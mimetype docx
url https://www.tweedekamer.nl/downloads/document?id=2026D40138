--- v0 (2026-09-01)
+++ v1 (2026-10-17)
@@ -1,3527 +1,1361 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="003072F0" w:rsidR="00A30F89" w:rsidP="00A30F89" w14:paraId="115135A5" w14:textId="77777777">
-      <w:r w:rsidRPr="0059685C">
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00DF5C02" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="1F51DCA9" w14:textId="4EA75360">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02" w:rsidR="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02" w:rsidR="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nieuwe Commissievoorstellen en initiatieven van de lidstaten van de Europese Unie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00DF5C02" w:rsidP="00DF5C02" w:rsidRDefault="00DF5C02" w14:paraId="3D16D297" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02" w:rsidR="00747F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>4430</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00DF5C02" w14:paraId="5C97A892" w14:textId="00E25964">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00DF5C02" w:rsidP="00DF5C02" w:rsidRDefault="00DF5C02" w14:paraId="45369DC9" w14:textId="5F22D912">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="2476D5E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="551AB459" w14:textId="412ADD41">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Met deze brief informeer ik uw Kamer, mede naar aanleiding van verzoeken van de vaste commissie voor Koninkrijksrelaties, over de stand van zaken van de onderhandelingen over het LGO-besluit en het Meerjarig Financieel Kader 2028–2034.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0059685C">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook ga ik in op de samenwerking met de LGO binnen het Koninkrijk, de stand van zaken van het LGO-UPG-onderzoek en mijn werkbezoek aan Brussel eind september. Tot slot bied ik uw Kamer in de bijlage van deze brief het verslag van de Europese Commissie aan van het LGO-EU Forum op Aruba.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="7C85A181" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B663A0" w:rsidR="00A30F89" w:rsidP="00A30F89" w14:paraId="1DE37347" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="2D91D6A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Stand van zaken</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Stand van zaken besluitvorming over landen en gebieden overzee (LGO)-besluit en Meerjarig Financieel Kader (MFK)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="4EE3FFF5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het voorstel tot wijziging van het LGO besluit is onderdeel van het voorstel van de Europese Commissie voor een nieuw MFK 2028-2034. Het voorstel ziet toe op de relatie tussen de EU en de LGO en de beschikbare middelen vanuit het EU budget voor de LGO. De Europese Commissie heeft het voorstel tot wijziging van het bestaande LGO-besluit op 3 september 2025 gepubliceerd en uw Kamer heeft het BNC-fiche ‘Landen en gebieden overzee LGO-besluit’ daarbij op 10 oktober 2025 ontvangen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De vragen van uw commissie hierover heb ik op 12 maart 2026 beantwoord.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De inzet zoals omschreven in het BNC-fiche wordt gedurende het gehele onderhandelingsproces uitgedragen. Dit gebeurt in afstemming met de LGO en waar mogelijk gezamenlijk met gelijkgestemde lidstaten (o.a. Denemarken en Frankrijk). De belangrijkste elementen van de Nederlandse inzet op het terrein van de LGO zijn: (1) het benadrukken van het strategisch belang van het partnerschap en EU aanwezigheid -via de LGO- in het Caribisch gebied (en andere geopolitiek relevante regio’s), (2) het ontwikkelen van separate calls voor Sub National Island Jurisdictions (SNIJ’s), (3) betere en eenvoudiger toegang voor de LGO tot de zogenoemde horizontale fondsen van de Europese Unie via toegesneden formats voor indiening van voorstellen en rapportage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="1BDF448E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="5F55BA4D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Nederlandse inzet op de LGO in de EU gaat verder dan het LGO-besluit. Zo is mede door Nederlandse inzet in de positie van de Raad t.a.v. Global Europe in het aankomende MFK opgenomen dat de toegang voor de LGO moet worden verbreed tot financiering voor regionale en transregionale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projecten uit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>alle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geografische enveloppes.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onder het oorspronkelijke Commissievoorstel konden de LGO alleen profiteren van EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">financiering uit de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>mondiale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enveloppe van het fonds (circa 6% van middelen in Global Europe). Al is dit een belangrijke stap, landing in het MFK blijft afhankelijk van verdere onderhandelingen. Bij de onderhandelingen over het MFK geldt dat niks vastligt, tot er over het gehele pakket overeenstemming is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="76D8F715" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="7C8BDC08" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Onderhandelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Over het LGO-besluit en het aankomende MFK (periode 2028-2034) wordt nog onderhandeld. De voorzitter van de Raad van de Europese Unie, nu Ierland, bepaalt het tempo van de onderhandelingen. Het LGO-besluit zal op basis van de bijzondere wetgevingsprocedure worden genomen (artikel 203 VWEU). Het Europees Parlement wordt geraadpleegd overeenkomstig de raadplegingsprocedure en zal een niet-bindend advies leveren. Het ontwerpadvies van het Parlement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">is eerder dit jaar gepubliceerd en zal naar verwachting in september 2026 in stemming worden gebracht tijdens de plenaire vergadering van het Europees Parlement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="1C852568" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="3AF8BC0E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk238630492" w:id="0"/>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Onderdelen van het LGO-besluit zijn afhankelijk van de bredere onderhandelingen over het volgende MFK. Er kan daarom nog geen Raadspositie ingenomen worden op  het budget en verwijzingen naar andere fondsen in het besluit. Op wijzigingen in het LGO-besluit die hier niet mee samenhangen kan wel al een raadspositie worden ingenomen. De onderhandelingen over het MFK lopen nog zeker tot het einde van 2026 en mogelijk tot in 2027 door. Over de bredere inzet van Nederland t.a.v. het MFK en het samenhangende Eigenmiddelenbesluit (EMB) is al eerder richting uw Kamer gecommuniceerd in de kamerbrief van 22 mei.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="7353448B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="5C797212" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk238631744" w:id="1"/>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na de zomer zal het Ierse voorzitterschap naar verwachting een nieuwe versie van het onderhandelingsdocument delen (de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>negotiating box)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ter bespreking tijdens de Europese Raden in het najaar van 2026. Als er een akkoord wordt bereikt door de Europese Raad begint het proces van de formele afronding. De uiteindelijke positie van de Europese Raad zal vervolgens verwerkt worden in de verschillende onderdelen van het MFK, waaronder het LGO-besluit. Het LGO-besluit wordt pas definitief als de Raad van de Europese Unie ermee instemt, op basis van unanimiteit. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="3A19F3D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk238631773" w:id="2"/>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Na het vaststellen van het LGO-besluit zal de zogenoemde comitologiefase plaatsvinden. Dan zullen de relevante uitvoerings-en gedelegeerde handelingen die in het LGO-besluit worden voorgesteld, vastgesteld worden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rStyle w:val="Verwijzingopmerking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet zal tijdens deze onderhandelingen aandacht hebben voor de allocatie van de middelen over de eilanden en de wijze waarop de samenwerking tussen de Commissie en de LGO wordt vormgegeven. Nederland zal expliciet inzetten op het behoud van de territoriale enveloppe, zoals ook met de LGO is afgestemd. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="10ABFD4F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="31218BC1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naast de onderhandelingen over het nieuwe MFK is het ook van belang om volledig gebruik te maken van de beschikbare mogelijkheden voor de LGO in het huidige MFK. Nog niet alle middelen en mogelijkheden voor de LGO zijn benut. Nederland zet zich onder meer in om via de EU-begroting meer ondersteuning aan de LGO te bieden voor bijvoorbeeld projectontwikkeling. Voor de relatief beperkte uitvoeringscapaciteit van de LGO is het effectief participeren in EU-trajecten als Global Gateway anders formeel wel mogelijk, maar praktisch vaak niet goed haalbaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00DF5C02" w:rsidP="00DF5C02" w:rsidRDefault="00DF5C02" w14:paraId="2A35D6AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="6EFB2C99" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> besluitvorming </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>over landen en gebieden overzee (</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Stand van zaken onderzoek voor- en nadelen LGO- en ultra perifere gebieden (UPG)-status</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="34EAE058" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 29 juni jl. is het onderzoek naar de voor- en nadelen van een LGO- en UPG-status, uitgevoerd door de Universiteit van Curaçao, gedeeld met uw Kamer.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit onderzoek werd uitgevoerd naar aanleiding van een motie van de leden White (GroenLinks-PvdA) en Paternotte (D66).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zoals aangegeven in de meegezonden Kamerbrief wordt in september met de LGO gesproken over het rapport. In het vierde kwartaal van 2026 wordt vervolgens, mede op basis van deze gesprekken, een kabinetsreactie aan de Kamer verzonden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="31AD6610" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>LGO</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="64314256" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>)-besluit en Meerjarig Financieel Kader (MFK)</w:t>
-[...353 lines deleted...]
-        <w:rPr>
+        <w:t>Bezoek staatssecretaris van BZK aan Brussel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="50CAC4DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eind september bezoek ik  Brussel om met verschillende belanghebbenden onder andere te spreken over het LGO-dossier. Tijdens deze gesprekken zal ik stilstaan onder meer bij de Nederlandse inzet voor de LGO en de opvolging van de uitkomsten van het LGO-EU Forum. Na afloop van het bezoek zal ik u conform mijn toezegging informeren over de uitkomsten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="0DEF5A82" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B663A0">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="326FE93F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Stand van zaken onderzoek voor- en nadelen LGO- en</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Verslag LGO-EU Forum van Europese Commissie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="0A53DC53" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>In mijn brief d.d. 21 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deelde ik al mijn eigen verslag van het Forum met uw commissie. In aanvulling daarop deel ik bijgaand het verslag van de Europese Commissie van het LGO-EU Forum. Dit verslag geeft een gedetailleerd beeld van de besprekingen die hebben plaatsgevonden tijdens het LGO-EU Forum op Aruba dat plaatsvond van 9 tot 13 april. Uit beide verslagen is de vergrote inzet van de Europese Commissie in de Caribische regio op te maken. Deze krijgt naast de lopende projecten onder het huidige LGO-besluit vorm door het betrekken van de LGO bij de Global Gateway strategie. Ieder van de LGO is gevraagd projecten in te dienen op een aantal prioriteitsgebieden waaronder maritieme en digitale connectiviteit en energietransitie. Op verzoek van de LGO zelf wordt nu ook afvalbeheer meegenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="4E3805BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>ultra perif</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="5640F63B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>ere</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> gebied</w:t>
-[...233 lines deleted...]
-        </w:rPr>
         <w:t>Samenwerking binnen Koninkrijk richting EU</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00344557" w:rsidP="00421FE7" w14:paraId="38CDA30F" w14:textId="77777777">
-[...44 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="153315B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Om als Koninkrijk in Brussel effectiever te kunnen zijn en efficiënter te kunnen opereren, is naar mijn mening meer samenwerking en afstemming onontbeerlijk. De komende periode zal ik mij daarom inzetten om de samenwerking met en ondersteuning van de LGO binnen het Koninkrijk te versterken en de LGO te ondersteunen richting de EU. Dit alles met het doel de relatie van de LGO met de EU optimaal te benutten. Dit traject is in 2023 ingezet met de instelling van het speciaal gezantschap voor Bonaire, Sint Eustatius en Saba. De werkzaamheden van het speciaal gezantschap voor deze drie LGO worden nader toegespitst op ondersteuning bij het aantrekken van EU-subsidies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="6FB3C003" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Om de samenwerking te verbreden en op een structurele manier vorm te geven wordt nu gewerkt aan een EU Platform van de zes Nederlandse LGO en Europees Nederland.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A77C3" w:rsidP="00421FE7" w14:paraId="218CEBEF" w14:textId="77777777"/>
-[...64 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="5DDA30AB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="7AE4DCF7" w14:textId="20A59D76">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02" w:rsidR="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02" w:rsidR="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00747F9A" w:rsidP="00DF5C02" w:rsidRDefault="00747F9A" w14:paraId="14F584DD" w14:textId="46B57314">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02" w:rsidR="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van der Burg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF5C02" w:rsidR="00FE0FA3" w:rsidP="00DF5C02" w:rsidRDefault="00FE0FA3" w14:paraId="29F6DBCB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00DF5C02" w:rsidR="00FE0FA3">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1F8B7163" w14:textId="77777777" w:rsidR="00E110BF" w:rsidRDefault="00E110BF" w:rsidP="00747F9A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1200EBD8" w14:textId="77777777" w:rsidR="00E110BF" w:rsidRDefault="00E110BF" w:rsidP="00747F9A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="0022225F" w14:paraId="254E0922" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33378DB7" w14:textId="77777777" w:rsidR="00747F9A" w:rsidRPr="00747F9A" w:rsidRDefault="00747F9A" w:rsidP="00747F9A">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="009A72DF" w14:paraId="33A97B70" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C62C62A" w14:textId="77777777" w:rsidR="00747F9A" w:rsidRPr="00747F9A" w:rsidRDefault="00747F9A" w:rsidP="00747F9A">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="0022225F" w14:paraId="304CF622" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47AC1FEB" w14:textId="77777777" w:rsidR="00747F9A" w:rsidRPr="00747F9A" w:rsidRDefault="00747F9A" w:rsidP="00747F9A">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...4 lines deleted...]
-      </w:pPr>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2CBBA77C" w14:textId="77777777" w:rsidR="00E110BF" w:rsidRDefault="00E110BF" w:rsidP="00747F9A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...3 lines deleted...]
-      </w:pPr>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="625B2D76" w14:textId="77777777" w:rsidR="00E110BF" w:rsidRDefault="00E110BF" w:rsidP="00747F9A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="7207836A" w14:textId="77777777" w:rsidR="00747F9A" w:rsidRPr="00DF5C02" w:rsidRDefault="00747F9A" w:rsidP="00DF5C02">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 2026Z12810 en 2026Z03104.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="0059685C" w:rsidP="0059685C" w14:paraId="0CC76DC1" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="25497E0F" w14:textId="77777777" w:rsidR="00747F9A" w:rsidRPr="00DF5C02" w:rsidRDefault="00747F9A" w:rsidP="00DF5C02">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 22 112, nr. 4187.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="00A30F89" w:rsidP="00A30F89" w14:paraId="59CA3225" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="0F75C55E" w14:textId="77777777" w:rsidR="00747F9A" w:rsidRPr="00DF5C02" w:rsidRDefault="00747F9A" w:rsidP="00DF5C02">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>112, nr. 4187.</w:t>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 22 112, nr. 4292.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="00A30F89" w:rsidRPr="006B158A" w:rsidP="00A30F89" w14:paraId="3CF295A6" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="3421584D" w14:textId="77777777" w:rsidR="00747F9A" w:rsidRPr="00DF5C02" w:rsidRDefault="00747F9A" w:rsidP="00DF5C02">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006B158A">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Council of the EU. MFF 2028-2034: Council agrees partial mandate on Global Europe, d.d. 16 juni 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="00A30F89" w:rsidRPr="006B158A" w:rsidP="00A30F89" w14:paraId="4163E3D6" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="7E4561CD" w14:textId="77777777" w:rsidR="00747F9A" w:rsidRPr="00DF5C02" w:rsidRDefault="00747F9A" w:rsidP="00DF5C02">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006B158A">
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> 2026.</w:t>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 22 112, nr. 4357.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="006B158A" w:rsidP="006B158A" w14:paraId="30285D1D" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="46C601E3" w14:textId="77777777" w:rsidR="00747F9A" w:rsidRPr="00DF5C02" w:rsidRDefault="00747F9A" w:rsidP="00DF5C02">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 36 800-IV, nr. 68.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w:rsidR="00A30F89" w:rsidP="00A30F89" w14:paraId="1788E93F" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="35434A97" w14:textId="77777777" w:rsidR="00747F9A" w:rsidRPr="00DF5C02" w:rsidRDefault="00747F9A" w:rsidP="00DF5C02">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2023/24, 36 560-IV, nr. 11.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w:rsidR="00A30F89" w:rsidP="00A30F89" w14:paraId="7A68C2D7" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="7191569F" w14:textId="77777777" w:rsidR="00747F9A" w:rsidRPr="00DF5C02" w:rsidRDefault="00747F9A" w:rsidP="00DF5C02">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...55 lines deleted...]
-        <w:t>4354.</w:t>
+      <w:r w:rsidRPr="00DF5C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 22 112, nr. 4354.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="0022225F" w14:paraId="61C0FE6B" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D13987C" w14:textId="77777777" w:rsidR="00747F9A" w:rsidRPr="00747F9A" w:rsidRDefault="00747F9A" w:rsidP="00747F9A">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...420 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="244B9B6B" w14:textId="77777777" w:rsidR="00747F9A" w:rsidRPr="00747F9A" w:rsidRDefault="00747F9A" w:rsidP="00747F9A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="009A72DF" w14:paraId="4DC37162" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="781079D2" w14:textId="77777777" w:rsidR="00747F9A" w:rsidRPr="00747F9A" w:rsidRDefault="00747F9A" w:rsidP="00747F9A">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1234 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...396 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:defaultTableStyle w:val="TableNormal"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009A72DF"/>
-[...80 lines deleted...]
-    <w:rsid w:val="00FB668D"/>
+    <w:rsidRoot w:val="00747F9A"/>
+    <w:rsid w:val="0012644F"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="002F3299"/>
+    <w:rsid w:val="006C5236"/>
+    <w:rsid w:val="00747F9A"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00AF6024"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00DF4A06"/>
+    <w:rsid w:val="00DF5C02"/>
+    <w:rsid w:val="00E110BF"/>
+    <w:rsid w:val="00FE0FA3"/>
+    <w:rsid w:val="00FF0A28"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="7A691A23"/>
-  <w15:docId w15:val="{1EF8CF31-A4A7-4CDB-B686-0F522A610C69}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7D350C76"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{AB1AE5D3-5F55-4B62-BC6E-0059F655E74A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3530,77 +1364,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3625,75 +1459,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3728,55 +1562,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3839,807 +1673,731 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00747F9A"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00747F9A"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00747F9A"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00747F9A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00747F9A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00747F9A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00747F9A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00747F9A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00747F9A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00747F9A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00747F9A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00747F9A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00747F9A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00747F9A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00747F9A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00747F9A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00747F9A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00747F9A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00747F9A"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...105 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00747F9A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00747F9A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00747F9A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00747F9A"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00747F9A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00747F9A"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00747F9A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00747F9A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00747F9A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00747F9A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
+    <w:name w:val="Tabel zonder randen"/>
+    <w:rsid w:val="00747F9A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...185 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...47 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00747F9A"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...6 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00747F9A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00747F9A"/>
+    <w:rPr>
       <w:vertAlign w:val="superscript"/>
-      <w:lang w:val="nl-NL"/>
-[...34 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Verwijzingopmerking">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00747F9A"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A30F89"/>
+    <w:rsid w:val="00747F9A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A30F89"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00747F9A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A30F89"/>
+    <w:rsid w:val="00747F9A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A30F89"/>
-[...35 lines deleted...]
-    <w:rsid w:val="00F97299"/>
+    <w:rsid w:val="00747F9A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF5C02"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...70 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4696,51 +2454,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4804,65 +2562,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4883,100 +2641,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7083</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1325</ap:Words>
+  <ap:Characters>7290</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>59</ap:Lines>
-  <ap:Paragraphs>16</ap:Paragraphs>
+  <ap:Lines>60</ap:Lines>
+  <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8354</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8598</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>