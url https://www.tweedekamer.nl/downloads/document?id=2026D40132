--- v0 (2026-09-01)
+++ v1 (2026-10-20)
@@ -1,2722 +1,1290 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00E47AEB" w:rsidR="00A21265" w:rsidP="002F27FF" w:rsidRDefault="002F27FF" w14:paraId="1365CDCD" w14:textId="5FD65117">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2622"/>
+        <w:gridCol w:w="6590"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003B4752" w14:paraId="4B06946C" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="627203BF" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-1440"/>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B4752" w14:paraId="7323C64A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="5678CB80" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-1440"/>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009833D1" w14:paraId="3C24B576" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2622" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009833D1" w:rsidRDefault="008C5525" w14:paraId="3E7AE817" w14:textId="33DEEB99">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>36 949</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="008C5525" w:rsidR="009833D1" w:rsidP="008C5525" w:rsidRDefault="008C5525" w14:paraId="0C2680B7" w14:textId="1B891ED5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C5525">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Wijziging van de Wet gelijke behandeling van mannen en vrouwen en enige andere wetten in verband met de implementatie van Richtlijn (EU) 2023/970 ter versterking van de toepassing van het beginsel van gelijke beloning van mannen en vrouwen voor gelijke of gelijkwaardige arbeid door middel van beloningstransparantie en handhavingsmechanismen (Wet implementatie Richtlijn loontransparantie mannen en vrouwen)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B4752" w14:paraId="2558AD95" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2622" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="6752468F" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="5A69BBDB" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B4752" w14:paraId="7460C46E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2622" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="5607EB9E" w14:textId="5574B96E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="008C5525">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="08E6F8F9" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>NOTA VAN WIJZIGING</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003B4752" w:rsidP="009833D1" w:rsidRDefault="003B4752" w14:paraId="1FEA2381" w14:textId="4173A68B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ontvangen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C5525" w:rsidR="008C5525">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2 september 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="009833D1" w:rsidP="008C5525" w:rsidRDefault="009833D1" w14:paraId="3F5CB57C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="6CF397BE" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Het voorstel van wet wordt als volgt gewijzigd:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="58115473" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="17844407" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="2BE1A681" w14:textId="1D7B1FEB">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In artikel I, onderdeel J, wordt in het voorgestelde artikel 10c, vierde lid, “artikel 2:15, eerste lid” vervangen door “artikel 2:7, tweede lid” en in het voorgestelde artikel 11a “vijfde of zesde lid” vervangen door “vijfde, zesde en zevende lid”.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="55C730E3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="0ABD7DD4" w14:textId="48328939">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="2B491115" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="2290F520" w14:textId="55AB64DB">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel III wordt als volgt gewijzigd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="588B4BDC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="2E188E90" w14:textId="293104A1">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Onderdeel B komt te luiden: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="19E7EB20" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="7F21FE27" w14:textId="72EA19AD">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="4E515FF5" w14:textId="22DB1BF0">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="18946A88" w14:textId="10C7AF03">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel 31d, eerste lid, komt te luiden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="5620282F" w14:textId="18F20AC8">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. De ondernemer verstrekt, mede ten behoeve van de bespreking van de algemene gang van zaken van de onderneming, ten minste een maal per jaar aan de ondernemingsraad schriftelijk informatie over de hoogte en inhoud van de arbeidsvoorwaardelijke regelingen en afspraken per verschillende groepen van de in de onderneming werkzame personen. De ondernemer raadpleegt de ondernemingsraad over de getrouwheid van de informatie, genoemd in artikel 10c, eerste lid, van de Wet gelijke behandeling van mannen en vrouwen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="0E1E0F1E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="2AB28365" w14:textId="5791C421">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Na onderdeel B wordt een onderdeel ingevoegd, luidende: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="748A5005" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="7B1B32D6" w14:textId="5D7A26BD">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="1D6777E2" w14:textId="6E4C6561">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In artikel 31e wordt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4008A" w:rsidR="002C5785">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en 31d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4008A" w:rsidR="002C5785">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vervangen door “en 31d, met uitzondering van het eerste lid, tweede zin,”. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="256EE9CD" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. In onderdeel C, tweede lid, wordt “artikel 27, eerste lid, onderdeel b,”, vervangen door “voor zover het betreft een arbeids- en rusttijdenregeling,”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="7858D36A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="2B0C2901" w14:textId="5D0733BD">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na artikel V wordt een artikel ingevoegd, luidende: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="002C5785" w:rsidP="002C5785" w:rsidRDefault="002C5785" w14:paraId="64F85EB2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="0C8DC270" w14:textId="03DA338D">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel Va. Samenloop</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="5A405414" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="35690992" w14:textId="35355666">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indien artikel I, onderdeel H, van de Wet toelating terbeschikkingstelling van arbeidskrachten eerder dan onderscheidenlijk op hetzelfde tijdstip in werking treedt als artikel II van deze wet, wordt in artikel II “artikel 12b” vervangen door “artikel 12ab”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="4F8DF788" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="145DFEF1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toelichting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00E47AEB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00E47AEB" w:rsidR="00A21265">
-[...44 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze nota van wijziging wordt de samenloop geregeld tussen het wetsvoorstel implementatie Richtlijn loontransparantie mannen en vrouwen (het wetsvoorstel) en de Wet modernisering elektronisch bestuurlijk verkeer alsmede de Wet toelating terbeschikkingstelling van arbeidskrachten (Wtta). Deze wijzigingen van redactionele, wetstechnische aard zijn reeds aangekondigd in de memorie van toelichting bij het wetsvoorstel (blz. 13-14). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="54BBF65F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="750A118E" w14:textId="70E678FA">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Onderdeel A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="1E5062A8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het wetsvoorstel bepaalt dat de loonrapportage in afwijking van artikel 2:15, eerste lid, van de Algemene wet bestuursrecht (Awb) uitsluitend elektronisch wordt verstrekt. Sinds de inwerkingtreding van de Wet modernisering elektronisch bestuurlijk verkeer betreft dit echter een afwijking van artikel 2:7, tweede lid, van de Awb. Omdat de Wet modernisering elektronisch bestuurlijk verkeer op dit punt op 1 januari 2026 in werking is getreden, wordt het voorgestelde artikel 10c van het wetsvoorstel aangepast zodat het naar de juiste bepaling van de Awb verwijst. Deze wijziging is abusievelijk niet al vóór de indiening van het wetsvoorstel doorgevoerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="4F95704C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="0CE59A6E" w14:textId="49E7758D">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het voorgestelde artikel 11a, dat de omkering van de bewijslast op nationaal niveau regelt, is abusievelijk niet verwezen naar het verbod voor de werkgever om te vragen naar het laatstverdiende of het huidige loon (het voorgestelde zevende lid van artikel 3). Uit artikel 18, tweede lid, van de Richtlijn loontransparantie mannen en vrouwen (de Richtlijn) volgt echter ondubbelzinnig dat de omkering van de bewijslast geldt bij het niet naleven van alle transparantieverplichtingen, dus ook dit verbod. Met de wijziging van het voorgestelde artikel 11a is dit hersteld. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">NOTA VAN WIJZIGING </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+      </w:r>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00E47AEB">
-[...5 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Onderdeel B</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="00670EF7" w:rsidP="002C5785" w:rsidRDefault="00670EF7" w14:paraId="59E4FD7E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="5F6227CE" w14:textId="3FFCA223">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Eerste lid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="539DEC5E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het wetsvoorstel is in het voorgestelde artikel 31d, eerste lid van de Wet op de ondernemingsraden (Wor) abusievelijk het woord onderneming in plaats van de ondernemer gebruikt. Met deze wijziging wordt verduidelijkt dat de daarin opgenomen verplichting ten opzichte van de ondernemingsraad concreet aan de ondernemer is gericht. De ondernemer is immers de entiteit jegens wie de ondernemingsraad zijn rechten uitoefent. Verder waren bij de formulering van het nieuwe artikel 31d, eerste lid, de woorden “ten minste eenmaal per jaar” geschrapt. Deze zijn teruggeplaatst. De ondernemer verschaft nog altijd ten minste eenmaal per jaar informatie over de hoogte en inhoud van de arbeidsvoorwaardelijke regelingen en afspraken per verschillende groepen van de in de onderneming werkende personen. Het wetsvoorstel beoogt deze bestaande verplichting niet inhoudelijk te wijzigen. De genoemde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>frequentie van ten minste eenmaal per jaar heeft geen betrekking op de opvolgende zin uit artikel 31d, eerste lid. Raadpleging van de ondernemingsraad over de getrouwheid van de informatie, genoemd in artikel 10c, eerste lid, van de Wet gelijke behandeling van mannen en vrouwen, vindt dan plaats wanneer de onderneming op grond van het genoemde artikel de informatie vaststelt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="6D8BD49A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="6C81A684" w14:textId="2867F815">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tweede lid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00E47AEB">
-[...5 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel 31d regelt dat de ondernemer aan de ondernemingsraad informatie verstrekt over – kort samengevat – arbeidsvoorwaardelijke regelingen en afspraken per verschillende groepen werknemers. Het wetsvoorstel voegt daaraan toe dat de ondernemer de ondernemingsraad raadpleegt over de getrouwheid van de informatie in de loonrapportage. Het huidige artikel 31e regelt dat voor de daarin aangewezen besloten vennootschappen en rechtspersonen de verplichtingen van artikel 31d niet gelden. Deze uitzondering mag echter geen betrekking hebben op de verplichtingen van de ondernemer die uit de Richtlijn voortvloeien. De Richtlijn staat namelijk niet toe de rol van de ondernemingsraad bij de loonrapportage te beperken. Met de voorliggende nota van wijziging wordt artikel 31e overeenkomstig de Richtlijn aangepast.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="44DE0406" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...16 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:t>Derde lid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="144D2D94" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het wetsvoorstel wordt artikel 35c, vierde lid, eerste zin, van de Wor gewijzigd. Die zin luidt als volgt. “De ondernemer legt een voorgenomen besluit als bedoeld in artikel 27, eerste lid, onderdeel b, voor zover het betreft een arbeids- en rusttijdenregeling, en onderdelen d en m, schriftelijk aan de personeelsvertegenwoordiging voor.”  De zinsnede “onderdeel c, onder 2 en 3,” moet worden geplaatst na de zinsnede “voor zover het betreft een arbeids- en rusttijdenregeling,” Met de voorliggende nota van wijziging wordt deze redactionele wijziging doorgevoerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="4E076760" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="6FDA409C" w14:textId="37A4F2E7">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onderdeel C </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="22ED8334" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het wetsvoorstel bevat het voorgestelde artikel 12b van de Wet allocatie arbeidskrachten door intermediairs (Waadi). Dit artikel regelt de gegevensuitwisseling tussen uitlener en inlener die beide partijen nodig hebben om aan de verplichtingen inzake loontransparantie te voldoen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="0CCF3657" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Wtta bevat eveneens een artikel 12b, dat de huisvesting van ter beschikking gestelde arbeidskrachten regelt. Dat artikel treedt op 1 januari 2027 in werking. Om beide regelingen tot stand te brengen, regelt deze nota van wijziging de samenloop tussen beide (wijzigings)wetten.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="04644FEC" w14:textId="152B8DFF">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...94 lines deleted...]
-      <w:pPr>
+        <w:t>De Minister van Sociale Zaken en Werkgelegenheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4008A" w:rsidR="008C5525" w:rsidP="002C5785" w:rsidRDefault="008C5525" w14:paraId="0E7BE607" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4008A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>J.A. Vijlbrief</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C5525" w:rsidP="008C5525" w:rsidRDefault="008C5525" w14:paraId="42344F5E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E47AEB">
-[...1412 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    </w:p>
+    <w:p w:rsidR="008C5525" w:rsidP="00FE223B" w:rsidRDefault="008C5525" w14:paraId="17066F96" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="008C5525">
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="119A1F29" w14:textId="77777777" w:rsidR="001E0513" w:rsidRDefault="001E0513" w:rsidP="00BD76E6">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3DB6CF5D" w14:textId="77777777" w:rsidR="00690AB2" w:rsidRDefault="00690AB2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B39028A" w14:textId="77777777" w:rsidR="001E0513" w:rsidRDefault="001E0513" w:rsidP="00BD76E6">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="47FAAFDA" w14:textId="77777777" w:rsidR="00690AB2" w:rsidRDefault="00690AB2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="23930515" w14:textId="77777777" w:rsidR="00F12875" w:rsidRDefault="00F12875">
+  <w:p w14:paraId="1AC4B274" w14:textId="77777777" w:rsidR="003B4752" w:rsidRDefault="003B4752">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="06FEC6F7" w14:textId="77777777" w:rsidR="003B4752" w:rsidRDefault="003B4752">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...32 lines deleted...]
-  <w:p w14:paraId="470F4EC8" w14:textId="77777777" w:rsidR="00BD76E6" w:rsidRDefault="00BD76E6">
+  <w:p w14:paraId="194B1DA3" w14:textId="77777777" w:rsidR="003B4752" w:rsidRDefault="003B4752">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-    </w:pPr>
-[...8 lines deleted...]
-      <w:pStyle w:val="Voettekst"/>
+      <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B93666F" w14:textId="77777777" w:rsidR="001E0513" w:rsidRDefault="001E0513" w:rsidP="00BD76E6">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0A0DE8E2" w14:textId="77777777" w:rsidR="00690AB2" w:rsidRDefault="00690AB2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AEEFFC4" w14:textId="77777777" w:rsidR="001E0513" w:rsidRDefault="001E0513" w:rsidP="00BD76E6">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="26E087C4" w14:textId="77777777" w:rsidR="00690AB2" w:rsidRDefault="00690AB2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...360 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="708"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0099364E"/>
-[...189 lines deleted...]
-    <w:rsid w:val="00FE2E35"/>
+    <w:rsidRoot w:val="008C5525"/>
+    <w:rsid w:val="002074EA"/>
+    <w:rsid w:val="002772AB"/>
+    <w:rsid w:val="002C5785"/>
+    <w:rsid w:val="003B4752"/>
+    <w:rsid w:val="004D5FF9"/>
+    <w:rsid w:val="00670EF7"/>
+    <w:rsid w:val="00690AB2"/>
+    <w:rsid w:val="006C5236"/>
+    <w:rsid w:val="007C02C8"/>
+    <w:rsid w:val="00870F4A"/>
+    <w:rsid w:val="008C5525"/>
+    <w:rsid w:val="009833D1"/>
+    <w:rsid w:val="00C97750"/>
+    <w:rsid w:val="00D4008A"/>
+    <w:rsid w:val="00D70BCB"/>
+    <w:rsid w:val="00F35980"/>
+    <w:rsid w:val="00FE223B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="490D801B"/>
-  <w15:chartTrackingRefBased/>
+  <w14:docId w14:val="699B9125"/>
+  <w15:docId w15:val="{7953493F-7BE0-48E9-AC1B-6B81402E14EE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...104 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -2865,925 +1433,499 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002F27FF"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...23 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-[...56 lines deleted...]
-    <w:rsid w:val="00BD76E6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
-    <w:name w:val="Koptekst Char"/>
+  <w:style w:type="character" w:styleId="Paginanummer">
+    <w:name w:val="page number"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Koptekst"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00BD76E6"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00AB3490"/>
+    <w:rsid w:val="008C5525"/>
     <w:pPr>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:spacing w:line="240" w:lineRule="exact"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
-    <w:name w:val="footnote text"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="VoetnoottekstChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B31893"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00C97750"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...36 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006A253A"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00C97750"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-[...12 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="92938567">
-[...306 lines deleted...]
-    <w:div w:id="2108694992">
+    <w:div w:id="568148901">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\nvw.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Kantoor">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1090</ap:Words>
-  <ap:Characters>5996</ap:Characters>
+  <ap:Words>1096</ap:Words>
+  <ap:Characters>6032</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>49</ap:Lines>
+  <ap:Lines>50</ap:Lines>
   <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr/>
+      <vt:lpstr>26 732</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7072</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7114</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <keywords/>
-  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2022-08-24T12:54:00.0000000Z</lastPrinted>
+  <lastPrinted>2026-09-10T09:24:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:description>------------------------</dc:description>
+  <dc:subject/>
+  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100D219709B75B0AE42AD79827D78AC007B</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>