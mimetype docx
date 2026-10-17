--- v0 (2026-09-01)
+++ v1 (2026-10-17)
@@ -1,68 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00AC21D2" w:rsidP="000170A8" w:rsidRDefault="00D81AF9" w14:paraId="2C7DCC18" w14:textId="655FDA24">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00AC21D2" w:rsidP="007D5B72" w:rsidRDefault="00D81AF9" w14:paraId="2C7DCC18" w14:textId="655FDA24">
       <w:pPr>
         <w:pStyle w:val="ArialBold"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="3CB51BF4" wp14:anchorId="3BAB7BB1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Tekstvak 4" hidden="1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
@@ -99,55 +98,55 @@
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="3BAB7BB1">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Tekstvak 4" style="position:absolute;margin-left:0;margin-top:0;width:0;height:0;z-index:251658240;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACXn/AEAIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92mjbur1p1gxxDS&#10;cYd08APSNG0j0jg42drj1+Ok224a8ILIgxU7zmf7s726HTrD9gq9Blvw2WTKmbISKm2bgn/7un1z&#10;zZkPwlbCgFUFf1ae365fv1r1LldzaMFUChmBWJ/3ruBtCC7PMi9b1Qk/AacsPdaAnQikYpNVKHpC&#10;70w2n07fZj1g5RCk8p6sd+MjXyf8ulYyPNa1V4GZglNuIUlMsowyW69E3qBwrZaHNMQ/ZNEJbSno&#10;CepOBMF2qH+D6rRE8FCHiYQug7rWUqUaqJrZ9KKap1Y4lWohcrw70eT/H6x82D+5L8jC8B4GamAq&#10;wrt7kN89s7BphW3UO0ToWyUqCjyLlGW98/nha6Ta5z6ClP1nqKjJYhcgAQ01dpEVqpMROjXg+US6&#10;GgKTo1EerZnIj18c+vBRQcfipeBInUyQYn/vQ0xB5EeXGMGD0dVWG5MUbMqNQbYX1PVtOinrCzdj&#10;WV/wm+V8OVb9V4hpOn+C6HSg8TW6K/j1yUnkkasPtkrDFYQ2451SNvZAXuRrZC4M5UCOkcQSqmei&#10;EWEcU1qr8EiiNkB5SqMdZy3gz0tb9Ct4lPMrorinaS64/7ETqDgznyx17Wa2WMTxT8pieTUnBc9f&#10;yvMXYSXFKXjgbLxuwrgyO4e6aSnYyxTQXKZmHHYoDv65nsp92fT1LwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAKAJlQDWAAAA/wAAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+FvIPYQG+NnEJ/7FoO&#10;wdBDC6VN0geQra1laq2MJCfO23fTS3sZdpll9ptyM7tBHDHE3pOC9SoDgdR601On4PPwfPMIIiZN&#10;Rg+eUMEZI2yqxVWpC+NPtMPjPnWCQygWWoFNaSykjK1Fp+PKj0jsffngdOI1dNIEfeJwN8jbLLuX&#10;TvfEH6wesbbYfu8np6B+e8/tw67u8vOhyV8/7iZ6CZNS18t5+wQi4Zz+juGCz+hQMVPjJzJRDAq4&#10;SPpV9nhuLiqrUv7nrn4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAl5/wBACAAAxBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAoAmVANYAAAD/&#10;AAAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;">
                 <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                   <w:txbxContent>
                     <w:p w:rsidRPr="00830A18" w:rsidR="00AC21D2" w:rsidP="00AC21D2" w:rsidRDefault="00AC21D2" w14:paraId="5E4356C7" w14:textId="77777777"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="550FBF71" wp14:anchorId="0AFE33A4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Tekstvak 3" hidden="1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
@@ -180,24963 +179,22168 @@
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape id="Tekstvak 3" style="position:absolute;margin-left:0;margin-top:0;width:0;height:0;z-index:251660288;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1027" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/1jClEgIAADgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92mjbur1p1gxxDS&#10;cYd08APSNG0j0jg42drj1+Ok224a8ILIgxXbyWf7s726HTrD9gq9Blvw2WTKmbISKm2bgn/7un1z&#10;zZkPwlbCgFUFf1ae365fv1r1LldzaMFUChmBWJ/3ruBtCC7PMi9b1Qk/AacsOWvATgRSsckqFD2h&#10;dyabT6dvsx6wcghSeU/Wu9HJ1wm/rpUMj3XtVWCm4JRbSBKTLKPM1iuRNyhcq+UhDfEPWXRCWwp6&#10;groTQbAd6t+gOi0RPNRhIqHLoK61VKkGqmY2vajmqRVOpVqIHO9ONPn/Bysf9k/uC7IwvIeBGpiK&#10;8O4e5HfPLGxaYRv1DhH6VomKAs8iZVnvfH74Gqn2uY8gZf8ZKmqy2AVIQEONXWSF6mSETg14PpGu&#10;hsDkaJRHayby4xeHPnxU0LF4KThSJxOk2N/7EFMQ+fFJjODB6GqrjUkKNuXGINsL6vo2nZT1xTNj&#10;WV/wm+V8OVb9V4hpOn+C6HSg8TW6K/j16ZHII1cfbJWGKwhtxjulbOyBvMjXyFwYyoHp6sBs5LKE&#10;6pnYRBinlbYrPJKoDVC60mjHWQv489IW3xU8yvkVMd3TUBfc/9gJVJyZT5aadzNbLOIWJGWxvJqT&#10;guee8twjrKQ4BQ+cjddNGDdn51A3LQV7GQYaz9STwyrF+T/XU9UvC7/+BQAA//8DAFBLAwQUAAYA&#10;CAAAACEAoAmVANYAAAD/AAAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W8g9hAb42cQn/s&#10;Wg7B0EMLpU3SB5CtrWVqrYwkJ87bd9NLexl2mWX2m3Izu0EcMcTek4L1KgOB1HrTU6fg8/B88wgi&#10;Jk1GD55QwRkjbKrFVakL40+0w+M+dYJDKBZagU1pLKSMrUWn48qPSOx9+eB04jV00gR94nA3yNss&#10;u5dO98QfrB6xtth+7yenoH57z+3Dru7y86HJXz/uJnoJk1LXy3n7BCLhnP6O4YLP6FAxU+MnMlEM&#10;CrhI+lX2eG4uKqtS/ueufgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD/1jClEgIAADgE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCgCZUA1gAA&#10;AP8AAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" w14:anchorId="0AFE33A4">
                 <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                   <w:txbxContent>
                     <w:p w:rsidRPr="00830A18" w:rsidR="00AC21D2" w:rsidP="00AC21D2" w:rsidRDefault="00AC21D2" w14:paraId="360BE2C5" w14:textId="77777777"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>TWEEDE KAMER DER STATEN-GENERAAL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00AC21D2" w:rsidP="000170A8" w:rsidRDefault="00AC21D2" w14:paraId="710B8A49" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00AC21D2" w:rsidP="007D5B72" w:rsidRDefault="00AC21D2" w14:paraId="710B8A49" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00AC21D2" w:rsidP="007D5B72" w:rsidRDefault="00D81AF9" w14:paraId="62C4FCFE" w14:textId="7D78ED5A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Vergaderjaar 20</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005B1C56">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005B1C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005B1C56">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005B1C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00AC21D2" w:rsidP="000170A8" w:rsidRDefault="00AC21D2" w14:paraId="3A2A7A75" w14:textId="77777777">
-[...15 lines deleted...]
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00AC21D2" w:rsidP="000170A8" w:rsidRDefault="00D81AF9" w14:paraId="06F5B04E" w14:textId="5B07C1B8">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00AC21D2" w:rsidP="007D5B72" w:rsidRDefault="00AC21D2" w14:paraId="3A2A7A75" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00AC21D2" w:rsidP="007D5B72" w:rsidRDefault="00AC21D2" w14:paraId="0AA8C0B6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00AC21D2" w:rsidP="007D5B72" w:rsidRDefault="00D81AF9" w14:paraId="06F5B04E" w14:textId="5B07C1B8">
       <w:pPr>
         <w:ind w:hanging="1134"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>36 878</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Wijziging van de Wet educatie en beroepsonderwijs, de Wet voortgezet onderwijs 2020 en enkele andere wetten, alsmede tot intrekking van de Wet educatie en beroepsonderwijs BES en de Wet sociale kanstrajecten jongeren BES vanwege de modernisering van de regels voor beroeps- en volwassenenonderwijs en het voorkomen en bestrijden van voortijdig schoolverlaten in Caribisch Nederland (modernisering regels voor beroepsonderwijs, educatie en vsv Caribisch Nederland)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00AC21D2" w:rsidP="007D5B72" w:rsidRDefault="00AC21D2" w14:paraId="1A795DEE" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:hanging="1134"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00AC21D2" w:rsidP="007D5B72" w:rsidRDefault="00AC21D2" w14:paraId="3D1532C7" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:hanging="1134"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00AC21D2" w:rsidP="007D5B72" w:rsidRDefault="00D81AF9" w14:paraId="7149C26C" w14:textId="45B4EA2D">
+      <w:pPr>
+        <w:ind w:hanging="1134"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...27 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...40 lines deleted...]
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00AC21D2" w:rsidP="000170A8" w:rsidRDefault="00D81AF9" w14:paraId="6E8B74CE" w14:textId="77777777">
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>NOTA NAAR AANLEIDING VAN HET VERSLAG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00AC21D2" w:rsidP="007D5B72" w:rsidRDefault="00D81AF9" w14:paraId="6E8B74CE" w14:textId="33352315">
       <w:pPr>
         <w:pStyle w:val="Koptekst"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Ontvangen</w:t>
       </w:r>
-    </w:p>
-[...41 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00AC21D2" w:rsidP="007D5B72" w:rsidRDefault="00AC21D2" w14:paraId="770CF672" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="007D5B72" w:rsidP="007D5B72" w:rsidRDefault="007D5B72" w14:paraId="5D12C2DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00E5372D" w:rsidP="007D5B72" w:rsidRDefault="0097235B" w14:paraId="7180F2B5" w14:textId="68720763">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de fracties van D66, VVD en GroenLinks-PvdA hebben met belangstelling kennisgenomen van het wetsvoorstel modernisering regels voor beroepsonderwijs, educatie en vsv Caribisch Nederland. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00704E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e leden van de fracties van PVV, CDA, JA21 en BBB hebben kennisgenomen van het onderhavige wetsvoorstel. Naast de inbreng van de leden van de afzonderlijke fracties is er </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003A28F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in het verslag </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">gezamenlijke inbreng </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="003A28F5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003A28F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">namens de commissie </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>geleverd.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="003A28F5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003A28F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00E5372D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E5372D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De regering dankt de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">leden van de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00E5372D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E5372D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>vaste commissie voor Onderwijs, Cultuur en Wetenschap</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00BE1670">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BE1670">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, en in het bijzonder de door de commissie </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00695795">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00695795">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>aangestelde wetgevingsrapporteurs</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00BE1670">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BE1670">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00DA78DF">
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DA78DF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00E5372D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E5372D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> voor de</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00695795">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00695795">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00E5372D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E5372D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">schriftelijke inbreng bij het </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="003A28F5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003A28F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">onderhavige </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00E5372D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E5372D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>wetsvoorstel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00DA78DF" w:rsidP="00DA78DF" w:rsidRDefault="00DA78DF" w14:paraId="66A80CA7" w14:textId="1A5CA217">
-[...31 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DA78DF" w:rsidP="007D5B72" w:rsidRDefault="00DA78DF" w14:paraId="66A80CA7" w14:textId="1A5CA217">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegelijkertijd met deze nota naar aanleiding van het verslag wordt ook een nota van wijziging ingediend, waarmee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007053A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vooral </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F0C5E">
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enkele technische correcties in het wetsvoorstel worden aangebracht. Voor een nadere duiding van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000F78B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de wijzigingen </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F0C5E">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>wordt verwezen naar de bijbehorende toelichting.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="0097235B" w:rsidP="000170A8" w:rsidRDefault="0097235B" w14:paraId="19110A22" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="372C5E93" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="0097235B" w:rsidP="007D5B72" w:rsidRDefault="0097235B" w14:paraId="19110A22" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="372C5E93" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>INHOUDSOPGAVE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="3C34FAA7" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="3C34FAA7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="5780BCEC" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="5780BCEC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Gezamenlijke inbreng commissie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="00DC84ED" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="00DC84ED" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>I Algemeen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="26E42DC0" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="26E42DC0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1068"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Algemeen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="1ABBD454" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="1ABBD454" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1068"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Doelstelling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="32CD54A0" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="32CD54A0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1068"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Informatiesysteem</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="0A343F81" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="0A343F81" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1068"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aanpak voortijdig schoolverlaten (vsv)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="1174EAA1" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="1174EAA1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1068"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...23 lines deleted...]
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="4D59EB81" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Toelage sociale kanstrajecten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="4D59EB81" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1068"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Financiële gevolgen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="0DACA139" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="0DACA139" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1068"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gevolgen voor de bescherming van persoonsgegevens</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="32B1D256" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="32B1D256" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1068"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wetsvoorstel in relatie tot lagere regelgeving</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="6ADF03C8" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="6ADF03C8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1068"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Evaluatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="24BC6A53" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="6B47BDD4" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="24BC6A53" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="6B47BDD4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Inbreng leden van de fracties</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="3A4A5963" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="3A4A5963" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>I. Algemeen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="5154100B" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="5154100B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1. Inleiding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="00691B46" w:rsidRDefault="00BE1670" w14:paraId="20F8511C" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="20F8511C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="708" w:firstLine="285"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1.1 Aanleiding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="00691B46" w:rsidRDefault="00BE1670" w14:paraId="714C7436" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="714C7436" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="708" w:firstLine="285"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1.2 Doelstelling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="1D13420A" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="1D13420A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2. Hoofdlijnen van het voorstel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="00691B46" w:rsidRDefault="00BE1670" w14:paraId="06D94E61" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="06D94E61" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="708" w:firstLine="285"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>2.1 Erkenning beroepsopleidingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="00691B46" w:rsidRDefault="00BE1670" w14:paraId="59A0A36C" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="59A0A36C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="708" w:firstLine="285"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2.2 Bekostiging beroepsopleidingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="003F0C5E" w:rsidRDefault="00BE1670" w14:paraId="02AA4B51" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="02AA4B51" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="708" w:firstLine="285"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2.3 Raad onderwijs arbeidsmarkt Caribisch Nederland (ROA CN)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="003F0C5E" w:rsidRDefault="00BE1670" w14:paraId="5A18172D" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="5A18172D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="708" w:firstLine="285"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2.4 Het beroepsonderwijs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="003F0C5E" w:rsidRDefault="00BE1670" w14:paraId="693DEE64" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="693DEE64" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="708" w:firstLine="285"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2.5 Volwasseneneducatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="003F0C5E" w:rsidRDefault="00BE1670" w14:paraId="07EF6965" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="07EF6965" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="708" w:firstLine="285"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2.6 Medezeggenschap </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="003F0C5E" w:rsidRDefault="00BE1670" w14:paraId="06AAECDC" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="06AAECDC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="708" w:firstLine="285"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2.7 Informatiesystemen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="003F0C5E" w:rsidRDefault="00BE1670" w14:paraId="664D6AFE" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="664D6AFE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="708" w:firstLine="285"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2.8 Aanpak voortijdig schoolverlaten (vsv)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="003F0C5E" w:rsidRDefault="00BE1670" w14:paraId="430E7F85" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="430E7F85" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="708" w:firstLine="285"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2.9 Onderliggende voorzieningen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="1E3EE4B7" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="1E3EE4B7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3. Verhouding tot ander recht</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="003F0C5E" w:rsidRDefault="00BE1670" w14:paraId="6DD8FA53" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="6DD8FA53" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="708" w:firstLine="285"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3.1 Grondwet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="380824AF" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="380824AF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>4. Uitvoerbaarheid en handhaafbaarheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="003F0C5E" w:rsidRDefault="00BE1670" w14:paraId="2B742205" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="2B742205" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="708" w:firstLine="285"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>4.1 Reactie Dienst Uitvoering Onderwijs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="2149E87E" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="2149E87E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>5. Overige reacties</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="003F0C5E" w:rsidRDefault="00BE1670" w14:paraId="2B68F8F9" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="2B68F8F9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="993"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>5.1 Reacties openbare lichamen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="75244211" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="75244211" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>6. Gevolgen en administratieve lasten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="0B078FAC" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="0B078FAC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>7. Financiële gevolgen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="3C1F78F3" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="3C1F78F3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>8. Gevolgen voor de bescherming van persoonsgegevens</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="1E6FD659" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="1E6FD659" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>9. Internetconsultatie en advies toetsing regeldruk</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="003F0C5E" w:rsidRDefault="00BE1670" w14:paraId="437EE687" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="437EE687" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="708" w:firstLine="285"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>9.1 Internetconsultatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="765EACD8" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="765EACD8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>II. Artikelsgewijs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="2919D893" w14:textId="3A261840">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="2919D893" w14:textId="3A261840">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman" w:eastAsiaTheme="majorEastAsia"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>Artikelen XX. Inwerkingtreding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="000170A8" w:rsidP="000170A8" w:rsidRDefault="000170A8" w14:paraId="607A9F5D" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="000170A8" w:rsidP="007D5B72" w:rsidRDefault="000170A8" w14:paraId="607A9F5D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="5F964DDA" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="5F964DDA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="243584DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Gezamenlijke inbreng commissie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="3436852C" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="3436852C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>I Algemeen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="2A9FCAFE" w14:textId="77777777">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="2A9FCAFE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003F0C5E" w:rsidR="00D10855" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="35D2ED55" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00D10855" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="35D2ED55" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Algemeen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00194EDC" w:rsidP="008D704C" w:rsidRDefault="00D10855" w14:paraId="4804AC7F" w14:textId="72B3B8E2">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00194EDC" w:rsidP="007D5B72" w:rsidRDefault="00D10855" w14:paraId="4804AC7F" w14:textId="72B3B8E2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>De regering volgt in deze nota naar aanleiding van het verslag de indeling van het verslag. Soms wordt er verwezen naar het antwoord op een eerdere vraag om onnodige herhaling te voorkomen. Deze nota naar aanleiding van het verslag is gegeven in overeenstemming met de Staatssecretaris van Onderwijs, Cultuur en Wetenschap.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00194EDC" w:rsidP="000170A8" w:rsidRDefault="00194EDC" w14:paraId="44BC5C76" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="1280F52F" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00194EDC" w:rsidP="007D5B72" w:rsidRDefault="00194EDC" w14:paraId="44BC5C76" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="1280F52F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Doelstelling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="784AC325" w14:textId="72212CE2">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="784AC325" w14:textId="72212CE2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de commissie lezen dat de regering met het wetvoorstel vijf doelen beoogt, waaronder het zoveel mogelijk gelijktrekken van de regels en het voorzieningenniveau voor het beroepsonderwijs en de volwasseneneducatie in Caribisch Nederland met dat in Europees Nederland zodat gelijkwaardig onderwijs en gelijkwaardige voorzieningen ontstaan. De regering verwijst in dit kader ook naar verschillende CBS-cijfers: de hoogst genoten opleiding van 50 procent van de beroepsbevolking op Bonaire ligt onder het niveau van een startkwalificatie, op Sint Eustatius geldt dat voor 67 procent van de beroepsbevolking en op Saba voor 40 procent. In Europees Nederland ligt dit percentage op 28 procent. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F0C5E" w:rsidR="00EB168E">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EB168E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de commissie constateren dat de regering in de memorie van toelichting geen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EB168E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>kwantitatieve doelstellingen heeft opgenomen. Zij vragen zich daarom af of de regering, naast de kwalitatief geformuleerde doelstellingen, ook inzet op kwantitatieve doelstellingen zoals ten aanzien van het percentage van de bevolking met startkwalificatie? Zo ja, welke (tussen)doelen ziet de regering hierin en wanneer verwacht de regering een gelijkwaardig percentage te bereiken? Hoe monitort de regering dit?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="008F26B3" w:rsidP="007D5B72" w:rsidRDefault="00327FD3" w14:paraId="0E7A2EA7" w14:textId="61DAB3A2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Het eerste tussendoel is dat </w:t>
       </w:r>
-      <w:r w:rsidR="007053A2">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007053A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">kort na </w:t>
       </w:r>
-      <w:r w:rsidRPr="00327FD3">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>inwerkingtreding van het wetsvoorstel de instrumenten die met dit wetsvoorstel worden gegeven</w:t>
       </w:r>
-      <w:r w:rsidR="007053A2">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007053A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> niet alleen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327FD3">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bekend zijn bij alle partijen </w:t>
       </w:r>
-      <w:r w:rsidR="007053A2">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007053A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>maar ook w</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327FD3">
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>orden ingezet om de beleidsdoelen te kunnen realiseren. Bij de evaluatie over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B726EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00327FD3">
-[...30 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E96C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vijf </w:t>
       </w:r>
-      <w:r w:rsidRPr="00327FD3">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>jaar zou in de ogen van de regering in ieder geval iedereen zonder startkwalificatie in beeld moeten zijn</w:t>
       </w:r>
-      <w:r w:rsidR="001B2222">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001B2222">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bij </w:t>
       </w:r>
-      <w:r w:rsidR="007053A2">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007053A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>elk openbaar lichaam</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="001B2222">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001B2222">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">elke </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>scho</w:t>
       </w:r>
-      <w:r w:rsidR="001B2222">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001B2222">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">l een succesvol beleid uitvoeren met behulp van openbaar lichaam </w:t>
       </w:r>
-      <w:r w:rsidR="001B2222">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001B2222">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en anderen om het aantal voortijdig schoolverlaters te beperken, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00327FD3">
-[...27 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>en zou de omslag naar een verbetering van de basisvaardigheden in gang moeten zijn gezet, afhankelijk ook van de deelname aan opleidingen educatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00773B5F" w:rsidP="007D5B72" w:rsidRDefault="00327FD3" w14:paraId="33AAF5A9" w14:textId="306F2202">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00691B46">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00691B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>e regering stelt vooralsnog geen kwantitatieve doelstellingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00A57D26">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A57D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00773B5F">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00773B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zo is </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00A57D26">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A57D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>het</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00DB5AA4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DB5AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vaststellen </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00A57D26">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A57D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">van een realistisch streefpercentage </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00DE1F6E">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DE1F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">voor het aantal personen </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00A57D26">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A57D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in Caribisch Nederland </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00DE1F6E">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DE1F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">met een startkwalificatie </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00DB5AA4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DB5AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">lastig, omdat het bereiken hiervan van diverse factoren afhankelijk is. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00AA1C1C">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00AA1C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Om te beginnen wordt</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00DB5AA4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DB5AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> het </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00AA1C1C">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00AA1C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>aanbieden van opleidingen educatie aan volwassenen een nieuwe taak van de drie bestuurscolleges</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00DB5AA4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DB5AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>. Hoewel zij verplicht zijn om uitvoering te geven aan deze taak, beslissen zij zelf in samenspraak met hun eilandsraden</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00AA1C1C">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00AA1C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> hoe </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="009975CA">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009975CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">zij invulling geven aan deze taak </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00AA1C1C">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00AA1C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>én</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00DB5AA4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DB5AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> hoeveel begrotingsruimte er beschikbaar is </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00B95FD4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B95FD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">voor de uitvoering </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="009975CA">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009975CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00B95FD4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B95FD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00DB5AA4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DB5AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00407079">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00407079">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00A57D26">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A57D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00B95FD4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B95FD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pleidingen educatie </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00A57D26">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A57D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>zijn</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00B95FD4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B95FD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> gericht op het verbeteren van </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00DA4233">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DA4233">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00B95FD4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B95FD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>kennis- en vaardigheidsniveau van volwassene</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00A57D26">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A57D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00B95FD4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B95FD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>. Hierbij kan gedacht worden aan opleidingen Nederlandse taal</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00CA7DA1">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00CA7DA1">
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00CA7DA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, digitale vaardigheden of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B95FD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rekenen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00CA7DA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Deze opleidingen zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D10855">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>verschillend van aard; d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00CA7DA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eels gericht op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B95FD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>het ingangsniveau van het beroepsonderwijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00CA7DA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of hoger beroepsonderwijs, maar soms ook op alfabetisering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B95FD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>. Dit betekent dat een opleiding educatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00773B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, uitgezonderd de opleidingen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007053A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>voortgezet algemeen volwassenenonderwijs (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00773B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>vavo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007053A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00773B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor havo en vwo, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B95FD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00773B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rechtstreeks </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DE1F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>leidt tot een formele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B95FD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00CA7DA1">
-[...81 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DE1F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>startkwalificatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00773B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, maar veeleer voorbereidt op het kunnen behalen daarvan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A57D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D10855">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wettelijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A57D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009975CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">er </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A57D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>sprake van een startkwalificatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DA4233">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A57D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het bezit van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DE1F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een diploma mbo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D10855">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vanaf </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DE1F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niveau 2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009975CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(basisberoepsopleiding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D10855">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00773B5F">
-[...30 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DE1F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, havo, vwo, of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B95FD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>bepaald</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DA4233">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B95FD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00DE1F6E">
-[...128 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A57D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">certificaten of </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00B95FD4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B95FD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>diploma</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00DA4233">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DA4233">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00B95FD4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B95FD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> behaald </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="002D3A95">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002D3A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>binnen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00DA4233">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DA4233">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de onderwijssystematiek van de</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00B95FD4">
-[...25 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B95FD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Caribbean Examinations Council (CXC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DE1F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00DA4233">
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DA4233">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00615C4F" w:rsidP="000170A8" w:rsidRDefault="00D775CD" w14:paraId="6ADD6D50" w14:textId="5B183D26">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00615C4F" w:rsidP="007D5B72" w:rsidRDefault="00D775CD" w14:paraId="6ADD6D50" w14:textId="5B183D26">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Daarnaast zet de regering met dit wetsvoorstel in op </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00DB5AA4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DB5AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00DE1F6E">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DE1F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">voorkomen en </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00DB5AA4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DB5AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>bestrijden van voortijdig schoolverlaten</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (vsv). Dat begint</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00DB5AA4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DB5AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> al bij kinderen vanaf twaalf jaar</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00DE1F6E">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DE1F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Nieuw is ook dat de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>onderwijsinstellingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00DE1F6E">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DE1F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> het voortouw krijgen bij de organisatie van het vsv-beleid. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hiermee kan de school maatwerk leveren én, anders dan </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00832B3F">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00832B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">op basis van </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...25 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de huidige Wet sociale kanstrajecten jongeren BES (SKJ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00832B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>-wet</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>), inzetten op de preventieve kant van uitval</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00832B3F">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00832B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> De SKJ-wet is alleen van toepassing op het moment dat een jongere </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00832B3F">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00832B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">al </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is uitgevallen. Op deze manier </w:t>
       </w:r>
-      <w:r w:rsidR="00480A1B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00480A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>verwacht</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de regering ook het studiesucces van jongeren te vergroten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00DB5AA4" w:rsidP="000170A8" w:rsidRDefault="00DB5AA4" w14:paraId="3CF9D77C" w14:textId="77777777">
-[...17 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DB5AA4" w:rsidP="007D5B72" w:rsidRDefault="00DB5AA4" w14:paraId="3CF9D77C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="5056E67B" w14:textId="2110BDEE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Met betrekking tot de doelstelling van het realiseren van gelijkwaardig onderwijs en gelijkwaardige voorzieningen ten opzichte van Europees Nederland valt het de leden van de commissie op dat daartoe benodigde randvoorwaarden als de data-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">infrastructuur, bestuurlijke capaciteit en financiering nog in onderzoek of ontwikkeling zijn. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009A1140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Hoe wordt voorkomen dat wettelijke verplichtingen worden ingevoerd die in de praktijk (nog) niet uitvoerbaar zijn? Hoe is in de voorbereiding van het wetsvoorstel expliciet gekeken naar de uitvoerbaarheid voor de openbare lichamen en onderwijsinstellingen, en hoe is deze gewogen ten opzichte van de beoogde beleidsambitie om te komen tot gelijkwaardig onderwijs en gelijkwaardige voorzieningen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA78DF" w:rsidP="000170A8" w:rsidRDefault="008610F7" w14:paraId="0343BDD9" w14:textId="1A442D12">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DA78DF" w:rsidP="007D5B72" w:rsidRDefault="008610F7" w14:paraId="0343BDD9" w14:textId="1A442D12">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In het wetsvoorstel is uitvoerbaarheid een expliciet uitgangspunt. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00767509">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00767509">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Om te voorkomen dat</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> wettelijke verplichtingen in de praktijk (nog) niet uitvoerbaar zijn, is</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00767509">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00767509">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> er</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...41 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gewerkt volgens het “comply or explain” principe. Daarbij is per maatregel beoordeeld of en hoe deze toepasbaar is in Caribisch Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00407079">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00767509">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00767509">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00410F8E">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00410F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Voorafgaand aan dit wetsvoorstel én tijdens dit wetstraject zijn er intensieve veldsessies geweest </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="007622DE">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007622DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">met betrokkenen </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00410F8E">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00410F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">op de drie eilanden, waarbij </w:t>
       </w:r>
-      <w:r w:rsidR="00480A1B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00480A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de naleefbaarheid en </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00410F8E">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00410F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">uitvoerbaarheid van het voorstel </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="007622DE">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007622DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">steeds </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00410F8E">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00410F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">onderwerp van </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="007622DE">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007622DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00410F8E">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00410F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>esprek</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="007622DE">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007622DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003052D2">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003052D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>waren</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00410F8E">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00410F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00767509">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00767509">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is het wetsvoorstel onderworpen aan uitvoeringstoetsen door onder meer DUO en de Inspectie van het Onderwijs. Hieruit volgt dat het voorstel uitvoerbaar is, waarbij aandachtspunten waar mogelijk zijn verwerkt in het wetsvoorstel en de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00704E95">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00704E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">memorie van </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>toelichting.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615C4F" w:rsidP="000170A8" w:rsidRDefault="00E86316" w14:paraId="39EEC630" w14:textId="0042255F">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00615C4F" w:rsidP="007D5B72" w:rsidRDefault="00E86316" w14:paraId="39EEC630" w14:textId="0042255F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Dit heeft ertoe gel</w:t>
       </w:r>
-      <w:r w:rsidR="000B4DDA">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000B4DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>eid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86316">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dat </w:t>
       </w:r>
-      <w:r w:rsidR="000B4DDA">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000B4DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ik heb</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86316">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> gekoze</w:t>
       </w:r>
-      <w:r w:rsidR="00E96C90">
-[...97 lines deleted...]
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="7341A14D" w14:textId="77777777">
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E96C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n voor een benadering gericht op een gelijkwaardig voorzieningsniveau binnen de lokale mogelijkheden in plaats van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>voor volledige harmonisatie met Europees Nederland. De uitvoerbaarheid is daarbij steeds afgewogen tegen de beleidsambitie. Dat blijkt ook uit concrete keuzes in het wetsvoorstel. Zo is voor de aanpak van vsv niet gekozen voor de Europees Nederlandse systematiek met een centrale rol voor de gemeenten, maar voor een regierol van de contactschool. Dit sluit beter aan bij de schaal van de eilanden en de beschikbare bestuurlijke capaciteit. Ook is bij het starten van nieuwe beroepsopleidingen een specifieke rol voor ROA CN opgenomen, passend bij de kleinschalige mbo-structuur in Caribisch Nederland. Deze voorbeelden laten zien dat steeds is gezocht naar balans tussen de ambitie van gelijkwaardig onderwijs en de praktische uitvoering in Caribisch Nederland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00837DD4" w:rsidP="007D5B72" w:rsidRDefault="00837DD4" w14:paraId="02222E88" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="7341A14D" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Informatiesystemen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="486B5918" w14:textId="5D13DF71">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="486B5918" w14:textId="5D13DF71">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>De leden van de commissie merken op dat de regering in de memorie van toelichting aandacht besteedt aan het feit dat een centraal register nog ontbreekt in Caribisch Nederland en het ministerie van OCW momenteel daardoor nog geen ‘doorwrochte stelselinformatie heeft van jaar op jaar over indicatoren als studiesucces, diplomaresultaat, verzuim en uitval in Caribisch Nederland’. De regering geeft daarbij aan dat een geautomatiseerde koppeling van gegevens over verzuim en voortijdig schoolverlaten (vsv) nog niet direct vanaf inwerkingtreding van het wetsvoorstel uitvoerbaar is, maar pas met ingang van studiejaar 2026-2027. Het zal volgens de regering ook nog enige tijd duren voor uitgebreide onderwijsdata van Saba en Sint Eustatius kunnen worden opgenomen, maar hierop zal wel ambtelijke inzet gepleegd blijven worden.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="009A1140">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009A1140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kan de regering een nadere toelichting geven op de geautomatiseerde koppeling en beschikbaarheid van deze gegevens? Welke randvoorwaarden zijn nu nog niet vervuld om dit mogelijk te maken en wanneer verwacht de regering dit gerealiseerd te hebben? Wanneer is een volledig centraal register voor Caribisch Nederland gereed? De leden van de commissie vragen tot slot of de regering nader kan toelichten welke ambtelijke inzet nu gepleegd wordt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00162F06" w:rsidP="007D5B72" w:rsidRDefault="00162F06" w14:paraId="7197079B" w14:textId="72FBCBB2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Alle scholen op Bonaire, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003F50A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>int</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eustatius en Saba zijn vastgelegd in de registratie instellingen en onderwijs (RIO). RIO kent een juridisch en een onderwijskundig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">gedeelte: het juridische gedeelte is gevuld met gegevens vanuit DUO; het onderwijskundig deel (het inrichtingsdeel) kan de school </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007622DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zelf </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>gebruiken en vullen. Het tweede register is het register onderwijsdeelnemers (ROD). Dit register is van belang voor beleidsinformatie voor de bekostiging, diplomagegevens en registratie van schoolverzuim en vrijstelling van de leerplicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00162F06" w:rsidP="007D5B72" w:rsidRDefault="00162F06" w14:paraId="51738C63" w14:textId="16DDD2A4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er bestaan geen technische belemmeringen voor aansluiting op ROD voor scholen op Bonaire. De verwachting is dat per 1 augustus 2027 alle scholen op Bonaire zijn aangesloten. Dit betreft acht scholen voor primair onderwijs en één verticale scholengemeenschap waaraan zowel voortgezet onderwijs als middelbaar beroepsonderwijs wordt aangeboden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007622DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Vanaf dat moment kunnen de in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>schrijvingen en de examenresultaten van studenten op Bonaire met het register onderwijsdeelnemers uitgewisseld kunnen worden. De eerste stappen om dat technisch mogelijk te maken zijn al gezet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="007622DE" w:rsidP="007D5B72" w:rsidRDefault="007622DE" w14:paraId="2B2FE301" w14:textId="02E69187">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Verzuim- en vrijstellingsgegevens worden vooralsnog niet via het register onderwijsdeelnemers verzameld. Het is de bedoeling dat de openbare lichamen op Bonaire, Saba en S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003F50A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t Eustatius investeren in een pakket om geautomatiseerde uitwisseling met het leerlingenadministratiesysteem op de scholen mogelijk te maken. Het bestuurscollege van Bonaire heeft de eerste stappen gezet en geïnvesteerd in een pakket. Het wetsvoorstel voorziet in overgangsrecht dat beoogt ervoor te zorgen dat de gegevensverwerking </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003F0C5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor verzuim- en vrijstellingsgegevens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voorlopig alleen lokaal plaatsvindt zonder uitwisseling met het ROD in Europees Nederland. Het voordeel van het ROD is dat het gehele proces is geautomatiseerd. Daarbij moet wel worden bedacht dat een belangrijke reden voor het bestaansrecht van het ROD is dat een school met diverse gemeenten te maken heeft in Europees Nederland. In Bonaire, Sint Eustatius of Saba is dat niet het geval en is het telkens het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009248A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bestuurscollege van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eigen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009248A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>openbaar lichaam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009248A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de eigen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>leerplichtambtenaar waarmee verzuim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003F0C5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>- of vrijstellings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>gegevens moeten worden gedeeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00162F06" w:rsidP="007D5B72" w:rsidRDefault="00162F06" w14:paraId="6C745BE8" w14:textId="56CFCCAB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Voor Saba en S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003F50A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t Eustatius zijn er technische </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00247E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of financiële </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>uitdagingen met betrekking tot het aansluiten van de scholen op ROD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00247E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deze worden op dit moment verder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008407F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in kaart gebracht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>. Scholen op Saba en S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003F50A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t Eustatius werken veelal met andere softwareleveranciers dan in Europees Nederland. Het leerling administratiesysteem (LAS) dat de scholen gebruiken moet kunnen aansluiten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007622DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>het register voor een goede uitwisseling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B726EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005B44B4" w:rsidR="009A1140">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Het betreft relatief kleine aantallen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007622DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005B44B4" w:rsidR="009A1140">
-[...110 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007622DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>aarbij geldt voor de twee VO-scholen een afwijkend onderwijsstelsel (CXC onderwijssysteem).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De (vaak buitenlandse) softwareleveranciers moeten bereid zijn om voor een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007622DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>nichemarkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> investeringen te plegen om zodoende aansluiting te zoeken met het Nederlandse ROD. Dit alles in overweging nemend zou de conclusie kunnen zijn dat de scholen op Saba en S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003F50A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...273 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>t Eustatius de benodigde gegevens digitaal blijven aanleveren zoals zij dat nu ook al doen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00801C60" w:rsidP="00162F06" w:rsidRDefault="008407F5" w14:paraId="59A2F85C" w14:textId="5875BC14">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00801C60" w:rsidP="007D5B72" w:rsidRDefault="008407F5" w14:paraId="59A2F85C" w14:textId="5875BC14">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Er vindt</w:t>
       </w:r>
-      <w:r w:rsidR="00801C60">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00801C60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> periodiek overleg </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">plaats </w:t>
       </w:r>
-      <w:r w:rsidR="00801C60">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00801C60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>met de scholen, bestuurscolleges, ROA CN, SBB, DUO en Inspectie van het onderwijs</w:t>
       </w:r>
-      <w:r w:rsidR="00163747">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00163747">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en andere partijen</w:t>
       </w:r>
-      <w:r w:rsidR="00801C60">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00801C60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>. Bij tussentijdse vragen weet men elkaar te vinden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="5945CAB4" w14:textId="14B4FEEF">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="657E4530" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="5945CAB4" w14:textId="14B4FEEF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="657E4530" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aanpak voortijdig schoolverlaten (vsv) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00320698" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="00748045" w14:textId="4BDC7E8F">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00320698" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="00748045" w14:textId="4BDC7E8F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">De regering stelt voor om de aanpak voortijdig schoolverlaten (vsv) vooralsnog niet te beleggen bij de openbare lichamen, maar bij de scholen voor voortgezet en beroepsonderwijs. Reden hiervoor is dat de openbare lichamen nog een flinke slag te maken hebben om hun wettelijke taken ten aanzien van registratie, doorverwijzing en monitoring op orde te brengen. De scholen wordt nu de taak toebedeeld om in samenwerking met andere relevante partijen een eilandelijk plan te maken. Het openbaar lichaam neemt deel in de door scholen op te richten overlegstructuur en is in de woorden van de regering medeverantwoordelijk. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F0C5E" w:rsidR="009A1140">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009A1140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Kan de regering een toelichting geven op in hoeverre de scholen in staat zijn deze taak te verrichten en hoe zij worden gefaciliteerd om dit te gaan doen? Hoe staan de scholen zelf tegenover deze taak? Kan de regering verder een toelichting geven op de rol van een openbaar lichaam in de overlegstructuur? Op basis waarvan is een openbaar lichaam formeel (mede)verantwoordelijk en waarvoor? Tot slot vragen deze leden of de regering een planning voor ogen heeft voor de invulling van deze taak op lange termijn. Is het de bedoeling dat deze taak alsnog bij het openbaar lichaam wordt belegd, als zij hun wettelijke taken op orde hebben? Op welke termijn verwacht de regering dat dit het geval is? Welke rol ziet de regering voor de SKJ-organisaties</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F0C5E" w:rsidR="009A1140">
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009A1140">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="003F0C5E" w:rsidR="009A1140">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009A1140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in de overlegstructuur, nu de wettelijke grondslag voor de SKJ-organisatie verdwijnt?</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00AF7FFB">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00AF7FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00C35708">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C35708">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00326177">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00326177">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>scholen in Caribisch Nederland zijn het beste in staat om een</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00320698">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00320698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> coördinerende </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00326177">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00326177">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en een groot deel van de uitvoerende </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00320698">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00320698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">taak </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00C35708">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C35708">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ten aanzien van de aanpak van voortijdig schoolverlaten</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00326177">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00326177">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> te vervullen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00320698">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00320698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, omdat zij </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00326177">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00326177">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">als eerste </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00320698">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00320698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>zicht hebben op (potentiële) voortijdige schoolverlaters.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00274A2B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00274A2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00326177">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00326177">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De scholen en bestuurscolleges steunen deze aanpak ook. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00274A2B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00274A2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dit betekent dat er bewust </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00247E81">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00247E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">voor </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00274A2B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00274A2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is gekozen om deze nieuwe taak </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="007850F6">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007850F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">niet </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00274A2B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00274A2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>bij het openbaar lichaam te belegge</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00C96664">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C96664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00075501">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00075501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00326177">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00326177">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ieder openbaar lichaam blijft </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00247E81">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00247E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">wel </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00326177">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00326177">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">verantwoordelijk voor de handhaving van de leerplicht en </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00075501">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00075501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">krijgt </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00326177">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00326177">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>als taak om jongeren zonder startkwalificatie die niet</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00075501">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00075501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> naar school gaan te stimuleren a</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00326177">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00326177">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>lsnog hun schooldiploma te behalen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00CB686C">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00CB686C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>. D</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00C96664">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C96664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e invoering van het vsv-beleid </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00CB686C">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00CB686C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vraagt om </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00C96664">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C96664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>een</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00320698">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00320698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nieuwe integrale aanpak</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00CB686C">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00CB686C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> met financiële ondersteuning</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00320698">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00320698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Om die reden </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00CB686C">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00CB686C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">kan de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00320698">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00320698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">contactschool subsidie aanvragen voor de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00CB686C">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00CB686C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">gezamenlijke </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00320698">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00320698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>uitvoering van het eilandelijk programma</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00247E81">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00247E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="004B47FA">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B47FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> gericht op het terugdringen en beheersen van voortijdig schoolverlaten</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00320698">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00320698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00C35708">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C35708">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00075501">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00075501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Onderdeel van dit plan is de wijze waarop school, leerplichtambtenaar en bestuurscollege hun </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00247E81">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00247E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">taken en </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00075501">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00075501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">bevoegdheden uitoefenen, zodat er geen lacunes in de uitvoering zijn en dubbel werk wordt voorkomen. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00320698">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00320698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De uitvoering </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00247E81">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00247E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vindt </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00320698">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00320698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">plaats in samenwerking met </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00075501">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00075501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">andere </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00320698">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00320698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">relevante partijen binnen het sociaal domein. Scholen richten hiertoe een overlegstructuur </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00767509">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00767509">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in, </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00320698">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00320698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">waarin ook het openbaar lichaam participeert. Het openbaar lichaam is </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00247E81">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00247E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">op die manier weliswaar </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00320698">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00320698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>niet eindverantwoordelijk voor het</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00767509">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00767509">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> eilandelijk</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00320698">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00320698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00D617D9">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D617D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>vsv-</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00320698">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00320698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>programma, maar wel medeverantwoordelijk en kan via deze rol invloed uitoefenen op de inhoud en uitvoering</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00767509">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00767509">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> van het programma</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00320698">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00320698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00C96664">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C96664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00767509">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00767509">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Daarnaast behoudt h</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00320698">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00320698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>et openbaar lichaam zijn wettelijke taken op het gebied van registratie, monitoring en doorverwijzing van voortijdige schoolverlaters</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00CB686C">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00CB686C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tot 27 jaar terug naar school</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00320698">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00320698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00D617D9">
-[...17 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D617D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De regering is niet voornemens om de wet op dit punt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00247E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">snel weer </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00D617D9">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D617D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>te wijzigen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00247E81">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00247E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Het is nu eerst wenselijk </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00D617D9">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D617D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">alle betrokken partijen de kans </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00247E81">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00247E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">te </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00D617D9">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D617D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>geven beleid te maken voor het eiland en hieraan uitvoering te geven in het belang van de jongeren in Bonaire, Sint Eustatius en Saba. De regering heeft geen enkel bezwaar tegen een rol in de uitvoering van het eilandelijk vsv-</w:t>
       </w:r>
-      <w:r w:rsidR="00E87B88">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E87B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>programma</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00D617D9">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D617D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> voor de huidige SKJ-organisaties. Sterker nog, s</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00320698">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00320698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">cholen en het openbaar lichaam kunnen per eiland </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00C96664">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C96664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00320698">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00320698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>voor kiezen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00C96664">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C96664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> om de huidige SKJ-organisaties</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00320698">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00320698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> te</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="001A29A0">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001A29A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> blijven</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00320698">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00320698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> betrekken</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="001A29A0">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001A29A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bij de uitvoering van het vsv-beleid</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00320698">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00320698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, gelet op hun expertise en ervaring bij de begeleiding van voortijdige schoolverlaters.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="51D401E9" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="4D5A18F1" w14:textId="400EBD51">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="51D401E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="4D5A18F1" w14:textId="400EBD51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...28 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Toelage sociale kanstraject </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="147BB277" w14:textId="66EFDE12">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De regering is voornemens de toelage die SKJ-kandidaten momenteel nog kunnen ontvangen als ze deelnemen aan een traject, te laten vervallen. In eventueel toekomstige trajecten voor voortijdig schoolverlaters worden zij volgens de regering niet meer financieel bevoorrecht ten opzichte van leerlingen en studenten die wel naar school gaan. </w:t>
       </w:r>
-      <w:r w:rsidRPr="005B44B4" w:rsidR="009A1140">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009A1140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Kan de regering een nadere onderbouwing geven van het laten vervallen van deze toelage? Met welke doelen was deze toelage destijds geïntroduceerd en welke effecten verwacht de regering van het afschaffen van deze toelage? Hoeveel voortijdig schoolverlaters ontvangen momenteel zo’n toelage en is gekeken naar de inkomensgevolgen voor deze specifieke groep?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="008155A9" w:rsidP="000170A8" w:rsidRDefault="00DD1C8E" w14:paraId="238EB874" w14:textId="35750FE1">
-[...33 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="008155A9" w:rsidP="007D5B72" w:rsidRDefault="00DD1C8E" w14:paraId="238EB874" w14:textId="35750FE1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De toelage voor deelnemers aan sociale kanstrajecten vindt haar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00876B97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>herkomst</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in de sociale vormingsplicht</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="006007B0">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006007B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> zoals die destijds bestond in de Nederlandse Antillen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="006D0A7A">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006D0A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Bij de staatkundige hervorming in 2010 is d</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="008155A9">
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008155A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e Landsverordening sociale vormingsplicht omgezet in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B47FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">een vormingsrecht op grond van </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="008155A9">
-[...39 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008155A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Wet sociale kanstrajecten jongeren BES (SKJ-wet). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006D0A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De toelage is </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00D617D9">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D617D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">met het verdwijnen van het dwingende karakter echter </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="006D0A7A">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006D0A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>in stand gehouden</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> om deelname aan de trajecten aantrekkelijk te maken</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00D617D9">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D617D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="004B47FA">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B47FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00871C24">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00871C24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Afgelopen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="004B47FA">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B47FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> schooljaar </w:t>
       </w:r>
-      <w:r w:rsidR="00871C24">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00871C24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(2025/26) waren</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="004B47FA">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B47FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> er 22 deelnemers </w:t>
       </w:r>
-      <w:r w:rsidR="00437A7A">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00437A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aan </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="004B47FA">
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B47FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>sociale kanstrajecten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DD1C8E" w:rsidP="007D5B72" w:rsidRDefault="00DD1C8E" w14:paraId="2932973E" w14:textId="37246AC2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Met dit wetsvoorstel wordt gekozen voor een andere inrichting van het beleid rond voortijdig schoolverlaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B47FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006A5BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00195B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006A5BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>toelage voor het niet meer volgen van onderwijs past hierbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00195B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008D191F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meer en is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006A5BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00620D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>verkeerde prikkel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006A5BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB4281" w:rsidR="00DD1C8E" w:rsidP="000170A8" w:rsidRDefault="00DD1C8E" w14:paraId="2932973E" w14:textId="37246AC2">
-[...89 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DD1C8E" w:rsidP="007D5B72" w:rsidRDefault="00195B65" w14:paraId="1241188A" w14:textId="1B8FE32D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Voor jongeren die bij inwerkingtreding </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB4281" w:rsidR="006A5BE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006A5BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">van de wet </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB4281">
-[...25 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>al deelnemen aan een sociaal kanstraject geldt overgangsrecht. Hiermee wordt voorkomen dat lopende trajecten abrupt eindigen of deelnemers direct hun toelage verliezen. De toelage wordt daarmee tijdelijk voortgezet voor bestaande deelnemers, om een zorgvuldige overgang naar het nieuwe vsv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008155A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB4281">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>stelsel mogelijk te maken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4281" w:rsidP="000170A8" w:rsidRDefault="00943224" w14:paraId="65804D75" w14:textId="6879D8B9">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BB4281" w:rsidP="007D5B72" w:rsidRDefault="00943224" w14:paraId="65804D75" w14:textId="6879D8B9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bij de afschaffing van de toelage voor jongeren die het onderwijs verlaten zonder startkwalificatie is het van belang om oog te hebben voor de inkomensgevolgen voor deze specifieke groep. Tegelijkertijd is het uitgangspunt van het vsv-stelsel dat jongeren worden gestimuleerd en ondersteund om een startkwalificatie te behalen of toe te leiden naar onderwijs, werk of een combinatie daarvan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BB4281" w:rsidP="000170A8" w:rsidRDefault="00943224" w14:paraId="140E4C90" w14:textId="00110F85">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BB4281" w:rsidP="007D5B72" w:rsidRDefault="00943224" w14:paraId="140E4C90" w14:textId="00110F85">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Het is van belang om te monitoren of het wegvallen van de toelage leidt tot financiële knelpunten en of aanvullende ondersteuning nodig is om te voorkomen dat jongeren buiten onderwijs, werk en begeleiding terechtkomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="009A1140" w:rsidP="000170A8" w:rsidRDefault="009A1140" w14:paraId="10DA98F2" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="34510BE8" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="009A1140" w:rsidP="007D5B72" w:rsidRDefault="009A1140" w14:paraId="10DA98F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="34510BE8" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiële gevolgen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="2442A0DE" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="2442A0DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de commissie constateren dat de regering naar aanleiding van het advies van de Raad van State uitgebreider is ingegaan op de financiële gevolgen van het wetsvoorstel. De toelichting op de financiële gevolgen leidt bij deze leden nog tot een aantal vragen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="0010085D" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="0FDB6F67" w14:textId="2B335247">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="0010085D" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="0FDB6F67" w14:textId="2B335247">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Ten eerste lezen de leden van de commissie</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="009A1140">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009A1140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat het overgangsrecht ten aanzien van onderwijshuisvesting pas vervalt als duidelijk is dat de Scholengemeenschap Bonaire de financiële gevolgen van eigen verantwoordelijkheid kan dragen. Aan welke voorwaarden moet dan naar het oordeel van de regering zijn voldaan en wanneer is dat naar verwachting van de regering het geval?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="007A4CB4" w:rsidP="007D5B72" w:rsidRDefault="0010085D" w14:paraId="06DFB2DE" w14:textId="15241849">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onder het overgangsrecht zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006A5BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007F0115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006A5BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>inister van OCW</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E640A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bestuurscollege van Bonaire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gezamenlijk verantwoordelijk voor het realiseren van gemoderniseerde gebouwen voor de SGB. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004D6B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De nieuwbouw voor het mbo is in volle gang en wordt naar verwachting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EE6C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in augustus 2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004D6B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> afgerond. De opdracht voor de nieuwbouw van het vmbo moet nog worden gegeven. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Om het juiste moment voor het vervallen van het overgangsrecht te bepalen wordt, in overleg met partijen, bekeken op welke manier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00780844">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00780844">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>en door welke partij,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zo efficiënt mogelijk tot realisatie van de nieuwbouw </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000B4DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van het vmbo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>kan worden gekomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004D6B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EE6C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004D6B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>SGB zijn als verticale scholengemeenschap óf het openbaar lichaam Bonaire in afstemming met het ministerie van OCW op grond van het geldend overgangsrecht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007A4CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik verwacht </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003C2760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in de loop van 2027 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E5243D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">meer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007A4CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">duidelijkheid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E5243D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>te kunnen bieden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B3627A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00B158AD" w:rsidP="007D5B72" w:rsidRDefault="00B158AD" w14:paraId="759823E4" w14:textId="269BDF13">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DA78DF" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="15E9E2C1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...223 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten tweede constateren de leden van de commissie dat de regering aangeeft dat het CBS momenteel onderzoekt of er voldoende data beschikbaar zijn, of beschikbaar gemaakt zouden kunnen worden, om tot een onderbouwd nieuw bekostigingsmodel voor de aanpak van vsv in Caribisch Nederland te kunnen komen. De regering geeft daarbij aan niet de verwachting te hebben dat er op grond van het wetsvoorstel minder middelen beschikbaar zullen worden gesteld ten behoeve van de vsv aanpak, al verdwijnen wel de toelagen voor SKJ-kandidaten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009A1140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Kan de regering nader inzicht geven in hoeveel middelen er beschikbaar zullen zijn en wanneer de uitkomsten van het onderzoek van het CBS bekend zijn? Wanneer kan vervolgens een verdeelsleutel worden gemaakt? Zijn de middelen naar het oordeel van de regering afdoende voor het bereiken van de doelstellingen van het wetsvoorstel?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00422413" w:rsidP="007D5B72" w:rsidRDefault="002D3A95" w14:paraId="6CD70F1A" w14:textId="0F4BA295">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De middelen die nu nog beschikbaar zijn op grond van de SKJ-wet zullen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E640A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> straks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ingezet worden voor de aanpak van vsv in Caribisch Nederland. Dat gaat jaarlijks om 0,9 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E640A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">miljoen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>USD voor de drie openbare lichamen gezamenlijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004D6B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar de stand van kalenderjaar 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00161EA4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006908A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De beschikbare middelen blijven voor de vsv aanpak behouden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E86316">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De regering acht de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006908A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E86316">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> middelen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006908A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vooralsnog </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E86316">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>toereikend om uitvoering te geven aan de wettelijke taken die voortvloeien uit het wetsvoorstel. Daarbij is het van belang dat op de eilanden reeds veel wordt geïnvesteerd in de begeleiding van jongeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00480A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>; ook steeds meer preventief in de aanloop naar inwerkingtreding van het wetsvoorstel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E86316">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>. Het wetsvoorstel brengt de bestaande inspanningen meer met elkaar in samenhang binnen een preventief en structureel kader voor het voorkomen en bestrijden van vsv.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00422413">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een definitieve verdeelsleutel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F96E4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>zal nog worden vastgesteld, rekening houdend met de behoefte per eiland. Indien er niet tijdig CBS-gegevens beschikbaar zijn, zal er op basis van de beschikbare informatie een verdeelsleutel worden vastgesteld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="5B037BBF" w14:textId="59C1EC63">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DA78DF" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="3908651F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...234 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten derde constateren de leden van de commissie dat de openbare lichamen van Bonaire en Saba benadrukken dat nog geen duidelijkheid is over de financiën. Het openbaar lichaam Bonaire (OLB) geeft in dit verband aan dat onzeker is of het uitoefenen van de taak met betrekking tot voortijdig schoolverlaten mogelijk is met het huidige subsidiebedrag. Ook ten aanzien van volwasseneneducatie benadrukt het OLB het belang dat voldoende middelen en ondersteuning worden verstrekt. De regering geeft in de memorie van toelichting wel aan zich in te spannen om de vrije uitkering vanwege de extra wettelijke taak op het gebied van volwasseneneducatie te verhogen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009A1140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Kan de regering toelichten wat de stand van zaken is met betrekking tot het overleg met de openbare lichamen? Hebben de openbare lichamen inmiddels meer vertrouwen in dat zij kunnen beschikken over voldoende middelen voor het vervullen van de wettelijke taken? Zijn de zorgen van het OLB ten aanzien van de financiering van de taak met betrekking tot vsv weggenomen, door de taak van het opstellen van een eilandelijk plan bij de scholen te beleggen? Heeft de regering al vorderingen geboekt als het gaat om het verhogen van de vrije uitkering?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00761150" w:rsidP="007D5B72" w:rsidRDefault="005B28B4" w14:paraId="46EDE3EA" w14:textId="069C72FA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op dit moment vinden er </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00480A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>vervolg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>gesprekken plaats met de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0056757D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> openbare lichamen over de financiële en uitvoeringsgevolgen van het wetsvoorstel. Daarbij is nadrukkelijk aandacht voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E73613">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zowel de overheidstaak met betrekking tot voortijdig schoolverlaten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E73613">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">als </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0056757D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de nieuwe wettelijke taak op het gebied van volwassen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002456D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0056757D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>educatie en voor de randvoorwaarden die nodig zijn om deze taak goed te kunnen uitvoeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="0056757D" w:rsidP="007D5B72" w:rsidRDefault="0056757D" w14:paraId="0F93FEDF" w14:textId="2EC08B72">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Voor volwassen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002456D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">educatie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00787301">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het uitgangspunt dat middelen via de vrije uitkering uit het BES-fonds beschikbaar worden gesteld. Hiermee krijgen de openbare lichamen ruimte om, passend bij de lokale situatie, invulling te geven aan hun wettelijke verantwoordelijkheid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E640A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00094B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De inzet van de regering is erop gericht om v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E640A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anaf de inwerkingtreding van de wet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00094B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in 2027 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004D6B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>extra middelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C90A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E640A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00094B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E640A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>oek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00094B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E640A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vanuit de OCW-begroting naar het BES-fonds om daarmee de vrije uitkering voor dit doel te verhogen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="0056757D" w:rsidP="007D5B72" w:rsidRDefault="0056757D" w14:paraId="0385CB6C" w14:textId="6C8C89EC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten aanzien van vsv is met het beleggen van de verantwoordelijkheid voor het opstellen van een eilandelijk programma bij de scholen gekozen voor een betere uitvoerbare inrichting. Daarmee worden de openbare lichamen ontlast ten opzichte van een situatie waarin zij direct </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0003698D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de volledige regierol zouden dragen. Zij blijven wel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E84157">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>een essentiële rol behouden b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0003698D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>innen de samenwerking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E84157">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mede door hun </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0003698D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>relevante wettelijke taken op onder meer registratie en monitoring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E640A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E84157">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van voortijdig schoolverlaters </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E640A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zoals hiervoor ook aangegeven. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006A0A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De afdeling OCW Caribisch Gebied (OCW-CG) is liaison tussen het ministerie in Den Haag en de lokale scholen en bestuursorganen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DF798D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006A0A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zij fungeert als aanjager in verband met de voortgang van de uitvoering van het wetsvoorstel en signaleert eventuele problemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="6EB81E74" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="005B28B4" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="4DC1F208" w14:textId="1890EDFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de commissie constateren dat in artikel 87 Wet financiën openbare lichamen Bonaire, Sint Eustatius en Saba is vastgelegd dat indien beleidsvoornemens van het Rijk leiden tot een wijziging van de uitoefening van taken of activiteiten door de openbare lichamen, in een afzonderlijk onderdeel van de bijbehorende toelichting met redenen omkleed en met kwantitatieve gegevens wordt gestaafd welke de financiële gevolgen zijn voor de openbare lichamen. Ook is hierin bepaald dat in de toelichting wordt aangegeven via welke bekostigingswijze de financiële gevolgen voor de openbare lichamen kunnen worden opgevangen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009A1140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Kan de regering in lijn met het bepaalde in dit artikel een nadere toelichting geven op deze extra wettelijke taak met betrekking tot volwasseneneducatie?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00620D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...58 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003E0F5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de huidige WEB BES is al voorzien in een aanbod aan opleidingen educatie, maar ligt deze taak nog bij de Scholengemeenschap Bonaire. In de praktijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00094B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003E0F5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>er geen sprake van een aanbod aan opleidingen educatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00094B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, ook omdat er geen bekostiging aan is gekoppeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003E0F5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0003698D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Met dit wetsvoorstel krijg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001A29A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t elk van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0003698D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de openbar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001A29A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0003698D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lichamen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001A29A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bonaire, Sint Eustatius en Saba </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0003698D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een nieuwe wettelijke taak om zorg te dragen voor een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001A29A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">passend </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0003698D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>aanbod van volwassen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00784902">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="0056757D">
-[...53 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0003698D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">educatie. Het betreft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00094B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">volwassenenonderwijs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0003698D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gericht op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00094B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het kunnen behalen van een startkwalificatie maar ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0003698D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>basisvaardigheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A02197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002930A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00094B5B">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0003698D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>alfabetisering, rekenvaardigheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00237A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0003698D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> digitale vaardigheden. Elk openbaar lichaam stelt hiervoor een eigen programma vast, passend bij de lokale behoeften en omstandigheden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C21098">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit is een taak van algemeen belang die beter past bij de taken en verantwoordelijkheden van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00784902">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C21098">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eilandsraad en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00784902">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C21098">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>bestuurscollege dan bij een school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="0048436A" w:rsidP="007D5B72" w:rsidRDefault="0003698D" w14:paraId="462A0081" w14:textId="02E40351">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De financiële gevolgen bestaan uit kosten voor beleidsontwikkeling, organisatie en inkoop of uitvoering van educatieaanbod. De exacte omvang kan per eiland verschillen, afhankelijk van bevol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0048436A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kingsomvang, doelgroep, bestaande voorzieningen en lokale keuzes. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00AE0F0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierover wordt met de openbaar lichamen het gesprek gevoerd, zodat de uiteindelijke financiering aansluit bij de feitelijke uitvoeringslasten en de taak naar behoren kan worden vervuld. De financiering verloopt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0048436A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>via de vrije uitkering uit het BES fonds.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E84157">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In het ontwerpbesluit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00784902">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E84157">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00784902">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">naar verwachting begin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007D36A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">inwerkingtreding van de wet </w:t>
-[...170 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">volgend </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E84157">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jaar aan uw Kamer zal worden overgelegd in het kader van een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00784902">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E84157">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>hangprocedure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00784902">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E84157">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zal hierop nader worden ingegaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="006A42A9" w:rsidP="007D5B72" w:rsidRDefault="006A42A9" w14:paraId="08693A9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="009A1140" w14:paraId="1173681B" w14:textId="075F2DE9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...83 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Tot slot vragen de leden van de commissie of voorzien is in financiële middelen en andere ondersteuning voor openbare lichamen en scholen voor de implementatie van de wijzigingen als gevolg van het wetsvoorstel, zoals ten aanzien van informatieverplichtingen of de wijzigingen op het gebied van medezeggenschap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00233821" w:rsidP="007D5B72" w:rsidRDefault="00135470" w14:paraId="021D7181" w14:textId="745406C7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De regering onderschrijft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00233821">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat de implementatie van het wetsvoorstel inzet vraagt van openbaar lichamen en onderwijsinstellingen. Daarom is bij de voorbereiding nadrukkelijk gekeken naar de uitvoerbaarheid en de financiële gevolgen voor betrokken partijen. Voor de openbare lichamen geldt dat bij nieuwe wettelijke taken, zoals op het terrein van volwassen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002456D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00233821">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">educatie, het uitgangspunt is dat hiervoor middelen beschikbaar komen via de vrije uitkering uit het BES-fonds. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00094B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarom wordt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00233821">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de vrije uitkering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00094B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uit het BES-fonds ten behoeve van het kunnen uitvoeren </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00233821">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>van deze extra taak verho</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00094B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00233821">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00094B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00233821">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="0003698D">
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00233821" w:rsidP="007D5B72" w:rsidRDefault="00233821" w14:paraId="6BF5F696" w14:textId="4FC32046">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Voor scholen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E84157">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, openbare lichamen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en uitvoeringspartijen wordt voorzien in ondersteuning bij de implementatie van de nieuwe taken en werkwijzen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00187B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vanuit de aanvullende bekostiging worden financiële middelen beschikbaar gesteld voor deze ondersteuning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00233821" w:rsidP="007D5B72" w:rsidRDefault="00233821" w14:paraId="1F16DF85" w14:textId="22DEC4DC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten aanzien van de medezeggenschap geldt dat voor de Scholengemeenschap Bonaire de wettelijke kaders worden uitgebreid. In de praktijk bestaan reeds raden, maar hun bevoegdheden worden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C21098">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uitgebreid en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>forme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C21098">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="0003698D">
-[...511 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>l vastgelegd. Ook hierbij is aandacht voor een zorgvuldige invoering en ondersteuning bij de inrichting van de vereiste medezeggenschapsstructuren en reglementen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="006A42A9" w:rsidP="000170A8" w:rsidRDefault="006A42A9" w14:paraId="67FFD324" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="6F726495" w14:textId="6FD7809F">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="006A42A9" w:rsidP="007D5B72" w:rsidRDefault="006A42A9" w14:paraId="67FFD324" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="6F726495" w14:textId="6FD7809F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Gevolgen voor de bescherming van persoonsgegevens</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="12898BDD" w14:textId="51BD2E1F">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="12898BDD" w14:textId="51BD2E1F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de commissie lezen dat de Raad van State heeft geadviseerd om ten aanzien van de bescherming van persoonsgegevens de toelichting aan te passen, nader in te gaan op de specifieke maatregelen die worden getroffen ten behoeve van een adequate doorgifte, en zo nodig het wetsvoorstel aan te passen. De Raad van State wees hierbij op de evaluatie van de Wbp BES, waaruit blijkt dat niet zonder meer kan worden verondersteld dat deze wet voorziet in een voldoende passend beschermingsniveau, gezien de onvoldoende naleving in de praktijk. De regering geeft aan dat daarom aanvullende maatregelen zullen worden genomen, zoals het aanbieden van trainingen en gerichte voorlichting. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009A1140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de commissie vragen of de regering inmiddels een advies heeft ontvangen van de Commissie toezicht bescherming persoonsgegevens BES (C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003F50A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009A1140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>P BES) over de vraag of de door de regering aangekondigde maatregelen een voldoende passend beschermingsniveau waarborgen. Zo ja, kan de regering dit advies met de Kamer delen? Zo nee, heeft de regering op andere wijze overleg gevoerd met de CB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003F50A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009A1140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...36 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> BES over dit punt?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="00787301" w:rsidRDefault="007D36A3" w14:paraId="41C747C5" w14:textId="4901674C">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="007D36A3" w14:paraId="41C747C5" w14:textId="4901674C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In juli 2025 </w:t>
       </w:r>
-      <w:r w:rsidR="00C901F4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C901F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>is op ambtelijk niveau</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> overleg gevoerd met de secretaris van de Commissie toezicht bescherming persoonsgegevens BES</w:t>
       </w:r>
-      <w:r w:rsidR="003F50A3">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003F50A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CBP BES)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="001B36CA">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001B36CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De uitkomst daarvan is </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00E84157">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E84157">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dat met enkele </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="001B36CA">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001B36CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aanvullende maatregelen </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00873276">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00873276">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>een adequaat beschermingsniveau van persoonsgegevens kan worden bereikt.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00873276">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00873276">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Het gaat dan om voorlichting en kennisdeling zodat alle betrokken partijen weten welke </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00787301">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00787301">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">persoonsgegevens </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00873276">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00873276">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">wel of niet </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00E36534">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E36534">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mogen </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00787301">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00787301">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>worden gedeeld</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00873276">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00873276">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00787301">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00787301">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> met wie</w:t>
       </w:r>
-      <w:r w:rsidR="00E7575F">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E7575F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Verder gaat het vooral om het hanteren van </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00873276">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00873276">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">beveiligingsstandaarden, toegangsbeperking en </w:t>
       </w:r>
-      <w:r w:rsidR="00E7575F">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E7575F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">correcte </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00873276">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00873276">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>bewaartermijnen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00B132FF">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B132FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E7575F">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E7575F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Door dit </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00B132FF">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B132FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vast te leggen in </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>een convenant of protocol</w:t>
       </w:r>
-      <w:r w:rsidR="00E7575F">
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E7575F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden de eisen concreet en naleefbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00B132FF">
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B132FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het gaat hier overigens om bestaande rechten en verplichtingen uit de Wet bescherming persoonsgegevens BES. Daarom is een rol </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B132FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>voor de Commissie als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> toezichthouder voor de Wet bescherming persoonsgegevens BES </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00B132FF">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B132FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ook belangrijk. </w:t>
       </w:r>
-      <w:r w:rsidR="006A0A07">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006A0A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00F1215B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F1215B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>regering span</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="001A29A0">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001A29A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00F1215B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F1215B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> zich </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00B132FF">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B132FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">daarom in om de Commissie hierbij betrokken te houden en </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F1215B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tevens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B132FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">om </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00F1215B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F1215B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de slagkracht van de </w:t>
       </w:r>
-      <w:r w:rsidR="006A0A07">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006A0A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00F1215B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F1215B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ommissie te vergroten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="006A42A9" w:rsidP="000170A8" w:rsidRDefault="006A42A9" w14:paraId="1ADEAC14" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="15192A09" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="006A42A9" w:rsidP="007D5B72" w:rsidRDefault="006A42A9" w14:paraId="1ADEAC14" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="15192A09" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wetsvoorstel in relatie tot lagere regelgeving </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="016E4A1B" w14:textId="4D713129">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="016E4A1B" w14:textId="4D713129">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de commissie constateren dat het wetsvoorstel diverse grondslagen bevat voor nog op te stellen lagere regelgeving bij of krachtens algemene maatregel van bestuur of bij ministeriële regeling. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009A1140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Kan de regering een overzicht geven van alle voorgenomen lagere regelgeving, een korte toelichting geven op de hoofdlijnen van de inhoud daarvan en inzicht geven in de planning?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="0924F2D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>In de bijlage bij deze nota naar aanleiding van het verslag wordt een overzicht gegeven van de verschillende grondslagen die het wetsvoorstel bevat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00EF6AA9" w14:paraId="7F1D8F13" w14:textId="1C3DC7C1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Momenteel wordt gewerkt aan een algemene maatregel van bestuur (amvb) waarmee de lagere regelgeving wordt aangepast in lijn met dit wetsvoorstel. Zo wordt het Uitvoerings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003E28F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>besluit WEB BES geïntegreerd in het Uitvoeringsbesluit WEB en wordt het Examen- en kwalificatiebesluit WEB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B132FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, met aanpassingen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003E28F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001A29A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van toepassing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003E28F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op Caribisch Nederland. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00770BC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Dit vraagt om diverse aanpassingen (met name in bestaande verwijzingen naar de WEB BES) en enkele afwijkende voorschriften specifiek voor Caribisch Nederland.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00135470">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DA78DF" w:rsidP="007D5B72" w:rsidRDefault="003E28F5" w14:paraId="2008756A" w14:textId="37375A65">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De grondslagen in het wetsvoorstel bieden de ruimte om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00135470">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waar nodig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00135470">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor Caribisch Nederland deels afwijkende voorschriften te stellen, bijvoorbeeld ten aanzien van de bekostiging.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00135470">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F1215B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Een deel van d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e amvb </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00163747">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">behoort </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in het kader van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001A29A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voorhangprocedure voorgelegd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00163747">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>worden aan beide Kamers der Staten Generaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00770BC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F1215B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een ander deel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00163747">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zou </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DA1CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F1215B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00606AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>w Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F1215B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de Eerste Kamer in het kader van een nahangprocedure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00163747">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">behoren te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F1215B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>worden voorgelegd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00163747">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BB26F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onnodig tijdsverlies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00163747">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te voorkomen, wordt bij nota van wijziging voorgesteld om op het gehele </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F27FDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>‘Aanpassings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00163747">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">besluit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F27FDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">modernisering regels beroepsonderwijs, educatie en vsv Caribisch Nederland’ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00163747">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>uitsluitend de voorhangprocedure van toepassing te verklaren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="003E28F5" w:rsidP="007D5B72" w:rsidRDefault="00606AD9" w14:paraId="6BC57160" w14:textId="7F8D395F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot slot zijn er aanpassingen nodig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003E28F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op het niveau van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003E28F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ministeriële regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B91B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, waarbij met een wijzigingsregeling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00770BC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>enkele afzonderlijke regelingen voor Caribisch Nederland geïntegreerd worden met de overeenkomstige regelingen voor Europees Nederland en verwijzingen naar de wet aangepast worden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001A29A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Waar nodig zal worden voorzien in specifieke afwijkingen of andere regels voor Caribisch Nederland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="006A42A9" w:rsidP="007D5B72" w:rsidRDefault="006A42A9" w14:paraId="18532717" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DA78DF" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="6BF93A06" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...431 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de commissie hebben verder een vraag met betrekking tot de delegatiegrondslag in het voorgestelde artikel 1.6.6, derde lid, WEB. Hierin is bepaald dat bij of krachtens amvb aan de Raad onderwijs arbeidsmarkt CN andere taken kunnen worden toegekend, die in het verlengde van zijn huidige taak liggen. In de memorie van toelichting geeft de regering aan dat zo bijvoorbeeld de mogelijkheid open blijft om aan Raad Onderwijs Arbeidsmarkt Caribisch Nederland (ROA CN) als taak de erkenning van leerbedrijven in de zin van de WEB of WVO 2020 in de drie andere landen van het Koninkrijk toe te bedelen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009A1140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...28 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Kan de regering aangeven of er concrete voornemens zijn om dit te gaan doen? Zo ja, op welke termijn? Deze leden vragen ook of de regering nog andere voorbeelden kan noemen van taken die in het verlengde van de huidige taken van de ROA CN, zoals geformuleerd in het voorgestelde artikel 1.6.6 WEB, liggen en die zij voornemens is aan de ROA CN toe te bedelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="006A42A9" w:rsidP="007D5B72" w:rsidRDefault="00BD4D00" w14:paraId="6FBE9D75" w14:textId="52D1E901">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Nee, d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E72FD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e regering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009E412F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E72FD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op dit moment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009E412F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E72FD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voornemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009E412F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E72FD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00105D29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...103 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de taak van </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00105D29">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00105D29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ROA CN </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>uit te breiden met de erkenning van leerbedrijven of een andere taak i</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00105D29">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00105D29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">n </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00480D35">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00480D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">het gehele Caribische deel van het </w:t>
       </w:r>
-      <w:r w:rsidR="00E82693">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E82693">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00480D35">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00480D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">oninkrijk, dus </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00863A46">
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00863A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niet alleen in Caribisch Nederland, maar ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00863A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">in Aruba, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001A29A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Curaçao</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00863A46">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00863A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>n Sint Maarten</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00105D29">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00105D29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00B132FF">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B132FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Dit heeft te maken met de capaciteit van ROA CN.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ook is het van belang dat eerst de uitvoering van de nieuwe wet op orde komt, voordat nieuwe wettelijke taken worden toebedeeld.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00B1014E" w:rsidP="000170A8" w:rsidRDefault="00B1014E" w14:paraId="1C7C953F" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="333AD4B6" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00B1014E" w:rsidP="007D5B72" w:rsidRDefault="00B1014E" w14:paraId="1C7C953F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="333AD4B6" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluatie </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="72FF08AE" w14:textId="65AB7ED1">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="72FF08AE" w14:textId="65AB7ED1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Zowel het Adviescollege toetsing regeldruk (ATR) als de Raad van State heeft geadviseerd om duidelijk te maken hoe en op welke aspecten de wet wordt geëvalueerd. De regering heeft hierop de memorie van toelichting aangevuld en een aantal aspecten benoemd waarvan het in de rede ligt deze in ieder geval te betrekken bij die evaluatie.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
+      <w:r w:rsidRPr="007D5B72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F0C5E" w:rsidR="009A1140">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009A1140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>De leden van de commissie vragen of de regering nader in kan gaan hoe de regering deze elementen wil gaan evalueren en betrekken bij de Strategische Evaluatie Agenda van het ministerie. Deze leden vragen de regering om daarbij inzicht te geven in aan de hand van welke indicatoren zal worden gemeten of het wetsvoorstel de doelstellingen behaald heeft. Ten aanzien van welke factoren is de regering voornemens een kwantitatieve meting te doen en is ook voorzien in een nulmeting?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00AE5631" w14:paraId="3CFCEEC0" w14:textId="05F83162">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00AE5631" w14:paraId="3CFCEEC0" w14:textId="05F83162">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De evaluatie </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00BD4D00">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BD4D00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">van het onderhavig wetsvoorstel zal </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>word</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00BD4D00">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BD4D00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> opgenomen in de strategische evaluatie agenda</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00BD4D00">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BD4D00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> van het ministerie nadat de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">wet in werking </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00BD4D00">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BD4D00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is getreden </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en de eerste evaluatieresultaten beschikbaar zijn. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00BD4D00">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BD4D00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
-      <w:r w:rsidR="00E82693">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E82693">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ligt voor de hand </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>dat</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00BA7EBC">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BA7EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de evaluatie deels on</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">der het SEA-thema kwaliteit vervolgonderwijs </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00BD4D00">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BD4D00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">valt </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00BA7EBC">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BA7EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">deels </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>onder het SEA-thema toegankelijkheid vervolgonderwijs.</w:t>
       </w:r>
-      <w:r w:rsidR="00BB1254">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BB1254">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Als onderdeel daarvan zal in kaart worden gebracht welke indicatoren inzicht in doelbereik van het wetsvoorstel kunnen ondersteunen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="009E412F" w:rsidP="000170A8" w:rsidRDefault="009E412F" w14:paraId="5F8CF2B0" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="00C90A5F" w:rsidRDefault="00BE1670" w14:paraId="4E60192F" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="009E412F" w:rsidP="007D5B72" w:rsidRDefault="009E412F" w14:paraId="5F8CF2B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="4E60192F" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Inbreng leden van de fracties</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="00C90A5F" w:rsidRDefault="00BE1670" w14:paraId="57B30D52" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="57B30D52" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...13 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="0B12D630" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I. Algemeen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="0419BB48" w14:textId="77777777">
-[...17 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="0419BB48" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DA78DF" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="1ED3C5C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de GroenLinks-PvdA-fractie hechten aan gelijke kansen voor kinderen en jongeren in Caribisch Nederland en willen dan ook dat onderwijswetgeving en voorzieningen in Caribisch Nederland gelijk zijn aan die van Europees Nederland, tenzij er daar bijzondere omstandigheden bestaan die andere wetgeving of voorzieningen rechtvaardigen. In die gevallen dienen de verschillen helder en uitlegbaar te zijn. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F0C5E" w:rsidR="009A1140">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009A1140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Deze leden vinden in het algemeen dat het mbo meer regelvrijheid nodig heeft om opleidingen flexibeler vorm te geven, zodat er meer wordt aangesloten bij de praktijk, en de snel veranderende arbeidsmarktbehoeften. Deelt de regering deze visie? Wat moet dit haars inziens betekenen bij de arbeidsmarkt van Caribisch Nederland?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FE376F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FE376F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De regering onderschrijft het belang van gelijke kansen voor kinderen en jongeren in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004219B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">heel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FE376F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004219B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, ongeacht waar je wieg staat of heeft gestaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FE376F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004219B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegelijkertijd wil </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BD127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de regering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004219B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BD127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>haar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004219B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ogen sluiten voor de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BD127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>verschillende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004219B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> omstandigheden tussen Caribisch Nederland en Europees Nederland. Binnen de geografische omvang van een eiland kan er nooit een gelijk onderwijsaanbod zijn als op een vergelijkbaar grondgebied in Europees Nederland. Dit betekent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E36534">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004219B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>niet alleen het aanbod op het eiland zelf van belang is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BD127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004219B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maar ook in de nabije omgeving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BA7EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of de kans op succesvol vervolgonderwijs in Europees Nederland. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BD127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00432430">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Met dit wetsvoorstel wordt beoogd om in Caribisch Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00047ACC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00432430">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een gelijkwaardig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C045EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>voorzieningenniveau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00432430">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00047ACC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te bereiken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00432430">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>binnen de mogelijkheden van de Caribisch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00047ACC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00432430">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Nederlandse context. Dit betekent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00047ACC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bovendien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00432430">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00047ACC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00432430">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vanuit het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00047ACC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">principe van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00432430">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">comply </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00432430">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>or explain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00432430">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> belangrijk is om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00047ACC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">steeds </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00432430">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bij nieuwe wet- en regelgeving te toetsen op de uitvoerbaarheid en de specifieke eilandelijke context. Dit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00897D19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">brengt met zich </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00432430">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FE54FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> daar waar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006B0701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FE54FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00432430">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Europees Nederlandse wet- en regelgeving </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FE54FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>één op één van toepassing is in Caribisch Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006B0701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, maar dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FE54FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006B0701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FE54FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006B0701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>dat nodig is gedifferentieerd wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BA7EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vanuit de lokale behoefte. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FE54FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00FE376F">
-[...135 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006B0701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FE54FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e regering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006B0701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deelt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FE54FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de visie dat opleidingen flexibeler vorm moet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00235730">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>en kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FE54FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden gegeven, zodat studenten kansrijk worden opgeleid voor de snel veranderende arbeidsmarkt. Met het Wetsvoorstel Verbetering aansluiting beroepsonderwijs-arbeidsmarkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FE54FC">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FE54FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> krijgen instellingen in Europees Nederland meer ruimte om het onderwijs flexibeler in te richten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00863A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Zodra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FE54FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00432430">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00235730">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>onderhavig wetsvoorstel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FE54FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tot wet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00863A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>zal worden verheven en in werking treedt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FE54FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zal de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00235730">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ruimte voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DC2201">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (verdere)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00235730">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00047ACC">
-[...64 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003232CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>flexibilisering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FE54FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00235730">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die de Wet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004F566A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verbetering aansluiting beroepsonderwijs-arbeidsmarkt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00235730">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">biedt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FE54FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ook in Caribisch Nederland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006B0701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>beschikbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00491595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> komen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FE54FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001A27AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hierop vooruitlopend is met ingang van 1 januari 2026 in Caribisch Nederland onderwijs in de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DC2201">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zogenaamde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001A27AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>‘derde leerweg’ mogelijk gemaakt, waar die ruimte er eerder nog niet was in de WEB BES.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001A27AF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="003232CF" w:rsidP="007D5B72" w:rsidRDefault="003232CF" w14:paraId="7301E886" w14:textId="48BD4753">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Tegelijkertijd acht de regering het van belang dat deze ruimte wordt gecombineerd met waarborgen voor kwaliteit, doelmatigheid en arbeidsmarktrelevantie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Juist in Caribisch Nederland is deze balans van groot belang. De arbeidsmarkt is kleinschalig en kwetsbaar, en het aantal studenten is beperkt. Dit maakt het noodzakelijk dat het opleidingsaanbod zorgvuldig wordt afgestemd op de regionale arbeidsmarkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="009E412F" w:rsidP="007D5B72" w:rsidRDefault="009E412F" w14:paraId="620B7282" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DA78DF" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="0CB965F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegelijkertijd maken de leden van de GroenLinks-PvdA-fractie zich ernstige zorgen over het hoge aandeel van de bevolking van Caribisch Nederland dat weinig tot geen opleiding heeft gevolgd (‘zeer laaggeschoold, dan wel laaggeletterd is’). Deze leden willen dat de regering samen met mbo-instellingen werkt aan een kwaliteitsimpuls voor het mbo-onderwijs gericht op betere basisvaardigheden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009A1140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Hoe wil de regering hierbij recht doen aan de bijzondere omstandigheid dat voor veel jongeren in Caribisch Nederland niet het Nederlands, maar het Papiamentu, Engels of Spaans de thuistaal vormt, maar er in deze talen in zeer ongelijke mate lectuur – in gedrukte vorm of online – beschikbaar is?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BD127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...120 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="006B0701">
-[...66 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C5319D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De regering deelt deze zorgen. In het mbo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006237CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bestaan basisvaardigheden uit drie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C5319D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>generieke examenonderdelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006237CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, namelijk rekenen, burgerschap en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00486BAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederlandse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006237CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taal. Aangezien rekenen een instellingsexamen is, heeft het bevoegd gezag de ruimte om het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005F477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>talig aspect</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006237CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van rekenen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002776F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, zoals redactiesommen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006237CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te verleggen naar het rekenkundig aspect</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002776F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op die manier wordt het rekenexamen minder talig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006237CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002776F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00235730">
-[...44 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B4196">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>En ook burgerschap is een instellingsexamen. Dit betekent dat het bevoegd gezag van de SGB het onderwijs en het examen zodanig kan vormgeven dat het aansluit op de lokale context en de leefwereld van studenten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DA78DF" w:rsidP="007D5B72" w:rsidRDefault="006237CA" w14:paraId="11D03E5E" w14:textId="6D56B8BF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005F477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>groeien studenten op in een meertalige context</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BA7EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zoals ook uit de vraag blijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005F477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dit brengt mee dat de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BA0423">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">moedertaalbenadering van de Nederlandse taal niet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C045EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>opportuun is in Caribisch Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BA7EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dit is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B4196">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ook bevestigd in de uitvoeringstoets van het College voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F7004F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B4196">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oetsen en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F7004F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B4196">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xamens (CvTE). In plaats van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BA7EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B4196">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>examen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BA7EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B4196">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nederlands</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BA7EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>e taal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B4196">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BA7EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B4196">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Europees Nederland worden gebruikt, stelt het CvTE voor om een examen Nederlands als Vreemde Taal (NVT) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004C5F18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>voor het beroepsonderwijs te ontwikkelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B4196">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>. Op dit moment worden deze toetsen ontwikkeld en de proeftoetsen worden in studiejaar 2026-2027 ingezet om de effectiviteit hiervan te monitoren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DA78DF" w:rsidP="007D5B72" w:rsidRDefault="002776F3" w14:paraId="1B63F659" w14:textId="01DA0FB5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het voornemen bestaat daarom de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BA7EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">examineringsregels in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lagere regelgeving zo vorm te geven dat de huidige praktijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006369B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bonaire vooralsnog kan worden gecontinueerd. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Dat betekent dat de in Europees Nederland geldende referentieniveaus voor de Nederlandse taal op Bonaire als richt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BA7EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">snoer zonder harde gevolgen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gehanteerd blijven worden. Het vak Nederlands wordt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0030306A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>geëxamineerd,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00CB0951">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="003232CF">
-[...147 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>maar de resultaten tellen niet mee in de slaag-zakbepaling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DA78DF" w:rsidP="007D5B72" w:rsidRDefault="00DA78DF" w14:paraId="2CF0F541" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="007641F2" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="471A08B8" w14:textId="45641099">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het valt de leden van de GroenLinks-PvdA-fractie op dat de memorie van toelichting meermalen de uitdrukking ‘laagopgeleid’ hanteert. Betekent dit dat de regering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> langer vasthoudt aan de visie van de toenmalige minister Dijkgraaf op het onderwijsstelsel als een waaier, waarin meer praktisch gericht onderwijs dus niet langer werd afgedaan als ‘lager onderwijs’? Deze leden zouden liever vasthouden aan het beeld van de waaier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="006369B0" w14:paraId="053CB6B6" w14:textId="421E2DEA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De regering hecht eraan te benadrukken dat het onderwijsstelsel moet worden benaderd als een waaier, waarin verschillende leerwegen gelijkwaardig zijn en ieder hun eigen waarde hebben. Praktisch gericht onderwijs wordt daarbij nadrukkelijk niet als ‘lager’ gezien. De in de memorie van toelichting gehanteerde term ‘laagopgeleid’ wordt uitsluitend gebruikt in een statistische en beleidsmatige context, bijvoorbeeld in relatie tot het al dan niet beschikken over een startkwalificatie. Deze terminologie sluit aan bij gangbaar gebruik in onderzoek en beleidsanalyse en is niet bedoeld als normatief oordeel over de waarde van verschillende onderwijsrichtingen. Ik onderschrijf het belang van een zorgvuldige en waarderende terminologie en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0030306A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ben </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>het met de leden eens dat het beeld van de waaier beter recht doet aan de gelijkwaardigheid van verschillende onderwijsroutes.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0030306A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="0030306A" w:rsidP="007D5B72" w:rsidRDefault="0030306A" w14:paraId="2ABBD291" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="053A2203" w14:textId="1CB4B62D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...417 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de CDA-fractie hebben kennisgenomen van de wijziging van de Wet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00275966">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ducatie en beroepsonderwijs, de Wet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00275966">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...54 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oortgezet onderwijs 2020 en enkele andere wetten, alsmede tot intrekking van de Wet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00275966">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ducatie en beroepsonderwijs BES en de Wet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00275966">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ociale kanstrajecten jongeren BES vanwege de modernisering van de regels voor beroeps- en volwassenenonderwijs en het voorkomen en bestrijden van voortijdig schoolverlaten in Caribisch Nederland. Deze wet biedt kansen voor gelijkheid en participatie van jongeren en volwassenen in het onderwijs en op de arbeidsmarkt op Bonaire, Sint Eustatius en Saba. Dit wetsvoorstel bevat echter veel delegatiebepalingen. Daarom vinden deze leden het lastig te overzien hoe de wet in praktijk op de eilanden zal uitwerken. Kan de regering hier eens op reflecteren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00454246" w:rsidP="007D5B72" w:rsidRDefault="00BB26F6" w14:paraId="48842EFA" w14:textId="39B00F80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals ook in reactie op de vragen vanuit de commissie aangegeven wordt in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00275966">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de bijlage bij deze nota naar aanleiding van het verslag een overzicht gegeven van de verschillende grondslagen die het wetsvoorstel bevat.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00454246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Deze keuze is bewust gemaakt, omdat de situatie in Caribisch Nederland maatwerk en flexibiliteit vereist door de kleinschaligheid van het onderwijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BB1254">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00454246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C90A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verschillen tussen de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00454246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>eilanden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C90A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onderling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00454246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>. Delegatie maakt het mogelijk om onderdelen van het stelsel praktisch en snel aan te passen. De hoofdlijnen blijven in de wet zelf vastgelegd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006A0D7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tegelijkertijd bevat dit wetsvoorstel niet veel meer delegatiegrondslagen dan andere, in grootte vergelijkbare wetsvoorstellen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0030306A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met een voorlichtingsbrochure of circulaire kunnen zo nodig elementen uit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008F26B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0030306A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>wet en lagere regelgeving worden samengevat, als hieraan in de praktijk behoefte bestaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00454246" w:rsidP="007D5B72" w:rsidRDefault="00454246" w14:paraId="120AF727" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="9BBB59" w:themeColor="accent3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="4E4DC0B8" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>1. Inleiding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="009A1140" w14:paraId="1A7EE930" w14:textId="6FAB4D2E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de VVD-fractie vragen zich af in hoeverre er sprake is van studie- en arbeidsmigratie naar Europees Nederland van en naar de BES-eilanden. Deze leden vragen de regering nader toe te lichten welke mogelijkheden er bestaan voor samenwerking tussen onderwijsinstellingen in Caribisch Nederland en in Europees </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...105 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Nederland. Zij vragen de regering of er mogelijkheden zijn om dit soort samenwerking verder te stimuleren, bijvoorbeeld via gezamenlijke opleidingen of digitaal onderwijs. Daarbij vragen de leden van de VVD-fractie ook in hoeverre het mogelijk is om met diploma’s behaald in Caribisch Nederland doorgestroomd kan worden naar vervolgonderwijs of werk in Europees Nederland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="003C2FBE" w:rsidP="007D5B72" w:rsidRDefault="003C2FBE" w14:paraId="7369A249" w14:textId="57B7DF35">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De Rijksdienst Caribisch Nederland afdeling Studiefinanciering registreert sinds het schooljaar 2023-2024 aan hoeveel studenten een opstarttoelage is toegekend. De opstarttoelage is een tegemoetkoming in de kosten die de overstap naar Europees Nederland met zich meebrengt (o.a. overtocht). Voor het schooljaar 2025–2026 zijn in totaal 100 aanvragen voor een opstarttoelage ingediend. Hiervan zijn 16 aanvragen toegekend aan studenten die een vervolgopleiding in het middelbaar beroepsonderwijs (mbo) in Europees Nederland gaan volgen. Daarnaast is er sprake van een groep studenten die buiten deze registratie valt omdat zij geen opstarttoelage hebben aangevraagd of hiervoor niet in aanmerking komen zoals studenten die een mbo-opleiding op niveau 1 of 2 volgen. Studiemigratie van Europees Nederland naar de BES-eilanden wordt niet geregistreerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="003C2FBE" w:rsidP="007D5B72" w:rsidRDefault="003C2FBE" w14:paraId="544EA5B6" w14:textId="79B1D8C2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De onderwijsinstellingen binnen het Koninkrijk werken samen via consortia op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C50912">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mbo- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C50912">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>hbo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C50912">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>wo-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>niveau. Dat deze samenwerking ook actief wordt opgezocht blijkt ook uit reeds bestaande initiatieven, zoals een samenwerking met onder andere Summa college en de SGB voor het aanbieden van de opleidingen voor dokters- en apothekersassistenten op Bonaire, Aruba en Curaçao. Tijdens een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005865DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werkconferentie van de Strategic Education Alliance (SEA) op Aruba ondertekenden vertegenwoordigers van onderwijs- en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DA78DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00454246">
-[...283 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>kennisinstellingen uit het Caribisch en Europees deel van het Koninkrijk een Koninkrijksbrede Kennisagenda waarin de aandacht uitgaat naar studentsucces en aansluiting onderwijs en arbeidsmarkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C50912">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="003C2FBE" w:rsidP="003C2FBE" w:rsidRDefault="003C2FBE" w14:paraId="6EC0BE2F" w14:textId="4C809B41">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="003C2FBE" w:rsidP="007D5B72" w:rsidRDefault="003C2FBE" w14:paraId="6EC0BE2F" w14:textId="4C809B41">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Onderwijs in Caribisch Nederland </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00C50912">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C50912">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">wordt gereguleerd door </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nederlandse wetgeving. Hierdoor </w:t>
       </w:r>
-      <w:r w:rsidR="00C30088">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C30088">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005865DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dit onderwijs </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ook onder </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005865DC">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005865DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">het nalevings- en stimulerend toezicht van </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de Nederlandse onderwijsinspectie en sluit dit onderwijs </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005865DC">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005865DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mede </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aan op het vervolgonderwijs en werk in Nederland. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00C50912">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C50912">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoals eerder aangegeven is het echter </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005865DC">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005865DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">juist </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00C50912">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C50912">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ook van belang dat er op het eiland zelf of de nabije regio mogelijkheden zijn voor persoonlijke ontwikkeling. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005865DC">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005865DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Mbo</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>-diploma’s behaald op Bonaire hebben dezelfde civiele waarde als mbo-diploma’s in Europees Nederland en deze diploma’s geven ook doorstroomrecht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00612A05" w:rsidP="000170A8" w:rsidRDefault="00612A05" w14:paraId="5AD3D0B0" w14:textId="77777777">
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00612A05" w:rsidP="007D5B72" w:rsidRDefault="00612A05" w14:paraId="5AD3D0B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="3F5E1FFA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1.1 Aanleiding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA78DF" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="3DC21333" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DA78DF" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="3DC21333" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de GroenLinks-PvdA-fractie merken op dat de memorie van toelichting meldt dat het kabinetsbeleid tot 2019 werd gekenmerkt door ‘legislatieve terughoudendheid’ ten aanzien van Caribisch Nederland vanwege het beperkte absorptievermogen van de eilanden, maar dat het kabinet deze terughoudendheid in 2019 heeft losgelaten en is gaan werken vanuit het comply or explain-principe.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006C4204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook het coalitieakkoord van de minderheidscoalitie stelt in lijn hiermee: ‘Nieuw beleid in Europees Nederland wordt in de basis ingevoerd in Caribisch Nederland, tenzij er zwaarwegende redenen zijn dit niet te doen’. Deze leden zijn het hiermee eens, maar zij vragen hoe het legislatieve absorptievermogen van de eilanden zich inmiddels heeft ontwikkeld. Op welke wijze(n) stelt de regering dit absorptievermogen vast, waar het onderwijswetgeving betreft?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00E61A8A" w14:paraId="5324EB6B" w14:textId="278487DC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Zoals in paragraaf 1.2 van de memorie van toelichting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B64E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A642A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B64E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dit wetsvoorstel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is aangegeven, is het principe van ‘comply’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006A0D7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n doel op zich. Soms zijn er redenen om dat juist niet te doen of om naar andere oplossingsrichtingen te zoeken. Dit betekent dat het van belang is om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C50912">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">betrokken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A4480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>partijen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in een vroeg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A642A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stadium van een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>beleidsvoornemen te betrekken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005865DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>. En d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aarbij nadrukkelijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005865DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te kijken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>naar de uitvoerbaarheid in relatie tot de specifieke eilandelijke context.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A4480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C50912">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005865DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>proces</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C50912">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005865DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C50912">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in dit geval ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005865DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>doorlopen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C50912">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A4480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005865DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uitvoerbaarheid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A4480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van maatregelen in de lokale context is van groot belang. Dit overstijgt het belang van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005865DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uniformiteit of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A4480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aansluiting bij de Europees Nederlandse regelingen of stelsels. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005865DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soms is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A4480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maatwerk nodig, gebaseerd op weloverwogen keuzes. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005865DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Maar uiteindelijk moet een m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A4480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aatregel worden beoordeeld op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005865DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">haar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A4480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">effect voor studenten en inwoners van Caribisch Nederland. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A4480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Om het absorptievermogen goed te kunnen afwegen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00784105">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A4480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> er gebruikt gemaakt van de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000C60DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A4480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eindnotitie Uitwerking ‘comply or explain’ die op 10 oktober 2022 is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000C60DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>uitgegeven door het Ministerie van Binnenlandse Zaken en Koninkrijksrelaties. In die notitie worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B64E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A4480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>han</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009B5CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A4480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>vatten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B64E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A4480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gegeven voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B64E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het maken van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000C60DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B64E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> afweging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000C60DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00525FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hoe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000C60DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wet- en regelgeving </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00525FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000C60DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden toegepast in Caribisch Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00525FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00612A05" w:rsidP="007D5B72" w:rsidRDefault="00612A05" w14:paraId="51C5FD5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="4A685305" w14:textId="014157BD">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de PVV-fractie constateren dat in de memorie van toelichting wordt gesteld dat de WEB BES en de SKJ-wet verouderd zijn geraakt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006C4204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Deze leden vragen de regering om per artikel aan te geven welke bepalingen tot uitvoeringsproblemen of juridische knelpunten hebben geleid en hierbij voorbeelden te geven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0054118B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00525FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0054118B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e SKJ-wet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00525FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">richt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0054118B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>zich tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E65037">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voormalige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0054118B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> studenten die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00525FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reeds </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0054118B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>zijn uitgevallen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00830A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en vervolgens naar school of werk worden begeleid. Dit in tegenstelling tot Europees Nederland waarbij het beleid voor voortijdig schoolverlaters ook een preventie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00525FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00830A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> component heeft. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00525FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00830A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>e SKJ-wet sluit niet aan bij de preventieve beleidsinzet van voortijdige schoolverlaters</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00525FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zoals die bewezen effectief is gebleken in Europees Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00830A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00525FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit de evaluatie van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C03E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de SKJ-wet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00525FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bleek ook dat er behoefte is aan preventief beleid voor een effectieve interventiestrategie. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00830A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>In plaats van de SKJ-wet hierop te herzien kiest de regering ervoor om het vsv-beleid, dat in Europees Nederland geldt, met enige differentiatie ook in te voeren in Caribisch Nederland. Zo moet ieder eiland, in tegenstelling tot Europees Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00784105">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waarin regionaal wordt samengewerkt met andere scholen en gemeenten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00830A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, hun eigen eilandelijk programma opstellen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00525FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De WEB BES en de WEB </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C03E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>zijn door tijdsverloop steeds meer van elkaar gaan verschillen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00525FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>. Dit maakt dat het beroepsonderwijs en de volwassen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002456D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00525FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">educatie in Caribisch Nederland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C03E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>achter zijn gebleven bij de ontwikkelingen in Europees Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00525FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Een voorbeeld is dat de school op Bonaire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F10C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">thans </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00525FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verantwoordelijk is voor de ontwikkeling van opleidingen educatie. Dit is niet van de grond gekomen, omdat hier geen middelen voor beschikbaar zijn gesteld, maar tegelijkertijd is de vraag of een school de meest geëigende organisatie is om volwasseneneducatie te gaan verzorgen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F10C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volwasseneneducatie vraagt toch weer om een andere benadering dan onderwijs aan minderjarigen of jongvolwassenen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005F477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="006C4204" w:rsidP="007D5B72" w:rsidRDefault="006C4204" w14:paraId="5793D257" w14:textId="68C8E631">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de PVV-fractie vragen de regering waarom er niet is gekozen voor gerichte aanpassing van knelpunten in de bestaande WEB BES in plaats van volledige integratie in de WEB.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A7167C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A7167C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De WEB BES is op een tal van punten in de afgelopen periode sterk verouderd. In plaats van te investeren in verbeteringen van de WEB BES en de SKJ-wet kiest de regering om voormelde redenen voor één wettelijk kader voor heel Nederland als het gaat om beroepsonderwijs, volwassen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002456D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A7167C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>educatie en de bestrijding van voortijdig schoolverlaten. Dit past ook bij de beleidsinzet van de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F10C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A7167C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regering om Caribisch Nederland altijd mee te nemen in beleidsontwikkelingen. Het werken vanuit één wettelijk kader </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F10C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gaat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A7167C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de verwezenlijking van de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F10C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A7167C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beleidsinzet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F10C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vergemakkelijken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A7167C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0054118B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F0C5E" w:rsidR="006C4204">
-[...27 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F10C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Straks moet namelijk bij iedere wijziging van de WEB of lagere regelgeving de keuze worden gemaakt of het probleem dat met de wijziging moet worden opgelost </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F10C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">op elk eiland ook aanwezig is en zo ja, welke maatregel daarbij past. Naar de opvatting van de regering gaat dit bijdragen aan een gelijkwaardig voorzieningenpakket voor heel Nederland, inclusief de drie bijzondere gemeenten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A7167C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bovendien sluit dit aan bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C95B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>eerdere ontwikkeling uit het voortgezet onderwijs, waarbij met de invoering van de W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BE4725">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>et voortgezet onderwijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C95B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BE4725">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (WVO 2020)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0033220D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> er voor het vo in zowel Europees als Caribisch Nederland één sectorwet geldt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C95B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00A642A9">
-[...249 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BE4725">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De WVO 2020 verving de afzonderlijke wetten voor Europees en Caribisch Nederland (de oude Wet op het voortgezet onderwijs en de Wet voortgezet onderwijs BES).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C95B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Om het absorptievermogen goed te kunnen afwegen, </w:t>
-[...645 lines deleted...]
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="009819A9" w:rsidRDefault="00BE1670" w14:paraId="686B12FE" w14:textId="77777777">
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="686B12FE" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1.2 Doelstelling </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="041CD1E3" w14:textId="074F8DE5">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="041CD1E3" w14:textId="074F8DE5">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Toch hebben de leden van de GroenLinks-PvdA-fractie over de doelstelling nog enkele vragen. De memorie van toelichting benoemt dat de huidige WEB BES – die wordt ingetrokken – al een kader gaf voor volwassen</w:t>
       </w:r>
-      <w:r w:rsidR="002456D8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002456D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F0C5E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>onderwijs, maar er anders dan in het Europese deel van Nederland geen middelen beschikbaar waren gesteld en mede daardoor er geen structureel beleid inzake volwassen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00AB5E9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>educatie werd ontplooid. Deze leden lezen in de financiële paragraaf dat er wordt gewerkt aan een onderbouwd bekostigingsmodel, maar er in de periode 2025-2027 tussen de € 125.000 en € 500.000 per eiland beschikbaar komt in het kader van het project ‘LLO Collectief Laagopgeleiden en Laaggeletterden’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006C4204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Kan de regering inzichtelijk maken welke afrekenbare doelen haar te zijner tijd voor ogen staan, in termen van minder laagopgeleiden en minder laaggeletterden in Caribisch Nederland? En kan de regering hierbij nader toelichten waar deze bedragen precies op zijn gebaseerd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00664E56" w:rsidP="007D5B72" w:rsidRDefault="00515507" w14:paraId="66644DA1" w14:textId="433E5827">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik onderschrijf het belang van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007D61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>heldere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doelstellingen van volwassen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002456D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F0C5E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">educatie in Caribisch Nederland. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00664E56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Met dit wetsvoorstel wordt eerst een structurele basis gelegd zodat beleid kan worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00222949">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opgebouwd en uitgevoerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00664E56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het streven is om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F10C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iedere volwassene de kans </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004719F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F10C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geven een eventuele kennisbehoefte bij te spijkeren. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EF5369">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is aan het bestuurscollege om hier handen en voeten aan te geven door uitvraag te doen voor de inkoop van een passend aanbod van opleidingen educatie of het reeds beschikbare aanbod te subsidiëren voor zijn volwassen inwoners. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00222949">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het uiteindelijke doel is dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C03E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alle inwoners zich kunnen redden, ongeacht waar ze wonen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00222949">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dit betekent concreet dat het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00206B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">percentage </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00222949">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">volwassenen in Caribisch Nederland met een behoefte aan versterking van hun basisvaardigheden op termijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00206B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ten minste </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00222949">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gelijk moet zijn aan dat in Europees Nederland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00664E56" w:rsidP="007D5B72" w:rsidRDefault="00515507" w14:paraId="69FBCDFB" w14:textId="14ED5DA4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00206B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>beleids</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inzet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00206B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">met dit wetsvoorstel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is gericht op meer deelname aan educatie, versterking van basisvaardigheden en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EF5369">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">daardoor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>betere arbeidsmarktkansen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EF5369">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en persoonlijke ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Indicatoren zijn bijvoorbeeld verbetering van taal-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A02197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reken-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A02197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en digitale vaardigheden en doorstroom naar werk of vervolgonderwijs. Door </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EF5369">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de zeer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beperkte beschikbaarheid van betrouwbare gegevens acht ik het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00664E56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>niet verantwoord om reductiedoelen vast te leggen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EF5369">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op dit moment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="001B63AC" w:rsidP="007D5B72" w:rsidRDefault="00515507" w14:paraId="59B0E076" w14:textId="33221472">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00222949">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">genoemde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bedragen komen voort uit de subsidieregeling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00695183">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nationaal Groeifonds LLO Collectief laagopgeleiden en laaggeletterden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00695183">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De bandbreedte houdt rekening met de geografische omstandigheden en verschillen in uitvoeringscapaciteit tussen de eilanden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00222949">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004C7F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De eilanden konden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0062212A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hiervoor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004C7F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(gezamenlijk) een aanvraag indienen. Inmiddels is bekend dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A02197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004C7F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00206B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een bedrag van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00CF1EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">€ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00206B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">276.000 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A02197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>toegekend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004C7F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A02197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gekregen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00206B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor de jaren 2026 en 2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A02197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EF5369">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009C5AB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de effectmeting of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00CC0AB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eerdergenoemd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009C5AB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doel binnen handbereik is, is meer informatie nodig. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EF5369">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij de evaluatie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008C0B78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van de wet over 5 jaar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004719F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zal er meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EF5369">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zicht moeten zijn op hoe dit beleid zich heeft ontwikkeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008C0B78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, zodat er ook keuzes kunnen worden gemaakt over het vervolg. Alle drie de eilanden hebben dan ook de verhoogde vrije uitkering uit het BES-fonds kunnen gebr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00222949">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uiken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="007641F2" w:rsidP="007D5B72" w:rsidRDefault="007641F2" w14:paraId="6EA9264A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DA78DF" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="38BA649C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Ik onderschrijf het belang van </w:t>
-[...618 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        <w:t>Op Sint Eustatius is 67 procent van de beroepsbevolking opgeleid onder het niveau van een startkwalificatie. Tegelijkertijd constateren de leden van de GroenLinks-PvdA-fractie dat de Gwendoline van Putten School volgens de Onderwijsinspectie al drie jaar op rij de basiskwaliteit niet heeft gehaald.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0041765F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wat wil de regering ondernemen opdat bij deze tekortschietende basiskwaliteit het percentage opgeleiden zonder startkwalificatie op Sint Eustatius niet alleen maar blijft groeien? Wat wil de regering in het bijzonder ondernemen tegen de problematiek om goede docenten Nederlands te vinden, die wij ook kennen in Europees Nederland, maar in Caribisch Nederland nog iets prangender blijkt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00900778" w:rsidP="007D5B72" w:rsidRDefault="00900778" w14:paraId="606CDE08" w14:textId="3A8C710D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Indien de Inspectie van het Onderwijs constateert dat de basiskwaliteit op een school tekortschiet, legt zij aan het bevoegd gezag van de school herstelopdrachten op. Het bevoegd gezag van de G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00974BCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wendoline van Puttenschool</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werkt op dit moment aan verschillende herstelopdrachten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0036152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de voortgang wordt gemonitord door de inspectie. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F82CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naast de inspectie die contact heeft met de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DA1CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gwendoline van Puttenschool </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F82CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in het kader van de herstelopdrachten, spreken o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ok </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008C0B78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ambtenaren van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mijn ministerie regelmatig met het bevoegd gezag om een vinger aan de pols te houden. Daarnaast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E65037">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>he</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C90A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eft de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A01991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C90A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taatssecretaris van Onderwijs, Cultuur en Wetenschap </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00470358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in het kalenderjaar 2025 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aanvullende middelen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00470358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bij bijzondere omstandigheden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>verstrekt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00396FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zodat het bevoegd gezag de benodigde investeringen ten behoeve van de organisatie en de onderwijskwaliteit kan realiseren. Wanneer de basiskwaliteit tekortschiet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008C0B78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> betekent dat niet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0036152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">automatisch </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F82CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">er </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008C0B78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0036152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">diploma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F82CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008C0B78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F82CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008C0B78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan worden behaald. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0036152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dat is een aparte sanctie die hier niet aan de orde is. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op het moment dat een leerling een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0036152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">diploma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CVQ 2 heeft behaald</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0036152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0036152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hij of zij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>een startkwalificatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00900778" w:rsidP="007D5B72" w:rsidRDefault="00900778" w14:paraId="60637487" w14:textId="174AFC5A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het tekort aan leraren speelt ook een grote rol </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00222949">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003A7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Caribisch Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Vooral het behoud van leraren blijft een uitdaging voor de eilanden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00470358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het aanpakken van het l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erarentekort en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00470358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het behoud van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gekwalificeerde leraren </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00470358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prioriteiten in de derde Onderwijsagenda </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003A7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Caribisch Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003A7A94">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De verantwoordelijkheid voor het aantrekken van leraren ligt primair bij het bevoegd gezag van de school, maar in de derde onderwijsagenda </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006357C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Caribisch Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidDel="006357C8" w:rsidR="006357C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zijn afspraken gemaakt over onder andere het opstellen van een inwerkprogramma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00802B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Daarnaast zijn er ook andere belemmerende factoren zoals de migratieprocedure indien leraren van buiten het eiland komen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00612A05" w:rsidP="007D5B72" w:rsidRDefault="00612A05" w14:paraId="669A2F76" w14:textId="5207BA7E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00160326" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="05083B3D" w14:textId="7F440280">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de GroenLinks-PvdA-fractie merken op dat de Wet Sociale kanstrajecten BES, die met het onderhavige wetsvoorstel wordt ingetrokken, pas in overheidsinterventie om jongeren tussen 18 en 24 jaar terug te leiden naar het onderwijs of de arbeidsmarkt voorzag, nádat deze de school voortijdig hadden verlaten. Het onderhavige wetsvoorstel beoogt om ook in Caribisch Nederland het preventieve aspect van de wetgeving inzake voortijdig schoolverlaten toe te voegen aan het repertoire van beleid tegen voortijdig schoolverlaten. Nu pleit de organisatie van leerplichtambtenaren Ingrado, waarvan het eiland Bonaire al drie jaar lid is, voor een aanpak waarbij niet langer alleen de nadruk ligt op registratie van spijbelgedrag als voorbode van voortijdig schoolverlaten, maar vooral op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">aanwezigheidsregistratie, omdat ook veelvuldig geoorloofd schoolverzuim een risicofactor van betekenis vormt. Navraag bij het Centraal Bureau voor Statistiek heeft de leden van de GroenLinks-PvdA-fractie geleerd dat deze instelling voor Caribisch Nederland helaas geen informatie heeft over voortijdig schoolverlaters. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0041765F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Op welke gegevens over voortijdig schoolverlaten in Caribisch Nederland baseert de regering de precieze aanpak van voortijdig schoolverlaten bij het onderhavige wetsvoorstel? Wat betekent haars inziens de beperkte beschikbaarheid van gegevens voor de toepasbaarheid van de bevindingen die de Onderwijsinspectie formuleert in de meta-analyse van haar rapport ’Terug naar school: effectieve interventies’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0041765F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...570 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0041765F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op de situatie in Caribisch Nederland?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00784105">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00160326">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorgestelde aanpak voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00784105">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vsv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00160326">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Caribisch Nederland is gebaseerd op een combinatie van kwantitatieve en kwalitatieve informatie, zoals gegevens van onderwijsinstellingen, de openbare lichamen, en de evaluatie van de SKJ-wet. Deze evaluatie toont aan dat de registratie van voortijdig schoolverlaters momenteel niet systematisch is, wat het zicht op de doelgroep beperkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00160326" w:rsidP="007D5B72" w:rsidRDefault="00784105" w14:paraId="2AC426F6" w14:textId="5CE80EFF">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De regering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00160326">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> erken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00160326">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat gestandaardiseerde gegevens over voortijdig schoolverlaten in Caribisch Nederland beperkt zijn, waardoor beleidsvorming voornamelijk steunt op praktijkervaringen. Het wetsvoorstel richt zich daarom op verbetering van de registratie en monitoring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00802B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; eerst lokaal en uiteindelijk door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00160326">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aansluiting op landelijke informatiesystemen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00160326">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De bevindingen uit de meta-analyse van de Onderwijsinspectie (‘Terug naar school: effectieve interventies’) zijn voornamelijk gericht op Europees Nederland. Hoewel deze inzichten waardevol zijn, kunnen ze niet direct worden toegepast op Caribisch Nederland door verschillen in schaal, onderwijsstructuur en sociaal-maatschappelijke omstandigheden. Daarom worden werkzame elementen zoals vroegsignalering, intensieve begeleiding en samenwerking in de keten als uitgangspunt genomen, maar met maatwerk per eiland. De beperkte gegevens benadrukken het belang van een gefaseerde en lerende aanpak met monitoring en evaluatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00612A05" w:rsidP="007D5B72" w:rsidRDefault="00612A05" w14:paraId="3DF494D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="0041765F" w14:paraId="5BCC286C" w14:textId="295EA3D3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de PVV-fractie vragen de regering om te verduidelijken hoe de regering het begrip ‘gelijkwaardig voorzieningenniveau’ exact definieert en aan welke meetbare indicatoren dit wordt getoetst. Deze leden vragen de regering hoe wordt voorkomen dat het loslaten van legislatieve terughoudendheid leidt tot een stapeling van regelgeving die de uitvoeringskracht op de eilanden overstijgt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BE1670">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BE1670">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A171C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Een g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009B5CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>elijkwaardig voorzieningenniveau betekent dat inwoners, waaronder studenten,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F219B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00222949">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van een van de drie bijzondere gemeenten in Caribisch Nederland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F219B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>zoveel mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009B5CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toegang hebben tot vergelijkbaar aanbod als in Europees Nederland. Een voorbeeld hiervan is de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00222949">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>impuls aan het volwassen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002456D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00222949">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>onderwijs, zodat volwassenen in Caribisch Nederland,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009B5CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> net als in Europees Nederland, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00222949">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de kans krijgen een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009B5CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">basisvaardigheid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00222949">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009B5CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>vergroten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F219B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tegelijkertijd kan het onderwijsaanbod op een eiland nooit even omvangrijk zijn als op het vasteland van Nederland. Daarom is het belangrijk dat er naast de basisvoorzieningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B74856">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op het eiland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F219B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B74856">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aantrekkelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F219B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> routes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B74856">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beschikbaar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F219B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>zijn om buiten het eiland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B74856">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in de Caribische regio, Amerika of Europa, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F219B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>onderwijs te kunnen volgen en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B74856">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -indien gewenst- daarna weer terug te kunnen keren naar de geboortegrond. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009B5CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A171C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Om het effect op de uitvoeringskracht te kunnen inschatten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009B5CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, wordt er gebruikt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009B5CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">gemaakt van de Eindnotitie Uitwerking ‘comply or explain’ die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00635D2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>reeds eerder is genoemd, waarbij ook de betrokken instanties en organisaties ter plekke worden geraadpleegd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00612A05" w:rsidP="007D5B72" w:rsidRDefault="00612A05" w14:paraId="7D60968A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="42379798" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>2. Hoofdlijnen van het voorstel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00E438E0" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="2CAC47AC" w14:textId="74FCF693">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de VVD-fractie hechten aan en benadrukken de noodzaak van een goede aansluiting tussen het onderwijs en de arbeidsmarkt. Juist op plekken waar de lokale dan wel regionale arbeidsmarkt klein is, zoals op de BES, vinden deze leden het van belang dat het aanbod van opleidingen zo goed als mogelijk aansluit op de vraag van werkgevers. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0041765F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="003F0C5E" w:rsidR="0041765F">
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Zij vragen de regering te schetsen hoe de arbeidsmarkt op de BES zich ontwikkelt. Is er net als in Europees Nederland sprake van tekorten aan technisch geschoold personeel, zorgpersoneel en onderwijspersoneel? Op welke manier wordt er aan het tegengaan van die tekorten gewerkt, zo vragen zij zich af.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="005C75E9" w:rsidP="007D5B72" w:rsidRDefault="005C75E9" w14:paraId="45013A2C" w14:textId="044B3AE8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Ook op de BES-eilanden zijn er structurele tekorten aan technisch geschoold personeel, zorgpersoneel en onderwijspersoneel. De krapte op de arbeidsmarkt is groot, dit komt door een sterke bevolkingsgroei (vooral op Bonaire)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00635D2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gecombineerd met een beperkt aanbod van lokaal gekwalificeerd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005A00FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>personeel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005A00FA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...533 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="001B63AC">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001B63AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> M</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aatregelen om de tekorten tegen te gaan zijn </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="001B63AC">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001B63AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>onder andere</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00635D2D" w:rsidP="000170A8" w:rsidRDefault="005C75E9" w14:paraId="304D02F4" w14:textId="3B3A17A5">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00635D2D" w:rsidP="007D5B72" w:rsidRDefault="005C75E9" w14:paraId="304D02F4" w14:textId="3B3A17A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Investeringen in </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="001B63AC">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001B63AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...25 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>echniekonderwijs (Sterk Techniekonderwijs BES (STOBES) is een OCW-gesubsidieerd programma, gericht op het versterken van technisch onderwijs via Scholengemeenschap Bonaire. Het programma introduceert techniek bij basisschoolleerlingen en biedt geavanceerde faciliteiten (TechLabs/Hotspots) voor vmbo-leerlingen om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00635D2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> hun</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> interesse in technische carrières te stimuleren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00635D2D" w:rsidP="003F0C5E" w:rsidRDefault="00635D2D" w14:paraId="55C657B2" w14:textId="7BF97F2C">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00635D2D" w:rsidP="007D5B72" w:rsidRDefault="00635D2D" w14:paraId="55C657B2" w14:textId="7BF97F2C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De ministeries van </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005C75E9">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005C75E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">OCW en VWS </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">onderzoeken gezamenlijk </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005C75E9">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005C75E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>de sta</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005A3917">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005A3917">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>nd van zaken met betrekking tot</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005C75E9">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005C75E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> zorgopleidingen in het Caribisch Gebied</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005A3917">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005A3917">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>. Ook wordt er gezocht naar</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005C75E9">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005C75E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> oplossingen om de tekorten aan te pakken</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005A3917">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005A3917">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Daarbij </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005C75E9">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005C75E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">werkt </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de mbo-instelling in </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005C75E9">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005C75E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Bonaire samen met opleidingen op Aruba en Curaçao</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>. Ook</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005C75E9">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005C75E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> zijn er samenwerkingsverbanden met ROC Mondriaan en SUMMA </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">uit Europees Nederland </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005C75E9">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005C75E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>om de zorgopleidingen te versterken. Door de oprichting in 2025 van het MBO-consortium Caribisch Gebied is er meer kennisdeling en samenwerking tussen de verschillende mbo-instellingen op de eilanden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="005C75E9" w:rsidP="003F0C5E" w:rsidRDefault="005C75E9" w14:paraId="0BE86273" w14:textId="4F73FAA5">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="005C75E9" w:rsidP="007D5B72" w:rsidRDefault="005C75E9" w14:paraId="0BE86273" w14:textId="4F73FAA5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Onderwijspersoneel zonder bevoegdheid krijg</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00635D2D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00635D2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> door </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00635D2D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00635D2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">het project </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Kibrahacha de mogelijkheid om lokaal een PO-bevoegdheid te behalen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005A3917">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>. B</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">innenkort wordt dit uitgebreid voor toekomstige VO-docenten, zodat het percentage lokale docenten </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005A3917">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005A3917">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>kan</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00635D2D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00635D2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">toenemen. Ook wordt er gewerkt aan de verbetering van de arbeidsvoorwaarden, zodat het aantrekkelijker wordt voor </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00635D2D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00635D2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">lokale </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">docenten </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00635D2D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00635D2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en docenten </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">uit Europees Nederland om in </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="003A7A94">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003A7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Caribisch Nederland</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> te werken en langer te blijven.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="005C75E9" w:rsidP="000170A8" w:rsidRDefault="005A3917" w14:paraId="6D159BAF" w14:textId="6896C8C8">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="005C75E9" w:rsidP="007D5B72" w:rsidRDefault="005A3917" w14:paraId="6D159BAF" w14:textId="6896C8C8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>De recente i</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005C75E9">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005C75E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nvoering </w:t>
       </w:r>
-      <w:r w:rsidR="009A7942">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009A7942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">van </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005C75E9">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005C75E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>derde leerweg</w:t>
       </w:r>
-      <w:r w:rsidR="008464ED">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008464ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005C75E9">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005C75E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">onderwijs (LLO) </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00635D2D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00635D2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">voor het mbo in </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005C75E9">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005C75E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Bonaire</w:t>
       </w:r>
-      <w:r w:rsidR="008464ED">
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008464ED">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005C75E9">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005C75E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> heeft ervoor gezorgd dat </w:t>
       </w:r>
-      <w:r w:rsidR="008464ED">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008464ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">door </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00635D2D">
-[...32 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00635D2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">volwassenen die reeds </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005C75E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">werken certificaten kunnen worden behaald via kortere leerroutes en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005C75E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>leerwerkprogramma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00635D2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005C75E9">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005C75E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00EF1AA6">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EF1AA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00635D2D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00635D2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> zonder dat er een hele diplomagerichte opleiding nodig is</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005C75E9">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005C75E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="69BF6C52" w14:textId="34554F27">
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="69BF6C52" w14:textId="34554F27">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="6FAB7847" w14:textId="55803ED0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">De leden van de VVD-fractie constateren dat er in het recentelijk gesloten regeerakkoord verschillende ambities staan over het (beroeps)onderwijs. Zo weten deze leden dat de nieuwe regering een periodieke macrodoelmatigheidstoets in gaat voeren om het opleidingsaanbod actueel en doelmatig te houden. Deze leden vragen zich af of de Raad Onderwijs Caribisch Nederland (ROA) ook over dergelijke instrumenten beschikt om het opleidingsaanbod relevant te houden. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F0C5E" w:rsidR="0041765F">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0041765F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Zij vragen de regering nader toe te lichten hoe wordt gewaarborgd dat het regionale opleidingsaanbod goed aansluit bij de arbeidsmarkt. Daarbij vragen zij ook hoe het toezicht op het ROA is geregeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00074B62" w:rsidP="007D5B72" w:rsidRDefault="005A3917" w14:paraId="1F3A02CB" w14:textId="2B5A85BB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit wetsvoorstel bevat geen verplichte periodieke macrodoelmatigheidstoets waaraan wordt gerefereerd. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00074B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ROA CN is de schakel tussen arbeidsmarkt en beroepsonderwijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A171C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>. ROA CN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00074B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> erken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00074B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leerbedrijven en begeleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00074B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bedrijven bij opleidingsactiviteiten, zoals stages en leerwerktrajecten en het opleiden van leermeesters</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>. D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00074B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>aarnaast promo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00074B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ROA CN </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00074B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het beroepsonderwijs op de eilanden, zodat meer jongeren voor een beroepsopleiding kiezen. ROA CN doet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00635D2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">door middel van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00074B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arbeidsmarktanalyses aanbevelingen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00635D2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00074B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nieuwe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00AD6645">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>onderwijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00074B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>programma's die scholen van plan zijn aan te bieden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005327B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00074B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005327B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00074B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hun relevantie voor de arbeidsmarkt en hun potentiële effectiviteit. ROA CN </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00AD6645">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003A7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in samenwerking met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00074B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005327B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het ministerie van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00074B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>OCW bezig met het opzetten van het Stagepact Bonaire om de kwaliteit van stages voor de studenten te verbeteren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00AD6645">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ROA CN </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00AD6645">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007C5325">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>vrijwillig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een tussentijdse macrodoelmatigheidstoets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007C5325">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>uitvoeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00AD6645">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>. De Inspectie van het onderwijs houdt toezicht op ROA CN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00E438E0" w:rsidP="007D5B72" w:rsidRDefault="00E438E0" w14:paraId="41EC9430" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00365C0C" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="560F334D" w14:textId="0EE9BC20">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...284 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de GroenLinks-PvdA-fractie zijn zich bewust van het feit dat het onderhavige wetsvoorstel betrekking heeft op de drie openbare lichamen in Caribisch Nederland en dat de CAS-landen zelf verantwoordelijk zijn voor hun onderwijsbeleid. Toch vragen deze leden aandacht voor het feit dat er zowel op de bovenwindse als benedenwindse eilanden sprake kan zijn van het feit dat studenten van een eiland in Caribisch Nederland verhuizen naar één van de CAS-landen of andersom. Kan de regering aangeven of en zo ja op welke wijze Nederland en de CAS-eilanden samenwerken bij het versterken van de kwaliteit van het beroepsonderwijs en om ervoor te zorgen dat het onderwijs waar mogelijk en gewenst dusdanig op elkaar aansluit dat onnodige belemmeringen om onderwijs op een van de naburige eilanden zoveel mogelijk worden weggenomen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00365C0C">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00365C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Hoewel elk land inderdaad verantwoordelijk is voor het eigen onderwijsbeleid, werken de landen samen om het onderwijs binnen het Koninkrijk zo goed mogelijk op elkaar te laten aansluiten. Zo is er een start gemaakt met de invoering van</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00AD6645">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00AD6645">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> een geüniformeerde</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00365C0C">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00365C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kwalificatiedossierstructuur in </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00AD6645">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00AD6645">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>het secundair beroepsonderwijs ofwel middelbaar beroepsonderwijs (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00365C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>sbo/mbo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00AD6645">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00365C0C">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00365C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> op Aruba, Bonaire en Curaçao. Tijdens de eerder genoemde SEA conferentie op Aruba hebben de betrokken partijen daarnaast voorstellen gedaan om de kwaliteit en uniformiteit van het onderwijs in het Caribisch deel van het Koninkrijk te versterken. Voorbeelden hiervan zijn standaardisering van het curriculum en opleidingsprogramma en het verkennen van mogelijkheden voor een Regionaal opleidingsaanbod. Tijdens het vierlandenoverleg van november 2026 zullen deze voorstellen worden aangeboden aan de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00AD6645">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00AD6645">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>betrokken onderwijs</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00365C0C">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00365C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ministers.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00612A05" w:rsidP="000170A8" w:rsidRDefault="00612A05" w14:paraId="6B8F701E" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="009819A9" w:rsidRDefault="00BE1670" w14:paraId="0204D454" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00612A05" w:rsidP="007D5B72" w:rsidRDefault="00612A05" w14:paraId="6B8F701E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="0204D454" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2.1 Erkenning beroepsopleidingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="0E525A6F" w14:textId="61AB4BC7">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="0E525A6F" w14:textId="61AB4BC7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>De leden van de PVV-fractie vragen de regering uit te leggen waarom de zorgplicht voor arbeidsmarktperspectief en doelmatigheid volledig bij de instelling wordt neergelegd, terwijl op Bonaire slechts één bekostigde instelling actief is.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00C82B1A">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C82B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="000A270F">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000A270F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Anders dan nu het geval is, kan de SGB </w:t>
       </w:r>
-      <w:r w:rsidR="0066037C">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0066037C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005327B3">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005327B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> inwerkingtreding van het wetsvoorstel </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="000A270F">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000A270F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">beroepsopleidingen aanbieden die in de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00937733">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00937733">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Regeling vaststelling kwalificatiedossiers en opleidingsdomeinen 2016 staan</w:t>
       </w:r>
-      <w:r w:rsidR="0066037C">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0066037C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00937733">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00937733">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> zonder voorafgaand erkenning en bekostiging aan te </w:t>
       </w:r>
-      <w:r w:rsidR="0066037C">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0066037C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">hoeven </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00937733">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00937733">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>vragen voor het mogen aanbieden van deze opleiding</w:t>
       </w:r>
-      <w:r w:rsidR="00237A3E">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00237A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00937733">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00937733">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00937733">
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00937733">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00937733">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00937733">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het is wél de bedoeling dat de SGB </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00AD6645">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00AD6645">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">alleen </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00937733">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00937733">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">opleidingen aanbiedt die voldoende arbeidsmarktperspectief hebben en </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00AD6645">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00AD6645">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">waarvoor voldoende stageplekken </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00937733">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00937733">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>beschikb</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00AD6645">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00AD6645">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00937733">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00937733">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00AD6645">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00AD6645">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">r zijn. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005327B3">
-[...17 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005327B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Zoals hiervoor aangegeven kan ROA CN over een bestaande opleiding een advies uitbrengen als daarvoor aanleiding bestaat, bijvoorbeeld bij een tekort aan stageplekken of een gebrek aan arbeidsmarktperspectief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007C5325">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>. Z</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005327B3">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005327B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">o’n advies </w:t>
       </w:r>
-      <w:r w:rsidR="007C5325">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007C5325">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="005327B3">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005327B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>verplicht bij het voornemen om een nieuwe beroepsopleiding te starten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00E438E0" w:rsidP="000170A8" w:rsidRDefault="00E438E0" w14:paraId="3E077097" w14:textId="77777777">
-[...17 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00E438E0" w:rsidP="007D5B72" w:rsidRDefault="00E438E0" w14:paraId="3E077097" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DA78DF" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="3723FC6F" w14:textId="640AE095">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>De leden van de PVV-fractie vragen de regering toe te lichten hoe de Commissie Macrodoelmatigheid mbo haar taak effectief kan uitvoeren, gelet op de geografische afstand en de beperkte schaal van de arbeidsmarkt op Bonaire.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00CE2D1B">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00CE2D1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00BB33B0">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BB33B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De regering hecht </w:t>
       </w:r>
-      <w:r w:rsidR="007C5325">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007C5325">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00BB33B0">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BB33B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>aan dat de Commissie macrodoelmatigheid MBO (</w:t>
       </w:r>
-      <w:r w:rsidR="004F459E">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004F459E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">hierna: </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00BB33B0">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BB33B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CMMBO) haar taken op grond van dit wetsvoorstel effectief kan uitvoeren. In Europees Nederland brengt CMMBO op basis van een technische analyse en op basis van gesprekken met betrokken partijen een advies uit. Het gaat dan om een geschil tussen instellingen onderling. Een technische analyse van CMMBO heeft in Caribisch Nederland geen toegevoegde waarde ten opzichte van het advies van ROA CN. </w:t>
       </w:r>
-      <w:r w:rsidR="00237A3E">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00237A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Echter, </w:t>
       </w:r>
-      <w:r w:rsidR="007C5325">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007C5325">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CMMBO </w:t>
       </w:r>
-      <w:r w:rsidR="00E7575F">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E7575F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>kan</w:t>
       </w:r>
-      <w:r w:rsidR="00237A3E">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00237A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> desgevraagd</w:t>
       </w:r>
-      <w:r w:rsidR="00E7575F">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E7575F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007C5325">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007C5325">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">een rol </w:t>
       </w:r>
-      <w:r w:rsidR="00E7575F">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E7575F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">krijgen </w:t>
       </w:r>
-      <w:r w:rsidR="007C5325">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007C5325">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>in geval van</w:t>
       </w:r>
-      <w:r w:rsidR="004F459E">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004F459E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00BB33B0">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BB33B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>een verschil van inzicht</w:t>
       </w:r>
-      <w:r w:rsidR="004F459E">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004F459E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00BB33B0">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BB33B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tussen de instelling en </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00AD6645">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00AD6645">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ROA CN</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00BB33B0">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BB33B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="007C5325">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007C5325">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierover </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BB33B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>is met CMMBO een werkwijze afgesproken die recht doet aan de rollen en expertise van OCW, ROA CN en CMMBO. Een commissielid van CMMBO kan (in uitzonderlijke gevallen) naast OCW en ROA CN (digitaal) aansluiten bij een gesprek over een geschil, vanuit een gelijkwaardige positie. De inbreng en het onafhankelijk advies van CMMBO is daarbij gebaseerd op de expertise die de commissie heeft in Europees Nederland en is aanvullend op de expertise van OCW en ROA CN.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00612A05" w:rsidP="000170A8" w:rsidRDefault="00612A05" w14:paraId="10FAD1AC" w14:textId="01A88850">
-[...17 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00612A05" w:rsidP="007D5B72" w:rsidRDefault="00612A05" w14:paraId="10FAD1AC" w14:textId="01A88850">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BB33B0" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="5297A5D9" w14:textId="4BA14B4A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>De leden van de PVV-fractie vragen de regering te verduidelijken welke criteria worden gehanteerd in het geval van een verschil van inzicht tussen de Raad Onderwijs Arbeidsmarkt Caribisch Nederland (ROA CN) en de instelling.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00B44261">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B44261">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00BB33B0">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BB33B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>De zorgplichten doelmatigheid en arbeidsmarktperspectief worden in Europees Nederland primair getoetst door de instellingen zelf</w:t>
       </w:r>
-      <w:r w:rsidR="007C5325">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007C5325">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>. Dit gaat</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00BB33B0">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BB33B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in onderling overleg. Zij behoren in eerste instantie zelf te bewaken dat er geen nieuwe opleiding wordt gestart in strijd met die zorgplichten. Omdat er – anders dan in Europees Nederland – slechts één bekostigde instelling voor beroepsonderwijs in Caribisch Nederland is, namelijk de SGB, is er vanwege de geografische afstand met de andere instellingen in Europees Nederland geen sprake van afstemming van het opleidingsaanbod tussen bekostigde instellingen onderling. Kortom, voor de SGB is overleg met de instellingen in Europees Nederland wat dit betreft niet van belang. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BB33B0" w:rsidP="00BB33B0" w:rsidRDefault="00BB33B0" w14:paraId="1EC24F99" w14:textId="7E99DF7E">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BB33B0" w:rsidP="007D5B72" w:rsidRDefault="00BB33B0" w14:paraId="1EC24F99" w14:textId="7E99DF7E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vanwege het relatief geringe aantal studenten op de SGB is het desondanks uitermate belangrijk dat het opleidingsaanbod zorgvuldig wordt afgestemd met </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="001D5031">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001D5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">regionale arbeidsmarkt. </w:t>
       </w:r>
-      <w:r w:rsidR="00D255C2">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D255C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Een </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">bekostigde instelling in Caribisch Nederland </w:t>
       </w:r>
-      <w:r w:rsidR="00D255C2">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D255C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dient </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">haar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">voornemen tot het starten van een nieuwe opleiding eerst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D255C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te bespreken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">met ROA CN. In dit overleg dient ook arbeidsmarktperspectief en beschikbaarheid van leerbedrijven ten behoeve van de beroepspraktijkvorming, te worden besproken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BB33B0" w:rsidP="007D5B72" w:rsidRDefault="003B7EC3" w14:paraId="1F746B4A" w14:textId="3D306D8A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Bij een v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BB33B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erschil van inzicht </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan ik besluiten om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BB33B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>CMMBO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0057749A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...53 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>te betrekken zoals hierboven uiteengezet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BB33B0" w:rsidP="00BB33B0" w:rsidRDefault="00BB33B0" w14:paraId="75AED9C1" w14:textId="5F96EFD9">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BB33B0" w:rsidP="007D5B72" w:rsidRDefault="00BB33B0" w14:paraId="75AED9C1" w14:textId="5F96EFD9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ten aanzien van de taakopvatting van CMMBO is het goed om te benadrukken dat bij een eventueel verschil van inzicht tussen ROA CN en de SGB </w:t>
       </w:r>
-      <w:r w:rsidR="002C7CB0">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002C7CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>niet de bedoeling is, dat CMMBO opnieuw een onderzoek doet naar de arbeidsmarktrelevantie van een opleiding én de beschikbaarheid van stageplekken</w:t>
       </w:r>
-      <w:r w:rsidR="00D255C2">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D255C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Deze taak ligt </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>primair bij ROA CN</w:t>
       </w:r>
-      <w:r w:rsidR="002C7CB0">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002C7CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CMMBO kan op verzoek optreden als </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...28 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>critical friend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, door verdiepende vragen te stellen aan partijen over het gevolgde proces, over de aangeleverde data en over de aangedragen argumenten. Op basis daarvan kan de CMMBO een onafhankelijk advies uitbrengen </w:t>
       </w:r>
-      <w:r w:rsidR="00FF23AA">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FF23AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>aan de minister van OCW</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA78DF" w:rsidP="000170A8" w:rsidRDefault="00DA78DF" w14:paraId="65F0638F" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="00866B26" w:rsidRDefault="00BE1670" w14:paraId="0863D0C2" w14:textId="522847C7">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DA78DF" w:rsidP="007D5B72" w:rsidRDefault="00DA78DF" w14:paraId="65F0638F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="0863D0C2" w14:textId="522847C7">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2.2 Bekostiging beroepsopleidingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00E438E0" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="569CD972" w14:textId="0B3207FD">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00E438E0" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="569CD972" w14:textId="0B3207FD">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de D66-fractie constateren dat voor twee onderdelen van dit wetsvoorstel, de bekostiging van de vsv-aanpak en de educatiemiddelen voor volwasseneneducatie, het Centraal Bureau voor de Statistiek (CBS) momenteel nog onderzoekt of er voldoende data beschikbaar zijn om tot een onderbouwd bekostigingsmodel te komen. De memorie van toelichting en het nader rapport geven nog geen indicatie van wanneer de uitkomsten van dit onderzoek worden verwacht. Deze leden vragen de regering of de bekostigingsmodellen voor vsv en volwasseneneducatie gereed zijn voor 1 augustus 2026. Zo nee, welke tijdelijke bekostigingsregeling geldt er dan en hoe is de verdeling van de beschikbare middelen over de eilanden geregeld voor de periode tot de nieuwe bekostigingsmodellen van kracht worden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00233821" w:rsidP="007D5B72" w:rsidRDefault="00233821" w14:paraId="1692ECAF" w14:textId="0B0C4377">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De beoogde inwerkingtreding is verschoven naar 1 augustus 2027, waardoor er meer tijd is om de bekostigingsmodellen af te ronden. Bestaande SKJ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001057DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>middelen blijven beschikbaar voor vsv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003E1A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor volwassen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002456D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">educatie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FC27C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>gaat de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> financiering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D255C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de vrije uitkering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F00801">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00847887">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F00801">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het BES-fonds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FC27C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, waarbij mijn inzet is die specifiek voor dit doel te verhogen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Indien op onderdelen nadere bekostigingsregels bij inwerkingtreding nog niet volledig zouden zijn afgerond, zal worden voorzien in passend overgangsrecht of een tijdelijke voortzetting van de bestaande financieringsstromen, zodat de continuïteit van uitvoering niet in het gedrang komt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="784C5041" w14:textId="491236B7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="22AFCD25" w14:textId="752CDEC7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de D66-fractie vragen de regering voor elk van de drie eilanden inzichtelijk te maken welke nieuwe wettelijke taken zij met dit wetsvoorstel krijgen en via welk instrument en welke verdeelsleutel de bijbehorende middelen worden toegekend.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00233821" w:rsidP="007D5B72" w:rsidRDefault="00233821" w14:paraId="0BE59508" w14:textId="0006D08F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Het wetsvoorstel heeft op hoofdlijnen voor Bonaire, Sint Eustatius en Saba dezelfde wettelijke taken, met ruimte voor maatwerk waar de eilandelijke context daarom vraagt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00233821" w:rsidP="007D5B72" w:rsidRDefault="00233821" w14:paraId="0192FD92" w14:textId="369D9C5F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Voor alle drie de openbaar lichamen geldt in het bijzonder dat zij een wettelijke taak krijgen op het terrein van volwassen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002456D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>educatie. De bestuurscolleges worden verantwoordelijk voor het verzorgen van een aanbod van opleidingen educatie, gericht op onder meer basisvaardigheden, zelfredzaamheid en participatie. Elk openbaar lichaam stelt hiervoor een eigen programma op, passend bij de lokale situatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00233821" w:rsidP="007D5B72" w:rsidRDefault="00233821" w14:paraId="1CCE8325" w14:textId="34AF62BE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Daarnaast behouden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FC27C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bestuurscolleges van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>openbar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FC27C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lichamen binnen de vernieuwde aanpak van vsv taken op het gebied van registratie, monitoring, doorverwijzing en samenwerking binnen het sociaal domein. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00233821" w:rsidP="007D5B72" w:rsidRDefault="00233821" w14:paraId="7C023A73" w14:textId="71CF2A54">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De bijbehorende middelen worden niet via een afzonderlijke specifieke uitkering verstrekt, maar via de vrije uitkering uit het BES-fonds. Voor het vsv beleid blijven de middelen die eerder beschikbaar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F00801">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>werden gesteld aan de openbare lichamen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor de SKJ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00064722">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>wet beschikbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F00801">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, maar dan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F00801">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> scholen en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de nieuwe vsv aanpak.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F00801">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze middelen worden verdeeld op basis het bekostigingsmodel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EF1AA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat over vijf jaar zal worden geëvalueerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00612A05" w:rsidP="007D5B72" w:rsidRDefault="00612A05" w14:paraId="7FC058F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="204B79B3" w14:textId="476BD1E3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de PVV-fractie vragen de regering te bevestigen dat de bekostigingssystematiek voor het mbo-deel van de Scholengemeenschap Bonaire (SGB) inhoudelijk ongewijzigd blijft ten opzichte van de huidige systematiek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00233821" w:rsidP="007D5B72" w:rsidRDefault="00FC27C6" w14:paraId="7F0E1E0E" w14:textId="0E5FDA85">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De regering k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00233821">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an bevestigen dat de bekostigingssystematiek voor het mbo-deel van de SGB met dit wetsvoorstel inhoudelijk ongewijzigd blijft. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00233821" w:rsidP="007D5B72" w:rsidRDefault="00233821" w14:paraId="3B29E6CA" w14:textId="4BAEBD49">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Met het wetsvoorstel wordt de grondslag voor de bekostiging technisch verplaatst van de Wet voortgezet onderwijs 2020 naar de Wet educatie en beroepsonderwijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FC27C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en daarbij behorende uitvoeringsregelgeving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, passend bij de positionering van de SGB als verticale scholengemeenschap. Uitgangspunt blijft dat de berekeningswijze vergelijkbaar is met de huidige vereenvoudigde bekostiging voor het voortgezet onderwijs op Bonaire. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00E438E0" w:rsidP="007D5B72" w:rsidRDefault="00E438E0" w14:paraId="12EE9C30" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="0A888AA4" w14:textId="09A0735D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...93 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de PVV-fractie vragen de regering welke risicoanalyse is uitgevoerd met betrekking tot mogelijke versnippering van het beroepsonderwijs indien andere instellingen toegang krijgen tot het mbo-aanbod op Bonaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00EE1AB2" w:rsidP="007D5B72" w:rsidRDefault="00EE1AB2" w14:paraId="1DB568A5" w14:textId="2F56757A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Tijdens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00210A14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de voorbereiding voor het wetsvoorstel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0082229C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dit risico beoordeeld. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D153AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Daarbij is uitgegaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00210A14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de huidige situatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D153AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00210A14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een relatief kleine bekostigde mbo-instelling op een eiland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D153AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00210A14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00847887">
-[...55 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EF3D8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een gemiddelde mbo-instelling elders bedient een grotere regio, is per definitie groter in omvang, en heeft meer mogelijkheden om een tweede vestiging te openen zonder dat er een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D153AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aannemelijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EF3D8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">risico op kwaliteitsverlies is. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Studenten hebben dan ook meer mogelijkheden om een instelling te kiezen in hun regio of daarbuiten, ook dankzij het openbaar vervoer en het studentenreisproduct. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00210A14" w:rsidP="007D5B72" w:rsidRDefault="00EF3D8E" w14:paraId="4D7CB196" w14:textId="3202F4B9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een kleine instelling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D153AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EE1AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bonaire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">daarentegen is kwetsbaar voor verlies van studenten en personeel. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EE1AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Studenten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D153AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EE1AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bonaire kunnen niet uitwijken naar andere instellingen en hebben ook geen studentenreisproduct. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is niet de intentie van de wet om de bestaande instelling te beschermen, maar om een drempel op te werpen tegen toetreders die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D153AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>een risico opleveren voor de continuïteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van die instelling zonder dat tevoren grondig rekening is gehouden met de gevolgen voor studenten en het opleidingenaanbod op Bonaire.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EE1AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voor het behoud van het beroepsonderwijs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D153AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EE1AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bonaire bij de bestaande instelling is een zekere schaalgrootte nodig. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D153AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Dit maakt dat v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EE1AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ersnippering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D153AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>risico’s met zich mee brengt voor de toegankelijkheid, breedte en kwaliteit van het beroepsonderwijs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00612A05" w:rsidP="007D5B72" w:rsidRDefault="00612A05" w14:paraId="33A7603B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="333B7B6A" w14:textId="76CD555F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de PVV-fractie vragen de regering toe te lichten hoe wordt gewaarborgd dat publieke middelen doelmatig worden besteed wanneer voorafgaande ministeriële instemming is vereist voor de toetreding van nieuwe aanbieders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DA78DF" w:rsidP="007D5B72" w:rsidRDefault="0082229C" w14:paraId="47587989" w14:textId="2205F3C6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A95159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bevoegd gezag dient de bekostiging </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die het ontvangt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A95159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>rechtmatig en doelmatig te besteden. D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F159A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>it wetsvoorstel brengt daar geen wijzigingen in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A95159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bij een aanvraag voor instemming wordt onder andere de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A95159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>doelmatigheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...188 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A95159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>van de opleiding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D153AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, die een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D153AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>bekostigde mbo-instelling uit Europees Nederland wil aanbieden in Caribisch Nederland,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A95159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D153AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vooraf </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>beoordeel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004E61D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A95159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00935EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De regering wil versnippering van het beroepsonderwijs voorkomen en een doelmatigheidstoets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D153AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>is daarvoor een effectief instrument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00935EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00612A05" w:rsidP="007D5B72" w:rsidRDefault="00612A05" w14:paraId="4BAA91D4" w14:textId="283B69B8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="1CDEB615" w14:textId="524014DA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...617 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de CDA-fractie merken op dat de regering stelt dat het geringe studentenvolume (746 mbo-studenten voor het studiejaar 2024–2025) op een eiland met ongeveer 25.000 inwoners het een uitdaging maakt om een zo breed mogelijk aanbod aan beroepsopleidingen in stand te houden en tegelijkertijd die instelling in staat te stellen een structurele kwaliteitsborging te realiseren. Dat kunnen de leden van de CDA-fractie zich voorstellen, krijgt het mbo op Bonaire hier ondersteuning bij? Kunnen zij gebruik maken van Nederlandse ervaring aan ondersteuningsmogelijkheden om structurele kwaliteitsborging te borgen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00F50C3D" w:rsidP="007D5B72" w:rsidRDefault="00D153AB" w14:paraId="60C6999A" w14:textId="5DC15594">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Ja, er is</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00F50C3D">
-[...35 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F50C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> periodiek contact tussen het ministerie van OCW, de afdeling van OCW voor het Caribisch gebied (OCW-CG) en de mbo-instelling in Bonaire. Daarnaast is er steeds meer sprake van diverse samenwerkingsvormen tussen mbo- of sbo-instellingen binnen het Koninkrijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="26FBFA8E" w14:textId="1DD60A83">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="2BC7D288" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2.3 Raad onderwijs arbeidsmarkt Caribisch Nederland (ROA CN)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00612A05" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="7EF49947" w14:textId="62E71343">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00612A05" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="7EF49947" w14:textId="62E71343">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>De leden van de D66-fractie vragen de regering toe te lichten hoe in de praktijk wordt omgegaan met situaties waarbij de taakverdeling tussen de Raad Onderwijs Arbeidsmarkt Caribisch Nederland (ROA CN) en de Samenwerkingsorganisatie beroepsonderwijs bedrijfsleven (SBB) tot onduidelijkheid of conflicten leidt, met name bij de erkenning van leerbedrijven en het beheer van het gezamenlijke register.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="008A358C">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008A358C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="008A358C">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008A358C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Ter voorbereiding op de invoering van dit wetsvoorstel heeft de regering regelmatig overleg met ROA CN en de SBB</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="008E197E">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008E197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Hierbij is </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="008A358C">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008A358C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>afgesproken dat ROA CN en SBB procesafspraken met elkaar maken</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00DF31DC">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DF31DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> hoe zij, vanuit hun wettelijke taak, hiermee omgaan.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="009819A9" w:rsidRDefault="00BE1670" w14:paraId="791D9074" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="791D9074" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2.4 Het beroepsonderwijs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="7E3B9BB6" w14:textId="0971D85A">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="7E3B9BB6" w14:textId="0971D85A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de PVV-fractie constateren dat bij toepassing van de referentieniveaus Nederlandse taal naar verwachting slechts circa 20 procent van de studenten een diploma zou behalen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EB168E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze leden vragen de regering inzicht te geven in de exacte toetsresultaten per referentieniveau en per opleiding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="0014365B" w:rsidP="007D5B72" w:rsidRDefault="000B016B" w14:paraId="4FAF51CF" w14:textId="03E9BA18">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00826407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meest recente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0036152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>resultaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F1340D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het mbo van de Scholengemeenschap Bonaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008E197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het volgende beeld zien,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B0F80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indien de Europees Nederlandse eisen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EF1AA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onverkort </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B0F80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>zouden gelden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0014365B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="0014365B" w:rsidP="007D5B72" w:rsidRDefault="0014365B" w14:paraId="41878FC7" w14:textId="67B68DD9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000B016B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000B016B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ij de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008E197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">opleidingen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0036152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008E197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000B016B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niveau 2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008E197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(basisberoepsopleidingen) maakten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000B016B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in totaal 87 studenten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008E197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000B016B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>examen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008E197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>onderdeel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000B016B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008E197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B0F80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000B016B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008E197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">waarvan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000B016B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007E4FBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000B016B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> studenten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008E197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>aan de eisen van het referentieniveau zouden voldoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="0014365B" w:rsidP="007D5B72" w:rsidRDefault="0014365B" w14:paraId="2C290E98" w14:textId="3FD9A92A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B0F80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ij niveau 3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008E197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(vakopleiding) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B0F80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deden 54 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000B016B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">studenten mee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008E197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aan het examen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000B016B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008E197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">daarvan zouden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000B016B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007E4FBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000B016B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> studenten het niveau halen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00E438E0" w:rsidP="007D5B72" w:rsidRDefault="0014365B" w14:paraId="0461539A" w14:textId="5E170419">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>- tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000B016B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> slot hebben 65 studenten examen afgelegd voor de niveau 4 opleidingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008E197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (middenkader- of specialistenopleiding. Daarvan zouden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000B016B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">35 studenten het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B0F80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niveau </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000B016B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>halen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B0F80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="004B0F80" w:rsidP="007D5B72" w:rsidRDefault="004B0F80" w14:paraId="760C6801" w14:textId="655477BB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DD5566" w:rsidP="007D5B72" w:rsidRDefault="00EB168E" w14:paraId="1CAD9B68" w14:textId="7620B623">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de PVV-fractie vragen de regering toe te lichten hoe de civiele waarde van een mbo-diploma uit Bonaire wordt geborgd indien de Nederlandse taal geen onderdeel uitmaakt van de slaag-zakbepaling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="0036152F" w:rsidP="007D5B72" w:rsidRDefault="0036152F" w14:paraId="7FB33CA9" w14:textId="75CB79AC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ook in de huidige situatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A45C09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onder de WEB BES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, waarbij er geen referentieniveau geldt, geeft een diploma, dat is behaald in Caribisch Nederland, doorstroomrecht naar het vervolgonderwijs in Europees Nederland. Dit zal niet wijzigen met dit wetsvoorstel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009248A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mbo-diploma’s behaald op Bonaire hebben dezelfde civiele waarde als mbo-diploma’s behaald in Europees Nederland en deze diploma’s geven ook dezelfde doorstroomrechten naar vervolgonderwijs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarbij moet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003D0AE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in ogenschouw genomen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">worden dat niet elke gediplomeerde wil doorstromen naar Europees Nederland. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A45C09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De school wijst s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tudenten die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A45C09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">buiten het eiland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>verder willen s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A45C09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tuderen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op het belang van hun taalvaardigheid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A45C09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederlandse taal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00612A05" w:rsidP="007D5B72" w:rsidRDefault="00A45C09" w14:paraId="2884141D" w14:textId="4A17C395">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De inzet is erop gericht de periode </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003D0AE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>waarin het vak Nederlands is uitgezonder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D21EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003D0AE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de slaag-zakbepaling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zo kort mogelijk te houden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007B0E13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D21EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>CvTE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007B0E13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ontwikkelt een examenonderdeel Nederlands als vreemde taal. In het najaar van 2026 zal een proef met dit examen worden afgenomen in Bonaire en Aruba. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003D0AE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Op basis van de resultaten uit de proef</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007B0E13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kunnen de examens nog worden aangepast. Het streven is dat met de inwerkingtreding van het wetsvoorstel dit aangepaste examenonderdeel geoperationaliseerd zal zijn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D21EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit houdt in dat de NVT-examens gedurende vijf studiejaren worden geëxamineerd,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F4118F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de resultaten hiervan worden gemonitord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D21EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F0C5E" w:rsidR="00EB168E">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001F193C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maar dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F4118F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001F193C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nog) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F4118F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>niet meetellen voor de slaag-zak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003E1A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>bepaling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009F3552">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00A45C09" w:rsidP="007D5B72" w:rsidRDefault="00A45C09" w14:paraId="5552CB8F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00E438E0" w:rsidP="007D5B72" w:rsidRDefault="00EB168E" w14:paraId="5FC09A04" w14:textId="29720DAA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de PVV-fractie vragen de regering in hoeverre het risico bestaat dat studenten bij doorstroom naar Europees Nederland alsnog tegen taalachterstanden aanlopen die hun studiesucces belemmeren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004C1696">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A45C09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dat risico bestaat en is ook reëel zo blijkt thans in de praktijk. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004C1696">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Studenten groeien op in een meertalige omgeving, waarbij Nederlands </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FD1241">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vaak niet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004C1696">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de moedertaal is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EF1AA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A45C09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evenmin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EF1AA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de taal die in de omgeving of thuis gesproken wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004C1696">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D3338B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Om die reden is het belangrijk dat – parallel aan dit wetsvoorstel – proeftoetsen N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004143B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ederlands als vreemde taal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D3338B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">worden ontwikkeld zodat in de komende jaren gekeken kan worden of deze pedagogische-didactische benadering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FD1241">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ervoor zorgt dat Caribische studenten uiteindelijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00262C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ongehinderd aansluiting kunnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A85155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vinden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00262C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00FD1241">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">moedertaalniveau </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0004794D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederlands </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00262C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004143B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00262C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vervolgopleiding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004143B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Europees Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00262C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004143B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zoals ook eerder aangegeven zet de regering ook in op ander flankerend beleid om studeren op het eiland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A45C09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zelf </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004143B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of in de regio aantrekkelijker te maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00612A05" w:rsidP="007D5B72" w:rsidRDefault="00612A05" w14:paraId="18DFC75E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="197723D9" w14:textId="2A21470A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...449 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de PVV-fractie vragen de regering welke financiële middelen beschikbaar worden gesteld om het taalonderwijs structureel te versterken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="001C6331" w:rsidP="007D5B72" w:rsidRDefault="001C6331" w14:paraId="518F9BB0" w14:textId="039DD714">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Vanuit het departement wordt op verschillende manieren ingezet op de structurele versterking van het taalonderwijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0014365B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, zowel in Europees </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00396FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0014365B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Caribisch Nederland. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00782233">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>wordt breed ingezet op de versterking van het taalonderwijs in het primair</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00782233">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voortgezet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00782233">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>en beroeps</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onderwijs door </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000867F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">extra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>financiële middelen beschikbaar te stellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A45C09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>. Dit geldt specifiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor de ontwikkeling van toetsinstrumentarium voor Nederlands als vreemde taal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A45C09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor het mbo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A45C09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Papiaments en Engels voor het primair onderwijs en de onderbouw van het voortgezet onderwijs. Ook worden de nieuwe kerndoelen op dit moment afgestemd en aangepast op de meertalige context van de eilanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00770691" w:rsidP="007D5B72" w:rsidRDefault="00770691" w14:paraId="3B86BBD0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00047ACC" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="1089CA63" w14:textId="6CE01CC2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de CDA-fractie vinden net als de regering dat de vraag gerechtvaardigd is of op de eilanden de Nederlandse taalvaardigheid mee moet worden genomen in de examenresultaten en hoe dat moet worden bezien in het licht van doorstroommogelijkheden naar het vervolgonderwijs. Dit is immers niet de moedertaal. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EB168E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze leden vragen zich vervolgens wel af hoe de regering dit nu verder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EB168E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...72 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>vervolgonderwijs</w:t>
-[...311 lines deleted...]
-        <w:rPr>
+        <w:t>wil uitwerken. Er worden verschillende opties gepresenteerd maar aan welke richting denkt de regering nu? Wanneer wordt hier een beslissing over genomen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009D7CCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A1656B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Op dit moment bestaat er onvoldoende onderzoek over de wijze waarop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E74C53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A1656B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in het onderwijs op Bonaire met de Nederlandse taal omgegaan zou kunnen worden, en welke taalniveaus en resultaten uiteindelijk haalbaar zouden zijn. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00047ACC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wel is duidelijk dat de Europees-Nederlandse eisen niet onverkort kunnen worden toegepast in de lokale situatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00A1656B" w14:paraId="64D35E77" w14:textId="53AF8190">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het voornemen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E74C53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00047ACC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de exameneisen in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de lagere regelgeving zo vorm te geven dat de huidige praktijk in Bonaire vooralsnog kan worden gecontinueerd. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00355159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D23274">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">etekent dat de in Europees Nederland geldende referentieniveaus voor de Nederlandse taal op Bonaire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00047ACC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niet als maatstaf maar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>als richtlijn gehanteerd blijven worden. Het vak Nederlands wordt ook geëxamineerd, maar de resultaten tellen niet mee in de slaag-zakbepaling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007B0E13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zolang er geen geschikt examenonderdeel is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DE3415">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D23274">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ollege voor toetsen en examens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ontwikkel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D23274">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007B0E13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">daarom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>momenteel een aangepast examen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D23274">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onderdeel Nederlandse taal NVT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000867F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Nederlands als vreemde taal) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D23274">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DE3415">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aarbij rekening wordt gehouden met de meertalige context van de Caribische studenten. Door </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007B0E13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">komend najaar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000867F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een proef te doen met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DE3415">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de NVT-benadering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000867F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verwacht </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DE3415">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de regering meer recht te doen aan de meertalige context van de studenten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000867F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nadat de proeftoets is gemaakt, zullen de resultaten van onderwijs en examinering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DE3415">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van het NVT-examen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000867F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>worden geëvalueerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004A6536">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00AD725C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het streven is dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006430B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bij de wetsevaluatie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004A6536">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een weloverwogen besluit kan worden genomen hoe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00AD725C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in de toekomst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004A6536">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om moet worden gegaan met het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000867F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">examenonderdeel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DA49B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Nederlands</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00AD725C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Caribisch Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DA49B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00753987" w:rsidP="007D5B72" w:rsidRDefault="00753987" w14:paraId="2C1FD66F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="005254B9" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="18DEFBE6" w14:textId="164ADB32">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...208 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de JA21-fractie merken op dat omdat het Nederlands voor de meeste leerlingen en studenten in Caribisch Nederland niet de moedertaal is en bij veel werkgevers en leerbedrijven nauwelijks of geen Nederlands wordt gesproken, besloten is de examenresultaten van het vak Nederlands niet meer mee te tellen voor de slaag-zakbeslissing, omdat anders te weinig leerlingen zouden slagen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EB168E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de regering welke gevolgen deze wijziging volgens de regering heeft voor de beheersing van de Koninkrijkstaal in Caribisch Nederland? Lopen wij het risico om het Koninkrijk te kort te doen omdat straks kinderen in het Caribisch deel van het Koninkrijk met slechts een beperkte kennis van het Nederlands van school komen? En wat zijn volgens de regering de gevolgen van het verdwijnen van het Nederlands uit de slaag-zakregeling voor leerlingen die een vervolgopleiding willen volgen in Nederland?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009D7CCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...65 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00782233">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De regering onderschrijft het belang </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E63F3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat studenten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001C03EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00782233">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>voldoende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001C03EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kennis van het Nederlands van school afgaan. Op basis van dit wetsvoorstel hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E63F3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> studenten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A77FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voorlopig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001C03EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E63F3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>inspanningsplicht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001C03EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ten aanzien van het vak Nederlands</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E63F3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dit betekent dat zij het vak Nederlands krijgen en hiervoor geëxamineerd worden, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001C03EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>maar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E63F3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de resultaten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001C03EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>nog niet mee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00161EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>tellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E63F3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor de slaag-zak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C727DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A77FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, zolang er geen geschikt examenonderdeel voorhanden is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E63F3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000F392C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D23274">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit is thans ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005254B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">al </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D23274">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het geval, zodat er feitelijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000F392C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>niets verander</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D23274">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A77FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="005254B9" w:rsidP="007D5B72" w:rsidRDefault="00B26BFC" w14:paraId="2A69A9E0" w14:textId="7640F047">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Scholengemeenschap Bonaire biedt studenten die daar behoefte aan hebben maatwerk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00AC5B14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om Nederlandse taal op niveau 3F af te leggen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast heeft de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00054510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Scholengemeenschap Bonaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F17D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00782233">
-[...118 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>buiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F17D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het reguliere onderwijsprogramma,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00054510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tevens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00054510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een zaterdagschool in het leven geroepen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D1399D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Dit biedt studenten de mogelijkheid zich verder te ontwikkelen in de Nederlandse taal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00187198">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D1399D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at met name interessant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00187198">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D1399D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00054510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> studenten die in Nederland verder willen studeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D1399D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00E52828" w:rsidP="007D5B72" w:rsidRDefault="00E52828" w14:paraId="33C6A58F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00E438E0" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="4361E542" w14:textId="4E116000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De Nederlandse UNESCO Commissie heeft bij monde van haar voorzitter Kathleen Ferrier vorig jaar tijdens een rondetafelgesprek in de Tweede Kamer over de ‘Voertaal en instructietaal in het Caribisch deel van het Koninkrijk’ gewaarschuwd dat kinderen die van huis uit Papiamento spreken en van school komen met een beperkte kennis van het Nederlands veel moeilijker toegang hebben tot het Europese deel van het Koninkrijk en dat dit maatschappelijke, culturele en economische gevolgen heeft. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EB168E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen of de regering overweegt tegen deze achtergrond om het beleid op Aruba over te nemen waar leerlingen die willen doorstromen naar het hoger onderwijs in Nederland een extra keuzevak Nederlands kunnen volgen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009D7CCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00A1656B">
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EE7162">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op dit moment kunnen studenten in Caribisch Nederland het keuzevak </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F27615">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Nederlands 3F volgen. Het keuzedeel 'Nederlands 3F' is relevant voor doorstroom naar een niveau 4-vervolgopleiding.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00914065">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F27615">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarnaast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00914065">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>kunnen studenten ook het keuzedeel ‘Nederlands 4F’ volgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009F7B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, dat relevant is voor doorstroom naar hbo.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009F7B57">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009F7B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hier wordt dus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007504CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009F7B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voorzien.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002D6D49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00A1656B">
-[...329 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00753987" w:rsidP="007D5B72" w:rsidRDefault="00753987" w14:paraId="6CDA69D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00E438E0" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="26AA3A75" w14:textId="08DE3D15">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Volgens een onderzoek van het Centraal Bureau voor Statistiek (CBS) van december ‘Caribbean Netherlands in Numbers’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...365 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> willen meer dan acht op de tien scholieren Caribisch Nederland verlaten. Opleiding of werk worden vaak genoemd als reden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EB168E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...200 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze leden vragen hoe de regering deze uitkomsten rijmt met de vaststelling dat de meeste afgestudeerde mbo’ers op Aruba of Bonaire niet zullen doorstromen naar een vervolgopleiding of de arbeidsmarkt in Nederland?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00365C0C" w:rsidP="007D5B72" w:rsidRDefault="004138CC" w14:paraId="1B2D609A" w14:textId="3FD82414">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In het onderzoek van het CBS is </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00D47A18">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D47A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>door de</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ondervraagden aangegeven</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="0082108E">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0082108E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dat zij </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00D47A18">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D47A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>het eiland willen verlaten voor vervolgopleiding of werk</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="0082108E">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0082108E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="001F0A19">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001F0A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Of men daadwerkelijk het eiland verlaat, is een tweede. Uit gegevens van studenten die een opstarttoelage aanvragen om in Europees Nederland te gaan studeren, blijkt dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B31725">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>jaarlijks ongeveer 100 jongeren uit Caribisch Nederland naar Europees Nederland vertrekken voor een vervolgstudie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00365C0C" w:rsidP="00365C0C" w:rsidRDefault="00365C0C" w14:paraId="63B49563" w14:textId="5F74876A">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00365C0C" w:rsidP="007D5B72" w:rsidRDefault="00365C0C" w14:paraId="63B49563" w14:textId="5F74876A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In navolging van de arbeidsmarktanalyses die separaat voor Aruba, Caribisch Nederland, Curaçao en Sint Maarten in opdracht van het Ministerieel Vierlandenoverleg OCW zijn uitgevoerd, hebben in 2025 gesprekken plaatsgevonden tussen overheden, het onderwijsveld en de arbeidsmarkt. Deze gesprekken hebben de basis gelegd voor het versterken en in het geval van Curaçao en Sint Maarten oprichten van structurele platforms waarin deze organisaties zijn vertegenwoordigd. De volgende stap is om de aansluiting tussen onderwijs en arbeidsmarkt </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00D23274">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D23274">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in de regio </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>te verbeteren door bijv</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00D23274">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D23274">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>oorbeeld</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="008E34F8">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008E34F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> informatie over</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> regionaal onderwijsaanbod, standaardisering van de opleidingsprogramma’s en leven lang ontwikkelen aanbod te centraliseren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00EB168E" w:rsidP="000170A8" w:rsidRDefault="00EB168E" w14:paraId="0CA4DE96" w14:textId="6795EE03">
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00EB168E" w:rsidP="007D5B72" w:rsidRDefault="00EB168E" w14:paraId="0CA4DE96" w14:textId="6795EE03">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="174EAB5A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2.5 Volwasseneneducatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA78DF" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="1CB5486B" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DA78DF" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="1CB5486B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad van State adviseert om de toelichting aan te vullen met de financiële gevolgen van het wetsvoorstel voor volwasseneneducatie en onderwijshuisvesting, mede gelet op het ordentelijk beheer van financiën op de eilanden. Nu stelt de regering dat zij zich zal inspannen om de vrije uitkering vanwege deze extra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>wettelijke taak te verhogen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EB168E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De CDA-fractie vraagt wat deze inspanningsverplichting concreet betekent? Is hier (meer) duidelijkheid over bij de plenaire behandeling van deze wet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="001A6AD4" w:rsidP="007D5B72" w:rsidRDefault="0023174F" w14:paraId="74CDBC67" w14:textId="24502766">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Ik onder</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00BE4725">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BE4725">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>schrijf</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> het belang van duidelijkheid over </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="001A6AD4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001A6AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>financiële</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> gevolgen van het wetsvoorstel.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00735EDA">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00735EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="001A6AD4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001A6AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Inmiddels zijn stappen gezet en zijn de beschikbare bedragen verhoogd ten opzichte van eerdere uitgangspunten.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="002930A5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002930A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00161EA4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00161EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Momenteel is het streven </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00E11CD4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E11CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">erop gericht </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00161EA4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00161EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>om jaarlijks voor Bonaire €</w:t>
       </w:r>
-      <w:r w:rsidR="00CF1EB9">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00CF1EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00161EA4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00161EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>250.000 en voor Sint Eustatius en Saba elk €</w:t>
       </w:r>
-      <w:r w:rsidR="00CF1EB9">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00CF1EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00161EA4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00161EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>100.000 beschikbaar te stellen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00E11CD4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00E11CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> voor volwasseneneducatie</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00161EA4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00161EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="007D61E8">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007D61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ik blijf met de openbaar lichamen in overleg, zodat de uiteindelijke financiering zo goed als mogelijk aansluit bij </w:t>
       </w:r>
-      <w:r w:rsidR="00355159">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00355159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>de gewenste resultaten</w:t>
       </w:r>
-      <w:r w:rsidR="00806093">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00806093">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="007D61E8">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007D61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> feitelijke uitvoeringslasten en de taak naar behoren kan worden vervuld.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="001A6AD4" w:rsidP="000170A8" w:rsidRDefault="001A6AD4" w14:paraId="2FCE5889" w14:textId="77777777">
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="001A6AD4" w:rsidP="007D5B72" w:rsidRDefault="001A6AD4" w14:paraId="2FCE5889" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="4E4F6A6C" w14:textId="7F693293">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2.6 Medezeggenschap</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="76A5540C" w14:textId="179C536F">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="76A5540C" w14:textId="179C536F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de D66-fractie constateren dat dit wetsvoorstel de Scholengemeenschap Bonaire (SGB) een uitgebreid regime van advies- en instemmingsrecht introduceert, terwijl de huidige wetgeving enkel een informatieplicht kent. Deze leden steunen dit van harte, gezien het belang van medezeggenschap. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F0C5E" w:rsidR="00EB168E">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EB168E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Zij vragen de regering daarbij welke ondersteuning de instelling ontvangt bij de implementatie van het nieuwe medezeggenschapsregime en wat de beoogde implementatietermijn is.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00ED4A42" w:rsidP="000170A8" w:rsidRDefault="00ED4A42" w14:paraId="596DB985" w14:textId="5B121402">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00ED4A42" w:rsidP="007D5B72" w:rsidRDefault="00ED4A42" w14:paraId="596DB985" w14:textId="5B121402">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Direct met de inwerkingtreding van het wetsvoorstel krijgen de ondernemingsraad, studentenraad en ouderraad hun wettelijke medezeggenschapsrechten.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="002D6D49">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002D6D49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Deze raden zijn er niet vanzelf. De bestaande raden houden op dat moment</w:t>
       </w:r>
-      <w:r w:rsidR="005C0CB3">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005C0CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> op te bestaan</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="002D6D49">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002D6D49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Eerst zullen er verkiezingen voor de</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="002D6D49">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002D6D49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nieuwe</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> raden moeten worden georganiseerd. In de aanloop naar de inwerkingtreding wordt de SGB reeds ondersteund vanuit OCW, zodat </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="002D6D49">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002D6D49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">er al zaken kunnen worden voorbereid en er </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vanaf </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="002D6D49">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002D6D49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">inwerkingtreding </w:t>
       </w:r>
-      <w:r w:rsidR="005C0CB3">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005C0CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">van het </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="002D6D49">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002D6D49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">wetsvoorstel </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>een soepele start kan worden gemaakt. De SGB heeft speciaal voor de medezeggenschap een projectleider aangesteld. Ook is er via OCW</w:t>
       </w:r>
-      <w:r w:rsidR="00DF798D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DF798D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CG contact met de SGB en de huidige medezeggenschapsorganen voor ondersteuning. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00ED4A42" w:rsidP="000170A8" w:rsidRDefault="00ED4A42" w14:paraId="4FF9EEBB" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="00A84A12" w:rsidRDefault="00BE1670" w14:paraId="3F9644A6" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00ED4A42" w:rsidP="007D5B72" w:rsidRDefault="00ED4A42" w14:paraId="4FF9EEBB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="3F9644A6" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2.7 Informatiesystemen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="02D46A8D" w14:textId="63397980">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="02D46A8D" w14:textId="63397980">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de GroenLinks-PvdA-fractie achten betrouwbare en tijdige gegevens essentieel voor het vroegtijdig signaleren van risico’s op uitval en zouden hier willen aansluiten bij ontwikkelingen in Europees Nederland, waaronder de Wet Terugdringen schoolverzuim, ook al zien deze leden in dit wetsvoorstel niet het wondermiddel dat de memorie van toelichting suggereert. Het is van belang dat privacybescherming adequaat wordt geborgd en dat betrokken organisaties worden ondersteund bij de implementatie van de regels voor gegevensbescherming. Welke ondersteuning staat de regering op dit punt voor ogen? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00521EF8" w:rsidP="007D5B72" w:rsidRDefault="00521EF8" w14:paraId="6823022F" w14:textId="69D49D51">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals eerder ook aangegeven zal het ministerie van OCW trainingen organiseren bij de ketenpartners die met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008E34F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">privacygevoelige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>verzuimgegevens te maken krijgen. Deze trainingen zullen zijn gericht op het vergroten van de kennis en vaardigheden omtrent privacybescherming bij degenen die geautoriseerd zijn verzuimmeldingen te doen of te ontvangen. Het doel is om de persoonlijke levenssfeer van personen die worden geregistreerd te beschermen conform de eisen van de Wet bescherming persoonsgegevens BES. Ook zal daarbij de Commissie toezicht Wbp BES worden betrokken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00753987" w:rsidP="007D5B72" w:rsidRDefault="00753987" w14:paraId="2B397965" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="1D577E2D" w14:textId="3511D7DB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>De leden van de PVV-fractie vragen de regering welke concrete technische belemmeringen momenteel bestaan bij de aansluiting op Registratie Instellingen en Opleidingen (RIO) en het Register Onderwijsdeelnemers (ROD).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="008E34F8" w:rsidP="007D5B72" w:rsidRDefault="008E34F8" w14:paraId="5EBCD2E9" w14:textId="31FBB3A5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Zoals eerder aangegeven bestaan die belemmeringen vooral voor de scholen op de bovenwindse eilanden, omdat zij een ander onderwijsprogramma hebben dan de andere Nederlandse scholen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005C0CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>. Daarvoor is geen passende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> software te koop. Als de scholen gedwongen worden deze aansluiting te regelen, dan kan dat wellicht een onevenredige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005C0CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>claim leggen op financiële middelen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DF798D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...91 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Daarom wil ik dit eerst goed onderzoeken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="008E34F8" w:rsidP="007D5B72" w:rsidRDefault="008E34F8" w14:paraId="243478A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="40905798" w14:textId="2E29285D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...68 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de PVV-fractie vragen de regering welke waarborgen worden ingebouwd ter bescherming van persoonsgegevens bij de uitrol van deze registratiesystemen in Caribisch Nederland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00E438E0" w:rsidP="007D5B72" w:rsidRDefault="006E557D" w14:paraId="232707AA" w14:textId="60EF328E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Zoals eerder beantwoord is de belangrijkste waarborg de Wet bescherming persoonsgegevens BES. De naleving van deze wet laat echter te wensen over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008E34F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zoals uit een evaluatie blijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Daarom zet de regering in op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008E34F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aanvullend instrumentarium zoals </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trainingen bij de relevante ketenpartners om de naleving bij hen op een voldoende niveau te krijgen. Hierbij is het oogmerk om samen te werken met de unit OCW-CG van de Rijksdienst Caribisch Nederland en de Commissie toezicht Wbp BES. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008E34F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Als het gaat om de meest privacygevoelige verzuim- en vrijstellingsgegevens is er v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>oorlopig overigens nog geen sprake van gegevensuitwisseling vanuit Europees Nederland naar Caribisch Nederland. Daarbij komt ook nog dat het feitelijk om gegevens uit Caribisch Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008E34F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gaat, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>die dan echter via het ROD weer worden teruggeleverd aan de lokale autoriteiten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00753987" w:rsidP="007D5B72" w:rsidRDefault="00753987" w14:paraId="6F2E8AB1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DA78DF" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="0CD03BDB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...117 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>De leden van de PVV-fractie vragen de regering te bevestigen dat zonder volledige registratie betrouwbare sturingsinformatie ontbreekt en toe te lichten hoe lang deze situatie naar verwachting nog zal voortduren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="003C19F3" w:rsidP="000170A8" w:rsidRDefault="003C19F3" w14:paraId="06019CC4" w14:textId="0595BA81">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="003C19F3" w:rsidP="007D5B72" w:rsidRDefault="003C19F3" w14:paraId="06019CC4" w14:textId="0595BA81">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Het is niet zo dat betrouwbare sturingsinformatie </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="008E34F8">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008E34F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in het geheel </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ontbreekt. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="008E34F8">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008E34F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Het kan echter beter. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Alle scholen op Caribisch Nederland leveren digitaal hun telgegevens aan en deze tellingen worden ook gevalideerd door een accountant. Op basis van deze gevalideerde tellingen wordt de bekostiging vastgesteld. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="001965DB">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001965DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoals eerder aangegeven zal de uitwisseling van bekostigings- en diplomagegevens met ingang van inwerkingtreding van dit wetsvoorstel </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00786E04">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00786E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">gerealiseerd zijn </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="001965DB">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001965DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>voor Bonaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00EA519C" w:rsidP="000170A8" w:rsidRDefault="00EA519C" w14:paraId="6C6701DD" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="00395361" w:rsidRDefault="00BE1670" w14:paraId="6A538A2E" w14:textId="3F540C3C">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00EA519C" w:rsidP="007D5B72" w:rsidRDefault="00EA519C" w14:paraId="6C6701DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="6A538A2E" w14:textId="3F540C3C">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2.8 Aanpak voortijdig schoolverlaten (vsv)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="21E900C5" w14:textId="2AEE1DF5">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="21E900C5" w14:textId="2AEE1DF5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de D66-fractie wijzen op de constatering in de memorie van toelichting dat de openbare lichamen de bestaande wettelijke taken op het gebied van registratie en monitoring van voortijdig schoolverlaten (vsv) tot op heden niet conform de geldende regelgeving uitvoeren, en dat hierin nog een slag gemaakt moet worden. Deze leden vragen de regering welke maatregelen worden getroffen om dit voor inwerkingtreding op orde te brengen en hoe wordt geborgd dat ook de nieuwe vsv-taken tijdig en conform de wet worden uitgevoerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00F051C9" w:rsidP="007D5B72" w:rsidRDefault="00BF6634" w14:paraId="0FCE25DA" w14:textId="5EA6FE97">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor een goede start van de uitvoering van de wet werk ik aan een implementatieplan, zodat ik daarover met openbare lichamen en andere betrokkenen bij de uitvoering van de wet afspraken kan maken over hun inzet en ondersteuningsbehoefte. Mijn doel is om de openbare lichamen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F051C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">actief </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F051C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>betr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F051C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kken bij de verdere uitwerking en implementatie van het wetsvoorstel en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003A11A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">waar nodig te ondersteunen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F051C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bij de inrichting van de nieuwe werkwijze. Ik zal de implementatie nauwgezet volgen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003A11A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">over ervoor te zorgen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F051C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat de taken tijdig en conform de wet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F051C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">worden uitgevoerd. Zoals eerder aangegeven zal bij de inwerkingtreding van het wetsvoorstel op grond van overgangsrecht voorlopig sprake zijn van lokale registratie van verzuimgegevens zonder uitwisseling met het ROD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00753987" w:rsidP="007D5B72" w:rsidRDefault="00753987" w14:paraId="7A13C90A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="67EDD190" w14:textId="035DC83F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de GroenLinks-PvdA-fractie signaleren dat het wetsvoorstel de aanpak van voortijdig schoolverlaten voorlopig legt bij schoolbesturen. In Europees Nederland ligt de regierol bij gemeenten, wat deze een onafhankelijke positie biedt en samenwerking met partners in zorg en arbeid faciliteert. Kan de regering nader toelichten waarom zij in dezen vooralsnog nog </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wil werken naar een vergelijkbare publieke regierol voor de openbare lichamen in Caribisch Nederland? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="0097586F" w:rsidP="007D5B72" w:rsidRDefault="0097586F" w14:paraId="662E99AF" w14:textId="649BD35E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De regierol ligt voorlopig bij scholen, omdat openbaar lichamen hun huidige SKJ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002B2BB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taken (registratie, monitoring, doorverwijzing) nog niet volledig en structureel uitvoeren. Zo ontbreekt onder meer een registratiesysteem. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00ED74A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Dit moet nu wel op korte termijn worden ontwikkeld om een meer systematische aanpak van voortijdig schoolverlaten mogelijk te maken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001F193C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ik kies daarom voor een pragmatische en gefaseerde aanpak. Scholen hebben dagelijks zicht op leerlingen en studenten, kunnen risico's op uitval vroegtijdig signaleren en beschikken al over de benodigde contacten met de jongeren en hun ouders/verzorgers. Door de regierol in deze fase bij de scholen te beleggen, kan de preventieve aanpak van vsv direct worden versterkt, terwijl tegelijkertijd wordt gewerkt aan het verbeteren van de randvoorwaarden bij de openbare lichamen. Daarbij wordt nadrukkelijk samengewerkt met de openbare lichamen en andere betrokken partners binnen de lokale overlegstructuur.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tegelijk blijft het openbaar lichaam betrokken en medeverantwoordelijk binnen de overlegstructuur.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003A11A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op termijn kan een grotere regierol voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00ED74A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de bestuurscolleges van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>openbare lichamen worden overwogen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00753987" w:rsidP="007D5B72" w:rsidRDefault="00753987" w14:paraId="7C6CEF7A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="3416347C" w14:textId="3F644D17">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...120 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de PVV-fractie vragen de regering hoeveel voortijdig schoolverlaters in de afgelopen vijf jaar per eiland zijn geregistreerd en hoeveel van hen daadwerkelijk zijn teruggeleid naar onderwijs of werk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DB4CA7" w:rsidP="007D5B72" w:rsidRDefault="00DB4CA7" w14:paraId="6CC8858D" w14:textId="03C40AB1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Ik beschik niet over volledige en betrouwbare vsv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cijfers per eiland in de afgelopen vijf jaar, noch over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004651B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>aantal jongeren dat vervolgens is teruggeleid naar onderwijs of werk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DB4CA7" w:rsidP="007D5B72" w:rsidRDefault="00DB4CA7" w14:paraId="11647760" w14:textId="5AF88A75">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Met dit wetsvoorstel wordt juist beoogd deze informatie te verbeteren, onder meer door het versterken van registratie en monitoring en door aansluiting op informatiesystemen. Hierdoor moet in de toekomst beter inzicht ontstaan in zowel de omvang van vsv als de resultaten van de aanpak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00753987" w:rsidP="007D5B72" w:rsidRDefault="00753987" w14:paraId="249B9782" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="52E83D9B" w14:textId="05EE4520">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de PVV-fractie vragen de regering toe te lichten waarom het preventieve kader uit Europees Nederland niet eerder is ingevoerd, indien dit aantoonbaar effectiever is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00C54DCD" w:rsidP="007D5B72" w:rsidRDefault="00C54DCD" w14:paraId="2EAAE82D" w14:textId="1E474EF2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij de staatkundige hervorming in 2010 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003A11A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>was het kabinetsbeleid om bestaande wet- en regelgeving van de Nederlandse Antillen zonder grote wijzigingen om te zetten naar Nederlandse wet- en regelgeving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00F27C0B" w:rsidP="007D5B72" w:rsidRDefault="003A11A6" w14:paraId="6E44B94E" w14:textId="2E8A4615">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C54DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>kabinetsbeleid van legislatieve terughoudendheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft geduurd tot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BB440A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>2019/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>2020.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00C54DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vanwege de evaluatie van de SKJ-wet rond die periode is besloten tot verandering van het beleid op dit punt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BB440A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Dit de reden dat hiertoe niet eerder is besloten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00753987" w:rsidP="007D5B72" w:rsidRDefault="00753987" w14:paraId="5C8E35DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="329044DE" w14:textId="107D1ABA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de PVV-fractie vragen de regering toe te lichten op welke wijze wordt gemeten of de nieuwe aanpak daadwerkelijk leidt tot een daling van het aantal voortijdig schoolverlaters.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="009C3BAC" w:rsidP="007D5B72" w:rsidRDefault="009C3BAC" w14:paraId="067FF2A2" w14:textId="5D1EE721">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Momenteel ontbre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BB440A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">betrouwbare data om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BB440A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">effectiviteit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BB440A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van het beleid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>te meten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BB440A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit is niet alleen een gemis voor het ministerie van OCW maar vooral ook voor de lokale betrokkenen, omdat ook een dollar slechts eenmaal kan worden uitgegeven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="009C3BAC" w:rsidP="007D5B72" w:rsidRDefault="009C3BAC" w14:paraId="410588C8" w14:textId="18D4AA3E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met dit wetsvoorstel wordt daarom ingezet op het versterken van de monitoring en dataverzameling, onder meer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00297634">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">door aansluiting op informatiesystemen zoals </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004651B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00297634">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Registratie instellingen en opleidingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004651B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (RIO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00297634">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BB440A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>en voor de registratie van verzuim- en vrijstellingsgegevens voorlopig een lokaal register.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00297634">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hierdoor ontstaat structureel inzicht in indicatoren zoals verzuim, uitval en diplomering. Op basis van deze verbeterde gegevens kan de ontwikkeling van het aantal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004651B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>voortijdig schoolverlaters</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00297634">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de tijd worden gevolgd en kan worden beoordeeld in hoeverre de nieuwe aanpak effectief is. Daarnaast zullen scholen en betrokken partijen binnen de keten zelf monitoren en evalueren, en houdt de Inspectie van het Onderwijs toezicht op de uitvoering. Ik zal de voortgang en resultaten van de aanpak periodiek volgen en betrekken bij de evaluatie van de wet, zodat waar nodig kan worden bijgestuurd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00297634" w:rsidP="007D5B72" w:rsidRDefault="00297634" w14:paraId="4D6098BB" w14:textId="6991DDBE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DA78DF" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="442BBA7A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...103 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...440 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de CDA-fractie merken op dat dit wetsvoorstel een belangrijke stap richting gelijkwaardigheid is ten opzichte van Europees Nederland. Zeker gezien het toekomstige vsv-beleid waarbij meer aandacht komt voor het voorkomen van vroegtijdig schoolverlaten. Deze leden denken wel dat kennis en opgedane ervaring van de huidige SKJ-organisaties geborgd moet worden en kan dienen als leidraad om de preventieve aanpak op te starten. Kan de regering meer duidelijkheid geven over hoe zij de overgangsfase ziet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00222D56" w:rsidP="007D5B72" w:rsidRDefault="00ED74A2" w14:paraId="4DD6D26F" w14:textId="27213112">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>De regering onderschrijft dit standpunt. Hoewel de SKJ-wet wordt ingetrokken, heeft het ministerie van OCW in zijn gesprekken met lokale partijen steeds benadrukt dat de huidige expertise van de uitvoeringsorganisaties van de SKJ-wet gebruikt mag blijven worden in het kader van de uitvoering van het voorkomen en bestrijden van voortijdig schoolverlaten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DA78DF" w:rsidR="00753987" w:rsidP="000170A8" w:rsidRDefault="00753987" w14:paraId="40DCC9FF" w14:textId="77777777">
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00753987" w:rsidP="007D5B72" w:rsidRDefault="00753987" w14:paraId="40DCC9FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="04CA623B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2.9 Onderliggende voorzieningen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="004507D5" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="6D04BC28" w14:textId="6C9E6B3B">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="004507D5" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="6D04BC28" w14:textId="6C9E6B3B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>De leden van de GroenLinks-PvdA-fractie vinden het van groot belang dat wetgeving rekening houdt met de schaal en context van de Caribische eilanden. Ondersteuning bij uitvoering is daarbij essentieel. Ondanks de gebrekkige registratie, weten deze leden dat het aantal voortijdig schoolverlaters in Caribisch Nederland relatief hoog is, wat de urgentie van effectieve uitvoering van beleid vergroot. Dit vraagt om scholing en begeleiding van alle betrokken professionals en niet alleen van schoolbesturen, maar ook medewerkers van de openbare lichamen en andere uitvoeringspartijen om de wet effectief en in overeenstemming met de doelstellingen te kunnen toepassen. Wat gaat de regering op dit punt ondernemen?</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="009D7CCF">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009D7CCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="009D7CCF">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009D7CCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>De regering</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="004507D5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004507D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> onderschrijf</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="009D7CCF">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009D7CCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="004507D5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004507D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> het belang dat wetgeving rekening houdt met de schaal en context van Caribisch Nederland en de adequate ondersteuning bij de uitvoering essentieel is. Juist vanwege de kleinschaligheid en de specifieke omstandigheden op de eilanden wordt met dit wetsvoorstel ingezet op een stelsel dat beter uitvoerbaar is en aansluit bij de praktijk.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="004507D5" w:rsidP="000170A8" w:rsidRDefault="004507D5" w14:paraId="1902F22B" w14:textId="7346BD2B">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="004507D5" w:rsidP="007D5B72" w:rsidRDefault="004507D5" w14:paraId="1902F22B" w14:textId="7346BD2B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>In de aanpak van vsv wordt daarom nadrukkelijk ingezet op versterking van de samenwerking tussen scholen, openbaar lichamen en andere partijen in het sociaal domein. Daarbij worden uitvoeringspartijen actief betrokken bij de verdere uitwerking en implementatie van de nieuwe werkwijze, zodat deze aansluit bij de lokale context en uitvoeringspraktijk.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00023FF7" w:rsidP="000170A8" w:rsidRDefault="00023FF7" w14:paraId="38D523F4" w14:textId="75DF53B5">
-[...11 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00023FF7" w:rsidP="007D5B72" w:rsidRDefault="00023FF7" w14:paraId="38D523F4" w14:textId="75DF53B5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Daarnaast wordt</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00BB440A">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BB440A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ingezet op een volledige registratie van verzuimgegevens. Een betere </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>informatie</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00BB440A">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BB440A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">positie </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">t ondersteunt </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00BB440A">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BB440A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">professionals </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00BB440A">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00BB440A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">op het eiland </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>bij het signaleren van risico’s en het gericht interveniëren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00023FF7" w:rsidP="000170A8" w:rsidRDefault="00023FF7" w14:paraId="63D1109E" w14:textId="77777777">
-[...40 lines deleted...]
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="00395361" w:rsidRDefault="00BE1670" w14:paraId="70C5648C" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00023FF7" w:rsidP="007D5B72" w:rsidRDefault="00023FF7" w14:paraId="63D1109E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Ik zal de implementatie van het wetsvoorstel begeleiden en volgen, en waar nodig aanvullende ondersteuning bieden aan betrokken partijen, zodat zij hun taken effectief en conform de wet kunnen uitvoeren. Daarbij is expliciet aandacht voor het versterken van kennis, samenwerking en uitvoeringskracht in de praktijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="004507D5" w:rsidP="007D5B72" w:rsidRDefault="004507D5" w14:paraId="52910793" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="70C5648C" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3. Verhouding tot ander recht</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="00395361" w:rsidRDefault="00BE1670" w14:paraId="5FAF30DD" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="5FAF30DD" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="5EF27E9A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3.1 Grondwet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00DE09FA" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="4F77DA09" w14:textId="4612415B">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DE09FA" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="4F77DA09" w14:textId="4612415B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Volgens de regering wordt met dit wetsvoorstel de vrijheid van onderwijs niet ingeperkt, behalve indien sprake is van een aanvullende deugdelijkheidseis voor het verzorgen van een bekostigde beroepsopleiding binnen een openbaar lichaam. In dat geval is, na inwerkingtreding van het wetsvoorstel, toestemming van de minister van OCW vereist om de opleiding in aanmerking te laten komen voor bekostiging. De leden van de CDA-fractie voeren echter aan dat dit voorstel wel degelijk een beperking vormt van de vrijheid van onderwijs. Kan de regering stellen waarom zij van mening zijn dat dit onderhavig wetsvoorstel proportioneel is? Dit wetsvoorstel bouwt toch een extra toets in voordat een Europees- Nederlands instelling beroepsopleidingen mag aanbieden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009D7CCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D43082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Het is correct dat dit wetsvoorstel een inperking vormt van de grondwettelijk gewaarborgde vrijheid van onderwijs door vooraf instemming te eisen voor het mogen aanbieden van een bekostigde beroepsopleiding in Bonaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DF3FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor een instelling die daar niet al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00013E3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is gevestigd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D43082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006F1120">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze inperking is echter noodzakelijk en proportioneel. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000C7953">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een absoluut verbod voor iedere andere instelling ofwel een alleenrecht voor de Scholengemeenschap Bonaire zou disproportioneel zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="000C7953" w:rsidP="007D5B72" w:rsidRDefault="000C7953" w14:paraId="0F56E645" w14:textId="556716DB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Het is geen inhoudelijke eis die raakt aan denominatie of onderwijsinhoud maar een procedurele eis. Zolang de eis tot voorafgaande toestemming niet verder gaat dan strikt noodzakelijk en een legitiem doel dient (zoals in dit geval doelmatigheid en arbeidsmarktrelevantie), is dit toegestaan. Het geven van onderwijs is vrij volgens artikel 23, tweede lid, Grondwet “behoudens het toezicht van de overheid”. De wetgever mag eisen stellen aan het onderwijs ter bescherming van de kwaliteit daarvan. Met de voorgestelde eis wordt in feite de toepassing van het doelmatigheids- en arbeidsmarktcriterium, dat nu al in de Wet educatie en beroepsonderwijs is verankerd, bij toepassing in Caribisch Nederland naar voren gehaald, zodat vooraf zeker is dat het recht op bekostiging en op diplomering van een nieuwe beroepsopleiding in Caribisch Nederland niet kort na haar start behoeft te worden teruggedraaid. Ook wordt met een toets vooraf het risico op versnippering van het bekostigd beroepsonderwijs in Caribisch Nederland verkleind. Dat is niet in het belang van het beroepsonderwijs en zeker niet van de studenten in Caribisch Nederland. Artikel 132a, vierde lid, Grondwet stipuleert dat bij wezenlijke andere omstandigheden met Europees Nederland andere regels kunnen worden gesteld. Concreet betekent dit dat differentiatie in wet- en regelgeving tussen Europees Nederland en Caribisch Nederland grondwettelijk mogelijk is en in dit geval ook nodig is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00753987" w:rsidP="007D5B72" w:rsidRDefault="00753987" w14:paraId="51B1704F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="636C0532" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>4. Uitvoerbaarheid en handhaafbaarheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DA78DF" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="07D4E5C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...119 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de VVD-fractie vragen de regering nader toe te lichten hoe deze nieuwe regelgeving daadwerkelijk beter uitvoerbaar is in de eilandspecifieke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...59 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>context. Hoe borgt de regering dat, zo vragen deze leden. Zij vragen de regering voorts of de onderwijsinstellingen op Bonaire, Sint Eustatius en Saba (BES) zijn betrokken dan wel meegenomen in het opstellen van deze nieuwe wetgeving en hoe deze instellingen de uitvoerbaarheid van de voorgestelde vernieuwingen beoordelen. Wat verandert er concreet voor hen, zo willen deze leden weten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="000B3714" w:rsidP="007D5B72" w:rsidRDefault="00174683" w14:paraId="007328B8" w14:textId="3D834FE0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Om te zorgen dat het wetvoorstel daadwerkelijk uitvoerbaar is in de eilandspecifieke context is er al in 2022 en 2023 met de betrokken partijen op de eilanden gesproken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000B3714">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in veldsessie</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="000B3714">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="000B3714">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">voorafgaande aan </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>dit voornemen. Daarna is een ontwerp van dit wetvoorstel parallel aan de uitvoeringstoets ook voor advies voorgelegd aan de betrokken partijen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00975AFC">
-[...25 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00975AFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op de eilanden, alsmede aan DUO, Auditdienst Rijk en Inspectie van het onderwijs, maar College voor toetsen en examens, SBB en ROA CN.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00975AFC">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00975AFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>De reacties op deze uitgebreide consultatieronde zijn zoveel mogelijk verwerkt in het wetsvoorstel. Daarnaast is en wordt er gedurende de totstandkoming van dit wetsvoorstel periodiek overleg gevoerd met deze betrokken partijen, waaronder de onderwijsinstellingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA78DF" w:rsidP="000170A8" w:rsidRDefault="00786E04" w14:paraId="6801E1F8" w14:textId="04A38818">
-[...81 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DA78DF" w:rsidP="007D5B72" w:rsidRDefault="00786E04" w14:paraId="6801E1F8" w14:textId="04A38818">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De onderwijsinstellingen steunen de wijzigingen in het beleid door het wetsvoorstel. Voor de onderwijsinstelling op Bonaire wordt het eenvoudiger om een beroepsopleiding aan te bieden. Er is geen voorafgaande erkenning en goedkeuring meer nodig. Grosso modo wordt de gehele WEB van toepassing op deze instelling. Zij kan voor een opleiding vavo bekostiging aanvragen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00563C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e scholen voor voortgezet onderwijs </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00563C41">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00563C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of beroepsonderwijs </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>op alle drie de eilanden</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00563C41">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00563C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> krijgen een zwaardere rol in het voorkomen en bestrijden van schooluitval en kunnen daar ook extra middelen voor krijgen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00753987" w:rsidP="000170A8" w:rsidRDefault="00753987" w14:paraId="3D05F5E9" w14:textId="2B46C7AE">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="008464ED" w:rsidRDefault="00BE1670" w14:paraId="049C9387" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00753987" w:rsidP="007D5B72" w:rsidRDefault="00753987" w14:paraId="3D05F5E9" w14:textId="2B46C7AE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="049C9387" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>4.1 Reactie Dienst Uitvoering Onderwijs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00752D17" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="63707158" w14:textId="4C6426C5">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00752D17" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="63707158" w14:textId="4C6426C5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...56 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de PVV-fractie vragen de regering of DUO heeft aangegeven dat implementatie per studiejaar 2026-2027 haalbaar is binnen de huidige capaciteit. Deze leden vragen de regering tevens welke fallbackscenario’s zijn uitgewerkt voor het geval de ICT-koppelingen vertraging oplopen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00753987" w:rsidP="007D5B72" w:rsidRDefault="00975AFC" w14:paraId="18F069B1" w14:textId="34481541">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DUO heeft aangegeven dat de uitwisseling van bekostigings- en diplomagegevens met de SGB in Bonaire volgens het register onderwijsdeelnemers (ROD) mogelijk is met ingang van 1 augustus 2027. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="003F7433">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003F7433">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Inmiddels is besloten de beoogde inwerkingtreding van dit wetsvoorstel te verschuiven naar 1 augustus 2027. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Er is</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="003F7433">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003F7433">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> voorzien in </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00DE09FA">
-[...17 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DE09FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">overgangsrecht om ook zonder de aansluiting op het ROD niet alleen het vsv-beleid te kunnen uitvoeren maar ook lokaal te kunnen registreren. Vervolgens kunnen dan de lokale gegevens worden gebruikt voor beleidsinformatie. De aansluiting op de ICT-koppelingen zal eerst gerealiseerd worden voor Bonaire en daarna voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003F7433">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Saba en St Eustati</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00DE09FA">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DE09FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>us.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00563C41">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00563C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie ook eerdere antwoorden op vergelijkbare vragen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00DE09FA" w:rsidP="000170A8" w:rsidRDefault="00DE09FA" w14:paraId="2C01E6FD" w14:textId="77777777">
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DE09FA" w:rsidP="007D5B72" w:rsidRDefault="00DE09FA" w14:paraId="2C01E6FD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="3B0A61B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>5. Overige reacties</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="18533CF7" w14:textId="77777777">
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="18533CF7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="4C568BE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>5.1 Reacties openbare lichamen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="2F41CAED" w14:textId="2EB4B07F">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="2F41CAED" w14:textId="2EB4B07F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de D66-fractie hebben kennisgenomen van de reacties van de bestuurscolleges van Bonaire en Saba, die beiden aangeven nog geen duidelijkheid te hebben over de wijze waarop de middelen voor hun nieuwe wettelijke taken worden verdeeld en verstrekt. Deze leden vragen de regering wanneer de bestuurscolleges hierover uitsluitsel kunnen verwachten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00DE09FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Inmiddels is er duidelijkheid over de toekenning van middelen voor de taken van de bestuurscolleges. Zie ook mijn antwoorden op eerdere vragen hierover.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00753987" w:rsidP="007D5B72" w:rsidRDefault="00753987" w14:paraId="2AE53CC1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="0A12ADCF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>6. Gevolgen en administratieve lasten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="000D57E3" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="0161AED7" w14:textId="4DF42215">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...24 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de CDA-fractie vra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002356FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>gen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om meer duidelijkheid van de regering over de gevolgen voor de administratieve lasten. Vooral omdat de regering spreekt over het verschuiven of overdragen van verantwoordelijkheden. Volgens deze leden lijken deze veranderingen te leiden tot een hogere administratieve lastendruk voor openbare lichamen, scholen en toezichthouders, terwijl zij geen ervaring met deze wetgeving hebben. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F06CF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Deze leden verzoeken de regering hierop te reageren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="003E1648" w:rsidP="007D5B72" w:rsidRDefault="003E1648" w14:paraId="1DF18AE0" w14:textId="2B2CBC58">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In algemene zin wordt opgemerkt dat de totale administratieve lasten door dit wetvoorstel niet worden verhoogd, maar door verschuiving of overdracht van verantwoordelijkheden kan dat betekenen dat ook de daarmee gepaard gaande administratie lasten ook verschuiven. Hierna wordt kort ingegaan op de administratieve lasten, voor een uitgebreider toelichting hierop wordt verwezen naar paragraaf 7 van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00974BCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">emorie van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00974BCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oelichting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="003E1648" w:rsidP="007D5B72" w:rsidRDefault="003E1648" w14:paraId="67168462" w14:textId="18082CA8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De bestuurscolleges hebben op grond van de Leerplichtwet BES en de SKJ-wet reeds wettelijke taken, waaronder de registratie en monitoring van vsv. De uitvoering hiervan gebeurt op dit moment nog niet conform de bestaande wet- en regelgeving, met de beoogde invoering van de vsv-aanpak is het belangrijk dat de openbare lichamen dit wel gaan doen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00B70812" w:rsidP="007D5B72" w:rsidRDefault="003E1648" w14:paraId="130EC803" w14:textId="38CA33AA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De openbare lichamen worden ontlast van de organisatie rondom de sociale kanstrajecten. De contactschool wordt verantwoordelijk voor het opstellen en indienen van een plan van aanpak met als doel het voorkomen en bestrijden van voortijdig schooluitval. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B70812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Voor het OLB vervalt de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00974BCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0067432D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verantwoordelijkheid voor de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B70812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onderwijshuisvesting, die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008D12E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het thans samen met ondergetekende heeft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00194EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ten aanzien van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008D12E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de nieuwbouw van schoolgebouwen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00194EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor de Scholengemeenschap Bonaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008D12E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, zodra het overgangsrecht vervalt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B70812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008D12E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierover kan in 2027 meer duidelijkheid komen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B70812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De drie openbare lichamen worden verantwoordelijk voor volwasseneneducatie. Dit is een nieuwe taak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00B70812" w:rsidP="007D5B72" w:rsidRDefault="00B70812" w14:paraId="735F0691" w14:textId="0279E557">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ROA CN hoeft niet meer iedere keer OCW te adviseren over een opleiding die de scholen voornemens zijn aan te vragen. Wel blijft de taak om de arbeidsmarkt en de daaraan gerelateerde opleidingsbehoeften in kaart te brengen en te bespreken met de scholen over de toekomstige opleidingsplannen met het oog op beschikbaarheid van leerbedrijven. ROA CN en SBB moeten samenwerken om te komen tot één gezamenlijk register van erkende leerbedrijven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00B70812" w:rsidP="007D5B72" w:rsidRDefault="00B70812" w14:paraId="46F47420" w14:textId="114D8B9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met het intrekken van de SKJ-wet komen de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00194EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>sociale kans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>trajecten in hun huidige vorm te vervallen en bestaa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00974BCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> er ook geen SKJ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00194EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>uitvoeringsinstantie meer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00753987" w:rsidP="007D5B72" w:rsidRDefault="00753987" w14:paraId="3BB8BD80" w14:textId="3E449576">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="3BC156C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>7. Financiële gevolgen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="002356FA" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="39AF5D8D" w14:textId="5D5EE233">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de PVV-fractie vragen de regering een volledig uitgesplitst overzicht te geven van de structurele en incidentele kosten per eiland, inclusief de uitvoeringskosten en de ICT-kosten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00233821" w:rsidP="007D5B72" w:rsidRDefault="00233821" w14:paraId="4BFB172B" w14:textId="210D4884">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>In het wetsvoorstel is geen volledig uitgesplitst overzicht per eiland opgenomen van de structurele en incidentele kosten, uitvoeringskosten en ICT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D56690">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>kosten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00233821" w:rsidP="007D5B72" w:rsidRDefault="00233821" w14:paraId="7AB4B9A3" w14:textId="01279866">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Dit hangt samen met het feit dat een deel van de financiële effecten afhankelijk is van de nadere uitwerking in lagere regelgeving, de inrichting van de uitvoering en de feitelijke implementatie per eiland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00233821" w:rsidP="007D5B72" w:rsidRDefault="00233821" w14:paraId="0242AD70" w14:textId="1B2C47DA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Er zijn of blijven wel voor verschillende onderdelen middelen beschikbaar, zoals de voortzetting van bestaande middelen voor de aanpak vsv en middelen via de vrije uitkering voor nieuwe taken op het terrein van volwassen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002456D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>educatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00753987" w:rsidP="007D5B72" w:rsidRDefault="00753987" w14:paraId="18A16928" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="032AAA39" w14:textId="1C189CB7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tevens vragen deze leden de regering of kan worden gegarandeerd dat de middelen voor volwasseneneducatie daadwerkelijk geoormerkt worden besteed en niet opgaan in de algemene middelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00233821" w:rsidP="007D5B72" w:rsidRDefault="00233821" w14:paraId="4A0A785E" w14:textId="76C305F3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De middelen voor volwassen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002456D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">educatie worden niet geoormerkt, maar verstrekt via de vrije uitkering uit het BES-fonds. Dat betekent dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D56690">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">er geen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sprake is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00D56690">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>van een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> afzonderlijk en strikt afgebakend budget. Daar staat tegenover dat de openbaar lichamen met dit wetsvoorstel wel een wettelijke verantwoordelijkheid krijgen om een aanbod van volwassen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002456D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">educatie te verzorgen. Zij dienen dus invulling te geven aan deze taak en hierover bestuurlijk verantwoording af te leggen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="0067432D" w:rsidP="007D5B72" w:rsidRDefault="00233821" w14:paraId="536B121E" w14:textId="347C6C8B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Ik acht deze systematiek passend, omdat zij enerzijds waarborgt dat middelen beschikbaar komen voor de nieuwe taak en anderzijds ruimte laat voor maatwerk per eiland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008D12E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BA558A" w:rsidP="007D5B72" w:rsidRDefault="00BA558A" w14:paraId="5C803055" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="6A20A6D5" w14:textId="3EA3B22E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de CDA-fractie merken op dat de regering aan geeft dat het CBS onderzoekt of er voldoende data beschikbaar is, dan wel beschikbaar kan worden gemaakt, om een onderbouwd nieuw bekostigingsmodel te ontwikkelen voor de aanpak van vroegtijdig schoolverlaten in Caribisch Nederland. Deze leden vragen of de regering een overzicht kan geven van de huidige stand van zaken? Is het mogelijk om dit inzichtelijk te maken? Welke aanvullende informatie is nog nodig en wat ontbreekt er op dit moment? Kan de regering ook aangeven of deze informatie beschikbaar zal zijn tijdens de plenaire behandeling van het wetsvoorstel?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00D56690" w:rsidP="007D5B72" w:rsidRDefault="00D56690" w14:paraId="5FC26CDC" w14:textId="430CA418">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De beoogde inwerkingtreding is verschoven naar 1 augustus 2027, waardoor er meer tijd is om de bekostigingsmodellen af te ronden. De middelen voor deze beleidsterreinen zijn reeds geregeld. Bestaande SKJ-middelen blijven beschikbaar voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A77FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de aanpak van vroegtijdig schoolverlaten. V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>oor volwassen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002456D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>educatie gaat de financiering langs de band van de vrije uitkering in het BES-fonds, waarbij mijn inzet is die specifiek voor dit doel te verhogen. Indien op onderdelen nadere bekostigingsregels bij inwerkingtreding nog niet volledig zouden zijn afgerond, zal worden voorzien in passend overgangsrecht of een tijdelijke voortzetting van de bestaande financieringsstromen, zodat de uitvoering niet in het gedrang komt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00753987" w:rsidP="007D5B72" w:rsidRDefault="00753987" w14:paraId="301C9020" w14:textId="3B27D518">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00576E05" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="6EECAFF8" w14:textId="0DB79257">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie merken op dat de afdeling advisering Raad van State opgemerkt heeft dat voor de volwasseneneducatie en onderwijshuisvesting niet duidelijk is wat de financiële gevolgen zijn van de wetswijziging zijn voor het Rijk, de openbare lichamen die de verantwoordelijkheid krijgen voor de volwasseneneducatie, de onderwijshuisvesting en voor andere maatschappelijke sectoren. Is hierover inmiddels meer duidelijkheid gekomen, zo vragen de leden van de JA21-fractie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00233821" w:rsidP="007D5B72" w:rsidRDefault="00233821" w14:paraId="34A19975" w14:textId="38C5F994">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Er is inmiddels meer duidelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B21CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>heid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de financieringsrichting. Voor volwassen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002456D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>educatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B21CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wil de regering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008464ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de financiering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B21CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">daarvan doen plaatsvinden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">via de vrije uitkering uit het BES-fonds. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A77FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Om dit mogelijk te maken zal een overboeking plaatsvinden vanuit de OCW-begroting naar die van het ministerie van BZK.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00233821" w:rsidP="007D5B72" w:rsidRDefault="00233821" w14:paraId="3688E044" w14:textId="2257DBC8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten aanzien van de onderwijshuisvesting van de SGB geldt dat het bestaande overgangsrecht voorlopig in stand blijft. De huidige gezamenlijke verantwoordelijkheid van het openbaar lichaam Bonaire en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B21CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007F0115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...310 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B21CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inister van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OCW wordt voortgezet zolang dat wenselijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00A77FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Hiermee worden financiële risico’s op korte termijn beperkt en blijft ruimte bestaan om nadere afspraken te maken over een structurele inrichting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00515507" w:rsidP="007D5B72" w:rsidRDefault="00233821" w14:paraId="3CF68E82" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de andere maatschappelijke sectoren geldt dat het wetsvoorstel primair ziet op onderwijs, arbeidsmarkt en participatie. Eventuele indirecte effecten, bijvoorbeeld </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>door een betere aansluiting op arbeid of vermindering van schooluitval, laten zich op voorhand moeilijk exact kwantificeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00753987" w:rsidP="007D5B72" w:rsidRDefault="00753987" w14:paraId="6002CA15" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="16D7BBBA" w14:textId="0304B017">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>8. Gevolgen voor de bescherming van persoonsgegevens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00DA78DF" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="550E719A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...210 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de D66-fractie constateren dat de Commissie toezicht bescherming persoonsgegevens BES (CBP BES) op het moment van indiening van het wetsvoorstel nog geen formeel advies had uitgebracht, terwijl CBP BES de aangewezen toezichthouder is. Deze leden vragen de regering wanneer dit advies wordt verwacht en wanneer de Kamer hierover geïnformeerd wordt. Welke concrete afspraken zijn er inmiddels gemaakt met CBP BES over de handhaving?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="000D6B5D" w14:paraId="38D24F3D" w14:textId="20FB2E67">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003F1446">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CBP BES heeft geen formeel advies uitgebracht op het wetsvoorstel. Zoals </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009D4A3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>eerder aangegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003F1446">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is er door medewerkers van mijn ministerie gesproken met de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">secretaris van deze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003F1446">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>commissie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="0071557A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00403478">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>juli 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="003000E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...205 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit contact heeft ertoe geleid dat de CBP BES betrokken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001943AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>wil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001943AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>verbetering van de naleving van de Wet bescherming persoonsgegevens BES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="001943AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in het onderwijsdomein</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De CBP BES </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009D3027">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zet vooral in op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>verbetering van de bewustwording van het belang van bescherming persoonsgegevens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009D3027">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ook omdat haar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>handhaving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009D3027">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>sinstrumentarium beperkt is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...111 lines deleted...]
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="00DA78DF" w:rsidRDefault="00BE1670" w14:paraId="16D7BBBA" w14:textId="0304B017">
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009D4A3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De CBP BES kan geen bestuurlijke boete opleggen, wel een last tot bestuursdwang ter naleving van de wet. Het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009D3027">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009D4A3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">penbaar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009D3027">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009D4A3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>inisterie kan tot vervolging overgaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009D3027">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, waarbij een geldboete kan worden opgelegd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009D4A3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009D3027">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Degene die meent dat zijn of haar persoonsgegevens in strijd met de wet worden verwerkt, heeft e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009D4A3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en zelfstandig recht op verbetering of verwijdering van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009D3027">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>diens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="009D4A3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> persoonsgegevens naast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="004B21CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>een eventueel recht op schadevergoeding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00753987" w:rsidP="007D5B72" w:rsidRDefault="00753987" w14:paraId="7AE4DC4A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="7736A502" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...298 lines deleted...]
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="007F0115" w:rsidRDefault="00BE1670" w14:paraId="7736A502" w14:textId="77777777">
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>9. Internetconsultatie en advies toetsing regeldruk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="0665335E" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:b/>
-[...28 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="73705784" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>9.1 Internetconsultatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="37DA4FE6" w14:textId="1BD51061">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="37DA4FE6" w14:textId="1BD51061">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F0C5E" w:rsidR="002356FA">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="002356FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">leden </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F0C5E">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van de GroenLinks-PvdA-fractie merken op dat bij de internetconsultatie de Bonaireaanse zorgstichting Fundashon Mariadal heeft gesteld dat het voor nieuwe opleidingen in Caribisch Nederland niet per se meteen nodig zou zijn dat men arbeidsmarktperspectief zou kunnen aantonen, omdat dit soms over vijf jaar wèl het geval zal zijn. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F06CF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...99 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Kan de regering nader toelichten wat haar reactie is op deze overweging, zo vragen deze leden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="000D6B5D" w14:paraId="4D380897" w14:textId="29A43497">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="000D6B5D" w14:paraId="4D380897" w14:textId="29A43497">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>De regering vat dit commentaar zo op dat enige flexibiliteit nodig is voor de toetsing van arbeidsmarktrelevantie. Daarbij mag nadrukkelijk ook worden gekeken naar de naastgelegen landen van het Koninkrijk om een goede afstemming te bereiken. Het is echter niet de bedoeling om op te leiden voor werkloosheid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="002356FA" w:rsidP="000170A8" w:rsidRDefault="002356FA" w14:paraId="0AFF7CEE" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="002356FA" w:rsidP="007D5B72" w:rsidRDefault="002356FA" w14:paraId="0AFF7CEE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="008113D7" w:rsidRDefault="00BE1670" w14:paraId="79AE611E" w14:textId="77777777">
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="79AE611E" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>II. Artikelsgewijs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="31D0BB0E" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="31D0BB0E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman" w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="000170A8" w:rsidRDefault="00BE1670" w14:paraId="2FA4C501" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="2FA4C501" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman" w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman" w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Artikelen XX. Inwerkingtreding </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="003F7433" w:rsidP="00DA78DF" w:rsidRDefault="00F06CF4" w14:paraId="104E02D8" w14:textId="201DB7B5">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="003F7433" w:rsidP="007D5B72" w:rsidRDefault="00F06CF4" w14:paraId="104E02D8" w14:textId="201DB7B5">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>De leden van de D66-fractie vragen de regering of de beoogde inwerkingtreding per 1 augustus 2026 haalbaar is, gelet op de nog te voltooien lagere regelgeving, de nog lopende CBS-onderzoeken naar de bekostigingsmodellen voor vsv en educatie en de benodigde ICT-aanpassingen bij DUO. Hebben alle betrokken uitvoeringspartijen bevestigd dat zij per die datum gereed zijn voor uitvoering?</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00784105">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00784105">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00B06C31">
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B06C31">
         <w:rPr>
           <w:rStyle w:val="null"/>
-          <w:rFonts w:cs="Aptos" w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Het wetvoorstel had eerder een beoogde in</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00B36F3B">
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B36F3B">
         <w:rPr>
           <w:rStyle w:val="null"/>
-          <w:rFonts w:cs="Aptos" w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>werkingtredings</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00B06C31">
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B06C31">
         <w:rPr>
           <w:rStyle w:val="null"/>
-          <w:rFonts w:cs="Aptos" w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">datum van 1 augustus 2026. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00B36F3B">
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B36F3B">
         <w:rPr>
           <w:rStyle w:val="null"/>
-          <w:rFonts w:cs="Aptos" w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Inmiddels</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00B06C31">
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B06C31">
         <w:rPr>
           <w:rStyle w:val="null"/>
-          <w:rFonts w:cs="Aptos" w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> is deze datum niet meer haalbaar</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00B36F3B">
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B36F3B">
         <w:rPr>
           <w:rStyle w:val="null"/>
-          <w:rFonts w:cs="Aptos" w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">, ook gezien de stappen die nog te zetten zijn </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00EC3462">
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EC3462">
         <w:rPr>
           <w:rStyle w:val="null"/>
-          <w:rFonts w:cs="Aptos" w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>voor aanpassing van de met het wetsvoorstel samenhangende</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00B36F3B">
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B36F3B">
         <w:rPr>
           <w:rStyle w:val="null"/>
-          <w:rFonts w:cs="Aptos" w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> lagere regelgeving</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00B06C31">
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B06C31">
         <w:rPr>
           <w:rStyle w:val="null"/>
-          <w:rFonts w:cs="Aptos" w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">. Alle relevante ketenpartners zijn </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00F068D1">
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F068D1">
         <w:rPr>
           <w:rStyle w:val="null"/>
-          <w:rFonts w:cs="Aptos" w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">hiervan op de hoogte gesteld. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00EC3462">
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EC3462">
         <w:rPr>
           <w:rStyle w:val="null"/>
-          <w:rFonts w:cs="Aptos" w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>De beoogde datum voor inwerkingtreding schuift nu een jaar op, naar 1 augustus 2027.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00EC3462">
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EC3462">
         <w:rPr>
           <w:rStyle w:val="null"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>beoogde datum voor inwerkingtreding schuift nu een jaar op, naar 1 augustus 2027.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00EC3462">
+        <w:rPr>
+          <w:rStyle w:val="null"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00F068D1">
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F068D1">
         <w:rPr>
           <w:rStyle w:val="null"/>
-          <w:rFonts w:cs="Aptos" w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Een voordeel hiervan is dat scholen</w:t>
       </w:r>
-      <w:r w:rsidR="008464ED">
+      <w:r w:rsidRPr="007D5B72" w:rsidR="008464ED">
         <w:rPr>
           <w:rStyle w:val="null"/>
-          <w:rFonts w:cs="Aptos" w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00B06C31">
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B06C31">
         <w:rPr>
           <w:rStyle w:val="null"/>
-          <w:rFonts w:cs="Aptos" w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">en andere betrokken </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00403478">
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00403478">
         <w:rPr>
           <w:rStyle w:val="null"/>
-          <w:rFonts w:cs="Aptos" w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>partijen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00B06C31">
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B06C31">
         <w:rPr>
           <w:rStyle w:val="null"/>
-          <w:rFonts w:cs="Aptos" w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> voldoende tijd krijgen om zich te kunnen </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00B06C31">
+        <w:t xml:space="preserve"> voldoende tijd krijgen om zich te kunnen voorbereiden op de wijzigingen die deze wet voor hen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00F068D1">
         <w:rPr>
           <w:rStyle w:val="null"/>
-          <w:rFonts w:cs="Aptos" w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000B07D4" w:rsidR="00F068D1">
+        <w:t>mee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="00B06C31">
         <w:rPr>
           <w:rStyle w:val="null"/>
-          <w:rFonts w:cs="Aptos" w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>mee</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>brengt. Hierover zal regelmatig worden overlegd met de scholen en de andere stakeholders.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00BE1670" w:rsidP="00DA78DF" w:rsidRDefault="00BE1670" w14:paraId="4FF2A680" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00BE1670" w:rsidP="007D5B72" w:rsidRDefault="00BE1670" w14:paraId="4FF2A680" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="000B07D4" w:rsidR="00424CB2" w:rsidP="00DA78DF" w:rsidRDefault="00424CB2" w14:paraId="7C7233F7" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00A540DC" w:rsidP="007D5B72" w:rsidRDefault="00D81AF9" w14:paraId="4440738E" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4" w:rsidR="006A5D19">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006A5D19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B07D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>inister van Onderwijs, Cultuur en Wetenschap,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B07D4" w:rsidR="000F521E" w:rsidP="00DA78DF" w:rsidRDefault="000F521E" w14:paraId="779DECEB" w14:textId="77777777">
-[...49 lines deleted...]
-    <w:p w:rsidRPr="006319D4" w:rsidR="006319D4" w:rsidP="00395361" w:rsidRDefault="00E5372D" w14:paraId="0E039D05" w14:textId="756D7D12">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="00E5372D" w14:paraId="0E039D05" w14:textId="03EEFF05">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006319D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rianne </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Letschert</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="006319D4" w:rsidRDefault="006319D4" w14:paraId="04641D8B" w14:textId="77777777">
+        <w:t>.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Letschert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="04641D8B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008F26B3" w:rsidR="005D52F2" w:rsidP="00395361" w:rsidRDefault="006319D4" w14:paraId="106C13F6" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="005D52F2" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="106C13F6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F26B3">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Bijlage</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D52F2" w:rsidP="00395361" w:rsidRDefault="005D52F2" w14:paraId="4374091B" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="005D52F2" w:rsidP="007D5B72" w:rsidRDefault="005D52F2" w14:paraId="4374091B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00184B30" w:rsidP="00395361" w:rsidRDefault="008F26B3" w14:paraId="1BED3095" w14:textId="666C5B34">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="00184B30" w:rsidP="007D5B72" w:rsidRDefault="008F26B3" w14:paraId="1BED3095" w14:textId="666C5B34">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="006319D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006319D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">verzicht </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">van </w:t>
       </w:r>
-      <w:r w:rsidR="006319D4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="006319D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>delegatiegrondslagen</w:t>
       </w:r>
-      <w:r w:rsidR="005D52F2">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005D52F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">in het </w:t>
       </w:r>
-      <w:r w:rsidR="005D52F2">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007D5B72" w:rsidR="005D52F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>wetsvoorstel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006319D4" w:rsidP="00395361" w:rsidRDefault="006319D4" w14:paraId="37500C77" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="37500C77" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="8469" w:type="dxa"/>
         <w:tblInd w:w="38" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1091"/>
         <w:gridCol w:w="1991"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="3686"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="006319D4" w:rsidR="006319D4" w:rsidTr="001943AA" w14:paraId="6F3F2EEE" w14:textId="77777777">
+      <w:tr w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidTr="001943AA" w14:paraId="6F3F2EEE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="502"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="651982CF" w14:textId="77777777">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="651982CF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Artikel (WEB)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="00275966" w14:paraId="1EBC2D0C" w14:textId="125B0E67">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="00275966" w14:paraId="1EBC2D0C" w14:textId="125B0E67">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA" w:rsidR="006319D4">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="006319D4">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>nderwerp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="3418E3C7" w14:textId="77777777">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="3418E3C7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Nieuw/ bestaand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="008113D7" w14:paraId="39E70888" w14:textId="0ACC5344">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="008113D7" w14:paraId="39E70888" w14:textId="0ACC5344">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA" w:rsidR="006319D4">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="006319D4">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>oelichting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006319D4" w:rsidR="001943AA" w:rsidTr="00275966" w14:paraId="6C5A50C5" w14:textId="77777777">
+      <w:tr w:rsidRPr="007D5B72" w:rsidR="001943AA" w:rsidTr="00275966" w14:paraId="6C5A50C5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="001943AA" w:rsidRDefault="001943AA" w14:paraId="2D8EDDE5" w14:textId="6355364B">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="001943AA" w:rsidP="007D5B72" w:rsidRDefault="001943AA" w14:paraId="2D8EDDE5" w14:textId="6355364B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1.6.4, eerste lid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="001943AA" w:rsidRDefault="001943AA" w14:paraId="5CE37467" w14:textId="10D0FD30">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="001943AA" w:rsidP="007D5B72" w:rsidRDefault="001943AA" w14:paraId="5CE37467" w14:textId="10D0FD30">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meldplicht onderwijslocatie mbo of opleiding </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Caribisch Nederland</w:t>
+              <w:t>Meldplicht onderwijslocatie mbo of opleiding vavo Caribisch Nederland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="001943AA" w:rsidRDefault="001943AA" w14:paraId="1CF587EF" w14:textId="165EF3EB">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="001943AA" w:rsidP="007D5B72" w:rsidRDefault="001943AA" w14:paraId="1CF587EF" w14:textId="165EF3EB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Nieuw </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="001943AA" w:rsidRDefault="001943AA" w14:paraId="126CA09D" w14:textId="0A37F838">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="001943AA" w:rsidP="007D5B72" w:rsidRDefault="001943AA" w14:paraId="126CA09D" w14:textId="0A37F838">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Nodig voor Inspectie van het onderwijs om zicht te hebben wie waar een opleiding verzorgt. </w:t>
             </w:r>
-            <w:r w:rsidR="00F735DE">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00F735DE">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Bij ministeriele regeling kunnen nadere regels over de meldplicht worden gesteld. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006319D4" w:rsidR="006319D4" w:rsidTr="001943AA" w14:paraId="6742703B" w14:textId="77777777">
+      <w:tr w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidTr="001943AA" w14:paraId="6742703B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="65F86562" w14:textId="77777777">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="65F86562" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1.6.6, derde lid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="05564370" w14:textId="77777777">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="05564370" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Wettelijke taken Raad onderwijs arbeidsmarkt Caribisch Nederland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="00C25FD4" w14:paraId="5965C334" w14:textId="3BAA4D6E">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="00C25FD4" w14:paraId="5965C334" w14:textId="3BAA4D6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA" w:rsidR="006319D4">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="006319D4">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ieuw</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="516D4023" w14:textId="38BD8FC9">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="516D4023" w14:textId="38BD8FC9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Door samenloop met de </w:t>
             </w:r>
-            <w:r w:rsidR="008F26B3">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="008F26B3">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>et verbetering aansluiting beroepsonderwijs-arbeidsmarkt wordt dit vernummerd tot artikel 5.3.2, derde lid</w:t>
             </w:r>
-            <w:r w:rsidR="00F735DE">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00F735DE">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. Nodig omdat zowel SBB als ROA CN wettelijke taken hebben over de erkenning van leerbedrijven. Dit was voorheen apart </w:t>
             </w:r>
-            <w:r w:rsidR="008F26B3">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="008F26B3">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">geregeld </w:t>
             </w:r>
-            <w:r w:rsidR="00F735DE">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00F735DE">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">op grond </w:t>
             </w:r>
-            <w:r w:rsidR="008F26B3">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="008F26B3">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">van de </w:t>
             </w:r>
-            <w:r w:rsidR="00F735DE">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00F735DE">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>WEB respectievelijk WEB BES.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006319D4" w:rsidR="006319D4" w:rsidTr="001943AA" w14:paraId="39D538CB" w14:textId="77777777">
+      <w:tr w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidTr="001943AA" w14:paraId="39D538CB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="7AD86863" w14:textId="77777777">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="7AD86863" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2.2.6, vijfde lid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="5B299FD0" w14:textId="77777777">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="5B299FD0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Rijksbijdrage en private activiteiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="00C25FD4" w14:paraId="66E4E685" w14:textId="21CACB72">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="00C25FD4" w14:paraId="66E4E685" w14:textId="21CACB72">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA" w:rsidR="006319D4">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="006319D4">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>estaand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="766C7519" w14:textId="435BA709">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="766C7519" w14:textId="435BA709">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Deze grondslag zit al in het huidig artikel 2.2.6 WEB; dat artikel wordt alleen opnieuw vastgesteld i.v.m. samenvoeging van de huidige artikelen 1.7.1 en 2.2.6 (oud)</w:t>
             </w:r>
-            <w:r w:rsidR="00F735DE">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00F735DE">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006319D4" w:rsidR="00E87FDE" w:rsidTr="001943AA" w14:paraId="0BC0063F" w14:textId="77777777">
+      <w:tr w:rsidRPr="007D5B72" w:rsidR="00E87FDE" w:rsidTr="001943AA" w14:paraId="0BC0063F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="00E87FDE" w:rsidP="001943AA" w:rsidRDefault="00E87FDE" w14:paraId="08A24649" w14:textId="703F4477">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="00E87FDE" w:rsidP="007D5B72" w:rsidRDefault="00E87FDE" w14:paraId="08A24649" w14:textId="703F4477">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2.8.1, zesde lid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="00E87FDE" w:rsidP="001943AA" w:rsidRDefault="00E87FDE" w14:paraId="546F0375" w14:textId="2A117FC7">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="00E87FDE" w:rsidP="007D5B72" w:rsidRDefault="00E87FDE" w14:paraId="546F0375" w14:textId="2A117FC7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Vestigingsplaats bekostigde instelling Caribisch Nederland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E87FDE" w:rsidP="001943AA" w:rsidRDefault="00E87FDE" w14:paraId="41E48E66" w14:textId="1FC55C18">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="00E87FDE" w:rsidP="007D5B72" w:rsidRDefault="00E87FDE" w14:paraId="41E48E66" w14:textId="1FC55C18">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Nieuw</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="00E87FDE" w:rsidP="001943AA" w:rsidRDefault="00E87FDE" w14:paraId="7837B24C" w14:textId="7974F337">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="00E87FDE" w:rsidP="007D5B72" w:rsidRDefault="00E87FDE" w14:paraId="7837B24C" w14:textId="7974F337">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Bij ministeriele regeling kunnen nadere regels worden gesteld over de aanvraag en beoordeling ervan voor starten opleiding in Caribisch Nederland. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006319D4" w:rsidR="006319D4" w:rsidTr="001943AA" w14:paraId="2DA60BFF" w14:textId="77777777">
+      <w:tr w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidTr="001943AA" w14:paraId="2DA60BFF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="43F08F33" w14:textId="77777777">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="43F08F33" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2.8.3, eerste lid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="7EB26DFE" w14:textId="77777777">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="7EB26DFE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Afwijkende bekostiging beroepsonderwijs Caribisch Nederland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="00917D1B" w14:paraId="7C4DA92E" w14:textId="6E0E3555">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="00917D1B" w14:paraId="7C4DA92E" w14:textId="6E0E3555">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA" w:rsidR="006319D4">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="006319D4">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ieuw in de WEB, </w:t>
             </w:r>
-            <w:r w:rsidR="00C25FD4">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00C25FD4">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">maar </w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA" w:rsidR="006319D4">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="006319D4">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>afgeleid van artikel</w:t>
             </w:r>
-            <w:r w:rsidR="00F735DE">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00F735DE">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA" w:rsidR="006319D4">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="006319D4">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2.2.1, tweede lid, WEB BES</w:t>
             </w:r>
-            <w:r w:rsidR="00F735DE">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00F735DE">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> en 11.56 en 11.57 WVO 2020</w:t>
             </w:r>
-            <w:r w:rsidR="00C25FD4">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00C25FD4">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917D1B" w:rsidP="00275966" w:rsidRDefault="006319D4" w14:paraId="1BC7C2EF" w14:textId="54A75EAC">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="00917D1B" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="1BC7C2EF" w14:textId="54A75EAC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">In Caribisch Nederland gelden </w:t>
             </w:r>
-            <w:r w:rsidR="00F735DE">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00F735DE">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">nu al </w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>deels afwijkende bekostigingsmaatstaven. Deze grondslag zal worden ingevuld in het Uitvoeringsbesluit WEB.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="00C25FD4" w14:paraId="117AC361" w14:textId="2427C472">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="00C25FD4" w14:paraId="117AC361" w14:textId="2427C472">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Tot nu toe </w:t>
             </w:r>
-            <w:r w:rsidR="00917D1B">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00917D1B">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>zijn de regels over</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> de bekostiging van het beroepsonderwijs</w:t>
             </w:r>
-            <w:r w:rsidR="00917D1B">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00917D1B">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>, samen met die voor de bekostiging van het voortgezet onderwijs in Bonaire</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00917D1B">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00917D1B">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">uitgewerkt in </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(de </w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA" w:rsidR="006319D4">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="006319D4">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>artikel</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA" w:rsidR="006319D4">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="006319D4">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9.25 en 9.32 </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>van</w:t>
             </w:r>
-            <w:r w:rsidR="00917D1B">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00917D1B">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> het </w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA" w:rsidR="006319D4">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="006319D4">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Uitvoeringsbesluit WVO 2020</w:t>
             </w:r>
-            <w:r w:rsidR="00F735DE">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00F735DE">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> op grond van de WVO 2020</w:t>
             </w:r>
-            <w:r w:rsidR="00917D1B">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00917D1B">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>. Dat wordt met dit wetsvoorstel uit elkaar getrokken.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006319D4" w:rsidR="006319D4" w:rsidTr="001943AA" w14:paraId="4FD6B156" w14:textId="77777777">
+      <w:tr w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidTr="001943AA" w14:paraId="4FD6B156" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="56271279" w14:textId="77777777">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="56271279" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2.8.4, eerste lid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="33FC87D2" w14:textId="7273CDCC">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="33FC87D2" w14:textId="7273CDCC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afwijkende bekostigings-voorschriften </w:t>
+              <w:t>Afwijkende bekostigings-</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>vavo</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> CN</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>voorschriften vavo CN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="00C25FD4" w14:paraId="79F35149" w14:textId="0B5C0361">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="00C25FD4" w14:paraId="79F35149" w14:textId="0B5C0361">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Voor CN n</w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA" w:rsidR="006319D4">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="006319D4">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ieuw</w:t>
             </w:r>
-            <w:r w:rsidR="00B0768F">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00B0768F">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, in </w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA" w:rsidR="006319D4">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="006319D4">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">aanvulling </w:t>
             </w:r>
-            <w:r w:rsidR="00B0768F">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00B0768F">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>op de bestaande grondslag in artikel 2.2a.1, eerste lid, WEB</w:t>
+              <w:t xml:space="preserve">op </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00B0768F">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>de bestaande grondslag in artikel 2.2a.1, eerste lid, WEB</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D5B72">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="06826119" w14:textId="77777777">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="06826119" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">In CN kan voor het </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">In CN kan voor het vavo naast een bedrag per student ook een vaste </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>vavo</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> naast een bedrag per student ook een vaste voet worden toegekend (i.v.m. kleinschaligheid).</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>voet worden toegekend (i.v.m. kleinschaligheid).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="52D3AE0F" w14:textId="77777777">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="52D3AE0F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="1DC95536" w14:textId="1D2D00EC">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="1DC95536" w14:textId="1D2D00EC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Dat is</w:t>
             </w:r>
-            <w:r w:rsidR="00B0768F">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00B0768F">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> voor CN een</w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> aanvulling op de grondslag uit artikel 2.2a.1, eerste lid</w:t>
             </w:r>
-            <w:r w:rsidR="00B0768F">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00B0768F">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>, WEB</w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="00B0768F">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00B0768F">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">die ook geldt </w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>voor Europees Nederland)</w:t>
             </w:r>
-            <w:r w:rsidR="00B0768F">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00B0768F">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. Het is nieuw voor Caribisch Nederland, omdat de WEB BES geen </w:t>
             </w:r>
-            <w:r w:rsidR="00F735DE">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00F735DE">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>bekostigings</w:t>
             </w:r>
-            <w:r w:rsidR="00B0768F">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00B0768F">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">bepalingen over </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> bevat.</w:t>
+              <w:t>bepalingen over vavo bevat.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006319D4" w:rsidR="00871C24" w:rsidTr="001943AA" w14:paraId="0535AC15" w14:textId="77777777">
+      <w:tr w:rsidRPr="007D5B72" w:rsidR="00871C24" w:rsidTr="001943AA" w14:paraId="0535AC15" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="00871C24" w:rsidP="001943AA" w:rsidRDefault="00871C24" w14:paraId="70370DBC" w14:textId="6399F2D4">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="00871C24" w:rsidP="007D5B72" w:rsidRDefault="00871C24" w14:paraId="70370DBC" w14:textId="6399F2D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.8.</w:t>
             </w:r>
-            <w:r w:rsidR="003D544E">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="003D544E">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>5, tweede lid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="00871C24" w:rsidP="001943AA" w:rsidRDefault="003D544E" w14:paraId="0B16E008" w14:textId="08B2C54A">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="00871C24" w:rsidP="007D5B72" w:rsidRDefault="003D544E" w14:paraId="0B16E008" w14:textId="08B2C54A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Vaststelling budget</w:t>
             </w:r>
-            <w:r w:rsidR="00871C24">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00871C24">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> educatie CN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00871C24" w:rsidP="001943AA" w:rsidRDefault="003D544E" w14:paraId="079D5AC4" w14:textId="5E454027">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="00871C24" w:rsidP="007D5B72" w:rsidRDefault="003D544E" w14:paraId="079D5AC4" w14:textId="5E454027">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Nieuw</w:t>
             </w:r>
-            <w:r w:rsidR="003702B9">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="003702B9">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> voor CN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="00871C24" w:rsidP="001943AA" w:rsidRDefault="003702B9" w14:paraId="3AAFCC19" w14:textId="774F7CEC">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="00871C24" w:rsidP="007D5B72" w:rsidRDefault="003702B9" w14:paraId="3AAFCC19" w14:textId="774F7CEC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Artikel 2.3.2 m.b.t. de uitkering educatie in </w:t>
             </w:r>
-            <w:r w:rsidR="003D544E">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="003D544E">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Europees Nederland is niet van toepassing voor CN. In plaats daarvan</w:t>
             </w:r>
-            <w:r w:rsidR="00974233">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00974233">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> wordt op grond van </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>art. 2.8.5</w:t>
             </w:r>
-            <w:r w:rsidR="00974233">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00974233">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> vastgesteld hoeveel geld er beschikbaar </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>is voor educatie.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006319D4" w:rsidR="006319D4" w:rsidTr="001943AA" w14:paraId="38079CB7" w14:textId="77777777">
+      <w:tr w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidTr="001943AA" w14:paraId="38079CB7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="7A5E1D56" w14:textId="77777777">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="7A5E1D56" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>7.6.5, eerste lid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="07985811" w14:textId="77777777">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="07985811" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Nederlands als vreemde taal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="00C25FD4" w14:paraId="7A774656" w14:textId="7A88FAEA">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="00C25FD4" w14:paraId="7A774656" w14:textId="7A88FAEA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA" w:rsidR="006319D4">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="006319D4">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ieuw</w:t>
             </w:r>
-            <w:r w:rsidR="00FE00A9">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00FE00A9">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> in WEB omdat het ook </w:t>
             </w:r>
-            <w:r w:rsidR="00871C24">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00871C24">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">een </w:t>
             </w:r>
-            <w:r w:rsidR="00FE00A9">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00FE00A9">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>opleiding educatie is</w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA" w:rsidR="006319D4">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="006319D4">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, maar </w:t>
             </w:r>
-            <w:r w:rsidR="00FE00A9">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00FE00A9">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">wel </w:t>
+              <w:t>wel reeds bestaande gr</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00FE00A9">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="006319D4">
               <w:rPr>
-                <w:sz w:val="16"/>
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ondslag </w:t>
             </w:r>
-            <w:r w:rsidR="00FE00A9">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00FE00A9">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>in 2.72, derde lid</w:t>
             </w:r>
-            <w:r w:rsidR="00871C24">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00871C24">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="00FE00A9">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00FE00A9">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA" w:rsidR="006319D4">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="006319D4">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>WVO 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="4CD239FE" w14:textId="3427C779">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="4CD239FE" w14:textId="3427C779">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit artikel geeft </w:t>
             </w:r>
-            <w:r w:rsidRPr="001E208C" w:rsidR="00B0768F">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00B0768F">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">een concrete grondslag </w:t>
+              <w:t xml:space="preserve">een concrete grondslag voor </w:t>
             </w:r>
-            <w:r w:rsidR="00B0768F">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>het Staatsexamenbesluit Nederlands als vreemde taal BES in de WEB (naast artikel 2.72, derde en vierde lid, WVO 2020)</w:t>
             </w:r>
-            <w:r w:rsidR="00B726EC">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00B726EC">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006319D4" w:rsidR="006319D4" w:rsidTr="001943AA" w14:paraId="3954FD02" w14:textId="77777777">
+      <w:tr w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidTr="001943AA" w14:paraId="3954FD02" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="1713F159" w14:textId="77777777">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="1713F159" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>9.3.1, vijfde lid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="731EA724" w14:textId="77777777">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="731EA724" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Melding verzuim zonder geldige reden Caribisch Nederland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="00C25FD4" w14:paraId="79FEF8AD" w14:textId="2735CBE6">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="00C25FD4" w14:paraId="79FEF8AD" w14:textId="2735CBE6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Voor CN n</w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA" w:rsidR="006319D4">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="006319D4">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ieuw</w:t>
             </w:r>
-            <w:r w:rsidR="00B0768F">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00B0768F">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">; artikel 9.2.2 WEB bevat </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">wel al </w:t>
             </w:r>
-            <w:r w:rsidR="00B0768F">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00B0768F">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">een vergelijkbare </w:t>
+              <w:t>een vergelijkbare grondslag t.a.v. Europees Nederland, maar d</w:t>
             </w:r>
-            <w:r w:rsidR="00B0768F">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="005D52F2">
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>at artikel</w:t>
             </w:r>
-            <w:r w:rsidR="00B0768F">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00B0768F">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> is niet van toepassing in CN.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="00B0768F" w:rsidP="00B726EC" w:rsidRDefault="00B0768F" w14:paraId="4B3131EC" w14:textId="0335092E">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="00B0768F" w:rsidP="007D5B72" w:rsidRDefault="00B0768F" w14:paraId="4B3131EC" w14:textId="0335092E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Het betreft een t</w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA" w:rsidR="006319D4">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="006319D4">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">ijdelijke grondslag om bij </w:t>
-[...23 lines deleted...]
-              <w:t>niet via het register onderwijsdeelnemers mogelijk is.</w:t>
+              <w:t>ijdelijke grondslag om bij amvb regels te stellen over verstrekking van verzuimgegevens CN zolang dat nog niet via het register onderwijsdeelnemers mogelijk is.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006319D4" w:rsidR="006319D4" w:rsidTr="001943AA" w14:paraId="4E071B00" w14:textId="77777777">
+      <w:tr w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidTr="001943AA" w14:paraId="4E071B00" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="0C7AFA24" w14:textId="77777777">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="0C7AFA24" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>9.3.3, zesde lid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="64DAE455" w14:textId="77777777">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="64DAE455" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Wettelijke taak bestuurscollege vsv Caribisch Nederland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="00C25FD4" w14:paraId="3C7685FE" w14:textId="2E0CBB5C">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="00C25FD4" w14:paraId="3C7685FE" w14:textId="2E0CBB5C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Voor CN n</w:t>
             </w:r>
-            <w:r w:rsidR="00275966">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00275966">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ieuw</w:t>
             </w:r>
-            <w:r w:rsidR="00B0768F">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00B0768F">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">; artikel 9.2.5 WEB bevat </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">wel al </w:t>
             </w:r>
-            <w:r w:rsidR="00B0768F">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00B0768F">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>een vergelijkbare grondslag t.a.v. Europees Nederland, maar d</w:t>
             </w:r>
-            <w:r w:rsidR="005D52F2">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="005D52F2">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>at artikel</w:t>
             </w:r>
-            <w:r w:rsidR="00B0768F">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00B0768F">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> is niet van toepassing in CN.</w:t>
+              <w:t xml:space="preserve"> is niet </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00B0768F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>van toepassing in CN.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006319D4" w:rsidP="00275966" w:rsidRDefault="006319D4" w14:paraId="29FF3771" w14:textId="77777777">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="29FF3771" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artikel 9.3.3 bevat voor Caribisch Nederland een alternatieve bepaling t.o.v. artikel 9.2.5 (voor Europees Nederland). Artikel 9.2.5, zesde lid, bevat ook nu al een grondslag voor nadere uitwerking bij </w:t>
-[...15 lines deleted...]
-              <w:t>.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Artikel 9.3.3 bevat voor Caribisch Nederland een alternatieve bepaling t.o.v. artikel 9.2.5 (voor Europees Nederland). Artikel 9.2.5, zesde lid, bevat ook nu al een grondslag voor nadere uitwerking bij amvb.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001943AA" w:rsidR="00B0768F" w:rsidP="001943AA" w:rsidRDefault="00B0768F" w14:paraId="286D119E" w14:textId="77777777">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="00B0768F" w:rsidP="007D5B72" w:rsidRDefault="00B0768F" w14:paraId="286D119E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="3EFEBF8B" w14:textId="33DB4812">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="3EFEBF8B" w14:textId="33DB4812">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006319D4" w:rsidR="00FE00A9" w:rsidTr="001943AA" w14:paraId="5ABD2B73" w14:textId="77777777">
+      <w:tr w:rsidRPr="007D5B72" w:rsidR="00FE00A9" w:rsidTr="001943AA" w14:paraId="5ABD2B73" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="00FE00A9" w:rsidP="001943AA" w:rsidRDefault="00FE00A9" w14:paraId="74BE2BDD" w14:textId="001D7CDC">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="00FE00A9" w:rsidP="007D5B72" w:rsidRDefault="00FE00A9" w14:paraId="74BE2BDD" w14:textId="001D7CDC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>9.3.4, vierde lid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="00FE00A9" w:rsidP="001943AA" w:rsidRDefault="00FE00A9" w14:paraId="3EA5BF10" w14:textId="5431C10D">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="00FE00A9" w:rsidP="007D5B72" w:rsidRDefault="00FE00A9" w14:paraId="3EA5BF10" w14:textId="5431C10D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Eilandelijk vsv-p</w:t>
             </w:r>
-            <w:r w:rsidR="00695937">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00695937">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>rogramma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE00A9" w:rsidP="001943AA" w:rsidRDefault="00FE00A9" w14:paraId="779F935D" w14:textId="58AD34D4">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="00FE00A9" w:rsidP="007D5B72" w:rsidRDefault="00FE00A9" w14:paraId="779F935D" w14:textId="58AD34D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Nieuw </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="00FE00A9" w:rsidP="00275966" w:rsidRDefault="00695937" w14:paraId="3FE54CB9" w14:textId="0A3A7059">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="00FE00A9" w:rsidP="007D5B72" w:rsidRDefault="00695937" w14:paraId="3FE54CB9" w14:textId="0A3A7059">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Bij ministeriele regeling wordt de geldigheidsduur van een vsv-programma bepaald en kunnen nadere regels worden gesteld over de inhoud van dat programma. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006319D4" w:rsidR="00695937" w:rsidTr="001943AA" w14:paraId="1035CE97" w14:textId="77777777">
+      <w:tr w:rsidRPr="007D5B72" w:rsidR="00695937" w:rsidTr="001943AA" w14:paraId="1035CE97" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00695937" w:rsidP="001943AA" w:rsidRDefault="00695937" w14:paraId="77E78461" w14:textId="3182464C">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="00695937" w:rsidP="007D5B72" w:rsidRDefault="00695937" w14:paraId="77E78461" w14:textId="3182464C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>9.3.5, tweede lid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00695937" w:rsidP="001943AA" w:rsidRDefault="00695937" w14:paraId="07CE6D2F" w14:textId="6F084E41">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="00695937" w:rsidP="007D5B72" w:rsidRDefault="00695937" w14:paraId="07CE6D2F" w14:textId="6F084E41">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Subsidie contactschool</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00695937" w:rsidP="001943AA" w:rsidRDefault="00695937" w14:paraId="153F65F0" w14:textId="5EF9C865">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="00695937" w:rsidP="007D5B72" w:rsidRDefault="00695937" w14:paraId="153F65F0" w14:textId="5EF9C865">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Nieuw in WEB</w:t>
             </w:r>
-            <w:r w:rsidR="009A522D">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="009A522D">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, maar tot 1-1-2026 op grond </w:t>
             </w:r>
-            <w:r w:rsidR="008F26B3">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="008F26B3">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">van </w:t>
             </w:r>
-            <w:r w:rsidR="009A522D">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="009A522D">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>artikel 4 Wet overige OCW-subsidies in Europees Nederland.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00695937" w:rsidP="00275966" w:rsidRDefault="009A522D" w14:paraId="3C367511" w14:textId="2206734D">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="00695937" w:rsidP="007D5B72" w:rsidRDefault="009A522D" w14:paraId="3C367511" w14:textId="2206734D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Met deze subsidie komen extra middelen ter beschikking voor voorkomen en bestrijden voortijdig schoolverlaten. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006319D4" w:rsidR="00695937" w:rsidTr="001943AA" w14:paraId="64105C60" w14:textId="77777777">
+      <w:tr w:rsidRPr="007D5B72" w:rsidR="00695937" w:rsidTr="001943AA" w14:paraId="64105C60" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00695937" w:rsidP="001943AA" w:rsidRDefault="00695937" w14:paraId="6A57E5D9" w14:textId="52A89C84">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="00695937" w:rsidP="007D5B72" w:rsidRDefault="00695937" w14:paraId="6A57E5D9" w14:textId="52A89C84">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>9.3.6, tweede lid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00695937" w:rsidP="001943AA" w:rsidRDefault="00695937" w14:paraId="49199C55" w14:textId="06A5213D">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="00695937" w:rsidP="007D5B72" w:rsidRDefault="00695937" w14:paraId="49199C55" w14:textId="06A5213D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Effectrapportage van eilandelijk vsv-programma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00695937" w:rsidP="001943AA" w:rsidRDefault="00695937" w14:paraId="768F554C" w14:textId="1FF02FB1">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="00695937" w:rsidP="007D5B72" w:rsidRDefault="00695937" w14:paraId="768F554C" w14:textId="1FF02FB1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Nieuw </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00695937" w:rsidP="00275966" w:rsidRDefault="00695937" w14:paraId="73C83E71" w14:textId="0D88FC5E">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="00695937" w:rsidP="007D5B72" w:rsidRDefault="00695937" w14:paraId="73C83E71" w14:textId="0D88FC5E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00695937">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bij ministeriele regeling kunnen nadere regels worden gesteld over de inhoud </w:t>
-[...27 lines deleted...]
-              <w:t>programma.</w:t>
+              <w:t>Bij ministeriele regeling kunnen nadere regels worden gesteld over de inhoud en vormgeving van de evaluatie van het vsv-programma.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006319D4" w:rsidR="006319D4" w:rsidTr="001943AA" w14:paraId="665B6C81" w14:textId="77777777">
+      <w:tr w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidTr="001943AA" w14:paraId="665B6C81" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="01A3B13C" w14:textId="77777777">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="01A3B13C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>12.1, eerste lid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="7FD3034A" w14:textId="77777777">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="7FD3034A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Experiment beroepsonderwijs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="00C25FD4" w14:paraId="5D322C70" w14:textId="15F6CFCE">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="00C25FD4" w14:paraId="5D322C70" w14:textId="15F6CFCE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25FD4">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA" w:rsidR="006319D4">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="006319D4">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>estaand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="00275966" w14:paraId="68DFA21F" w14:textId="59027D41">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="00275966" w14:paraId="68DFA21F" w14:textId="59027D41">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Deze grondslag w</w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA" w:rsidR="006319D4">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="006319D4">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ordt overgeheveld uit </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>het h</w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA" w:rsidR="006319D4">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="006319D4">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>uidig artikel 11a.1, eerste lid</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>, WEB</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006319D4" w:rsidR="006319D4" w:rsidTr="001943AA" w14:paraId="1E7E3AD8" w14:textId="77777777">
+      <w:tr w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidTr="001943AA" w14:paraId="1E7E3AD8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="5C5E8A9F" w14:textId="77777777">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="5C5E8A9F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>12.4, derde lid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="31F8D5F9" w14:textId="77777777">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="31F8D5F9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Samenwerking met ander onderwijs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="008F26B3" w14:paraId="32356DA0" w14:textId="4E8BA238">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="008F26B3" w14:paraId="32356DA0" w14:textId="4E8BA238">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA" w:rsidR="006319D4">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="006319D4">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ieuw</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="46BB677F" w14:textId="18330A44">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="46BB677F" w14:textId="18330A44">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>He</w:t>
             </w:r>
-            <w:r w:rsidR="00275966">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00275966">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>t betreft een he</w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">rformulering van de grondslag die impliciet </w:t>
             </w:r>
-            <w:r w:rsidR="008F26B3">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="008F26B3">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">nu </w:t>
             </w:r>
-            <w:r w:rsidR="00275966">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00275966">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">al </w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>in het huidige artikel 11a.1, zevende lid, zit</w:t>
             </w:r>
-            <w:r w:rsidR="00275966">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="00275966">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006319D4" w:rsidR="006319D4" w:rsidTr="001943AA" w14:paraId="2444577C" w14:textId="77777777">
+      <w:tr w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidTr="001943AA" w14:paraId="2444577C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="6BA443C9" w14:textId="77777777">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="6BA443C9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>13.2.5, derde lid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="17C975A0" w14:textId="77777777">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="17C975A0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Overgangsrecht </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> vanwege afschaffing rekentoets</w:t>
+              <w:t>Overgangsrecht vavo vanwege afschaffing rekentoets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="008F26B3" w14:paraId="26B23B7E" w14:textId="38DF98E3">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="008F26B3" w14:paraId="26B23B7E" w14:textId="38DF98E3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
-            <w:r w:rsidRPr="001943AA" w:rsidR="006319D4">
+            <w:r w:rsidRPr="007D5B72" w:rsidR="006319D4">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>estaand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="1EA10560" w14:textId="77777777">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="1EA10560" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001943AA">
+            <w:r w:rsidRPr="007D5B72">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Wordt overgeheveld vanuit huidig artikel 12.1a.1.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001943AA" w:rsidR="006319D4" w:rsidP="001943AA" w:rsidRDefault="006319D4" w14:paraId="2257FAFC" w14:textId="592501E3">
+          <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="2257FAFC" w14:textId="592501E3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00395361" w:rsidR="006319D4" w:rsidP="007B2755" w:rsidRDefault="006319D4" w14:paraId="0736B2D7" w14:textId="77777777">
+    <w:p w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidP="007D5B72" w:rsidRDefault="006319D4" w14:paraId="0736B2D7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00395361" w:rsidR="006319D4" w:rsidSect="00A540DC">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidRPr="007D5B72" w:rsidR="006319D4" w:rsidSect="00A540DC">
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1440" w:bottom="1418" w:left="2268" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="465640C9" w14:textId="77777777" w:rsidR="00747CAE" w:rsidRPr="00830A18" w:rsidRDefault="00747CAE">
+    <w:p w14:paraId="1F448FF9" w14:textId="77777777" w:rsidR="00CD771A" w:rsidRPr="00830A18" w:rsidRDefault="00CD771A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00830A18">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FFFB3B2" w14:textId="77777777" w:rsidR="00747CAE" w:rsidRPr="00830A18" w:rsidRDefault="00747CAE">
+    <w:p w14:paraId="494B25E9" w14:textId="77777777" w:rsidR="00CD771A" w:rsidRPr="00830A18" w:rsidRDefault="00CD771A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00830A18">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -25171,1329 +22375,1096 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="LGCLC P+ Univers">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="458A23C0" w14:textId="77777777" w:rsidR="00A540DC" w:rsidRPr="00830A18" w:rsidRDefault="00D81AF9">
-[...49 lines deleted...]
-  </w:p>
   <w:p w14:paraId="5F8A5769" w14:textId="77777777" w:rsidR="00A540DC" w:rsidRPr="00830A18" w:rsidRDefault="00A540DC" w:rsidP="00A540DC">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="center" w:pos="3892"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:ind w:right="357"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62D116D8" w14:textId="77777777" w:rsidR="00747CAE" w:rsidRPr="00830A18" w:rsidRDefault="00747CAE">
+    <w:p w14:paraId="0252D097" w14:textId="77777777" w:rsidR="00CD771A" w:rsidRPr="00830A18" w:rsidRDefault="00CD771A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00830A18">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11A81F0F" w14:textId="77777777" w:rsidR="00747CAE" w:rsidRPr="00830A18" w:rsidRDefault="00747CAE">
+    <w:p w14:paraId="5DAB8F27" w14:textId="77777777" w:rsidR="00CD771A" w:rsidRPr="00830A18" w:rsidRDefault="00CD771A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00830A18">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="79924836" w14:textId="5783E3E3" w:rsidR="00DA78DF" w:rsidRPr="00DA78DF" w:rsidRDefault="00DA78DF" w:rsidP="00DA78DF">
+    <w:p w14:paraId="79924836" w14:textId="5783E3E3" w:rsidR="00DA78DF" w:rsidRPr="007D5B72" w:rsidRDefault="00DA78DF" w:rsidP="00DA78DF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA78DF">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DA78DF">
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> (GroenLinks-PvdA).</w:t>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De leden Heera Dijk (D66) en Tseggai (GroenLinks-PvdA).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2CFF32DF" w14:textId="168E8703" w:rsidR="00DA4233" w:rsidRPr="00DA78DF" w:rsidRDefault="00DA4233" w:rsidP="00DA78DF">
+    <w:p w14:paraId="2CFF32DF" w14:textId="168E8703" w:rsidR="00DA4233" w:rsidRPr="007D5B72" w:rsidRDefault="00DA4233" w:rsidP="00DA78DF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA78DF">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DA78DF">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A57D26" w:rsidRPr="00DA78DF">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00A57D26" w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Artikel 1, onderdeel f, van de Leerplichtwet 1969 en</w:t>
       </w:r>
-      <w:r w:rsidR="007850F6" w:rsidRPr="00DA78DF">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="007850F6" w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> artikel 1, onderdeel f, van de Leerplichtwet BES in samenhang met </w:t>
       </w:r>
-      <w:r w:rsidR="00A57D26" w:rsidRPr="00DA78DF">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00A57D26" w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA78DF">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> van Puttenschool BES.</w:t>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rtikel 25 van het Besluit Saba Comprehensive School en Gwendoline van Puttenschool BES.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6F218FEF" w14:textId="77777777" w:rsidR="00162F06" w:rsidRPr="008F26B3" w:rsidRDefault="00162F06" w:rsidP="00DA78DF">
+    <w:p w14:paraId="6F218FEF" w14:textId="77777777" w:rsidR="00162F06" w:rsidRPr="007D5B72" w:rsidRDefault="00162F06" w:rsidP="00DA78DF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA78DF">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DA78DF">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Op Sint </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F26B3">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Eustatius en Saba samen gaat het om 5 scholen voor primair onderwijs en 2 scholen voor voortgezet onderwijs, met in totaal 832 leerlingen (stand per 1 oktober 2025). Ter vergelijking: op Bonaire betreft het 4695 leerlingen en studenten. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="759BBB68" w14:textId="77777777" w:rsidR="00162F06" w:rsidRPr="008F26B3" w:rsidRDefault="00162F06" w:rsidP="00DA78DF">
+    <w:p w14:paraId="759BBB68" w14:textId="77777777" w:rsidR="00162F06" w:rsidRPr="007D5B72" w:rsidRDefault="00162F06" w:rsidP="00DA78DF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008F26B3">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008F26B3">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> van Puttenschool BES.</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Saba Comprehensive School (op Saba) en de Gwendoline van Puttenschool (op Sint Eustatius) verzorgen onderwijs overeenkomstig de systematiek van de Carribean Examinations Council (CXC), die afwijkt van de systematiek voor het voortgezet onderwijs in Europees Nederland. Zie het Besluit Saba Comprehensive School en Gwendoline van Puttenschool BES.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="66D9EA02" w14:textId="77777777" w:rsidR="009A1140" w:rsidRPr="00DA78DF" w:rsidRDefault="009A1140" w:rsidP="00DA78DF">
+    <w:p w14:paraId="66D9EA02" w14:textId="77777777" w:rsidR="009A1140" w:rsidRPr="007D5B72" w:rsidRDefault="009A1140" w:rsidP="00DA78DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008F26B3">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008F26B3">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> jongeren BES.</w:t>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uitvoeringsorganisaties in het kader van de Wet sociale kanstrajecten jongeren BES.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="55951A6E" w14:textId="3AF98B24" w:rsidR="00161EA4" w:rsidRPr="00DA78DF" w:rsidRDefault="00161EA4" w:rsidP="000B31DB">
+    <w:p w14:paraId="55951A6E" w14:textId="3AF98B24" w:rsidR="00161EA4" w:rsidRPr="007D5B72" w:rsidRDefault="00161EA4" w:rsidP="000B31DB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA78DF">
+      <w:r w:rsidRPr="007D5B72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DA78DF">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bonaire: 455.757 USD, Sint Eustatius: 284.827 USD, Saba: 170.897 USD.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="66941D51" w14:textId="127CB154" w:rsidR="00DF798D" w:rsidRPr="0066037C" w:rsidRDefault="00DF798D" w:rsidP="0066037C">
+    <w:p w14:paraId="66941D51" w14:textId="127CB154" w:rsidR="00DF798D" w:rsidRPr="007D5B72" w:rsidRDefault="00DF798D" w:rsidP="0066037C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0066037C">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0066037C">
-[...11 lines deleted...]
-        <w:t>OCW-CG is onderdeel van de Rijksdienst Caribisch Nederland (RCN) en is de voorpost van het ministerie van OCW in Caribisch Nederland.</w:t>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OCW-CG is onderdeel van de Rijksdienst Caribisch Nederland (RCN) en is de voorpost van het ministerie van OCW in Caribisch Nederland.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="38EDC521" w14:textId="7BAD89C5" w:rsidR="00BE1670" w:rsidRPr="00DA78DF" w:rsidRDefault="00BE1670" w:rsidP="00DA78DF">
+    <w:p w14:paraId="38EDC521" w14:textId="7BAD89C5" w:rsidR="00BE1670" w:rsidRPr="007D5B72" w:rsidRDefault="00BE1670" w:rsidP="00DA78DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA78DF">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DA78DF">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B31DB">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kamerstu</w:t>
       </w:r>
-      <w:r w:rsidR="000B31DB">
-        <w:rPr>
+      <w:r w:rsidR="000B31DB" w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B31DB">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r w:rsidR="000B31DB">
-        <w:rPr>
+      <w:r w:rsidR="000B31DB" w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>en II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA78DF">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000B31DB">
-        <w:rPr>
+      <w:r w:rsidR="000B31DB" w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2025/26, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA78DF">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>36878, nr. 3, p. 71.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="611D6791" w14:textId="5CCDD30C" w:rsidR="00FE54FC" w:rsidRPr="00DA78DF" w:rsidRDefault="00FE54FC" w:rsidP="00DA78DF">
+    <w:p w14:paraId="611D6791" w14:textId="5CCDD30C" w:rsidR="00FE54FC" w:rsidRPr="007D5B72" w:rsidRDefault="00FE54FC" w:rsidP="00DA78DF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA78DF">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DA78DF">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DA78DF" w:rsidRPr="000B31DB">
-        <w:rPr>
+      <w:r w:rsidR="00DA78DF" w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kamerstukken</w:t>
       </w:r>
-      <w:r w:rsidR="00DA78DF" w:rsidRPr="00DA78DF">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00DA78DF" w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 36670.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="1F26FC86" w14:textId="38C7D46E" w:rsidR="001A27AF" w:rsidRPr="00DA78DF" w:rsidRDefault="001A27AF" w:rsidP="00DA78DF">
+    <w:p w14:paraId="1F26FC86" w14:textId="38C7D46E" w:rsidR="001A27AF" w:rsidRPr="007D5B72" w:rsidRDefault="001A27AF" w:rsidP="00DA78DF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA78DF">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DA78DF">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA78DF">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Stb.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA78DF">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025, 282.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="14B06479" w14:textId="65A5A8F2" w:rsidR="00BE1670" w:rsidRPr="00DA78DF" w:rsidRDefault="00BE1670" w:rsidP="00DA78DF">
+    <w:p w14:paraId="14B06479" w14:textId="65A5A8F2" w:rsidR="00BE1670" w:rsidRPr="007D5B72" w:rsidRDefault="00BE1670" w:rsidP="00DA78DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA78DF">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DA78DF">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Inspectie van het Onderwijs, d.d. 13 maart 2025, ‘Stichting tot bevordering voortgezet onderwijs op St Eustatius’ (</w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00DA78DF">
+        <w:r w:rsidRPr="007D5B72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.onderwijsinspectie.nl/site/binaries/site-content/collections/documents/2025/04/04/onderzoek-bestuur-en-scholen-stichting-tot-bevordering-voortgezet-onderwijs-op-st.-eustatius/Onderzoek+bestuur+en+scholen+Stichting+tot+bevordering+voortgezet+onderwijs+op+St.+Eustatius.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007850F6" w:rsidRPr="00DA78DF">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="007850F6" w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="4A6ECECE" w14:textId="258BFD2A" w:rsidR="003A7A94" w:rsidRPr="00DA78DF" w:rsidRDefault="003A7A94" w:rsidP="00DA78DF">
+    <w:p w14:paraId="4A6ECECE" w14:textId="258BFD2A" w:rsidR="003A7A94" w:rsidRPr="007D5B72" w:rsidRDefault="003A7A94" w:rsidP="00DA78DF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA78DF">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DA78DF">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Brief van 4 juni 2024, Aanbieding Onderwijsagenda’s voor Bonaire, Saba en Sint Eustatius;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA78DF">
-        <w:rPr>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA78DF">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023/24, 36410 VIII, nr. 133.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="75A1C918" w14:textId="7AEA629B" w:rsidR="0041765F" w:rsidRPr="00DA78DF" w:rsidRDefault="0041765F" w:rsidP="00DA78DF">
+    <w:p w14:paraId="75A1C918" w14:textId="7AEA629B" w:rsidR="0041765F" w:rsidRPr="007D5B72" w:rsidRDefault="0041765F" w:rsidP="00DA78DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA78DF">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DA78DF">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Inspectie van het Onderwijs</w:t>
       </w:r>
-      <w:r w:rsidR="000B31DB">
-[...16 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="000B31DB" w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Terug naar school: effectieve interventies. Meta-analyse naar aanpakken tegen schoolverzuim, 1990 – 2024</w:t>
       </w:r>
-      <w:r w:rsidR="000B31DB">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="000B31DB" w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA78DF">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="007850F6" w:rsidRPr="00DA78DF">
+        <w:r w:rsidR="007850F6" w:rsidRPr="007D5B72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.onderwijsinspectie.nl/site/binaries/site-content/collections/documents/2026/03/11/terug-naar-school-effectieve-interventies/terug-naar-school.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DA78DF">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="551F7D05" w14:textId="5A7B0C93" w:rsidR="005A00FA" w:rsidRPr="00A85155" w:rsidRDefault="005A00FA" w:rsidP="005A00FA">
+    <w:p w14:paraId="551F7D05" w14:textId="5A7B0C93" w:rsidR="005A00FA" w:rsidRPr="007D5B72" w:rsidRDefault="005A00FA" w:rsidP="005A00FA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA78DF">
+      <w:r w:rsidRPr="007D5B72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A85155">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ROA CN, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 2024, </w:t>
+        <w:t xml:space="preserve"> ROA CN, juli 2024, </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="0066037C">
+        <w:r w:rsidRPr="007D5B72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:i/>
             <w:iCs/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Labor Market Analysis Carib</w:t>
         </w:r>
-        <w:r w:rsidR="00A821C2">
+        <w:r w:rsidR="00A821C2" w:rsidRPr="007D5B72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:i/>
             <w:iCs/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>bean Netherlands</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A85155">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="1E497EE7" w14:textId="4F6E51F9" w:rsidR="008464ED" w:rsidRPr="00023EF7" w:rsidRDefault="00635D2D" w:rsidP="008464ED">
+    <w:p w14:paraId="1E497EE7" w14:textId="4F6E51F9" w:rsidR="008464ED" w:rsidRPr="007D5B72" w:rsidRDefault="00635D2D" w:rsidP="008464ED">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA78DF">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00437A7A">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005A00FA">
-[...44 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="005A00FA" w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Besluit van 7 oktober 2025, houdende vaststelling van het tijdstip van inwerkingtreding </w:t>
+      </w:r>
+      <w:r w:rsidR="008464ED" w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>van de artikelen V tot en met VII van de Wet van 26 juni 2013 tot wijziging van onder meer de Wet educatie en beroepsonderwijs ten behoeve van het bevorderen van doelmatige leerwegen in het beroepsonderwijs en het moderniseren van de bekostiging van het beroepsonderwijs (Stb. 2013, 288) en enkele daarmee samenhangende onderdelen van andere wetten (Stb. 2025, 282)</w:t>
+      </w:r>
+      <w:r w:rsidR="008F26B3" w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="30A7576D" w14:textId="78A34F81" w:rsidR="00937733" w:rsidRPr="00DA78DF" w:rsidRDefault="00937733" w:rsidP="008F26B3">
+    <w:p w14:paraId="30A7576D" w14:textId="78A34F81" w:rsidR="00937733" w:rsidRPr="007D5B72" w:rsidRDefault="00937733" w:rsidP="008F26B3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA78DF">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DA78DF">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> De huidige situatie is juridisch geregeld in artikel 1.4.1 juncto artikel 2.1.1 van de Wet educatie en beroepsonderwijs BES.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="7E907088" w14:textId="363975BC" w:rsidR="00914065" w:rsidRPr="00DA78DF" w:rsidRDefault="00914065" w:rsidP="008F26B3">
+    <w:p w14:paraId="7E907088" w14:textId="363975BC" w:rsidR="00914065" w:rsidRPr="007D5B72" w:rsidRDefault="00914065" w:rsidP="008F26B3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA78DF">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DA78DF">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000B31DB">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="000B31DB" w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Keuzedeel mbo Nederlands 3F, </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidR="000B31DB" w:rsidRPr="00C800D0">
+        <w:r w:rsidR="000B31DB" w:rsidRPr="007D5B72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://kwalificatiestructuur-mijn.s-bb.nl/keuzedeel/details/b43ed9e6-3e65-40aa-ba50-da454eaf6ae4</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DA78DF">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="06920221" w14:textId="55668B42" w:rsidR="009F7B57" w:rsidRPr="00DA78DF" w:rsidRDefault="009F7B57" w:rsidP="008F26B3">
+    <w:p w14:paraId="06920221" w14:textId="55668B42" w:rsidR="009F7B57" w:rsidRPr="007D5B72" w:rsidRDefault="009F7B57" w:rsidP="008F26B3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA78DF">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5B72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DA78DF">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000B31DB">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="000B31DB" w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Keuzedeel mbo Nederlands 4F, </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidR="000B31DB" w:rsidRPr="00C800D0">
+        <w:r w:rsidR="000B31DB" w:rsidRPr="007D5B72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://kwalificatiestructuur-mijn.s-bb.nl/keuzedeel/details/46329429-f149-47a9-9d53-cd998925f020</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DA78DF">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="4948A06C" w14:textId="3C4754C9" w:rsidR="00BE1670" w:rsidRPr="00DA78DF" w:rsidRDefault="00BE1670" w:rsidP="00DA78DF">
+    <w:p w14:paraId="4948A06C" w14:textId="3C4754C9" w:rsidR="00BE1670" w:rsidRPr="007D5B72" w:rsidRDefault="00BE1670" w:rsidP="00DA78DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA78DF">
+      <w:r w:rsidRPr="007D5B72">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DA78DF">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000B31DB">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="000B31DB" w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">CBS, </w:t>
-[...38 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">CBS, d.d. 8 december 2025, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Caribbean Netherlands in Numbers 2025</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA78DF">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidR="00B726EC" w:rsidRPr="00D76931">
+        <w:r w:rsidR="00B726EC" w:rsidRPr="007D5B72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.cbs.nl/nl-nl/publicatie/2025/50/the-caribbean-netherlands-in-numbers-2025</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B726EC">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00B726EC" w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="008F26B3">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="008F26B3" w:rsidRPr="007D5B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...8 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="054560E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97B44C46"/>
     <w:lvl w:ilvl="0" w:tplc="5816D58A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -29784,52 +26755,50 @@
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1692146937">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1171289434">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="138618047">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="122232816">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1386102495">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1353142697">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C00FF9"/>
     <w:rsid w:val="00003980"/>
     <w:rsid w:val="00004819"/>
     <w:rsid w:val="00013E3B"/>
     <w:rsid w:val="00014FBE"/>
@@ -30203,73 +27172,75 @@
     <w:rsid w:val="00770BC1"/>
     <w:rsid w:val="00773B5F"/>
     <w:rsid w:val="00780844"/>
     <w:rsid w:val="00782233"/>
     <w:rsid w:val="00784105"/>
     <w:rsid w:val="00784902"/>
     <w:rsid w:val="007850F6"/>
     <w:rsid w:val="00786E04"/>
     <w:rsid w:val="00787301"/>
     <w:rsid w:val="007947CD"/>
     <w:rsid w:val="0079626B"/>
     <w:rsid w:val="007A277E"/>
     <w:rsid w:val="007A4CB4"/>
     <w:rsid w:val="007B0E13"/>
     <w:rsid w:val="007B2755"/>
     <w:rsid w:val="007B2851"/>
     <w:rsid w:val="007B30DD"/>
     <w:rsid w:val="007B4BAB"/>
     <w:rsid w:val="007C1CA9"/>
     <w:rsid w:val="007C3B49"/>
     <w:rsid w:val="007C5325"/>
     <w:rsid w:val="007C697D"/>
     <w:rsid w:val="007D07E8"/>
     <w:rsid w:val="007D36A3"/>
     <w:rsid w:val="007D4794"/>
+    <w:rsid w:val="007D5B72"/>
     <w:rsid w:val="007D61E8"/>
     <w:rsid w:val="007E3547"/>
     <w:rsid w:val="007E4FBD"/>
     <w:rsid w:val="007E59DB"/>
     <w:rsid w:val="007F0115"/>
     <w:rsid w:val="007F19FD"/>
     <w:rsid w:val="00801C60"/>
     <w:rsid w:val="008020C8"/>
     <w:rsid w:val="00802B69"/>
     <w:rsid w:val="00803504"/>
     <w:rsid w:val="00806093"/>
     <w:rsid w:val="00807107"/>
     <w:rsid w:val="008113D7"/>
     <w:rsid w:val="00811A6D"/>
     <w:rsid w:val="00813F9B"/>
     <w:rsid w:val="008155A9"/>
     <w:rsid w:val="0082108E"/>
     <w:rsid w:val="0082229C"/>
     <w:rsid w:val="008231AC"/>
     <w:rsid w:val="00826407"/>
     <w:rsid w:val="00830A18"/>
     <w:rsid w:val="00832B3F"/>
     <w:rsid w:val="008361A8"/>
+    <w:rsid w:val="00837593"/>
     <w:rsid w:val="008378BD"/>
     <w:rsid w:val="00837DD4"/>
     <w:rsid w:val="008407F5"/>
     <w:rsid w:val="00841CF7"/>
     <w:rsid w:val="00844068"/>
     <w:rsid w:val="008464ED"/>
     <w:rsid w:val="00847887"/>
     <w:rsid w:val="008538A1"/>
     <w:rsid w:val="00853D6A"/>
     <w:rsid w:val="00854EF4"/>
     <w:rsid w:val="008606B4"/>
     <w:rsid w:val="008610F7"/>
     <w:rsid w:val="00862AAE"/>
     <w:rsid w:val="00863A46"/>
     <w:rsid w:val="008645CD"/>
     <w:rsid w:val="00866B26"/>
     <w:rsid w:val="00871C24"/>
     <w:rsid w:val="00873276"/>
     <w:rsid w:val="00876B97"/>
     <w:rsid w:val="00881AC6"/>
     <w:rsid w:val="00883E1E"/>
     <w:rsid w:val="0089754C"/>
     <w:rsid w:val="00897D19"/>
     <w:rsid w:val="008A2909"/>
     <w:rsid w:val="008A358C"/>
@@ -30461,50 +27432,51 @@
     <w:rsid w:val="00C5319D"/>
     <w:rsid w:val="00C54DCD"/>
     <w:rsid w:val="00C55538"/>
     <w:rsid w:val="00C55FB3"/>
     <w:rsid w:val="00C6057E"/>
     <w:rsid w:val="00C727DC"/>
     <w:rsid w:val="00C82312"/>
     <w:rsid w:val="00C82B1A"/>
     <w:rsid w:val="00C901F4"/>
     <w:rsid w:val="00C90A5F"/>
     <w:rsid w:val="00C95B79"/>
     <w:rsid w:val="00C96664"/>
     <w:rsid w:val="00C973FC"/>
     <w:rsid w:val="00CA07A1"/>
     <w:rsid w:val="00CA0853"/>
     <w:rsid w:val="00CA19C6"/>
     <w:rsid w:val="00CA7DA1"/>
     <w:rsid w:val="00CB0951"/>
     <w:rsid w:val="00CB1B4A"/>
     <w:rsid w:val="00CB3CA5"/>
     <w:rsid w:val="00CB402E"/>
     <w:rsid w:val="00CB429D"/>
     <w:rsid w:val="00CB686C"/>
     <w:rsid w:val="00CC0AB4"/>
     <w:rsid w:val="00CC4F8D"/>
+    <w:rsid w:val="00CD771A"/>
     <w:rsid w:val="00CE2D1B"/>
     <w:rsid w:val="00CF1EB9"/>
     <w:rsid w:val="00D0028E"/>
     <w:rsid w:val="00D04667"/>
     <w:rsid w:val="00D07671"/>
     <w:rsid w:val="00D10855"/>
     <w:rsid w:val="00D1399D"/>
     <w:rsid w:val="00D153AB"/>
     <w:rsid w:val="00D15407"/>
     <w:rsid w:val="00D17B78"/>
     <w:rsid w:val="00D21EF4"/>
     <w:rsid w:val="00D23274"/>
     <w:rsid w:val="00D24254"/>
     <w:rsid w:val="00D255C2"/>
     <w:rsid w:val="00D3338B"/>
     <w:rsid w:val="00D35078"/>
     <w:rsid w:val="00D36F0F"/>
     <w:rsid w:val="00D42623"/>
     <w:rsid w:val="00D43082"/>
     <w:rsid w:val="00D47A18"/>
     <w:rsid w:val="00D52FFA"/>
     <w:rsid w:val="00D56690"/>
     <w:rsid w:val="00D56877"/>
     <w:rsid w:val="00D600B9"/>
     <w:rsid w:val="00D6052D"/>
@@ -32274,51 +29246,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="null">
     <w:name w:val="null"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="00B06C31"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="00635D2D"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strategiceducationalliance.org/wp-content/uploads/2026/04/4.-Labor-Market-Analysis-Caribisch-Nederland.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/site/binaries/site-content/collections/documents/2026/03/11/terug-naar-school-effectieve-interventies/terug-naar-school.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/site/binaries/site-content/collections/documents/2025/04/04/onderzoek-bestuur-en-scholen-stichting-tot-bevordering-voortgezet-onderwijs-op-st.-eustatius/Onderzoek+bestuur+en+scholen+Stichting+tot+bevordering+voortgezet+onderwijs+op+St.+Eustatius.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.nl/nl-nl/publicatie/2025/50/the-caribbean-netherlands-in-numbers-2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kwalificatiestructuur-mijn.s-bb.nl/keuzedeel/details/46329429-f149-47a9-9d53-cd998925f020" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kwalificatiestructuur-mijn.s-bb.nl/keuzedeel/details/b43ed9e6-3e65-40aa-ba50-da454eaf6ae4" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -32568,74 +29540,74 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>34</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>109157</ap:Characters>
+  <ap:Pages>41</ap:Pages>
+  <ap:Words>19847</ap:Words>
+  <ap:Characters>109162</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>909</ap:Lines>
   <ap:Paragraphs>257</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>128746</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>128752</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2026-08-25T12:22:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Author">
     <vt:lpwstr>o219jan</vt:lpwstr>