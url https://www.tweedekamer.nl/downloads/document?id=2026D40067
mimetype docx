--- v0 (2026-09-01)
+++ v1 (2026-10-16)
@@ -1,1564 +1,1193 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D36702" w:rsidRDefault="003700CA" w14:paraId="4C32E311" w14:textId="77777777">
-[...32 lines deleted...]
-      <w:r w:rsidR="00D94576">
+    <w:p w:rsidR="00A77663" w:rsidRDefault="003616A8" w14:paraId="4D39223C" w14:textId="77777777">
+      <w:r w:rsidRPr="003616A8">
+        <w:t>31066</w:t>
+      </w:r>
+      <w:r w:rsidR="00A77663">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A77663">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A77663">
+        <w:tab/>
+        <w:t>Belastingdienst</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D31852" w:rsidR="00A77663" w:rsidP="00D31852" w:rsidRDefault="00A77663" w14:paraId="4047AA1B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003616A8">
+        <w:t>1553</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Brief van de</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C66E18">
-[...66 lines deleted...]
-        <w:t xml:space="preserve">op twee prioriteiten die daarbij centraal staan: het verbeteren van de dienstverlening en de vereenvoudiging van fiscale wet- en regelgeving. </w:t>
+      <w:r w:rsidRPr="00D31852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A77663" w:rsidP="003616A8" w:rsidRDefault="00A77663" w14:paraId="26C2DF02" w14:textId="0A2D8D89">
+      <w:r w:rsidRPr="00CA1499">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A77663" w:rsidP="003616A8" w:rsidRDefault="00A77663" w14:paraId="36D5C5EA" w14:textId="6110771D">
+      <w:r>
+        <w:t>Den Haag, 1 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="481A1E12" w14:textId="77777777"/>
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="0E57C60B" w14:textId="20B12D0D">
+      <w:r>
+        <w:t>Op donderdag 3 september 2026 vindt het commissiedebat Belastingdienst plaats. Ik kijk ernaar uit om met uw Kamer in gesprek te gaan over de Belastingdienst. Ter voorbereiding stuur ik u, zoals gebruikelijk, deze stand-van-zakenbrief waarin ik u meeneem in de koers van de Belastingdienst en u informeer over de voortgang op actuele onderwerpen, moties en toezeggingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="5DBFFACE" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Met deze brief neem ik u mee in waar de Belastingdienst staat en de onderwerpen waar ik mij de komende tijd op ga richten. Maar, wat mij betreft begin ik door stil te staan bij het waardevolle werk dat de ruim 28.000 Belastingdienstmedewerkers dagelijks verzetten. Zij staan belastingplichtigen te woord bij de Belastingtelefoon, ontwikkelen en onderhouden ICT-systemen in het datacenter in Apeldoorn, controleren aangiften en staan klaar om ondernemers te helpen. Met dit belangrijke werk zorgen zij ervoor dat onze publieke voorzieningen kunnen worden bekostigd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="55FBF121" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mijn koers voor de Belastingdienst is gericht op een moderne en toekomstbestendige organisatie, die het voor burgers en ondernemers zo eenvoudig mogelijk maakt om aan hun fiscale verplichtingen te voldoen. In deze brief ga ik nader in op twee prioriteiten die daarbij centraal staan: het verbeteren van de dienstverlening en de vereenvoudiging van fiscale wet- en regelgeving. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="006B278E">
+      <w:r>
         <w:t>Randvoorwaardelijk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006B278E">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="0022733E" w:rsidR="0022733E">
+      <w:r>
+        <w:t xml:space="preserve"> hiervoor is het voortzetten van de modernisering van de ICT bij de Belastingdienst, waar ik in deze brief eveneens op in ga. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A77663" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="68B0611B" w14:textId="78229EC0">
+      <w:r>
+        <w:t xml:space="preserve">Verder vindt uw Kamer in bijlage 1 het overzicht met ‘Actuele onderwerpen, moties en toezeggingen’. Daarmee informeer ik uw Kamer over een aantal belangrijke onderwerpen waarover uw Kamer in het verleden vragen heeft gesteld of waarover ik en mijn ambtsvoorgangers hebben toegezegd u opnieuw te informeren. In bijlage 2 vindt uw Kamer de beantwoording van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022733E">
         <w:t>feitelijke vragen over de jaarrapportage Belastingdienst 2025</w:t>
       </w:r>
-      <w:r w:rsidR="0022733E">
-[...5 lines deleted...]
-      <w:r w:rsidR="00CB41D8">
+      <w:r>
+        <w:t xml:space="preserve"> die u op 1 juli 2026 heeft gesteld.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00CB41D8">
-[...12 lines deleted...]
-    <w:p w:rsidR="006B278E" w:rsidP="006B278E" w:rsidRDefault="006B278E" w14:paraId="2C1B12B4" w14:textId="77777777"/>
+      <w:r>
+        <w:t xml:space="preserve"> Ook ontvangt uw Kamer bij deze brief een aantal andere bijlagen, deze zijn hieronder voor de overzichtelijkheid in een tabel weergegeven:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A77663" w:rsidRDefault="00A77663" w14:paraId="633118C5" w14:textId="77777777">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="7C3E2BC8" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="6912"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B128A2" w:rsidR="00E63002" w:rsidTr="00497AB7" w14:paraId="1E44F7FD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B128A2" w:rsidR="003616A8" w:rsidTr="00497AB7" w14:paraId="5CF95272" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E43F08" w:rsidR="00E63002" w:rsidP="00497AB7" w:rsidRDefault="00E63002" w14:paraId="25A94AE0" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="00497AB7" w:rsidRDefault="003616A8" w14:paraId="3F737D08" w14:textId="77777777">
             <w:r w:rsidRPr="00E43F08">
-              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00073082">
+            <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E43F08" w:rsidR="00E63002" w:rsidP="00497AB7" w:rsidRDefault="00E63002" w14:paraId="6AAA31CA" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="00497AB7" w:rsidRDefault="003616A8" w14:paraId="4C907585" w14:textId="77777777">
             <w:r w:rsidRPr="00E43F08">
               <w:t>Actuele onderwerpen, moties en toezeggingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B128A2" w:rsidR="00E63002" w:rsidTr="00497AB7" w14:paraId="2ADA908D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B128A2" w:rsidR="003616A8" w:rsidTr="00497AB7" w14:paraId="2D21C287" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E43F08" w:rsidR="00E63002" w:rsidP="00497AB7" w:rsidRDefault="00E63002" w14:paraId="56EA6413" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="00497AB7" w:rsidRDefault="003616A8" w14:paraId="63DCC52A" w14:textId="77777777">
             <w:r w:rsidRPr="00E43F08">
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00073082">
+            <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E43F08" w:rsidR="00E63002" w:rsidP="00497AB7" w:rsidRDefault="00E63002" w14:paraId="790E0B75" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="00497AB7" w:rsidRDefault="003616A8" w14:paraId="2784CFB9" w14:textId="77777777">
             <w:r w:rsidRPr="00E43F08">
               <w:t xml:space="preserve">Beantwoording feitelijke vragen Jaarrapportage </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B128A2" w:rsidR="00E63002" w:rsidTr="00497AB7" w14:paraId="3019ABF4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B128A2" w:rsidR="003616A8" w:rsidTr="00497AB7" w14:paraId="4B70C04E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E43F08" w:rsidR="00E63002" w:rsidP="00497AB7" w:rsidRDefault="00E63002" w14:paraId="1DE82D3E" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="00497AB7" w:rsidRDefault="003616A8" w14:paraId="0330721D" w14:textId="77777777">
             <w:r w:rsidRPr="00E43F08">
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00073082">
+            <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E43F08" w:rsidR="00E63002" w:rsidP="00497AB7" w:rsidRDefault="00E63002" w14:paraId="6F1C69F4" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="00497AB7" w:rsidRDefault="003616A8" w14:paraId="7496776F" w14:textId="77777777">
             <w:bookmarkStart w:name="_Hlk237263970" w:id="0"/>
             <w:r w:rsidRPr="00E43F08">
               <w:t>Dienstverlening Belastingdienst tussen 2020 en 2024 - Ontwikkelingen, trends en reflecties</w:t>
             </w:r>
             <w:r w:rsidRPr="00E43F08" w:rsidDel="00AC459A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B128A2" w:rsidR="00E63002" w:rsidTr="00497AB7" w14:paraId="18B397F2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B128A2" w:rsidR="003616A8" w:rsidTr="00497AB7" w14:paraId="1EE6D498" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E43F08" w:rsidR="00E63002" w:rsidP="00497AB7" w:rsidRDefault="00E63002" w14:paraId="63E68249" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="00497AB7" w:rsidRDefault="003616A8" w14:paraId="3F8E5F28" w14:textId="77777777">
             <w:r w:rsidRPr="00E43F08">
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00073082">
+            <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E43F08" w:rsidR="00E63002" w:rsidP="00497AB7" w:rsidRDefault="00E63002" w14:paraId="1D2111C6" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="00497AB7" w:rsidRDefault="003616A8" w14:paraId="53E54DCF" w14:textId="77777777">
             <w:r w:rsidRPr="00E43F08">
               <w:t>De effectiviteit van brieven van de Belastingdienst</w:t>
             </w:r>
             <w:r w:rsidRPr="00E43F08" w:rsidDel="001B66EF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B128A2" w:rsidR="00E63002" w:rsidTr="00497AB7" w14:paraId="2D0078DC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B128A2" w:rsidR="003616A8" w:rsidTr="00497AB7" w14:paraId="39FEDA78" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E43F08" w:rsidR="00E63002" w:rsidP="00497AB7" w:rsidRDefault="00E63002" w14:paraId="3CD8EF8A" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="00497AB7" w:rsidRDefault="003616A8" w14:paraId="18768F42" w14:textId="77777777">
             <w:r w:rsidRPr="00E43F08">
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00073082">
+            <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E43F08" w:rsidR="00E63002" w:rsidP="00497AB7" w:rsidRDefault="00E63002" w14:paraId="696A45B1" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="00497AB7" w:rsidRDefault="003616A8" w14:paraId="176287C2" w14:textId="77777777">
             <w:bookmarkStart w:name="_Hlk237263989" w:id="1"/>
             <w:r w:rsidRPr="00E43F08">
               <w:t>Van ernaast naar erin – Klantgericht werken in het hart van de operaties brengen</w:t>
             </w:r>
             <w:r w:rsidRPr="00E43F08" w:rsidDel="00AC459A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B128A2" w:rsidR="00E63002" w:rsidTr="00497AB7" w14:paraId="53F3D630" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B128A2" w:rsidR="003616A8" w:rsidTr="00497AB7" w14:paraId="575DBA1E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E43F08" w:rsidR="00E63002" w:rsidP="00497AB7" w:rsidRDefault="00E63002" w14:paraId="0629566F" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="00497AB7" w:rsidRDefault="003616A8" w14:paraId="011001E4" w14:textId="77777777">
             <w:bookmarkStart w:name="_Hlk237264002" w:id="2"/>
             <w:r w:rsidRPr="00E43F08">
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00073082">
+            <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E43F08" w:rsidR="00E63002" w:rsidP="00497AB7" w:rsidRDefault="00E63002" w14:paraId="7AE590E0" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="00497AB7" w:rsidRDefault="003616A8" w14:paraId="5E254891" w14:textId="77777777">
             <w:r w:rsidRPr="00E43F08">
               <w:t>Van visie naar praktijk – Dienstverleners met klantcontact over doorwerking ‘Visie op Dienstverlening’ op de werkvloer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
-      <w:tr w:rsidRPr="00B128A2" w:rsidR="00E63002" w:rsidTr="00497AB7" w14:paraId="581F0E8F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B128A2" w:rsidR="003616A8" w:rsidTr="00497AB7" w14:paraId="55A04CF6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E43F08" w:rsidR="00E63002" w:rsidP="00497AB7" w:rsidRDefault="00E63002" w14:paraId="4C6CD02B" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="00497AB7" w:rsidRDefault="003616A8" w14:paraId="41B9F53A" w14:textId="77777777">
             <w:r w:rsidRPr="00E43F08">
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00073082">
+            <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E43F08" w:rsidR="00E63002" w:rsidP="00497AB7" w:rsidRDefault="00E63002" w14:paraId="057AEE92" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="00497AB7" w:rsidRDefault="003616A8" w14:paraId="1601943B" w14:textId="77777777">
             <w:r>
               <w:t>Reactie Belastingdienst op</w:t>
             </w:r>
             <w:r w:rsidRPr="00E43F08">
               <w:t xml:space="preserve"> rapporten SEA dienstverlening </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B128A2" w:rsidR="00E63002" w:rsidTr="00497AB7" w14:paraId="5BE47B20" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B128A2" w:rsidR="003616A8" w:rsidTr="00497AB7" w14:paraId="603FA8E1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E43F08" w:rsidR="00E63002" w:rsidP="00497AB7" w:rsidRDefault="00E63002" w14:paraId="3A7E74A4" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="00497AB7" w:rsidRDefault="003616A8" w14:paraId="01B555AF" w14:textId="77777777">
             <w:r w:rsidRPr="00E43F08">
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00073082">
+            <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E43F08" w:rsidR="00E63002" w:rsidP="00497AB7" w:rsidRDefault="00E63002" w14:paraId="204D989D" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="00497AB7" w:rsidRDefault="003616A8" w14:paraId="24A4C5A9" w14:textId="77777777">
             <w:r>
               <w:t>Kamerbrief moties nalevingstekort en fraude</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B128A2" w:rsidR="0035326D" w:rsidTr="00497AB7" w14:paraId="1C5AD77B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B128A2" w:rsidR="003616A8" w:rsidTr="00497AB7" w14:paraId="31FA856B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E43F08" w:rsidR="0035326D" w:rsidP="00497AB7" w:rsidRDefault="0035326D" w14:paraId="67546E63" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="00497AB7" w:rsidRDefault="003616A8" w14:paraId="053EB155" w14:textId="77777777">
             <w:r>
-              <w:t>9</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0035326D" w:rsidP="00497AB7" w:rsidRDefault="0035326D" w14:paraId="2D1BBE28" w14:textId="77777777">
+          <w:p w:rsidR="003616A8" w:rsidP="00497AB7" w:rsidRDefault="003616A8" w14:paraId="5125CB71" w14:textId="77777777">
             <w:r w:rsidRPr="00E43F08">
               <w:t xml:space="preserve">Rapportage Belangenbehartiger – </w:t>
             </w:r>
             <w:r>
               <w:t>Niemand</w:t>
             </w:r>
             <w:r w:rsidRPr="00E43F08">
               <w:t xml:space="preserve"> tussen wal en schip: is fiscale rechtsbescherming een schijnrecht?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0083184C" w:rsidR="00E63002" w:rsidTr="00497AB7" w14:paraId="6E8DF8CC" w14:textId="77777777">
+      <w:tr w:rsidRPr="0083184C" w:rsidR="003616A8" w:rsidTr="00497AB7" w14:paraId="4E51AC5D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E43F08" w:rsidR="00E63002" w:rsidP="00497AB7" w:rsidRDefault="0035326D" w14:paraId="64094014" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="00497AB7" w:rsidRDefault="003616A8" w14:paraId="72DD2BC4" w14:textId="77777777">
             <w:r>
-              <w:t>10</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0083184C" w:rsidR="00E63002" w:rsidP="00497AB7" w:rsidRDefault="00E63002" w14:paraId="51EC3A86" w14:textId="77777777">
+          <w:p w:rsidRPr="0083184C" w:rsidR="003616A8" w:rsidP="00497AB7" w:rsidRDefault="003616A8" w14:paraId="29E4EC80" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083184C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Brief AP Bias- en fairness-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0083184C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>etsing</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0083184C" w:rsidR="00E63002" w:rsidTr="00497AB7" w14:paraId="4548C12F" w14:textId="77777777">
+      <w:tr w:rsidRPr="0083184C" w:rsidR="003616A8" w:rsidTr="00497AB7" w14:paraId="077AC86B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E43F08" w:rsidR="00E63002" w:rsidP="00497AB7" w:rsidRDefault="00E63002" w14:paraId="578EAD4F" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="00497AB7" w:rsidRDefault="003616A8" w14:paraId="2E4E38AA" w14:textId="77777777">
             <w:r>
-              <w:t>1</w:t>
-[...5 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0083184C" w:rsidR="00E63002" w:rsidP="00497AB7" w:rsidRDefault="00E63002" w14:paraId="179B8BA4" w14:textId="77777777">
+          <w:p w:rsidRPr="0083184C" w:rsidR="003616A8" w:rsidP="00497AB7" w:rsidRDefault="003616A8" w14:paraId="09E0932D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Bijlage</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> AP-brief</w:t>
+              <w:t>Bijlage AP-brief</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B128A2" w:rsidR="00E63002" w:rsidTr="00497AB7" w14:paraId="1A7DACB2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B128A2" w:rsidR="003616A8" w:rsidTr="00497AB7" w14:paraId="3C98B351" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E43F08" w:rsidR="00E63002" w:rsidP="00497AB7" w:rsidRDefault="00E63002" w14:paraId="1328012B" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="00497AB7" w:rsidRDefault="003616A8" w14:paraId="0C6764A6" w14:textId="77777777">
             <w:r>
-              <w:t>1</w:t>
-[...5 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E43F08" w:rsidR="00E63002" w:rsidP="00497AB7" w:rsidRDefault="00E63002" w14:paraId="00C180FA" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="00497AB7" w:rsidRDefault="003616A8" w14:paraId="758CFB7C" w14:textId="77777777">
             <w:r>
               <w:t>Invoeringstoets vrijstelling OV-abonnementen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B128A2" w:rsidR="00E63002" w:rsidTr="00497AB7" w14:paraId="5F9431C2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B128A2" w:rsidR="003616A8" w:rsidTr="00497AB7" w14:paraId="2422ACEB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E43F08" w:rsidR="00E63002" w:rsidP="00497AB7" w:rsidRDefault="00E63002" w14:paraId="6256F324" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="00497AB7" w:rsidRDefault="003616A8" w14:paraId="4923FA39" w14:textId="77777777">
             <w:r w:rsidRPr="00E43F08">
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="0035326D">
-[...3 lines deleted...]
-              <w:t>.</w:t>
+            <w:r>
+              <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E43F08" w:rsidR="00E63002" w:rsidP="00497AB7" w:rsidRDefault="00E63002" w14:paraId="3CBAA68D" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="00497AB7" w:rsidRDefault="003616A8" w14:paraId="044347B5" w14:textId="77777777">
             <w:r>
               <w:t xml:space="preserve">Invoeringstoets Actualisatie </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00C94FB2">
-[...1 lines deleted...]
-            </w:r>
             <w:r>
-              <w:t>eegwaarderatio</w:t>
+              <w:t>Leegwaarderatio</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E63002" w:rsidTr="00497AB7" w14:paraId="03A1B9DB" w14:textId="77777777">
+      <w:tr w:rsidR="003616A8" w:rsidTr="00497AB7" w14:paraId="4B86D27F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E43F08" w:rsidR="00E63002" w:rsidP="00497AB7" w:rsidRDefault="00E63002" w14:paraId="5345C4B4" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="00497AB7" w:rsidRDefault="003616A8" w14:paraId="615075C1" w14:textId="77777777">
             <w:r w:rsidRPr="00E43F08">
               <w:t>1</w:t>
             </w:r>
             <w:r>
-              <w:t>4</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E43F08" w:rsidR="00E63002" w:rsidP="00497AB7" w:rsidRDefault="00E63002" w14:paraId="36981671" w14:textId="77777777">
+          <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="00497AB7" w:rsidRDefault="003616A8" w14:paraId="66C26AC4" w14:textId="77777777">
             <w:r w:rsidRPr="00E43F08">
               <w:t>Jaarverslag 2025 Verhuld vermogen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E63002" w:rsidP="00E63002" w:rsidRDefault="00E63002" w14:paraId="6E63C100" w14:textId="77777777"/>
-    <w:p w:rsidRPr="008C1903" w:rsidR="0027191F" w:rsidP="0027191F" w:rsidRDefault="006B278E" w14:paraId="03F010EB" w14:textId="77777777">
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="0E461E31" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008C1903" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="3300FF4A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Continu</w:t>
-[...45 lines deleted...]
-    <w:p w:rsidR="00233D7F" w:rsidP="0027191F" w:rsidRDefault="0027191F" w14:paraId="53ED7640" w14:textId="77777777">
+        <w:t>Continu verbeteren dienstverlening</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="484E8A48" w14:textId="77777777">
+      <w:r>
+        <w:t>Elk jaar hebben ruim tien miljoen burgers en bedrijven wel minimaal één keer te maken met de Belastingdienst. Dat brengt een grote verantwoordelijkheid met zich mee. Want hoe burgers en bedrijven de dienstverlening van de Belastingdienst ervaren, heeft invloed op het vertrouwen dat zij hebben in de overheid als geheel. Dat vertrouwen wil ik versterken, zoals u heeft kunnen lezen in het regeerakkoord. Het verbeteren van de dienstverlening draagt daar aan bij.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="2BF4FFE8" w14:textId="77777777">
       <w:r w:rsidRPr="006777E5">
         <w:t xml:space="preserve">De afgelopen jaren heeft de Belastingdienst </w:t>
       </w:r>
-      <w:r w:rsidR="005D1140">
+      <w:r>
         <w:t>gewerkt om de dienstverlening aan burgers en ondernemers</w:t>
       </w:r>
       <w:r w:rsidRPr="006777E5">
         <w:t xml:space="preserve"> verder te verbeteren</w:t>
       </w:r>
-      <w:r w:rsidR="00387AD8">
+      <w:r>
         <w:t xml:space="preserve"> door </w:t>
       </w:r>
       <w:r w:rsidRPr="006777E5">
         <w:t>het versterken van digitale dienstverlening</w:t>
       </w:r>
-      <w:r w:rsidR="00945A38">
+      <w:r>
         <w:t xml:space="preserve"> en</w:t>
       </w:r>
       <w:r w:rsidRPr="006777E5">
         <w:t xml:space="preserve"> het uitbreiden van persoonlijke ondersteuning</w:t>
       </w:r>
       <w:r w:rsidRPr="006D183C">
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006D183C" w:rsidR="00233D7F">
+        <w:t xml:space="preserve">. Daarmee </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D183C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D183C" w:rsidR="00F651DE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006D183C" w:rsidR="00F651DE">
+      <w:bookmarkStart w:name="_Hlk236820479" w:id="3"/>
+      <w:r w:rsidRPr="006D183C">
+        <w:t>dienstverlening ontwikkeld van een aanpak die meer aanbodgericht was naar een benadering die vraaggericht is ingestoken.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk236820479" w:id="3"/>
-[...8 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidR="00233D7F">
-[...60 lines deleted...]
-        <w:t xml:space="preserve">Onder andere door middel van proactieve dienstverlening wordt ingezet op het voorkomen van fouten en het ondersteunen van </w:t>
+      <w:r>
+        <w:t>Zo sluit de Belastingdienst steeds beter aan op de behoeften van belastingplichtigen door hen digitaal te bedienen, terwijl voor wie het nodig heeft, persoonlijke ondersteuning beschikbaar blijft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="2E60573E" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De Belastingdienst heeft een beweging ingezet naar “de voorkant”. Onder andere door middel van proactieve dienstverlening wordt ingezet op het voorkomen van fouten en het ondersteunen van </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB75CD">
         <w:t>burgers</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB75CD">
         <w:t xml:space="preserve">bedrijven </w:t>
       </w:r>
       <w:r>
         <w:t>en fiscaal dienstverleners om</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB75CD">
         <w:t xml:space="preserve"> een tijdige, juiste en volledige aangifte te doen </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB75CD">
         <w:t>aan betalingsverplichtingen te voldoen</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. </w:t>
-[...36 lines deleted...]
-      <w:r w:rsidR="003D5818">
+        <w:t>. Toch kan het gebeuren dat er onbedoeld fouten worden gemaakt. De menselijke maat is wat mij betreft onderdeel van goede dienstverlening. Het regeerakkoord onderstreept dat vertrouwen in burgers het vertrekpunt moet zijn. Als de Belastingdienst een fout vermoedt, worden burgers en bedrijven – waar mogelijk - eerst zelf gevraagd om de aangifte aan te passen. Zo worden onnodige en dure herstelacties voorkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006777E5" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="2A6F11B9" w14:textId="77777777">
+      <w:r>
+        <w:t>De komende periode</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006777E5">
+        <w:t xml:space="preserve"> zet de Belastingdienst</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004C23C1">
-[...19 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="006777E5">
         <w:t xml:space="preserve">in op drie prioriteiten binnen </w:t>
       </w:r>
-      <w:r w:rsidR="007321A7">
+      <w:r>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="006777E5">
         <w:t>dienstverlening:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006777E5" w:rsidR="00C831F1" w:rsidP="00C831F1" w:rsidRDefault="00C831F1" w14:paraId="23517835" w14:textId="77777777">
+    <w:p w:rsidRPr="006777E5" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="0207B02A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="006777E5">
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
-      <w:r w:rsidR="00552789">
+      <w:r>
         <w:t xml:space="preserve">verder </w:t>
       </w:r>
       <w:r w:rsidRPr="006777E5">
         <w:t>versterken van digitale dienstverlening</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006777E5" w:rsidR="00C831F1" w:rsidP="00C831F1" w:rsidRDefault="00C831F1" w14:paraId="077D5EE7" w14:textId="77777777">
+    <w:p w:rsidRPr="006777E5" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="7BFDF972" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="006777E5">
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
-      <w:r w:rsidR="00552789">
+      <w:r>
         <w:t xml:space="preserve">verder </w:t>
       </w:r>
       <w:r w:rsidRPr="006777E5">
         <w:t>versterken van persoonlijke en proactieve dienstverlening</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C831F1" w:rsidP="00C831F1" w:rsidRDefault="00C831F1" w14:paraId="6FAE68A1" w14:textId="77777777">
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="5957817A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="00A26F40">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006777E5">
+        <w:t>Het uitbreiden van ondersteuning via maatschappelijke partijen (help-de-helper)</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006777E5">
         <w:t xml:space="preserve">en fiscaal dienstverleners </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006777E5" w:rsidR="0027191F" w:rsidP="0027191F" w:rsidRDefault="0027191F" w14:paraId="10F0E8D8" w14:textId="77777777"/>
-    <w:p w:rsidRPr="006777E5" w:rsidR="0027191F" w:rsidP="0027191F" w:rsidRDefault="0027191F" w14:paraId="05215FCB" w14:textId="77777777">
+    <w:p w:rsidRPr="006777E5" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="0D0F07DB" w14:textId="77777777"/>
+    <w:p w:rsidR="00A77663" w:rsidRDefault="00A77663" w14:paraId="26704FC7" w14:textId="77777777">
       <w:bookmarkStart w:name="_Hlk236748451" w:id="4"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006777E5" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="14AD0A91" w14:textId="0CBF6AC9">
       <w:r w:rsidRPr="00EA04B1">
         <w:t xml:space="preserve">In bijlage </w:t>
       </w:r>
-      <w:r w:rsidR="004349E0">
+      <w:r>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA04B1" w:rsidR="00F6708F">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00EA04B1">
-        <w:t xml:space="preserve"> vindt u de onderzoeken die in het kader van de Strategische Evaluatie Agenda (SEA) zijn uitgevoerd</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> tot en met 6 vindt u de onderzoeken die in het kader van de Strategische Evaluatie Agenda (SEA) zijn uitgevoerd naar de dienstverlening van de Belastingdienst. In bijlage 7 vindt u de reactie van de Belastingdienst op de conclusies en aanbevelingen, en de wijze waarop hieraan opvolging wordt gegeven. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00EA04B1">
-        <w:t xml:space="preserve">Uit deze onderzoeken blijkt </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00554102">
+        <w:t>Uit deze onderzoeken blijkt de eerder beschreven beweging naar</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA04B1" w:rsidR="00975713">
+      <w:r w:rsidRPr="00EA04B1">
         <w:t>de voorkant</w:t>
       </w:r>
-      <w:r w:rsidR="00554102">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA04B1" w:rsidR="00374931">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00EA04B1">
-        <w:t xml:space="preserve">. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> in hetzelfde onderzoek lezen dat het experiment met het ‘contactkaartje’ als onderdeel van het programma </w:t>
+        <w:t>ook voor belastingplichtigen zichtbaar is. Zo blijkt uit het in bijlage 3 opgenomen onderzoek over trends en ontwikkelingen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in de dienstverlening dat de hulp bij steunpunten van de Belastingdienst zeer positief wordt ervaren door burgers. Ook kunt u in hetzelfde onderzoek lezen dat het experiment met het ‘contactkaartje’ als onderdeel van het programma </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F6708F">
+      <w:r>
         <w:t>Vroegsignalering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F6708F">
+      <w:r>
         <w:t xml:space="preserve"> als een positieve handreiking wordt ervaren en burgers naar aanleiding hiervan contact zoeken met de Belastingdienst. </w:t>
       </w:r>
       <w:r w:rsidRPr="006777E5">
         <w:t xml:space="preserve">Tegelijkertijd laten de onderzoeken zien dat verdere verbetering nodig blijft. Met name </w:t>
       </w:r>
-      <w:r w:rsidR="006E4A47">
+      <w:r>
         <w:t xml:space="preserve">drie punten vragen om aandacht: </w:t>
       </w:r>
       <w:r w:rsidRPr="006777E5">
         <w:t xml:space="preserve">het structureel </w:t>
       </w:r>
-      <w:r w:rsidR="006E4A47">
+      <w:r>
         <w:t>verankeren</w:t>
       </w:r>
-      <w:r w:rsidRPr="006777E5" w:rsidR="006E4A47">
-[...5 lines deleted...]
-      <w:r w:rsidR="006E4A47">
+      <w:r w:rsidRPr="006777E5">
+        <w:t xml:space="preserve"> van klantgericht werken, </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">meer regie op dienstverlening </w:t>
       </w:r>
       <w:r w:rsidRPr="006777E5">
         <w:t>en het verbeteren van samenwerking binnen de organisatie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0027191F" w:rsidP="0027191F" w:rsidRDefault="0027191F" w14:paraId="6C64A07F" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00E43F08" w:rsidR="0027191F" w:rsidP="0027191F" w:rsidRDefault="0027191F" w14:paraId="6B6E195A" w14:textId="77777777">
+    <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="082F96ED" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43F08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Versterken van digitale dienstverlening</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006777E5" w:rsidR="0027191F" w:rsidP="0027191F" w:rsidRDefault="0027191F" w14:paraId="79CF7D37" w14:textId="77777777">
+    <w:p w:rsidRPr="006777E5" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="24BDB4FA" w14:textId="77777777">
       <w:r w:rsidRPr="006777E5">
         <w:t xml:space="preserve">De Belastingdienst heeft de afgelopen jaren </w:t>
       </w:r>
-      <w:r w:rsidR="006D5D8F">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r>
+        <w:t xml:space="preserve">dienstverlening voor de grootste groep burgers en ondernemers verder gedigitaliseerd. </w:t>
       </w:r>
       <w:r w:rsidRPr="006777E5">
         <w:t>De komende periode wordt ingezet op het verder versterken van digitale dienstverlening en het vergroten van de mogelijkheden voor selfservice. Burgers en bedrijven moeten hun belastingzaken zoveel mogelijk zelfstandig</w:t>
       </w:r>
-      <w:r w:rsidR="00F6708F">
+      <w:r>
         <w:t>, eenvoudig en</w:t>
       </w:r>
       <w:r w:rsidRPr="006777E5">
         <w:t xml:space="preserve"> digitaal kunnen regelen, via een kanaal dat bij hen past.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006777E5" w:rsidR="0027191F" w:rsidP="0027191F" w:rsidRDefault="0027191F" w14:paraId="280399FF" w14:textId="77777777">
+    <w:p w:rsidRPr="006777E5" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="1CD49B1C" w14:textId="77777777">
       <w:r w:rsidRPr="006777E5">
         <w:t>Daarbij wordt onder meer gewerkt aan:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00374931" w:rsidR="00374931" w:rsidP="00F1036C" w:rsidRDefault="0027191F" w14:paraId="2D379E95" w14:textId="77777777">
+    <w:p w:rsidRPr="00374931" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="234F552B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="006777E5">
         <w:t xml:space="preserve">et programma </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006777E5">
         <w:t>VanZelf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006777E5">
+        <w:t xml:space="preserve"> Goed!, waarmee burgers</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, ondernemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006777E5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...16 lines deleted...]
-      <w:r w:rsidR="00DA0D6E">
+      <w:r>
         <w:t>en hun fiscaal dienstverleners</w:t>
       </w:r>
       <w:r w:rsidRPr="006777E5">
         <w:t xml:space="preserve"> beter worden ondersteund bij het voorkomen van fouten en het doen van goede aangiften</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Zo wordt onder andere gewerkt aan </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF5E9C">
         <w:t xml:space="preserve">interactieve </w:t>
       </w:r>
-      <w:r w:rsidR="006E4A47">
+      <w:r>
         <w:t>hulpmiddelen</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF5E9C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">waarmee </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF5E9C">
         <w:t>ondernemers</w:t>
       </w:r>
-      <w:r w:rsidR="00DA0D6E">
+      <w:r>
         <w:t xml:space="preserve"> en hun fiscaal dienstverleners</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF5E9C">
         <w:t xml:space="preserve"> op het juiste moment en via het gebruikte kanaal ondersteun</w:t>
       </w:r>
       <w:r>
         <w:t>d worden</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF5E9C">
         <w:t xml:space="preserve"> bij het doen van een goede aangifte</w:t>
       </w:r>
-      <w:r w:rsidR="007321A7">
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C53280" w:rsidR="00C53280">
+      <w:r w:rsidRPr="00C53280">
         <w:t>Het programma heeft de ambitie om op termijn de mogelijkheid voor het rechtstreeks vanuit hun boekhoudprogramma doen van aangiften voor de inkomstenbelasting en omzetbelasting door zelfstandige ondernemers te realiseren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006777E5" w:rsidR="00DD3E59" w:rsidP="00374931" w:rsidRDefault="007321A7" w14:paraId="49CB96E4" w14:textId="77777777">
+    <w:p w:rsidRPr="006777E5" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="35831DDA" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="006777E5" w:rsidR="0027191F" w:rsidP="0027191F" w:rsidRDefault="00F651DE" w14:paraId="22687DB9" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Het programma ‘De Vraag Vooruit’. Vanuit dit programma wordt onder andere gewerkt aan checkers waarmee burgers zelf digitaal kunnen checken of een bepaalde aftrekpost voor hen van toepassing is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006777E5" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="021CF5C3" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidRPr="006777E5" w:rsidR="0027191F">
+      <w:r w:rsidRPr="006777E5">
         <w:t>itbreiding van het Overzicht Betalen en Ontvange</w:t>
       </w:r>
-      <w:r w:rsidR="009F169E">
+      <w:r>
         <w:t>n. Dit is het</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF5E9C" w:rsidR="0027191F">
+      <w:r w:rsidRPr="00EF5E9C">
         <w:t xml:space="preserve"> digita</w:t>
       </w:r>
-      <w:r w:rsidR="0027191F">
+      <w:r>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF5E9C" w:rsidR="0027191F">
+      <w:r w:rsidRPr="00EF5E9C">
         <w:t xml:space="preserve"> dashboard </w:t>
       </w:r>
-      <w:r w:rsidR="0027191F">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="006777E5" w:rsidR="0027191F" w:rsidP="0027191F" w:rsidRDefault="0027191F" w14:paraId="1DABF455" w14:textId="77777777">
+      <w:r>
+        <w:t>met een overzicht van openstaande rekeningen of te ontvangen bedragen. De komende tijd wordt gewerkt aan het toevoegen van extra functies en middelen aan het overzicht, zoals de schenk- en erfbelasting, dividendbelasting en te ontvangen toeslagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006777E5" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="2C0CEAD8" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="006777E5">
         <w:t xml:space="preserve">et digitaal aanbieden van formulieren en brieven </w:t>
       </w:r>
-      <w:r w:rsidR="00F6708F">
+      <w:r>
         <w:t xml:space="preserve">van de Belastingdienst </w:t>
       </w:r>
       <w:r w:rsidRPr="006777E5">
         <w:t>via het programma Keuze Digitaal</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Sinds december 2025 kunnen burgers en ondernemers </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> hun post van de Belastingdienst enkel</w:t>
+        <w:t>. Sinds december 2025 kunnen burgers en ondernemers ervoor kiezen om hun post van de Belastingdienst enkel</w:t>
       </w:r>
       <w:r w:rsidRPr="00941D7A">
         <w:t xml:space="preserve"> digitaal te ontvangen</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. </w:t>
-[...35 lines deleted...]
-    <w:p w:rsidRPr="006777E5" w:rsidR="0027191F" w:rsidP="0027191F" w:rsidRDefault="0027191F" w14:paraId="68C9175A" w14:textId="77777777">
+        <w:t>. Ongeveer vier miljoen burgers hebben hun keuze voor digitale post al doorgegeven. Dit is in eerste instantie mogelijk voor de inkomensheffing. Via een gefaseerde uitrol volgt de keuzemogelijkheid voor de brieven over andere belastingmiddelen, zoals de omzetbelasting (vanaf september 2026) en vanaf 2027 volgen onder andere autoheffingen en loonheffingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006777E5" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="069A325F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="006777E5">
         <w:t>e verdere ontwikkeling van de Belastingdienst-app.</w:t>
       </w:r>
-      <w:r w:rsidR="00F6708F">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> toevoegen van het Overzicht Betalen en Ontvangen, </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> Momenteel is het mogelijk om via de app een eenvoudige aangifte voor de inkomstenheffing te doen. De ambitie is het toevoegen van het Overzicht Betalen en Ontvangen, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B03831">
         <w:t>iDeal|wero</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03831">
         <w:t>betaalmogelijkheden</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B03831">
         <w:t xml:space="preserve"> met vooraf ingevulde gegevens en het via de app aanvragen van een betalingsregeling. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Daarnaast is het de bedoeling om het mogelijk te maken om via de app een </w:t>
       </w:r>
       <w:r w:rsidRPr="00B03831">
         <w:t>bel</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03831">
         <w:noBreakHyphen/>
         <w:t> of balieafspraak</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> te </w:t>
       </w:r>
       <w:r w:rsidRPr="00B03831">
         <w:t xml:space="preserve">maken </w:t>
       </w:r>
       <w:r>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03831">
         <w:t>oor meer persoonlijke ondersteuning</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0027191F" w:rsidP="0027191F" w:rsidRDefault="0027191F" w14:paraId="0591B390" w14:textId="77777777">
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="648B1F15" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E43F08" w:rsidR="0027191F" w:rsidP="0027191F" w:rsidRDefault="0027191F" w14:paraId="41A242F3" w14:textId="77777777">
+    <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="483447CA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43F08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Versterken persoonlijke en proactieve dienstverlening</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0027191F" w:rsidP="0027191F" w:rsidRDefault="0027191F" w14:paraId="08EF417E" w14:textId="77777777">
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="18B2DE16" w14:textId="77777777">
       <w:r w:rsidRPr="006777E5">
         <w:t xml:space="preserve">De afgelopen jaren </w:t>
       </w:r>
       <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="006777E5">
         <w:t xml:space="preserve"> geïnvesteerd in het uitbreiden van persoonlijke ondersteuning</w:t>
       </w:r>
       <w:r>
         <w:t>, zodat de groep burgers en ondernemers die extra ondersteuning nodig heeft, eerder in beeld komt</w:t>
       </w:r>
       <w:r w:rsidRPr="006777E5">
         <w:t xml:space="preserve">. Zo zijn </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">er </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">er – </w:t>
       </w:r>
       <w:r w:rsidRPr="00660F3C">
         <w:t>naast</w:t>
       </w:r>
-      <w:r w:rsidR="00D02EED">
+      <w:r>
         <w:t xml:space="preserve"> 22</w:t>
       </w:r>
       <w:r w:rsidRPr="00660F3C">
         <w:t xml:space="preserve"> balies op de </w:t>
       </w:r>
-      <w:r w:rsidR="00975713">
+      <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00660F3C">
         <w:t xml:space="preserve">elastingdienstkantoren </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">– de afgelopen jaren </w:t>
-[...2 lines deleted...]
-        <w:t>21</w:t>
+        <w:t>– de afgelopen jaren 21</w:t>
       </w:r>
       <w:r w:rsidRPr="00660F3C">
         <w:t xml:space="preserve"> steunpunten bijgekomen op makkelijk bereikbare locaties, zoals gemeentehuizen, stadskantoren of wijkcentra.</w:t>
       </w:r>
-      <w:r w:rsidR="00C40A19">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Daarnaast </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> Daarnaast </w:t>
       </w:r>
       <w:r w:rsidRPr="00F050E4">
         <w:t>kunnen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> mensen</w:t>
       </w:r>
       <w:r w:rsidRPr="00F050E4">
         <w:t xml:space="preserve"> het hele jaar door bij bibliotheken door heel het land terecht voor hulp bij belastingen en toeslagen, met extra aandacht in drukke periodes zoals de aangiftetijd</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00660F3C">
         <w:t>Ook is de Belastingdienst aangesloten op de ondernemerspleinen van de K</w:t>
       </w:r>
-      <w:r w:rsidR="009F169E">
+      <w:r>
         <w:t>amer van Koophandel (KvK)</w:t>
       </w:r>
       <w:r w:rsidRPr="00660F3C">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0027191F" w:rsidP="0027191F" w:rsidRDefault="0027191F" w14:paraId="5DB030C0" w14:textId="77777777"/>
-    <w:p w:rsidR="0027191F" w:rsidP="00807CAD" w:rsidRDefault="0027191F" w14:paraId="4B4B1582" w14:textId="77777777">
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="66328657" w14:textId="77777777">
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="006777E5">
         <w:t>e dienstverlening aan startende ondernemers</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r w:rsidRPr="006777E5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00807CAD">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Er </w:t>
+      <w:r>
+        <w:t xml:space="preserve">versterkt. Zo wordt een pilot uitgebreid waarbij starters die voor de eerste keer aangifte hebben gedaan een attentiebrief hebben ontvangen om te bevestigen dat ze dit op de juiste manier hebben gedaan. Er </w:t>
       </w:r>
       <w:r w:rsidRPr="00660F3C">
         <w:t xml:space="preserve">wordt verder ingezet op </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ondersteuning van </w:t>
       </w:r>
       <w:r w:rsidRPr="00660F3C">
         <w:t>landelijke voorlichting</w:t>
       </w:r>
       <w:r>
         <w:t>, onder andere</w:t>
       </w:r>
       <w:r w:rsidRPr="00660F3C">
-        <w:t xml:space="preserve"> door </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00807CAD">
+        <w:t xml:space="preserve"> door voorlichters</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> van de Belastingdienst – bijvoorbeeld bij regionale KvK’s – beter te ondersteunen,</w:t>
       </w:r>
       <w:r w:rsidRPr="00660F3C">
         <w:t xml:space="preserve"> en het versterken van educatie in de vorm van belastinglessen op scholen </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r w:rsidRPr="00660F3C">
         <w:t xml:space="preserve">een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008C1903">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>serious</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008C1903">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -1575,151 +1204,156 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00660F3C">
         <w:t>webinars</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00660F3C">
         <w:t>, live chat</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00660F3C">
         <w:t>videobellen</w:t>
       </w:r>
       <w:r>
         <w:t>, g</w:t>
       </w:r>
       <w:r w:rsidRPr="00660F3C">
         <w:t>esprekken op locatie via afspraak of spontane binnenloop.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0027191F" w:rsidP="0027191F" w:rsidRDefault="0027191F" w14:paraId="1A84FB50" w14:textId="77777777"/>
-    <w:p w:rsidRPr="006777E5" w:rsidR="0027191F" w:rsidP="0027191F" w:rsidRDefault="0027191F" w14:paraId="7AA9F2CB" w14:textId="77777777">
+    <w:p w:rsidRPr="006777E5" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="507A2C74" w14:textId="77777777">
       <w:r w:rsidRPr="006777E5">
         <w:t>De komende periode wordt ingezet op meer proactieve dienstverlening. Waar mogelijk wil de Belastingdienst voorkomen dat burgers en bedrijven vastlopen door eerder signalen van mogelijke fiscale of financiële problemen te herkennen en</w:t>
       </w:r>
-      <w:r w:rsidR="002E3E77">
+      <w:r>
         <w:t xml:space="preserve"> om</w:t>
       </w:r>
       <w:r w:rsidRPr="006777E5">
         <w:t xml:space="preserve"> passende ondersteuning aan te bieden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006777E5" w:rsidR="0027191F" w:rsidP="0027191F" w:rsidRDefault="0027191F" w14:paraId="64D44191" w14:textId="77777777">
+    <w:p w:rsidRPr="006777E5" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="7A0850ED" w14:textId="77777777">
       <w:r w:rsidRPr="006777E5">
         <w:t>Daarbij wordt onder meer gewerkt aan:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0027191F" w:rsidP="009F169E" w:rsidRDefault="0027191F" w14:paraId="3DE44034" w14:textId="77777777">
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="2C159ECB" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="006777E5">
         <w:t xml:space="preserve">e verdere ontwikkeling van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006777E5">
         <w:t>vroegsignalering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006777E5">
         <w:t xml:space="preserve"> bij burgers</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F169E" w:rsidR="009F169E">
+      <w:r w:rsidRPr="009F169E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F169E">
+      <w:r>
         <w:t xml:space="preserve">Dit najaar start een pilot met een signaalmodel </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009F169E">
+      <w:r>
         <w:t>vroegsignalering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="009F169E">
+      <w:r>
         <w:t xml:space="preserve"> waar aan </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F050E4" w:rsidR="009F169E">
+      <w:r w:rsidRPr="00F050E4">
         <w:t xml:space="preserve">belastingplichtigen </w:t>
       </w:r>
-      <w:r w:rsidR="009F169E">
+      <w:r>
         <w:t xml:space="preserve">die fiscale problemen ervaren, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F050E4" w:rsidR="009F169E">
+      <w:r w:rsidRPr="00F050E4">
         <w:t>proactief</w:t>
       </w:r>
-      <w:r w:rsidR="009F169E">
+      <w:r>
         <w:t xml:space="preserve"> hulp wordt aangeboden. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F050E4" w:rsidR="009F169E">
+      <w:r w:rsidRPr="00F050E4">
         <w:t>Belangrijk</w:t>
       </w:r>
-      <w:r w:rsidR="009F169E">
+      <w:r>
         <w:t>e onderdelen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F050E4" w:rsidR="009F169E">
+      <w:r w:rsidRPr="00F050E4">
         <w:t xml:space="preserve"> van de pilot </w:t>
       </w:r>
-      <w:r w:rsidR="009F169E">
+      <w:r>
         <w:t>zijn</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F050E4" w:rsidR="009F169E">
+      <w:r w:rsidRPr="00F050E4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F169E">
+      <w:r>
         <w:t xml:space="preserve">het onderzoeken wat belastingplichtigen vinden van deze </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F050E4" w:rsidR="009F169E">
+      <w:r w:rsidRPr="00F050E4">
         <w:t xml:space="preserve">vorm van proactieve dienstverlening én het </w:t>
       </w:r>
-      <w:r w:rsidR="009F169E">
+      <w:r>
         <w:t>gebruik van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F050E4" w:rsidR="009F169E">
+      <w:r w:rsidRPr="00F050E4">
         <w:t xml:space="preserve"> persoonsgegevens om mensen proactief te benaderen met een hulpaanbod. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006777E5" w:rsidR="0027191F" w:rsidP="0027191F" w:rsidRDefault="0027191F" w14:paraId="787FCD46" w14:textId="77777777">
+    <w:p w:rsidRPr="006777E5" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="54798D9D" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="006777E5">
         <w:t xml:space="preserve">e landelijke uitrol van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006777E5">
         <w:t>vroegsignalering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006777E5">
         <w:t xml:space="preserve"> voor bedrijven</w:t>
       </w:r>
       <w:r>
         <w:t>. Eind 2026 heeft elk</w:t>
       </w:r>
       <w:r w:rsidRPr="00F1341A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>MKB-</w:t>
       </w:r>
       <w:r w:rsidRPr="00F1341A">
@@ -1744,863 +1378,612 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F1341A">
         <w:t>. Medewerkers kunnen bedrijven met mogelijke problemen voortaan rechtstreeks bij dit team onder de aandacht brengen.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ook volgen alle </w:t>
       </w:r>
       <w:r w:rsidRPr="00F1341A">
         <w:t>MKB</w:t>
       </w:r>
       <w:r>
         <w:t>-medewerkers</w:t>
       </w:r>
       <w:r w:rsidRPr="00F1341A">
         <w:t xml:space="preserve"> een online module </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F1341A">
         <w:t>vroegsignalering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F1341A">
         <w:t>. Zij weten hierdoor welke hulpmiddelen beschikbaar zijn en krijgen praktische tools om signalen sneller te herkennen, het gesprek makkelijker te voeren en ondernemers gerichter te helpen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006777E5" w:rsidR="0027191F" w:rsidP="0027191F" w:rsidRDefault="0027191F" w14:paraId="59F2F415" w14:textId="77777777">
+    <w:p w:rsidRPr="006777E5" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="563A9EE5" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="006777E5">
-        <w:t xml:space="preserve">erdere samenwerking binnen </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> loketten</w:t>
+        <w:t>erdere samenwerking binnen overheidsbrede loketten</w:t>
       </w:r>
       <w:r>
         <w:t>. B</w:t>
       </w:r>
       <w:r w:rsidRPr="00B80312">
         <w:t>urgers en bedrijven die in de knel komen hebben vaak met meerdere overheidsorganisaties te maken. De Belastingdienst werkt samen met BZK, andere uitvoeringsorganisaties (zoals</w:t>
       </w:r>
-      <w:r w:rsidR="000D4543">
+      <w:r>
         <w:t xml:space="preserve"> het UWV en</w:t>
       </w:r>
       <w:r w:rsidRPr="00B80312">
-        <w:t xml:space="preserve"> de KvK) en gemeenten aan </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> loketten, waar burgers en bedrijven integraal geholpen worden.</w:t>
+        <w:t xml:space="preserve"> de KvK) en gemeenten aan overheidsbrede loketten, waar burgers en bedrijven integraal geholpen worden.</w:t>
       </w:r>
       <w:r w:rsidRPr="006777E5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE0806" w:rsidR="009F169E" w:rsidP="009F169E" w:rsidRDefault="002E3E77" w14:paraId="588ABAFF" w14:textId="77777777">
+    <w:p w:rsidRPr="00CE0806" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="21EE8F62" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>De</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE0806" w:rsidR="009F169E">
+      <w:r w:rsidRPr="00CE0806">
         <w:t xml:space="preserve"> verzending van het 'contactkaartje'</w:t>
       </w:r>
       <w:r>
         <w:t>, deze wordt opnieuw voorbereid. B</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B3997" w:rsidR="009F169E">
+      <w:r w:rsidRPr="008B3997">
         <w:t>elastingplichtigen die meerdere jaren geen belastingaangifte hebben gedaan, ontvangen</w:t>
       </w:r>
-      <w:r w:rsidR="009F169E">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B3997" w:rsidR="009F169E">
+      <w:r w:rsidRPr="008B3997">
         <w:t>omstreeks oktober een contactkaartje omdat ze opnieuw niet tijdig aangifte </w:t>
       </w:r>
-      <w:r w:rsidR="004349E0">
+      <w:r>
         <w:t>hebbe</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B3997" w:rsidR="009F169E">
+      <w:r w:rsidRPr="008B3997">
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="004349E0">
+      <w:r>
         <w:t xml:space="preserve"> gedaan</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B3997" w:rsidR="009F169E">
+      <w:r w:rsidRPr="008B3997">
         <w:t>. Op het contactkaartje vindt de belastingplichtige mogelijkheden om laagdrempelig in contact te komen met de Belastingdienst om hulp te krijgen bij het doen van aangifte</w:t>
       </w:r>
-      <w:r w:rsidR="00975713">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D503E" w:rsidDel="00C40A8E" w:rsidR="009F169E">
+      <w:r w:rsidRPr="004D503E" w:rsidDel="00C40A8E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001411D0" w:rsidP="0027191F" w:rsidRDefault="001411D0" w14:paraId="5D349BA8" w14:textId="77777777">
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="57FF746C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E43F08" w:rsidR="0027191F" w:rsidP="0027191F" w:rsidRDefault="00DD3E59" w14:paraId="46445FC3" w14:textId="77777777">
+    <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="7E223A8F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43F08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Uitbreiden</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E43F08" w:rsidR="0028518F">
+        <w:t>Uitbreiden ondersteuning help-de-helper en samenwerking fiscaal dienstverleners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="022D6C4D" w14:textId="77777777">
+      <w:r w:rsidRPr="006777E5">
+        <w:t xml:space="preserve">De Belastingdienst werkt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>intensief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006777E5">
+        <w:t xml:space="preserve"> samen met maatschappelijke organisaties en fiscaal dienstverleners om burgers en bedrijven beter te ondersteunen. De afgelopen jaren is onder meer geïnvesteerd in het Kennisnetwerk, relatiebeheer en samenwerking met organisaties die mensen helpen bij belastingzaken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="5C661936" w14:textId="77777777">
+      <w:r w:rsidRPr="006777E5">
+        <w:t xml:space="preserve">De komende periode wordt deze aanpak verder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2C1F">
+        <w:t>geïntensi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2C1F">
+        <w:t>eerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006777E5">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E21D8">
+        <w:t xml:space="preserve">et maatschappelijk hulpnetwerk </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">wordt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E21D8">
+        <w:t>continu uit</w:t>
+      </w:r>
+      <w:r>
+        <w:t>gebreid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E21D8">
+        <w:t xml:space="preserve"> om met groepen mensen die de Belastingdienst minder goed kan bereiken, toch in contact te kunnen komen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Dit gebeurt onder andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E21D8">
+        <w:t xml:space="preserve"> door de inzet van relatiebeheerders en samenwerking met het Landelijk Stimuleringsnetwerk Thuisadministratie van waaruit 20.000 vrijwilligers mensen helpen die geldzorgen hebben.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> De Belastingdienst onderzoekt hoe het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E21D8">
+        <w:t>online Kennisnetwerk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kan worden uitgebreid. Dit is het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E21D8">
+        <w:t xml:space="preserve">platform voor iedereen die mensen helpt bij belasting- en toeslagzaken. Waar het Kennisnetwerk voorheen alleen gericht was op de ruim duizend maatschappelijk dienstverleners in het netwerk, wordt nu verkend of het ook bruikbaar is voor iedereen die een ander in de privésfeer wil helpen. Het onderzoek </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is dit najaar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E21D8">
+        <w:t>gereed</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="23F5C775" w14:textId="77777777">
+      <w:r w:rsidRPr="006777E5">
+        <w:t>Daarnaast wordt de samenwerking met fiscaal dienstverleners verder versterkt, zodat informatie, processen en ondersteuning beter op elkaar aansluiten.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Hiervoor stemt de Belastingdienst periodiek af met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E21D8">
+        <w:t>koepel- en beroepsorganisaties van fiscaal dienstverleners en met een panel van kleinere</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E21D8">
+        <w:t xml:space="preserve"> middelgrote</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en zelfstandige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E21D8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fiscaal dienstverleners. Ook is de bereikbaarheid van de Belastingdienst voor fiscaal dienstverleners verbeterd, bijvoorbeeld via d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980D85">
+        <w:t>e Contactkaart Belastingdienst</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> waarmee i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001FE8">
+        <w:t xml:space="preserve">n een compact overzicht </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">staat opgenomen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001FE8">
+        <w:t xml:space="preserve">waar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de fiscaal dienstverlener</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001FE8">
+        <w:t xml:space="preserve"> moet zijn</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bij de Belastingdienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001FE8">
+        <w:t xml:space="preserve"> voor overleg, een vraag of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">een andere kwestie. Ook is het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980D85">
+        <w:t>Meldpunt F</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">iscaal Dienstverleners ontwikkeld: een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001FE8">
+        <w:t>webformulier</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> voor een fiscaal dienstverlener die een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001FE8">
+        <w:t xml:space="preserve"> probleem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> heeft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001FE8">
+        <w:t>waarvoor de bekende of beschikbare informatiekanalen geen oplossing bied</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001FE8">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980D85">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="1F7D0730" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Verder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980D85">
+        <w:t>is een digita</w:t>
+      </w:r>
+      <w:r>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980D85">
+        <w:t xml:space="preserve"> bezwaarvoorziening </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ontwikkeld waarmee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980D85">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fiscaal dienstverleners vi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980D85">
+        <w:t xml:space="preserve">a een </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">directe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980D85">
+        <w:t xml:space="preserve">koppeling digitaal bezwaarschriften </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kunnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980D85">
+        <w:t xml:space="preserve">indienen voor de </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inkomensheffing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980D85">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vennootschapsbelasting en omzetbelasting en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980D85">
+        <w:t xml:space="preserve"> ontvangen zij een ontvangstbevestiging. De ambitie is om dit verder uit te breiden voor andere middelen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E43F08" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="27EFFAA7" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> ondersteuning</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00E43F08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> help</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E43F08" w:rsidR="0028518F">
+        <w:t>Vereenvoudiging</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E0D35" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="3C6FA0C0" w14:textId="77777777">
+      <w:r w:rsidRPr="008C1903">
+        <w:t xml:space="preserve">De beweging naar de voorkant, zoals hiervoor beschreven bij dienstverlening, is gebaat bij de vereenvoudiging van wet- en regelgeving. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Daarom werk ik aan voorstellen om het belastingstelsel beter uitvoerbaar te maken door middel van vereenvoudiging. Daarbij werk ik ook toe naar een bredere hervormingsagenda die uiterlijk eind dit jaar verschijnt met daarin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B43FFD">
+        <w:t>concrete mijlpalen in de tijd op verschillende onderdelen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> van het stelsel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008C1903" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="621FA6DB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk238212968" w:id="5"/>
+      <w:bookmarkStart w:name="_Hlk236321348" w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Naar een toekomstbestendig ICT-landschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="73510815" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Een veilig, betrouwbaar en beheersbaar ICT-landschap is essentieel voor de Belastingdienst om zijn taken goed uit te voeren. Een dergelijk landschap is niet alleen noodzakelijk om de continuïteit van de heffing en inning te borgen, maar ook om grote en structurele wijzigingen door te kunnen voeren. Ook de in het vorige hoofdstuk beschreven ambities op het gebied van dienstverlening zijn hierbij gebaat. Mijn ambtsvoorganger heeft in maart 2023 aangekondigd om ruimte te maken voor de modernisering van de verouderde ICT bij de Belastingdienst. Dat was een noodzakelijke ingreep. De modernisering had jarenlang onvoldoende prioriteit gekregen, waardoor achterstallig onderhoud is ontstaan. Dit is een situatie die in de toekomst moet worden voorkomen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC1503">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC1503">
+        <w:t>Daarom is het nodig om structureel ruimte te reserveren voor strategische vernieuwing</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC1503">
+        <w:t>achterstallig onderhoud en grote moderniseringsopgaven</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in de toekomst te voorkomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC1503">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F0F02" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="278BBEAE" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E43F08">
+      </w:pPr>
+      <w:r w:rsidRPr="002F0F02">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>de</w:t>
-[...380 lines deleted...]
-        </w:rPr>
         <w:t>Voortgang modernisering</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00210B43" w:rsidP="008C1903" w:rsidRDefault="00210B43" w14:paraId="2DAD1F8A" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. De komende jaren worden onder meer de uitfasering van </w:t>
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="371EF214" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De afgelopen jaren zijn binnen de ketens Autoheffingen, Inning &amp; Betalingsverkeer en Omzetbelasting omvangrijke moderniseringstrajecten opgestart. De komende jaren worden onder meer de uitfasering van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Cool:Gen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
-[...50 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> binnen de ketens Inkomensheffingen (2027) en Loonheffingen (2028), de vervanging van IPAS (2027) en de implementatie van een nieuw omzetbelastingsysteem (2028) afgerond. Binnen de keten Inning &amp; Betalingsverkeer resteert na 2028 nog een moderniseringsopgave. In de meeste andere ketens ontstaat vanaf dat moment een stabieler beeld doordat grote achterstanden zijn weggewerkt en de druk van de moderniseringsopgave afneemt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="74B19A80" w14:textId="77777777">
       <w:bookmarkStart w:name="_Hlk235520851" w:id="7"/>
-    </w:p>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">Het vernieuwen en het Life </w:t>
+      <w:r>
+        <w:t xml:space="preserve">De praktijk laat zien dat modernisering voortdurend om bijsturing vraagt. Nieuwe wetgeving, veranderende omstandigheden en extra werkzaamheden kunnen leiden tot aanpassing van de planning. Programma’s en systemen die nu toonaangevend zijn kunnen over enkele jaren verouderd zijn, want technologische ontwikkelingen gaan steeds sneller. Het vernieuwen en het Life </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C406C6">
+      <w:r>
         <w:t>Cycle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C406C6">
-[...25 lines deleted...]
-    <w:p w:rsidR="00191DB8" w:rsidP="00191DB8" w:rsidRDefault="00191DB8" w14:paraId="41B51466" w14:textId="4EF04593">
+      <w:r>
+        <w:t xml:space="preserve"> Management (LCM) van het ICT-landschap vereisen daarom doorlopend aandacht. Door tijdig in te zetten op vernieuwing en systemen planmatig te onderhouden zorgt de Belastingdienst voor het behoud van een modern landschap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="5E580796" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00975713">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Vooruitblik ketens</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA04B1">
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Verschillende ketens zitten nog midden in omvangrijke moderniseringstrajecten of wetgevingstrajecten. Ook</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA04B1">
         <w:t xml:space="preserve"> wordt gewerkt aan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA04B1">
         <w:t>Belastingdienstbrede</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA04B1">
         <w:t xml:space="preserve"> voorzieningen, zoals het Generiek Kantoor Platform (GKP), </w:t>
       </w:r>
-      <w:r w:rsidR="00EF1DDE">
+      <w:r>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA04B1">
         <w:t xml:space="preserve">Generiek platform voor Document en Archiefbeheer (GDA), Inzage Fiscaal Dossier (IFD) en de verdere ontwikkeling van de gegevenshuishouding. Daarnaast vragen opgaven op het gebied van informatiebeveiliging (Cyberbeveiligingswet), </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">het versterken van de digitale autonomie, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA04B1">
-        <w:t xml:space="preserve">privacy (AVG), de Archiefwet en </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> blijvend aandacht. Deze opgaven zijn </w:t>
+        <w:t xml:space="preserve">privacy (AVG), de Archiefwet en informatiehuishouding blijvend aandacht. Deze opgaven zijn </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA04B1">
         <w:t>randvoorwaardelijk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA04B1">
         <w:t xml:space="preserve"> voor de verdere digitalisering van de Belastingdienst.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC19C5" w:rsidR="00191DB8" w:rsidP="00191DB8" w:rsidRDefault="00191DB8" w14:paraId="5ADC6C10" w14:textId="77777777">
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="034CFC67" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00C53280">
-        <w:lastRenderedPageBreak/>
         <w:t>Het moment waarop weer ruimte is voor nieuwe ontwikkelingen is gewijzigd voor vijf ketens.</w:t>
       </w:r>
-      <w:r w:rsidR="002C140E">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="003D5818">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Voor de keten Autoheffingen wordt deze ruimte vanaf 2029 verwacht; eerder werd uitgegaan van enige ruimte in 2028. Dit komt doordat de afronding van de MRB-modernisering en meerwerk aan </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> Voor de keten Autoheffingen wordt deze ruimte vanaf 2029 verwacht; eerder werd uitgegaan van enige ruimte in 2028. Dit komt doordat de afronding van de MRB-modernisering en meerwerk aan </w:t>
       </w:r>
       <w:r w:rsidRPr="00B36220">
         <w:t xml:space="preserve">grootonderhoud van technische platformen, naar 2028 verschuift. Daar komt ook </w:t>
       </w:r>
       <w:r w:rsidRPr="00E43F08">
         <w:t>de digitalisering van de BPM en de invoering van nieuwe wetgeving voor beide middelen per 2027 bij. Deze combinatie leidt ertoe dat er pas vanaf 2029 weer ruimte is voor nieuwe ontwikkelingen in deze keten.</w:t>
       </w:r>
-      <w:r w:rsidR="00BF101F">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF101F" w:rsidP="00191DB8" w:rsidRDefault="00BF101F" w14:paraId="5D65BE58" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00191DB8" w:rsidP="00191DB8" w:rsidRDefault="00191DB8" w14:paraId="23440D56" w14:textId="77777777">
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="1205A379" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43F08">
         <w:t>n de keten</w:t>
       </w:r>
       <w:r w:rsidRPr="00B36220">
         <w:t xml:space="preserve"> Loonheffingen ontstaat vanaf eind 2028 weer ruimte voor nieuwe</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ontwikkelingen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00191DB8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Dit was eerder vanaf 2028. Dit is het gevolg van </w:t>
       </w:r>
       <w:r w:rsidRPr="006D183C">
         <w:t xml:space="preserve">inpassing van nieuwe wetgeving, zoals de </w:t>
       </w:r>
       <w:r w:rsidRPr="00B36220">
         <w:t>‘‘fiscale normering markt voor voertuigen gericht op personenvervoer’’</w:t>
       </w:r>
       <w:r w:rsidRPr="00191DB8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D183C">
         <w:t xml:space="preserve">en vertraging in de planning van de uitfasering </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006D183C">
         <w:t>Cool:Gen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00191DB8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>In bijlage 1 vindt u hierover verdere uitleg.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00091395" w:rsidP="00191DB8" w:rsidRDefault="00091395" w14:paraId="04C06E25" w14:textId="77777777">
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="7D5D1BA4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00091395" w:rsidP="00091395" w:rsidRDefault="00091395" w14:paraId="654E2302" w14:textId="77777777">
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="77FA55BD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF101F">
         <w:t>Voor de</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> keten</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF101F">
         <w:t xml:space="preserve"> FIOD wordt weer ruimte verwacht vanaf medio 2029</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF101F">
         <w:t>dit was</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> eerder</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF101F">
         <w:t xml:space="preserve"> 2027. Deze ruimte hangt </w:t>
       </w:r>
       <w:r>
@@ -2621,4336 +2004,1011 @@
       <w:r w:rsidRPr="00BF101F">
         <w:t>voor het verwerken en analyseren van een toenemende hoeveelheid opsporingsinformatie. Daarnaast</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> heeft de FIOD in mei 2026,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF101F">
         <w:t xml:space="preserve"> in samenwerking met Defensie</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (Koninklijke Marechaussee en de Joint Informatievoorziening Commando)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF101F">
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">bijzondere opsporingsdiensten (BOD), </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF101F">
         <w:t xml:space="preserve">de broncode van het opsporingszaaksysteem </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">overgenomen. Dit is noodzakelijk om de </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF101F">
-        <w:t xml:space="preserve">continuïteit van een </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> systeem</w:t>
+        <w:t>continuïteit van een bedrijfskritisch systeem</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> te borgen, maar vormt een</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF101F">
         <w:t xml:space="preserve"> omvangrijke beheersopgave</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00191DB8" w:rsidP="00191DB8" w:rsidRDefault="00191DB8" w14:paraId="01A1EBF5" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00BF101F" w:rsidP="00BF101F" w:rsidRDefault="00191DB8" w14:paraId="3BE5BC85" w14:textId="77777777">
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="0BB8AAE1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002F48E3">
         <w:t xml:space="preserve">Voor de keten Generiek Kantoor en Toezicht </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(GKT) </w:t>
       </w:r>
       <w:r w:rsidRPr="002F48E3">
         <w:t>ontstaat vanaf 2029 geleidelijk meer ruimte, dit was</w:t>
       </w:r>
-      <w:r w:rsidR="00091395">
+      <w:r>
         <w:t xml:space="preserve"> eerder</w:t>
       </w:r>
       <w:r w:rsidRPr="002F48E3">
         <w:t xml:space="preserve"> 2028. </w:t>
       </w:r>
-      <w:r w:rsidR="00EF1DDE">
+      <w:r>
         <w:t>Oorzaken hiervoor zijn</w:t>
       </w:r>
       <w:r w:rsidRPr="002F48E3">
         <w:t xml:space="preserve"> onder andere </w:t>
       </w:r>
-      <w:r w:rsidR="00EF1DDE">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="002F48E3">
         <w:t>vervanging van verouderde applicaties, technische migraties en de implementatie van nieuwe wet- en regelgeving; </w:t>
       </w:r>
-      <w:r w:rsidR="00EF1DDE">
+      <w:r>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="002F48E3">
         <w:t xml:space="preserve">aaronder de diverse </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F48E3">
         <w:t>Directives</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F48E3">
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F48E3">
         <w:t>Administrative</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F48E3">
         <w:t xml:space="preserve"> Cooperation (DAC) en stroomlijning fiscaal inzagerecht.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F48E3">
         <w:t>Daarnaast hebben verschuivingen in andere ketens een inherent effect op GKT.</w:t>
       </w:r>
-      <w:r w:rsidR="00403EBB">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BF101F" w:rsidR="00BF101F" w:rsidP="00BF101F" w:rsidRDefault="00BF101F" w14:paraId="777DFBBA" w14:textId="77777777">
+    <w:p w:rsidRPr="00BF101F" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="46802FFC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor de keten Overige Middelen wordt weer ruimte verwacht vanaf 2030, dit was eerder 2029. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk236828204" w:id="8"/>
       <w:r w:rsidRPr="00BF101F">
         <w:t xml:space="preserve">Dit komt omdat de werkzaamheden rondom </w:t>
       </w:r>
-      <w:r w:rsidR="009C524E">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> van </w:t>
+      <w:r>
+        <w:t xml:space="preserve">de vervanging van </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF101F">
         <w:t xml:space="preserve">IPAS meer tijd en energie </w:t>
       </w:r>
-      <w:r w:rsidR="009C524E">
+      <w:r>
         <w:t>vragen</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF101F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B32F79">
+      <w:r>
         <w:t xml:space="preserve">dan </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF101F">
         <w:t>vooraf ingeschat. Daarnaast heeft de modernisering van de Kansspelbelasting langer geduurd dan verwacht</w:t>
       </w:r>
       <w:r>
         <w:t>. Dit heeft</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF101F">
         <w:t xml:space="preserve"> effect</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF101F">
         <w:t>gehad op de beschikbare capaciteit.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:p w:rsidR="00210B43" w:rsidP="00C4221C" w:rsidRDefault="00210B43" w14:paraId="372F09D4" w14:textId="77777777"/>
-    <w:p w:rsidRPr="002F0F02" w:rsidR="000736B3" w:rsidP="00C4221C" w:rsidRDefault="000736B3" w14:paraId="2298DC37" w14:textId="77777777">
+    <w:p w:rsidRPr="002F0F02" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="110FF604" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0F02">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Meer ruimte voor strategische vernieuwing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000736B3" w:rsidP="00C4221C" w:rsidRDefault="000736B3" w14:paraId="5D44E76C" w14:textId="77777777">
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="2C5DAD2E" w14:textId="77777777">
       <w:r w:rsidRPr="008C1903">
         <w:t xml:space="preserve">Door de focus op het wegwerken van achterstallig onderhoud en het implementeren van wetgeving was er de afgelopen jaren beperkt ruimte voor verbeteringen. </w:t>
       </w:r>
-      <w:r w:rsidR="000D0D6F">
+      <w:r>
         <w:t>Door sturing op basis van een</w:t>
       </w:r>
       <w:r w:rsidRPr="008C1903">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008C1903">
         <w:t>Meerjarenportfolio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008C1903">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DA0D6E">
-[...3 lines deleted...]
-        <w:t>wordt deze balans geleidelijk hersteld</w:t>
+      <w:r>
+        <w:t>(MJP) wordt deze balans geleidelijk hersteld</w:t>
       </w:r>
       <w:r w:rsidRPr="008C1903">
         <w:t>. Daarbij worden drie categorieën werkzaamheden onderscheiden:</w:t>
       </w:r>
-      <w:r w:rsidR="005974EF">
+      <w:r>
         <w:t xml:space="preserve"> (1) essentiële modernisering om continuïteitsrisico's te voorkomen, (2) wetgeving en externe verplichtingen, en (3) strategische initiatieven die bijdragen aan betere dienstverlening, gebruiksgemak, toezicht, digitale autonomie, productiviteit, werkplezier en innovatie. Tot deze laatste categorie behoren ook investeringen die toekomstige achterstanden helpen voorkomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008C1903" w:rsidR="005974EF" w:rsidP="00C4221C" w:rsidRDefault="005974EF" w14:paraId="376EF1FA" w14:textId="77777777"/>
-    <w:p w:rsidR="00EC19C5" w:rsidP="00EC19C5" w:rsidRDefault="00DA0D6E" w14:paraId="3645D232" w14:textId="77777777">
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="6C63E075" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...46 lines deleted...]
-    <w:p w:rsidRPr="002F0F02" w:rsidR="00EC19C5" w:rsidP="00EC19C5" w:rsidRDefault="00EC19C5" w14:paraId="4D57124B" w14:textId="77777777">
+        <w:t>Van de IV-capaciteit in het MJP die voor deze drie categorieën te prioriteren valt, gaat op dit moment ongeveer 55 procent naar modernisering, 40 procent naar wetgeving en externe verplichtingen en slechts vijf procent naar strategische vernieuwing. De ambitie is om deze verhouding de komende jaren geleidelijk te verschuiven naar maximaal 20 procent capaciteit voor essentiële modernisering en LCM en het aandeel voor strategische vernieuwing te vergroten van circa 5 naar ten minste 20 procent van de beschikbare IV-capaciteit. Daarmee kan gericht worden geïnvesteerd in een toekomstbestendige Belastingdienst. Dat vraagt wel om scherpe keuzes, want de beschikbare capaciteit is niet oneindig. Dat betekent dat er prioriteiten moeten worden gesteld en niet elke nieuwe beleidswens direct kan worden toegepast. Ik ga daarover graag met uw Kamer in gesprek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F0F02" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="742BDA38" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0F02">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>2028</w:t>
       </w:r>
-      <w:r w:rsidR="002F48E3">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> als omslagpunt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A554AB" w:rsidP="008C1903" w:rsidRDefault="00EC19C5" w14:paraId="2065A8E1" w14:textId="77777777">
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="515F9246" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het jaar 2028 vormt daarbij een omslagpunt. Naarmate minder capaciteit nodig is voor de modernisering en het wegwerken van achterstallig onderhoud, ontstaat meer ruimte </w:t>
       </w:r>
       <w:r w:rsidRPr="00786AE4">
         <w:t xml:space="preserve">voor </w:t>
       </w:r>
-      <w:r w:rsidRPr="00374B9F" w:rsidR="006A5E84">
+      <w:r w:rsidRPr="00374B9F">
         <w:t>initiatieven d</w:t>
       </w:r>
-      <w:r w:rsidR="00A554AB">
-[...18 lines deleted...]
-        <w:t>. Daarnaast wordt ingezet op het voorkomen van toekomstige achterstanden door tijdig verouderde IT-voorzieningen op te ruimen, zoals Lokaal Ontwikkelde Applicaties (</w:t>
+      <w:r>
+        <w:t>ie de Belastingdienst in staat stellen om de verwachtingen van burgers, ondernemers en medewerkers beter waar te maken. Daarbij staat de doorontwikkeling van generieke voorzieningen centraal, zoals het Generiek Kantoor Platform (GKP) en Grip op Gegevens. Daarmee zorgt de Belastingdienst ervoor dat medewerkers beter worden ondersteund in hun werk en wordt hiermee aan een belangrijke randvoorwaarde gewerkt voor de realisatie van Inzage Fiscaal Dossier (IFD). Daarnaast wordt ingezet op het voorkomen van toekomstige achterstanden door tijdig verouderde IT-voorzieningen op te ruimen, zoals Lokaal Ontwikkelde Applicaties (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0085409A">
+      <w:r>
         <w:t>LOA’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0085409A">
+      <w:r>
         <w:t>) en Robuuste Tijdelijke Voorzieningen (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0085409A">
+      <w:r>
         <w:t>RTV’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0085409A">
-[...15 lines deleted...]
-    <w:p w:rsidR="00787C8A" w:rsidP="008C1903" w:rsidRDefault="00787C8A" w14:paraId="770C8D36" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">). De Belastingdienst zal deze ruimte ook benutten om de output van de IV-voortbrenging te verhogen, bijvoorbeeld door de inzet van AI. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="4CD348C5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-    </w:p>
-[...16 lines deleted...]
-        <w:t>, maar v</w:t>
+      <w:r>
+        <w:t>Tevens ontstaat meer ruimte om nieuwe beleidswensen te verwerken, maar v</w:t>
       </w:r>
       <w:r w:rsidRPr="00C406C6">
         <w:t>oor de meeste ketens geldt wel dat er dan een grote voorraad aan initiatieven klaarligt om te implementeren. Dit zijn zowel wetgevingswensen als essentiële verbeteringen in de dienstverlening of het toezicht.</w:t>
       </w:r>
-      <w:r w:rsidR="00C34816">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00234E0D" w:rsidR="001A1ECA">
+      <w:r>
+        <w:t xml:space="preserve"> De focus verschuift daarmee van het herstellen van achterstanden naar het moderniseren voor de toekomst. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234E0D">
         <w:t>Daarmee breekt een nieuwe fase aan: een fase waarin de aandacht niet langer primair uitgaat naar het wegwerken van achterstanden, maar</w:t>
       </w:r>
-      <w:r w:rsidR="002F48E3">
+      <w:r>
         <w:t xml:space="preserve"> meer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00234E0D" w:rsidR="001A1ECA">
+      <w:r w:rsidRPr="00234E0D">
         <w:t xml:space="preserve"> naar het versterken van dienstverlening, toezicht en toekomstbestendigheid. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:p w:rsidR="00B36220" w:rsidP="00B36220" w:rsidRDefault="00B36220" w14:paraId="02252632" w14:textId="77777777">
-[...5 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p w:rsidRPr="00995710" w:rsidR="003360E0" w:rsidP="00995710" w:rsidRDefault="00995710" w14:paraId="663709E7" w14:textId="77777777">
+    <w:p w:rsidRPr="00995710" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="4939375E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00995710">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nalevingstekort en prioritering aanpak misbruik en fraude</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926F7D" w:rsidP="00995710" w:rsidRDefault="00926F7D" w14:paraId="6883D688" w14:textId="77777777">
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="330DEDB0" w14:textId="77777777">
       <w:bookmarkStart w:name="_Hlk236315798" w:id="9"/>
       <w:r>
-        <w:t>Vanuit uw Kamer en de maatschappij wordt terecht verwacht dat de Belastingdienst</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="003D5818">
+        <w:t>Vanuit uw Kamer en de maatschappij wordt terecht verwacht dat de Belastingdienst, naast dienstverlenend richting burgers en bedrijven, zichtbaar en stevig optreedt tegen fraude, misbruik en het bewust niet naleven van fiscale verplichtingen. Ik deel deze verwachting. Fraude en misbruik kunnen het maatschappelijk draagvlak voor het naleven van fiscale verplichtingen aantasten. In paragraaf 20 van bijlage 1 informeer ik u nader over de aanvragen in de inkomensheffingen waarover ik u eerder, op 18 mei jl., heb geïnformeerd.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926F7D" w:rsidP="00995710" w:rsidRDefault="00926F7D" w14:paraId="24CA1AAA" w14:textId="77777777"/>
-    <w:p w:rsidR="0009140D" w:rsidP="00EA04B1" w:rsidRDefault="00262BE7" w14:paraId="786DBDE0" w14:textId="77777777">
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="77E8BA94" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00737EA1">
         <w:t>Ik onderschrijf het belang van het zo klein mogelijk houden van het nalevingstekort</w:t>
       </w:r>
       <w:r>
         <w:t>. Dit nalevingstekort is</w:t>
       </w:r>
       <w:r w:rsidRPr="00737EA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00143DCF">
+      <w:r>
         <w:t>een</w:t>
       </w:r>
       <w:r w:rsidRPr="00737EA1">
         <w:t xml:space="preserve"> resultaat van het functioneren van het belastingstelsel als geheel</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00737EA1">
         <w:t xml:space="preserve"> waarvan de inspanningen van de Belastingdienst een onderdeel zijn. </w:t>
       </w:r>
-      <w:r w:rsidR="00143DCF">
+      <w:r>
         <w:t>Het tekort wordt</w:t>
       </w:r>
       <w:r w:rsidRPr="00737EA1">
-        <w:t xml:space="preserve"> ook beïnvloed door externe factoren zoals </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidR="00EA04B1">
+        <w:t xml:space="preserve"> ook beïnvloed door externe factoren zoals maatschappelijke en economische ontwikkelingen en vertrouwen in politiek en overheid.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Tegelijkertijd laat zowel de Nederlandse praktijk als de internationale ervaring zien dat het nalevingstekort al relatief laag is en niet eenvoudig of snel verder kan worden teruggebracht door uitsluitend meer controles of hogere handhavingsinspanningen. Nederland kent in vergelijking met andere landen een hoge fiscale compliance.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009140D" w:rsidP="00995710" w:rsidRDefault="0009140D" w14:paraId="251A3D94" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00143DCF" w:rsidR="00143DCF" w:rsidP="00143DCF" w:rsidRDefault="00CF59F6" w14:paraId="7AB90C56" w14:textId="77777777">
+    <w:p w:rsidRPr="00143DCF" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="6CFB3B88" w14:textId="77777777">
       <w:r w:rsidRPr="00CF59F6">
         <w:t xml:space="preserve">Dat neemt niet weg dat er </w:t>
       </w:r>
-      <w:r w:rsidRPr="00143DCF" w:rsidR="00143DCF">
+      <w:r w:rsidRPr="00143DCF">
         <w:t>een aantal ontwikkelingen</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF59F6">
         <w:t xml:space="preserve"> zijn</w:t>
       </w:r>
-      <w:r w:rsidRPr="00143DCF" w:rsidR="00143DCF">
+      <w:r w:rsidRPr="00143DCF">
         <w:t xml:space="preserve"> die bijdragen aan het verkleinen van het nalevingstekort en het krachtig bestrijden van fraude. Niet elke vorm van niet-naleving kan met dezelfde intensiteit worden aangepakt. De inzet van toezicht- en opsporingscapaciteit is niet oneindig, dus is het noodzakelijk keuzes te maken om deze capaciteit doelmatig en gericht in te zetten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF59F6" w:rsidR="00143DCF" w:rsidP="00667BA9" w:rsidRDefault="00143DCF" w14:paraId="281B3A93" w14:textId="77777777"/>
-    <w:p w:rsidR="007321A7" w:rsidP="007321A7" w:rsidRDefault="00143DCF" w14:paraId="37A2F2A5" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF59F6" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="7D27B5DB" w14:textId="77777777"/>
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="777890A9" w14:textId="77777777">
       <w:r w:rsidRPr="00143DCF">
         <w:t xml:space="preserve">Ik kies voor een structurele aanpak die aansluit bij de Uitvoerings- en Handhavingsstrategie van de Belastingdienst: signaleren van knelpunten in wet- en regelgeving, het voorkomen van fouten waar dat kan, het ondersteunen van burgers en bedrijven bij naleving, het gericht inzetten van toezicht en het krachtig aanpakken van fraude waar dat moet. Met de in bijlage </w:t>
       </w:r>
-      <w:r w:rsidR="00CB41D8">
+      <w:r>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00143DCF">
         <w:t xml:space="preserve"> bij deze brief beschreven maatregelen </w:t>
       </w:r>
-      <w:r w:rsidR="005E512C">
+      <w:r>
         <w:t>geef ik</w:t>
       </w:r>
       <w:r w:rsidRPr="00143DCF">
         <w:t xml:space="preserve"> uitvoering aan de moties van uw Kamer en wordt gewerkt aan een stelsel waarin het nalevingstekort duurzaam zo klein mogelijk wordt gehouden.</w:t>
       </w:r>
-      <w:r w:rsidR="007321A7">
+      <w:r>
         <w:t xml:space="preserve"> Desgewenst bied ik u graag een technische briefing over dit onderwerp aan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0035326D" w:rsidP="007321A7" w:rsidRDefault="0035326D" w14:paraId="0143643C" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00D11146" w:rsidR="0035326D" w:rsidP="00D11146" w:rsidRDefault="0035326D" w14:paraId="1168FF6E" w14:textId="77777777">
+    <w:p w:rsidRPr="00D11146" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="66A609FC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11146">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Rapportage Belangenbehartiger voor Belastingplichtigen en Toeslaggerechtigden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0035326D" w:rsidP="0035326D" w:rsidRDefault="0035326D" w14:paraId="041BEA32" w14:textId="77777777">
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="0AD9F57F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk238808301" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t>De Belangenbehartiger voor Belastingplichtigen en Toeslaggerechtigden is een onafhankelijk</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> draagt de Belangenbehartiger bij aan het verbeteren van de fiscale rechtsbescherming voor iedereen, niet alleen voor de individuele burgers die direct door de Belangenbehartiger worden ondersteund. </w:t>
+        <w:t xml:space="preserve">De Belangenbehartiger voor Belastingplichtigen en Toeslaggerechtigden is een onafhankelijke organisatie die burgers en ondernemers helpt die vastlopen in hun belasting- of toeslagzaak. Daarnaast vervult de Belangenbehartiger een belangrijke signaalfunctie. Door knelpunten in het stelsel vroegtijdig te agenderen, draagt de Belangenbehartiger bij aan het verbeteren van de fiscale rechtsbescherming voor iedereen, niet alleen voor de individuele burgers die direct door de Belangenbehartiger worden ondersteund. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk238808414" w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ik hecht veel waarde aan het werk van de Belangenbehartiger. De Belangenbehartiger wijst de Belastingdienst op punten waar de uitvoering kan worden verbeterd. De Belastingdienst werkt constructief samen met de Belangenbehartiger, zodat de Belangenbehartiger dit belangrijke werk zo goed mogelijk kan uitvoeren.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkEnd w:id="11"/>
-    <w:p w:rsidR="0035326D" w:rsidP="0035326D" w:rsidRDefault="0035326D" w14:paraId="3DF426DD" w14:textId="77777777">
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="660ADDB9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="0035326D" w:rsidP="0035326D" w:rsidRDefault="0035326D" w14:paraId="5A83D24C" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In bijlage 9 treft uw Kamer de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001309AF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rapportage </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001309AF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De burger tussen wal en schip</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: Is fiscale rechtsbescherming een schijnrecht?”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001309AF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de onafhankelijke Belangenbehartiger voor Belastingplichtigen en Toeslaggerechtigden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001309AF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Belangenbehartiger heeft de wettelijke taak om uw Kamer periodiek te informeren over signalen uit door haar behandelde casuïstiek die door burgers word</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001309AF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangedragen. In aansluiting op de eerste rapportage van 31 december 2025, laat de Belangenbehartiger in deze rapportage zien dat de praktische fiscale rechtsbescherming van burgers onder druk staat; de toegang tot passende ondersteuning hapert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001309AF" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="5E24FB4C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001309AF">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">In bijlage 9 treft uw Kamer de </w:t>
+        <w:t>Het doel van deze rapportage is om uw Kamer aan de hand van praktijkvoorbeelden te laten zien wat het effect hiervan is op mensen. Invulling gevend aan haar signaalfunctie om knelpunten in het stelsel vroegtijdig te agenderen, biedt dit rapport waardevol inzicht in twee actuele dossiers:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001309AF" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="4BC98BEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidRPr="001309AF">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">rapportage </w:t>
+        <w:t>Opvolging rondetafelgesprek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t>“</w:t>
+        <w:t xml:space="preserve"> fiscale rechtsbescherming op 28 mei 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="001309AF">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t>De burger tussen wal en schip</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>: De rapportage verschijnt op een moment waarop fiscale rechtsbescherming nadrukkelijk in de belangstelling staat. Het biedt een onderbouwing en handvatten voor het politieke vervolg op uw recente parlementaire rondetafelgesprek binnen de Vaste Kamercommissie Financiën over dit onderwerp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="0E099323" w14:textId="105B8D08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t>: Is fiscale rechtsbescherming een schijnrecht?”</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="001309AF">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> van de onafhankelijke Belangenbehartiger voor Belastingplichtigen en Toeslaggerechtigden</w:t>
+        <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aan.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001309AF">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> De Belangenbehartiger heeft de wettelijke taak om uw Kamer periodiek te informeren over signalen uit door haar behandelde casuïstiek die door burgers word</w:t>
+        <w:t>Het amendement-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t>en</w:t>
+        <w:t>Inge v</w:t>
       </w:r>
       <w:r w:rsidRPr="001309AF">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aangedragen. In aansluiting op de eerste rapportage van 31 december 2025, laat de Belangenbehartiger in deze rapportage zien dat de praktische fiscale rechtsbescherming van burgers onder druk staat; de toegang tot passende ondersteuning hapert.</w:t>
-[...96 lines deleted...]
-        <w:t>Het amendement-Van Dijk/</w:t>
+        <w:t>an Dijk/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001309AF">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Grinwis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="001309AF">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>: Via dit amendement zijn structurele middelen vrijgemaakt voor de versterking van de eerstelijns rechtshulp. Deze rapportage laat zien waar die hulp in de praktijk nu nog tekortschiet en hoe de Belangenbehartiger deze middelen concreet inzet om de toegang tot de eerstelijns rechtshulp te versterken.</w:t>
       </w:r>
-      <w:r w:rsidR="00CC792D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55151" w:rsidP="00CC792D" w:rsidRDefault="00C55151" w14:paraId="2A32ED51" w14:textId="77777777">
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="5DD2C702" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Ik kijk met waardering naar het werk van de Belangenbehartiger. Tegelijkertijd is de noodzaak van de Belangenbehartiger een signaal op zich. Het laat zien dat de toegang tot passende ondersteuning nog niet in alle gevallen vanzelfsprekend is. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12BCF" w:rsidP="00CC792D" w:rsidRDefault="00A12BCF" w14:paraId="7BB9D504" w14:textId="77777777">
-[...6 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p w:rsidRPr="0011174D" w:rsidR="00C4221C" w:rsidP="00C4221C" w:rsidRDefault="00C4221C" w14:paraId="5B96B405" w14:textId="77777777">
+    <w:p w:rsidR="00A77663" w:rsidRDefault="00A77663" w14:paraId="5EEED696" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0011174D" w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="2369942D" w14:textId="66A83B11">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4221C" w:rsidP="00C4221C" w:rsidRDefault="00B85833" w14:paraId="3F84F7E3" w14:textId="77777777">
-[...101 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2834" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="24665080" w14:textId="77777777">
+      <w:r>
+        <w:t>Met deze brief heb ik uw Kamer meegenomen in de belangrijkste ontwikkelingen bij de Belastingdienst en mijn focusgebieden voor de komende periode: de voortgang op de modernisering van de ICT, de doorontwikkeling van de dienstverlening en de bijdrage aan het vereenvoudigen van het belastingstelsel. Dit vormt de basis voor een Belastingdienst die goed voorbereid is op de toekomst. Dat is in ons aller belang: van begrijpelijke en digitale dienstverlening aan burgers en ondernemers tot de financiering van onze publieke voorzieningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="042B034A" w14:textId="77777777"/>
+    <w:p w:rsidR="003616A8" w:rsidP="003616A8" w:rsidRDefault="003616A8" w14:paraId="0129D79F" w14:textId="77777777"/>
+    <w:p w:rsidR="003616A8" w:rsidP="00A77663" w:rsidRDefault="00A77663" w14:paraId="2F72B9D2" w14:textId="1BE977DE">
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e staatssecretaris van Financiën,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">E. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Eerenberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="5F4F85C7" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1691EEEE" w14:textId="77777777" w:rsidR="00C23BC8" w:rsidRDefault="00C23BC8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6CD2F13D" w14:textId="77777777" w:rsidR="004C6B89" w:rsidRDefault="004C6B89" w:rsidP="003616A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31CEC4DE" w14:textId="77777777" w:rsidR="00C23BC8" w:rsidRDefault="00C23BC8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="388888D8" w14:textId="77777777" w:rsidR="004C6B89" w:rsidRDefault="004C6B89" w:rsidP="003616A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41EFE752" w14:textId="77777777" w:rsidR="003616A8" w:rsidRPr="003616A8" w:rsidRDefault="003616A8" w:rsidP="003616A8">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6BC19840" w14:textId="77777777" w:rsidR="003616A8" w:rsidRPr="003616A8" w:rsidRDefault="003616A8" w:rsidP="003616A8">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A7CC16C" w14:textId="77777777" w:rsidR="003616A8" w:rsidRPr="003616A8" w:rsidRDefault="003616A8" w:rsidP="003616A8">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BB4C4EB" w14:textId="77777777" w:rsidR="00C23BC8" w:rsidRDefault="00C23BC8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3740136B" w14:textId="77777777" w:rsidR="004C6B89" w:rsidRDefault="004C6B89" w:rsidP="003616A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D8DF2FE" w14:textId="77777777" w:rsidR="00C23BC8" w:rsidRDefault="00C23BC8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1BB30F57" w14:textId="77777777" w:rsidR="004C6B89" w:rsidRDefault="004C6B89" w:rsidP="003616A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7BD0945B" w14:textId="77777777" w:rsidR="00CB41D8" w:rsidRPr="00CB41D8" w:rsidRDefault="00CB41D8">
+    <w:p w14:paraId="1C72102F" w14:textId="77777777" w:rsidR="003616A8" w:rsidRPr="00A77663" w:rsidRDefault="003616A8" w:rsidP="003616A8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00CB41D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77663">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CB41D8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A77663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 31066, nr. 1542</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0BD86F22" w14:textId="77777777" w:rsidR="002C140E" w:rsidRDefault="002C140E">
+    <w:p w14:paraId="5EE392AB" w14:textId="77777777" w:rsidR="003616A8" w:rsidRPr="00A77663" w:rsidRDefault="003616A8" w:rsidP="003616A8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D5312C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77663">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D5312C">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00A77663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Op Prinsjesdag ontvangt uw Kamer het Overzicht Uitvoerbaarheid, waarin per keten een uitgebreider inzicht wordt gegeven in de stand van zaken.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="092C1970" w14:textId="77777777" w:rsidR="003D5818" w:rsidRPr="00D5312C" w:rsidRDefault="003D5818">
+    <w:p w14:paraId="5B7EA1C8" w14:textId="77777777" w:rsidR="003616A8" w:rsidRPr="00A77663" w:rsidRDefault="003616A8" w:rsidP="003616A8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D5312C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77663">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D5312C">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00A77663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 31066, nr. 1537</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7BD885FF" w14:textId="77777777" w:rsidR="00EA04B1" w:rsidRPr="00EA04B1" w:rsidRDefault="00EA04B1">
+    <w:p w14:paraId="24115292" w14:textId="77777777" w:rsidR="003616A8" w:rsidRPr="00A77663" w:rsidRDefault="003616A8" w:rsidP="003616A8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EA04B1">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77663">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EA04B1">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00A77663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie het rapport OESO Tax Administration 2024. Kamerstukken II, 2024/25, 31066, nr. 1463</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="3C997D33" w14:textId="77777777" w:rsidR="0035326D" w:rsidRPr="007B0183" w:rsidRDefault="0035326D" w:rsidP="0035326D">
+    <w:p w14:paraId="47996782" w14:textId="77777777" w:rsidR="003616A8" w:rsidRPr="00A77663" w:rsidRDefault="003616A8" w:rsidP="003616A8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00570009">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77663">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00570009">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> II, 2024/25, 36 600 IX, nr. 6</w:t>
+      <w:r w:rsidRPr="00A77663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024/25, 36 600 IX, nr. 6</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E22FA30" w14:textId="77777777" w:rsidR="00D36702" w:rsidRDefault="003700CA">
-[...326 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="1F9D6364" w14:textId="77777777" w:rsidR="003616A8" w:rsidRPr="003616A8" w:rsidRDefault="003616A8" w:rsidP="003616A8">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5130099F" w14:textId="77777777" w:rsidR="00D36702" w:rsidRDefault="003700CA">
+  <w:p w14:paraId="76D48558" w14:textId="77777777" w:rsidR="003616A8" w:rsidRPr="003616A8" w:rsidRDefault="003616A8" w:rsidP="003616A8">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1896 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3BAAD5AF" w14:textId="77777777" w:rsidR="003616A8" w:rsidRPr="003616A8" w:rsidRDefault="003616A8" w:rsidP="003616A8">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="C9DD70ED"/>
-[...854 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CBD2DD8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FE5A50CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7019,140 +3077,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A485465"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DA1CFDE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7257,140 +3226,51 @@
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D8961DF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CF5CB2AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7495,757 +3375,159 @@
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...209 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="491336386">
+  <w:num w:numId="1" w16cid:durableId="1607616609">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1513689081">
-[...2 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="2033919854">
+  <w:num w:numId="2" w16cid:durableId="376121915">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1607616609">
-[...30 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="3" w16cid:durableId="804087065">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D36702"/>
-[...368 lines deleted...]
-    <w:rsid w:val="00FF194E"/>
+    <w:rsidRoot w:val="003616A8"/>
+    <w:rsid w:val="002D6632"/>
+    <w:rsid w:val="003616A8"/>
+    <w:rsid w:val="004C6B89"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="008F36F0"/>
+    <w:rsid w:val="00A77663"/>
+    <w:rsid w:val="00B0145C"/>
+    <w:rsid w:val="00B22BA2"/>
+    <w:rsid w:val="00C37C8E"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F208AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4D2F493D"/>
-  <w15:docId w15:val="{B8D76BEB-94DC-4CBE-A1FC-B5C4FAC60D96}"/>
+  <w14:docId w14:val="7968C1FA"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F7457882-9020-4615-A917-46DB16C3B6AD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8254,77 +3536,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8349,75 +3631,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -8452,55 +3734,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -8571,1423 +3853,759 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003616A8"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003616A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003616A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003616A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003616A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003616A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003616A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003616A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003616A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003616A8"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AanvraagICTmiddelenproductentabel">
-[...14 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003616A8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AanvraagformulierICTmiddelenKop1">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003616A8"/>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AanvraagformulierICTmiddelenV8">
-    <w:name w:val="Aanvraagformulier ICT middelen V8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003616A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003616A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003616A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003616A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003616A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003616A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003616A8"/>
     <w:pPr>
-      <w:spacing w:before="60" w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="AanvraagformulierICTmidelentabel">
-    <w:name w:val="Aanvraagformulier ICT midelen tabel"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003616A8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-    <w:tblPr>
-[...28 lines deleted...]
-    </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BulletOpdrBev">
-    <w:name w:val="Bullet Opdr.Bev."/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...271 lines deleted...]
-    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003616A8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lijstniveau3">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003616A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MinutenCassatie-Fiscaletekst">
-[...7 lines deleted...]
-    <w:name w:val="Notitie tabel"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003616A8"/>
     <w:pPr>
-      <w:spacing w:before="160" w:line="240" w:lineRule="exact"/>
-[...135 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
-    </w:pPr>
-[...19 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardOndertekening">
-    <w:name w:val="Standaard_Ondertekening"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003616A8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Dot pt,F5 List Paragraph,List Paragraph1,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,Bullet Points,Párrafo de lista,MAIN CONTENT,Recommendation,List Paragraph2,Normal numbere,Colorful List - Accent 11,L"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="LijstalineaChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003616A8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003616A8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003616A8"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
-[...19 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevensKop">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003616A8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003616A8"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
-  </w:style>
-[...43 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
     <w:name w:val="Tabel zonder randen"/>
+    <w:rsid w:val="003616A8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabeltekstStandaard">
-[...34 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdana7">
     <w:name w:val="Verdana 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="003616A8"/>
     <w:pPr>
-      <w:spacing w:line="140" w:lineRule="atLeast"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="140" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdana8">
-    <w:name w:val="Verdana 8"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
-[...53 lines deleted...]
-    <w:link w:val="KoptekstChar"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C4221C"/>
+    <w:qFormat/>
+    <w:rsid w:val="003616A8"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...116 lines deleted...]
-    <w:rsid w:val="00210B43"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...48 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007A38B6"/>
+    <w:rsid w:val="003616A8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="007A38B6"/>
+    <w:rsid w:val="003616A8"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
-    <w:rsid w:val="0028518F"/>
+    <w:rsid w:val="003616A8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
-[...3 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
     <w:name w:val="Lijstalinea Char"/>
     <w:aliases w:val="Dot pt Char,F5 List Paragraph Char,List Paragraph1 Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,Bullet 1 Char,Bullet Points Char,Párrafo de lista Char,MAIN CONTENT Char,L Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Lijstalinea"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="0035326D"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003616A8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003616A8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003616A8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003616A8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003616A8"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...286 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -10044,51 +4662,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -10152,65 +4770,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -10231,217 +4849,76 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>10</ap:Pages>
-  <ap:Words>4534</ap:Words>
-  <ap:Characters>24939</ap:Characters>
+  <ap:Words>4549</ap:Words>
+  <ap:Characters>25020</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>207</ap:Lines>
-  <ap:Paragraphs>58</ap:Paragraphs>
+  <ap:Lines>208</ap:Lines>
+  <ap:Paragraphs>59</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>29415</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>29510</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-09-01T07:36:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...106 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>