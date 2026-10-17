--- v0 (2026-09-01)
+++ v1 (2026-10-17)
@@ -1,5069 +1,1531 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B824BA" w:rsidP="008515F0" w:rsidRDefault="00CB71E2" w14:paraId="0CF12D5F" w14:textId="77777777">
-[...5 lines deleted...]
-    <w:p w:rsidR="003B64BC" w:rsidP="008515F0" w:rsidRDefault="003B64BC" w14:paraId="32432E6F" w14:textId="61BA2E4C">
+    <w:p w:rsidRPr="009940DC" w:rsidR="009940DC" w:rsidP="009940DC" w:rsidRDefault="00EE57B1" w14:paraId="6257E770" w14:textId="525F68DB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC" w:rsidR="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC" w:rsidR="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009940DC" w:rsidR="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nieuwe Commissievoorstellen en initiatieven van de lidstaten van de Europese Unie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="009940DC" w:rsidP="009940DC" w:rsidRDefault="009940DC" w14:paraId="58B6FB2E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC" w:rsidR="00EE57B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>4425</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="00EE57B1" w:rsidP="009940DC" w:rsidRDefault="009940DC" w14:paraId="004F9547" w14:textId="79340A2A">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...54 lines deleted...]
-      <w:r w:rsidRPr="00F170EF">
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="009940DC" w:rsidP="009940DC" w:rsidRDefault="009940DC" w14:paraId="5AC56AED" w14:textId="03A36334">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="00EE57B1" w:rsidP="009940DC" w:rsidRDefault="00EE57B1" w14:paraId="074F5D41" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="005C0BCD" w:rsidP="009940DC" w:rsidRDefault="005C0BCD" w14:paraId="1AAF1BAE" w14:textId="1D5CAC6C">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Met deze brief voldoe ik aan het verzoek van uw Kamer om te reageren op de signalering van de Sociaal-Economische Raad (SER) over de kwaliteit van EU-regelgeving.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F170EF" w:rsidR="008515F0" w:rsidP="008515F0" w:rsidRDefault="008515F0" w14:paraId="5F60BF7E" w14:textId="77777777">
+    <w:p w:rsidRPr="009940DC" w:rsidR="005C0BCD" w:rsidP="009940DC" w:rsidRDefault="005C0BCD" w14:paraId="4AC58F8B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="003B64BC" w:rsidP="008515F0" w:rsidRDefault="003B64BC" w14:paraId="56592114" w14:textId="77777777">
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="005C0BCD" w:rsidP="009940DC" w:rsidRDefault="005C0BCD" w14:paraId="18209D38" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>De SER spreekt in de brief zorgen uit over de kwaliteit, voorspelbaarheid en legitimiteit van het Europese wetgevingsproces, in het bijzonder bij de zogenoemde omnibusvoorstellen. De SER roept het kabinet op zich in Brussel actief in te zetten voor wetgevingskwaliteit en proceswaarborgen, een duidelijke Nederlandse visie op EU-wetgevingskwaliteit uit te dragen en sociale partners tijdig te betrekken bij specifieke voorstellen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F170EF">
+      <w:r w:rsidRPr="009940DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F170EF" w:rsidR="008515F0" w:rsidP="008515F0" w:rsidRDefault="008515F0" w14:paraId="447E33A0" w14:textId="77777777">
+    <w:p w:rsidRPr="009940DC" w:rsidR="005C0BCD" w:rsidP="009940DC" w:rsidRDefault="005C0BCD" w14:paraId="363C1907" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="003B64BC" w:rsidP="008515F0" w:rsidRDefault="003B64BC" w14:paraId="3456E46B" w14:textId="4F50858C">
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="005C0BCD" w:rsidP="009940DC" w:rsidRDefault="005C0BCD" w14:paraId="3A98F769" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...66 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Het kabinet neemt deze signalering serieus. Het kabinet is het met de SER eens dat Europese regelgeving zorgvuldig, conform de daarvoor bestemde procedures tot stand moet komen en, uitvoerbaar, voorspelbaar en goed onderbouwd moet zijn. Dat geldt ook voor voorstellen die gericht zijn op vereenvoudiging en vermindering van regeldruk. Dit is van belang voor burgers, werknemers, bedrijven en andere maatschappelijke partijen. Voor bedrijven is rechtszekerheid bovendien een belangrijke vestigingsfactor en daarmee onderdeel van een sterk Nederlands en Europees concurrentievermogen. Ook in de beantwoording van Kamervragen over de geannoteerde agenda van de informele Raad voor Concurrentievermogen van 9 en 10 juli 2026 heeft het kabinet aangegeven dat zorgvuldige, uitvoerbare, voorspelbare en goed onderbouwde Europese regelgeving het concurrentievermogen ten goede kan komen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="005C0BCD" w:rsidP="009940DC" w:rsidRDefault="005C0BCD" w14:paraId="19585721" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Het kabinet herkent de zorgen van de SER dat de kwaliteit van het Europese wetgevingsproces onder druk kan komen te staan wanneer regelgeving in hoog tempo wordt aangepast zonder dat de gevolgen daarvan voldoende in kaart worden gebracht. Ook het kabinet hecht daarom aan een zorgvuldige voorbereiding van (voorstellen voor) Europese regelgeving, met aandacht voor impact assessments, consultaties en uitvoerbaarheid. Nederland brengt dit in Brussel ook consequent onder de aandacht, waaronder bij de beoordeling en bespreking van omnibusvoorstellen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="005C0BCD" w:rsidP="009940DC" w:rsidRDefault="005C0BCD" w14:paraId="6D135A9D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="005C0BCD" w:rsidP="009940DC" w:rsidRDefault="005C0BCD" w14:paraId="1A8819C5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegelijkertijd is het een prioriteit van het kabinet dat onnodige regeldruk wordt teruggedrongen. Regeldruk kan ondernemers, professionals en uitvoeringsorganisaties belemmeren, tijd en middelen wegnemen van hun kerntaken en investeringen en daarmee innovatie en (economische) groei in de weg staan. Daarom werkt het kabinet nationaal aan een gerichte aanpak om regels te schrappen of te vereenvoudigen waar deze in de praktijk merkbaar knellen. Ook bestaande Europese regelgeving wordt periodiek tegen het licht worden gehouden. Het vereenvoudigen van regelgeving kan bijdragen aan betere regelgeving die onnodige regeldruk vermindert en het Europese concurrentievermogen versterkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="005C0BCD" w:rsidP="009940DC" w:rsidRDefault="005C0BCD" w14:paraId="72516139" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="005C0BCD" w:rsidP="009940DC" w:rsidRDefault="005C0BCD" w14:paraId="370BAC90" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Daarbij geldt wel dat vereenvoudiging zorgvuldig, volgens de daarvoor geldende procedures moet plaatsvinden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D1CA0">
-[...80 lines deleted...]
-      <w:r w:rsidRPr="00F170EF">
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">met oog voor de verschillende publieke belangen die met regelgeving worden gediend, zoals bescherming van werkenden, (dier)gezondheid, mensenrechten, milieu, consumentenbescherming en een goed functionerende interne markt. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk238130185" w:id="0"/>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet verwelkomt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">daarom alle inspanningen om de regeldruk te verminderen zonder de daarmee verband houdende beleidsdoelstellingen te ondermijnen. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Deze inzet sluit aan bij het BNC-fiche over de mededeling van de Europese Commissie over Betere Regelgeving, dat op 5 juni 2026 aan uw Kamer is toegezonden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="003B64BC" w:rsidP="008515F0" w:rsidRDefault="003B64BC" w14:paraId="0485A2C8" w14:textId="1E032F3B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In dat fiche heeft het kabinet benadrukt dat vereenvoudiging en vermindering van regeldruk hand in hand moeten gaan met al deze uitgangspunten van Betere Regelgeving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="005C0BCD" w:rsidP="009940DC" w:rsidRDefault="005C0BCD" w14:paraId="55E7D6AB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...117 lines deleted...]
-    <w:p w:rsidRPr="00121ECE" w:rsidR="008515F0" w:rsidP="008515F0" w:rsidRDefault="008515F0" w14:paraId="42CBA0B5" w14:textId="77777777">
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="005C0BCD" w:rsidP="009940DC" w:rsidRDefault="005C0BCD" w14:paraId="3A234D77" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...387 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Nederland vraagt hier in Brussel op verschillende manieren aandacht voor. In BNC-fiches beoordeelt het kabinet nieuwe Commissievoorstellen op onder meer subsidiariteit, proportionaliteit, regeldruk, uitvoerbaarheid en handhaafbaarheid. Wanneer bij een voorstel met significante gevolgen een impact assessment ontbreekt, benoemt het kabinet dat expliciet en roept het de Europese Commissie op de effecten alsnog goed in kaart te brengen. Ook in Raadsverband en tijdens onderhandelingen over concrete voorstellen vraagt Nederland aandacht voor de uitgangspunten van Betere Regelgeving. Daarbij werkt Nederland in de Raadswerkgroep Betere Regelgeving samen met de Europese Commissie en andere lidstaten aan versterking en goede toepassing van het Europese </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Better Regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>-beleid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="005C0BCD" w:rsidP="009940DC" w:rsidRDefault="005C0BCD" w14:paraId="775FA4EB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet hecht daarbij aan een sterke rol van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Regulatory Scrutiny Board</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (RSB) als onafhankelijke kwaliteitscontrole op impact assessments. Een goede impact assessment en onafhankelijke toetsing daarvan dragen eraan bij dat de gevolgen van EU-voorstellen zorgvuldig in beeld worden gebracht voordat besluitvorming plaatsvindt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC" w:rsidDel="00925AFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Dit is ook van belang bij vereenvoudigingsvoorstellen, waarbij het kabinet erop blijft inzetten dat de uitgangspunten van Betere Regelgeving volledig worden toegepast.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC" w:rsidDel="00925AFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>De Europese Commissie heeft in haar mededeling over Betere Regelgeving van 28 april 2026 verschillende stappen aangekondigd om de kwaliteit, eenvoud en handhaafbaarheid van EU-regelgeving te versterken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Commissie zet onder meer in op een goed ontwerp van regelgeving, betere consultatie van belanghebbenden, meer en gerichtere impact assessments, het doorlichten van bestaande regelgeving en betere implementatie en handhaving. Deze benadering is in lijn met de inzet van het Kabinet en ik constateer dat deze ook raakt aan de zorgen die de SER in de brief benoemt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="005C0BCD" w:rsidP="009940DC" w:rsidRDefault="005C0BCD" w14:paraId="2B46D1A5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="005C0BCD" w:rsidP="009940DC" w:rsidRDefault="005C0BCD" w14:paraId="56E56D99" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet vindt het positief dat de Europese Commissie bij de recente omnibusvoorstellen over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...39 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Taxation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...117 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Energy Products</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> impact assessments heeft opgesteld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dat lijkt erop te wijzen dat de Commissie de zorgen over de zorgvuldigheid van het proces ter harte neemt. Het kabinet zal de Commissie blijven aansporen zorgvuldig de geldende procedures te volgen, zeker wanneer voorstellen grote gevolgen kunnen hebben voor bedrijven, werknemers, burgers, medeoverheden, milieu of andere maatschappelijke belangen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="005C0BCD" w:rsidP="009940DC" w:rsidRDefault="005C0BCD" w14:paraId="3AAA6B70" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="005C0BCD" w:rsidP="009940DC" w:rsidRDefault="005C0BCD" w14:paraId="36E86DE5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Een belangrijk onderdeel van Betere Regelgeving is dat de relevante effecten van voorstellen goed in beeld worden gebracht. Daarbij gaat het niet alleen om economische effecten of regeldruk, maar ook om sociale en milieuaspecten. Welke aspecten centraal moeten staan in een impact assessment hangt af van de aard en het doel van het voorstel. Bij voorstellen met gevolgen voor het bedrijfsleven ligt het voor de hand dat de Europese Commissie de Europese mkb-toets uitvoert. Bij andere voorstellen kunnen juist sociale, ecologische of andere maatschappelijke effecten centraal staan. Het kabinet vindt dat de Commissie per voorstel transparant moet motiveren welke kernaspecten zij heeft onderzocht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="005C0BCD" w:rsidP="009940DC" w:rsidRDefault="005C0BCD" w14:paraId="0DCCCB9A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="005C0BCD" w:rsidP="009940DC" w:rsidRDefault="005C0BCD" w14:paraId="04AB8B85" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten aanzien van stakeholderbetrokkenheid onderschrijft het kabinet het belang van tijdige, brede en transparante consultatie. In eerste instantie is het aan de Europese Commissie om bij Europese wetgevingsvoorstellen de maatschappelijke gevolgen en in kaart te brengen en relevante partijen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>mededeling over Betere Regelgeving van 28 april 2026 verschillende stappen aangekondigd om de kwaliteit, eenvoud en handhaafbaarheid van EU-regelgeving te versterken.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F170EF">
+        <w:t>tijdig te consulteren. Nederland dringt daar in Brussel consequent op aan. Vervolgens is het aan het kabinet om Commissievoorstellen te beoordelen. Daarbij worden, waar nodig, aanvullende signalen opgehaald bij relevante stakeholders en wordt deze inbreng benut voor de Nederlandse inzet in de onderhandelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="005C0BCD" w:rsidP="009940DC" w:rsidRDefault="005C0BCD" w14:paraId="4414261D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="005C0BCD" w:rsidP="009940DC" w:rsidRDefault="005C0BCD" w14:paraId="5406F43C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Het kabinet onderkent dat de sociale partners, uitvoerders en toezichthouders daarbij een belangrijke rol spelen. Signalen van deze belanghebbenden kunnen helpen om de praktische gevolgen van EU-voorstellen beter in beeld te brengen, bijvoorbeeld ten aanzien van uitvoerbaarheid, administratieve lasten, nalevingskosten, overgangstermijnen, investeringszekerheid en bescherming van werkenden. Die inbreng kan bijdragen aan beter uitvoerbare en minder belastende regelgeving, zonder afbreuk te doen aan beleidsdoelstellingen . Ook in het nieuwe Europese Platform voor Vereenvoudiging is volgens de Europese Commissie voorzien dat naast nationale, regionale en lokale autoriteiten ook het Comité van de Regio’s, het Europees Economisch en Sociaal Comité, sociale partners, bedrijven en maatschappelijke organisaties worden samengebracht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...51 lines deleted...]
-    <w:p w:rsidRPr="00F170EF" w:rsidR="008515F0" w:rsidP="008515F0" w:rsidRDefault="008515F0" w14:paraId="67EE8ED5" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="005C0BCD" w:rsidP="009940DC" w:rsidRDefault="005C0BCD" w14:paraId="29D48980" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="003B64BC" w:rsidP="008515F0" w:rsidRDefault="003B64BC" w14:paraId="525416EF" w14:textId="760278C4">
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="005C0BCD" w:rsidP="009940DC" w:rsidRDefault="005C0BCD" w14:paraId="59ABB5F6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...157 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Het kabinet waardeert de bereidheid van de SER om de zorgen en ideeën nader toe te lichten. De inbreng van de SER en sociale partners draagt bij aan een betere beoordeling van de gevolgen van EU-regelgeving en aan een evenwichtige Nederlandse inzet. Het kabinet zal deze inbreng, waar beschikbaar en relevant, betrekken bij de verdere inzet op Europese wetgevingskwaliteit. Daarbij bezien de verantwoordelijke departementen per voorstel welke stakeholders tijdig en zorgvuldig worden betrokken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="005C0BCD" w:rsidP="009940DC" w:rsidRDefault="005C0BCD" w14:paraId="2B707CA1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="005C0BCD" w:rsidP="009940DC" w:rsidRDefault="005C0BCD" w14:paraId="1569F34C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Samenvattend hecht het kabinet net als dat de SER aan zorgvuldige, voorspelbare en goed onderbouwde EU-regelgeving. Het kabinet blijft zich in Brussel inzetten voor toepassing van de principes van Betere Regelgeving, waaronder goede impactanalyses, een sterke rol van de RSB, brede stakeholderconsultatie, proportionaliteit, uitvoerbaarheid en transparantie. Tegelijkertijd blijft het kabinet zich inzetten voor het verminderen van onnodige regeldruk en het verbeteren van de uitvoerbaarheid van regelgeving. Juist de combinatie van zorgvuldige wetgeving, stabiele kaders en het gericht aanpakken van onnodige lasten draagt bij aan brede welvaart en een sterk Europees concurrentievermogen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="005C0BCD" w:rsidP="009940DC" w:rsidRDefault="005C0BCD" w14:paraId="1CA7770A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="009940DC" w:rsidP="009940DC" w:rsidRDefault="009940DC" w14:paraId="2BD3DD79" w14:textId="4904F1B5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...523 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="005C0BCD" w:rsidP="009940DC" w:rsidRDefault="005C0BCD" w14:paraId="03621F17" w14:textId="5B077906">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC" w:rsidR="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Herbert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009940DC" w:rsidR="00FE0FA3" w:rsidP="009940DC" w:rsidRDefault="00FE0FA3" w14:paraId="1163EECF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="009940DC" w:rsidR="00FE0FA3" w:rsidSect="008F4448">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EDFA1B2" w14:textId="77777777" w:rsidR="00CB71E2" w:rsidRDefault="00CB71E2">
+    <w:p w14:paraId="4BB2BBDA" w14:textId="77777777" w:rsidR="003A6739" w:rsidRDefault="003A6739" w:rsidP="005C0BCD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344AF0D9" w14:textId="77777777" w:rsidR="00CB71E2" w:rsidRDefault="00CB71E2"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26128B63" w14:textId="77777777" w:rsidR="00CB71E2" w:rsidRDefault="00CB71E2">
+    <w:p w14:paraId="23D0796B" w14:textId="77777777" w:rsidR="003A6739" w:rsidRDefault="003A6739" w:rsidP="005C0BCD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="307A12A2" w14:textId="77777777" w:rsidR="00CB71E2" w:rsidRDefault="00CB71E2"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...42 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="59A9E00C" w14:textId="37DB7CFD" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="6D8E5B91" w14:textId="77777777" w:rsidR="005C0BCD" w:rsidRPr="005C0BCD" w:rsidRDefault="005C0BCD" w:rsidP="005C0BCD">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...106 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...75 lines deleted...]
-  <w:p w14:paraId="4C8A8540" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="1E5FF0E3" w14:textId="77777777" w:rsidR="005C0BCD" w:rsidRPr="005C0BCD" w:rsidRDefault="005C0BCD" w:rsidP="005C0BCD">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7926BC64" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13E46890" w14:textId="77777777" w:rsidR="005C0BCD" w:rsidRPr="005C0BCD" w:rsidRDefault="005C0BCD" w:rsidP="005C0BCD">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DA75830" w14:textId="77777777" w:rsidR="00CB71E2" w:rsidRDefault="00CB71E2">
+    <w:p w14:paraId="3045E7F5" w14:textId="77777777" w:rsidR="003A6739" w:rsidRDefault="003A6739" w:rsidP="005C0BCD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27EF0693" w14:textId="77777777" w:rsidR="00CB71E2" w:rsidRDefault="00CB71E2"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EFCBDCE" w14:textId="77777777" w:rsidR="00CB71E2" w:rsidRDefault="00CB71E2">
+    <w:p w14:paraId="317D9058" w14:textId="77777777" w:rsidR="003A6739" w:rsidRDefault="003A6739" w:rsidP="005C0BCD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710A8CE8" w14:textId="77777777" w:rsidR="00CB71E2" w:rsidRDefault="00CB71E2"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="77634D0A" w14:textId="77777777" w:rsidR="003B64BC" w:rsidRPr="008515F0" w:rsidRDefault="003B64BC" w:rsidP="003B64BC">
+    <w:p w14:paraId="2BDC79A1" w14:textId="77777777" w:rsidR="005C0BCD" w:rsidRPr="009940DC" w:rsidRDefault="005C0BCD" w:rsidP="009940DC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008515F0">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009940DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008515F0">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Brief van de vaste commissie voor Europese Zaken aan de minister van Economische Zaken, 15 juli 2026, kenmerk 2026Z14707/2026D36687.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="378F62E2" w14:textId="77777777" w:rsidR="003B64BC" w:rsidRPr="008515F0" w:rsidRDefault="003B64BC" w:rsidP="003B64BC">
+    <w:p w14:paraId="4432EEE1" w14:textId="77777777" w:rsidR="005C0BCD" w:rsidRPr="009940DC" w:rsidRDefault="005C0BCD" w:rsidP="009940DC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008515F0">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009940DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008515F0">
-[...20 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sociaal-Economische Raad, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="13"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Signalering kwaliteit EU-regelgeving</w:t>
       </w:r>
-      <w:r w:rsidRPr="008515F0">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, kenmerk 26.41049, 30 juni 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="12D14176" w14:textId="77777777" w:rsidR="003B64BC" w:rsidRPr="008515F0" w:rsidRDefault="003B64BC" w:rsidP="003B64BC">
+    <w:p w14:paraId="7102FBF6" w14:textId="77777777" w:rsidR="005C0BCD" w:rsidRPr="009940DC" w:rsidRDefault="005C0BCD" w:rsidP="009940DC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008515F0">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009940DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008515F0">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 21 501-30, nr. 707.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="00C8F8AE" w14:textId="77777777" w:rsidR="003B64BC" w:rsidRPr="008515F0" w:rsidRDefault="003B64BC" w:rsidP="003B64BC">
+    <w:p w14:paraId="1A88FE7C" w14:textId="77777777" w:rsidR="005C0BCD" w:rsidRPr="009940DC" w:rsidRDefault="005C0BCD" w:rsidP="009940DC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008515F0">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009940DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008515F0">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 22 112, nr. 4364.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="38F8D027" w14:textId="66B050DA" w:rsidR="003B64BC" w:rsidRPr="008515F0" w:rsidRDefault="003B64BC" w:rsidP="003B64BC">
+    <w:p w14:paraId="1497A71A" w14:textId="77777777" w:rsidR="005C0BCD" w:rsidRPr="009940DC" w:rsidRDefault="005C0BCD" w:rsidP="009940DC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008515F0">
+      <w:r w:rsidRPr="009940DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008515F0">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...34 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> Europese Commissie, mededeling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="13"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A Simpler, Clearer and Better Enforced EU Rulebook</w:t>
       </w:r>
-      <w:r w:rsidRPr="008515F0">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>, COM(2026) 380 final, 28</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> 2026.</w:t>
+        <w:t>, COM(2026) 380 final, 28 april 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="3C5630B3" w14:textId="77777777" w:rsidR="003B64BC" w:rsidRPr="008515F0" w:rsidRDefault="003B64BC" w:rsidP="003B64BC">
+    <w:p w14:paraId="18F251EF" w14:textId="77777777" w:rsidR="005C0BCD" w:rsidRPr="009940DC" w:rsidRDefault="005C0BCD" w:rsidP="009940DC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008515F0">
+      <w:r w:rsidRPr="009940DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008515F0">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> II 2025/26, 21 501-30, nr. 707.</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 21 501-30, nr. 707.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="519721BC" w14:textId="77777777" w:rsidR="003B64BC" w:rsidRPr="008515F0" w:rsidRDefault="003B64BC" w:rsidP="003B64BC">
+    <w:p w14:paraId="233E0E39" w14:textId="77777777" w:rsidR="005C0BCD" w:rsidRPr="009940DC" w:rsidRDefault="005C0BCD" w:rsidP="009940DC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008515F0">
+      <w:r w:rsidRPr="009940DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008515F0">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...34 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> Europese Commissie, mededeling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="13"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A Simpler, Clearer and Better Enforced EU Rulebook</w:t>
       </w:r>
-      <w:r w:rsidRPr="008515F0">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="009940DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, COM(2026) 380 final, 28 </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 2026.</w:t>
+        <w:t>, COM(2026) 380 final, 28 april 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...98 lines deleted...]
-  <w:p w14:paraId="01BD151C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="5722FF56" w14:textId="77777777" w:rsidR="005C0BCD" w:rsidRPr="005C0BCD" w:rsidRDefault="005C0BCD" w:rsidP="005C0BCD">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...41 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...574 lines deleted...]
-  <w:p w14:paraId="6147A48E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="4A4873DD" w14:textId="77777777" w:rsidR="005C0BCD" w:rsidRPr="005C0BCD" w:rsidRDefault="005C0BCD" w:rsidP="005C0BCD">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1034 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C1E08F3" w14:textId="77777777" w:rsidR="005C0BCD" w:rsidRPr="005C0BCD" w:rsidRDefault="005C0BCD" w:rsidP="005C0BCD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...606 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="005C0BCD"/>
+    <w:rsid w:val="000C1F21"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003A6739"/>
+    <w:rsid w:val="00420ADB"/>
+    <w:rsid w:val="005C0BCD"/>
+    <w:rsid w:val="008F4448"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009940DC"/>
+    <w:rsid w:val="00BA799E"/>
+    <w:rsid w:val="00C22959"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00EE57B1"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5DC6F348"/>
+  <w14:docId w14:val="346FC72D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1E95E1C6-5438-4ED3-8B0F-9179D99B64EB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5079,74 +1541,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5295,1125 +1758,1040 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005C0BCD"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005C0BCD"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005C0BCD"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="005C0BCD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C0BCD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C0BCD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C0BCD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C0BCD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C0BCD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-    <w:name w:val="header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005C0BCD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C0BCD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C0BCD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C0BCD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C0BCD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C0BCD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C0BCD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C0BCD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C0BCD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C0BCD"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="footer"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005C0BCD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="VoettekstChar"/>
-[...64 lines deleted...]
-    <w:rsid w:val="004F44C2"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C0BCD"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:noProof/>
-[...15 lines deleted...]
-    <w:name w:val="Huisstijl-Gegeven"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005C0BCD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C0BCD"/>
     <w:pPr>
-      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:noProof/>
-[...7 lines deleted...]
-    <w:rsid w:val="00EE4C2D"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005C0BCD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C0BCD"/>
     <w:pPr>
-      <w:spacing w:before="160" w:line="240" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
-    <w:name w:val="Huisstijl-Rubricering"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C0BCD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C0BCD"/>
     <w:pPr>
-      <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005C0BCD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C0BCD"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:noProof/>
-[...138 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
+    <w:rsid w:val="005C0BCD"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C82AFE"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="005C0BCD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...65 lines deleted...]
-      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...204 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Plattetekst">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="PlattetekstChar"/>
     <w:qFormat/>
-    <w:rsid w:val="003B64BC"/>
+    <w:rsid w:val="005C0BCD"/>
     <w:pPr>
       <w:spacing w:before="180" w:after="180" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstChar">
     <w:name w:val="Platte tekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Plattetekst"/>
-    <w:rsid w:val="003B64BC"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:rsid w:val="005C0BCD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="003B64BC"/>
+    <w:rsid w:val="005C0BCD"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005C0BCD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005C0BCD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005C0BCD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005C0BCD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009940DC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7875</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1465</ap:Words>
+  <ap:Characters>8059</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>65</ap:Lines>
-  <ap:Paragraphs>18</ap:Paragraphs>
+  <ap:Lines>67</ap:Lines>
+  <ap:Paragraphs>19</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9288</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9505</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>