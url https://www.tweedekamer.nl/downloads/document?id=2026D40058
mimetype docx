--- v0 (2026-09-01)
+++ v1 (2026-10-17)
@@ -1,3483 +1,951 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-[...45 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="005952FD" w:rsidR="005952FD" w:rsidP="005952FD" w:rsidRDefault="00797440" w14:paraId="73F1E1B9" w14:textId="765864B9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005952FD" w:rsidR="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>295</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005952FD" w:rsidR="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005952FD" w:rsidR="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Infectieziektenbestrijding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005952FD" w:rsidR="005952FD" w:rsidP="005952FD" w:rsidRDefault="005952FD" w14:paraId="3BB5D8E1" w14:textId="450BF23A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>529</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Informatie- en Communicatietechnologie (ICT) in de Zorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005952FD" w:rsidR="005952FD" w:rsidP="005952FD" w:rsidRDefault="005952FD" w14:paraId="307C8115" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005952FD" w:rsidR="00797440">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2288</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005952FD" w:rsidR="005952FD" w:rsidP="005952FD" w:rsidRDefault="005952FD" w14:paraId="44DA50E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005952FD" w:rsidR="005952FD" w:rsidP="005952FD" w:rsidRDefault="005952FD" w14:paraId="69510A9E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005952FD" w:rsidR="00797440" w:rsidP="005952FD" w:rsidRDefault="00797440" w14:paraId="5440FDE0" w14:textId="2E9D8EC0">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005952FD" w:rsidR="00797440" w:rsidP="005952FD" w:rsidRDefault="00797440" w14:paraId="4E431FEF" w14:textId="5C586A9E">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het ministerie van VWS, het RIVM, de 25 GGD’en (en namens dezen GGD GHOR Nederland) en – inmiddels ook – het CIBG werken samen aan de uitvoering van het landelijke programma Informatievoorziening voor infectieziektebestrijding (IV IZB).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D6698C" w:rsidP="00AD51B3" w:rsidRDefault="00D6698C" w14:paraId="19CD75F7" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="005952FD" w:rsidR="00797440" w:rsidP="005952FD" w:rsidRDefault="00797440" w14:paraId="002CE68D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005952FD" w:rsidR="00797440" w:rsidP="005952FD" w:rsidRDefault="00797440" w14:paraId="559550B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het programma IV IZB heeft tot doel om de informatievoorziening voor infectieziektebestrijding te moderniseren en pandemisch paraat te maken, door te zorgen dat het wendbaar, betrouwbaar en opschaalbaar is. De coronacrisis heeft namelijk duidelijk gemaakt dat de bestaande informatievoorziening niet geschikt is voor de bestrijding van een A-infectieziekte met mogelijk landelijke impact. Een robuust en toekomstbestendig IV-landschap past ook binnen de bredere opgave van maatschappelijke weerbaarheid en weerbare gezondheidszorg.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005952FD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00680D0D">
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D6698C" w:rsidP="00AD51B3" w:rsidRDefault="00D6698C" w14:paraId="1B8FA8F4" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+    <w:p w:rsidRPr="005952FD" w:rsidR="00797440" w:rsidP="005952FD" w:rsidRDefault="00797440" w14:paraId="5C465DBD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005952FD" w:rsidR="00797440" w:rsidP="005952FD" w:rsidRDefault="00797440" w14:paraId="1286FB0C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Aanwijzing CIBG als Landelijke Beheerorganisatie voor GGD’en</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D6698C" w:rsidP="00AD51B3" w:rsidRDefault="00000000" w14:paraId="573828B0" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+    <w:p w:rsidRPr="005952FD" w:rsidR="00797440" w:rsidP="005952FD" w:rsidRDefault="00797440" w14:paraId="5F59B79A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Het programma IV IZB is vorig jaar getoetst door het Adviescollege ICT-toetsing (AcICT).</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005952FD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Naast diverse aandachtspunten voor de uitvoering van het programma, benoemde AcICT twee belangrijke randvoorwaarden voor een succesvolle realisatie. Ten eerste moest de structurele financiering voor IV IZB op orde gebracht worden. Hieraan heeft het kabinet begin dit jaar invulling gegeven.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005952FD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...49 lines deleted...]
-      <w:r w:rsidRPr="00680D0D">
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De tweede randvoorwaarde voor een goed functionerend IV-landschap tijdens een landelijke uitbraak is dat één centraal aangestuurde organisatie het beheer voor de 25 GGD’en uitvoert. Na zorgvuldige afweging heeft het kabinet besloten het CIBG, als agentschap van VWS, aan te wijzen als Landelijke Beheerorganisatie (LBO) voor de IV IZB van de GGD’en. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005952FD" w:rsidR="00797440" w:rsidP="005952FD" w:rsidRDefault="00797440" w14:paraId="0FE56A49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005952FD" w:rsidR="00797440" w:rsidP="005952FD" w:rsidRDefault="00797440" w14:paraId="6F2B361A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de aanwijzing van het CIBG is zorgvuldig onderzoek voorafgegaan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Daarin is gekeken naar de technische en organisatorische geschiktheid van de agentschappen die onder het ministerie van VWS vallen. Hieruit bleek dat het CIBG past bij de gevraagde IV-opgave. Een belangrijke randvoorwaarde is de </w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijfscontinuïteit van het CIBG in de breedste zin. Het CIBG werkt aan een passende organisatorische inbedding van deze beheertaak binnen de bestaande organisatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005952FD" w:rsidR="00797440" w:rsidP="005952FD" w:rsidRDefault="00797440" w14:paraId="67C77D80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005952FD" w:rsidR="00797440" w:rsidP="005952FD" w:rsidRDefault="00797440" w14:paraId="6B2693A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Het CIBG zal in de praktijk, namens de minister van VWS, de IV voor de GGD’en realiseren, in beheer nemen en doorontwikkelen. Onder deze taak vallen verschillende werkzaamheden, zoals:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D6698C" w:rsidP="00AD51B3" w:rsidRDefault="00000000" w14:paraId="2AA05BD0" w14:textId="77777777">
+    <w:p w:rsidRPr="005952FD" w:rsidR="00797440" w:rsidP="005952FD" w:rsidRDefault="00797440" w14:paraId="41FB6D0C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>de IV ontwerpen, inrichten en in stand houden;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D6698C" w:rsidP="00AD51B3" w:rsidRDefault="00000000" w14:paraId="64EF0890" w14:textId="77777777">
+    <w:p w:rsidRPr="005952FD" w:rsidR="00797440" w:rsidP="005952FD" w:rsidRDefault="00797440" w14:paraId="6593371B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t>de betrouwbare en veilige levering van de IV aan de GGD’en;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D6698C" w:rsidP="00AD51B3" w:rsidRDefault="00000000" w14:paraId="41285986" w14:textId="77777777">
+    <w:p w:rsidRPr="005952FD" w:rsidR="00797440" w:rsidP="005952FD" w:rsidRDefault="00797440" w14:paraId="5BB5E72A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t>het aansturen van leveranciers van de verschillende onderdelen van de IV;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D6698C" w:rsidP="00AD51B3" w:rsidRDefault="00000000" w14:paraId="43FF4205" w14:textId="77777777">
+    <w:p w:rsidRPr="005952FD" w:rsidR="00797440" w:rsidP="005952FD" w:rsidRDefault="00797440" w14:paraId="6C7226B9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t>(een deel van) de afstemming en uitwerking van nieuwe gebruikersbehoeften van GGD’en; en</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00372743" w:rsidR="00D6698C" w:rsidP="00AD51B3" w:rsidRDefault="00000000" w14:paraId="32949993" w14:textId="77777777">
+    <w:p w:rsidRPr="005952FD" w:rsidR="00797440" w:rsidP="005952FD" w:rsidRDefault="00797440" w14:paraId="724479B2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">de doorontwikkeling van de IV. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D6698C" w:rsidP="00AD51B3" w:rsidRDefault="00D6698C" w14:paraId="09D47B7D" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+    <w:p w:rsidRPr="005952FD" w:rsidR="00797440" w:rsidP="005952FD" w:rsidRDefault="00797440" w14:paraId="47FD907C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005952FD" w:rsidR="00797440" w:rsidP="005952FD" w:rsidRDefault="00797440" w14:paraId="659CB166" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Toewerken naar realisatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D6698C" w:rsidP="00AD51B3" w:rsidRDefault="00000000" w14:paraId="7E741DE5" w14:textId="77777777">
-[...96 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="005952FD" w:rsidR="00797440" w:rsidP="005952FD" w:rsidRDefault="00797440" w14:paraId="474E736A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het CIBG bereidt momenteel de realisatie voor, dat wil zeggen het uitwerken van de vereisten aan de IV, het betrekken van stakeholders, de verdere kennisopbouw, de technische afstemming met het RIVM en het opstellen van een roadmap voor de realisatie en implementatie. De overgang naar een nieuw IV-landschap voor de GGD’en is een omvangrijke operatie. Daarom wordt – in lijn met het advies van AcICT – gewerkt met een gefaseerde implementatie, zodat continuïteit van de huidige dienstverlening wordt gewaarborgd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005952FD" w:rsidR="00797440" w:rsidP="005952FD" w:rsidRDefault="00797440" w14:paraId="27AE8FC9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005952FD" w:rsidR="00797440" w:rsidP="005952FD" w:rsidRDefault="00797440" w14:paraId="6ECEE989" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gelijktijdig werkt het kabinet aan een wetsvoorstel voor de wijziging van de Wet publieke gezondheid (Wpg) dat de aansluiting op de IV en gebruik daarvan door de GGD’en voor infectieziektebestrijding zal verankeren. Daarnaast wordt hiermee in de Wpg vastgelegd dat de Minister van VWS – in de praktijk het CIBG –verantwoordelijk is voor het beheer en de doorontwikkeling van de IV. Deze elementen worden hiermee duurzaam geborgd. Het wetsvoorstel bevindt zich momenteel in de advies- en consultatiefase. Naar verwachting zal het wetsvoorstel medio 2027 aan de Kamer worden aangeboden. Tot de daadwerkelijke inwerkingtreding zal het kabinet, in overleg met de betrokken organisaties, de bestaande bestuurlijke afspraken actualiseren en verlengen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005952FD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D6698C" w:rsidP="00AD51B3" w:rsidRDefault="00D6698C" w14:paraId="6602FF98" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="005952FD" w:rsidR="00797440" w:rsidP="005952FD" w:rsidRDefault="00797440" w14:paraId="12E20C9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005952FD" w:rsidR="00797440" w:rsidP="005952FD" w:rsidRDefault="00797440" w14:paraId="050A5614" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B642A2">
-        <w:rPr>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D6698C" w:rsidP="00AD51B3" w:rsidRDefault="00000000" w14:paraId="52BCEB84" w14:textId="564690DA">
-[...33 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="005952FD" w:rsidR="00797440" w:rsidP="005952FD" w:rsidRDefault="00797440" w14:paraId="7894E07B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze aanwijzing wordt een belangrijke randvoorwaarde gerealiseerd voor een robuuste en toekomstbestendige informatievoorziening voor de infectieziektebestrijding. Dit is niet alleen van belang bij een nieuwe epidemie, maar draagt ook bij aan de dagelijkse infectieziektebestrijding en de bestrijding van (boven)regionale uitbraken van infectieziekten. Vanzelfsprekend blijft het kabinet de Kamer periodiek informeren over de voortgang van het programma IV IZB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005952FD" w:rsidR="00797440" w:rsidP="005952FD" w:rsidRDefault="00797440" w14:paraId="529415DB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0068247A" w:rsidP="00AD51B3" w:rsidRDefault="00000000" w14:paraId="6E7558F2" w14:textId="77777777">
-[...43 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="005952FD" w:rsidR="00797440" w:rsidP="005952FD" w:rsidRDefault="005952FD" w14:paraId="15793DA4" w14:textId="556DFF7E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005952FD" w:rsidR="00797440">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid, Welzijn en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005952FD" w:rsidR="00797440" w:rsidP="005952FD" w:rsidRDefault="00797440" w14:paraId="1E136BD6" w14:textId="5A07740B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="00235AED" w:rsidSect="008D59C5">
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005952FD" w:rsidR="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005952FD" w:rsidR="00FE0FA3" w:rsidP="005952FD" w:rsidRDefault="00FE0FA3" w14:paraId="6A1CB839" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="005952FD" w:rsidR="00FE0FA3" w:rsidSect="001F07D9">
+      <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
-      <w:headerReference w:type="first" r:id="rId12"/>
-[...3 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D6908AE" w14:textId="77777777" w:rsidR="0094685A" w:rsidRDefault="0094685A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="13817277" w14:textId="77777777" w:rsidR="0047634A" w:rsidRDefault="0047634A" w:rsidP="00797440">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69500A70" w14:textId="77777777" w:rsidR="0094685A" w:rsidRDefault="0094685A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6FA5DF9E" w14:textId="77777777" w:rsidR="0047634A" w:rsidRDefault="0047634A" w:rsidP="00797440">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Sylfaen"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="DejaVu Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OpenSymbol">
-    <w:altName w:val="Calibri"/>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...28 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2E76DBCE" w14:textId="24AA5BF6" w:rsidR="00DC7639" w:rsidRDefault="00246F7F">
+  <w:p w14:paraId="3A83EF91" w14:textId="77777777" w:rsidR="00797440" w:rsidRPr="00797440" w:rsidRDefault="00797440" w:rsidP="00797440">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...190 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4048006E" w14:textId="77777777" w:rsidR="00797440" w:rsidRPr="00797440" w:rsidRDefault="00797440" w:rsidP="00797440">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="20A4D99A" w14:textId="77777777" w:rsidR="00797440" w:rsidRPr="00797440" w:rsidRDefault="00797440" w:rsidP="00797440">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A0AF632" w14:textId="77777777" w:rsidR="0094685A" w:rsidRDefault="0094685A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6C01F00D" w14:textId="77777777" w:rsidR="0047634A" w:rsidRDefault="0047634A" w:rsidP="00797440">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="095885F2" w14:textId="77777777" w:rsidR="0094685A" w:rsidRDefault="0094685A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6F295EEB" w14:textId="77777777" w:rsidR="0047634A" w:rsidRDefault="0047634A" w:rsidP="00797440">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4C96452A" w14:textId="77777777" w:rsidR="00D6698C" w:rsidRPr="00630A0A" w:rsidRDefault="00000000" w:rsidP="00D6698C">
+    <w:p w14:paraId="3FAD5057" w14:textId="77777777" w:rsidR="00797440" w:rsidRPr="005952FD" w:rsidRDefault="00797440" w:rsidP="00D6698C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00630A0A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005952FD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00630A0A">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024/25, 30821, nr. 304.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3BE82E4E" w14:textId="77777777" w:rsidR="00D6698C" w:rsidRPr="00EA711C" w:rsidRDefault="00000000" w:rsidP="00D6698C">
+    <w:p w14:paraId="76EFEA13" w14:textId="77777777" w:rsidR="00797440" w:rsidRPr="005952FD" w:rsidRDefault="00797440" w:rsidP="00D6698C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EA711C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005952FD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00630A0A">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024/25, 25295, nr. 2235.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="55453C34" w14:textId="77777777" w:rsidR="00D6698C" w:rsidRDefault="00000000" w:rsidP="00D6698C">
+    <w:p w14:paraId="6CF3DE40" w14:textId="77777777" w:rsidR="00797440" w:rsidRPr="005952FD" w:rsidRDefault="00797440" w:rsidP="00D6698C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF5F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005952FD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AF5F8D">
-[...11 lines deleted...]
-        <w:t>Kamerstukken II, 2025/26, 25295, nr. 2240.</w:t>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 25295, nr. 2240.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5C2376DF" w14:textId="77777777" w:rsidR="00D6698C" w:rsidRPr="00372743" w:rsidRDefault="00000000" w:rsidP="00D6698C">
+    <w:p w14:paraId="62A2271F" w14:textId="73FA48AE" w:rsidR="00797440" w:rsidRPr="005952FD" w:rsidRDefault="00797440" w:rsidP="00D6698C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00372743">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005952FD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00372743">
-[...11 lines deleted...]
-        <w:t>Staatscourant 2025, 3957.</w:t>
+      <w:r w:rsidRPr="005952FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Staatscourant 2025, nr. 3957.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B8803D6" w14:textId="33EEA777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="1E8ED6BD" w14:textId="77777777" w:rsidR="00797440" w:rsidRPr="00797440" w:rsidRDefault="00797440" w:rsidP="00797440">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...959 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13A4F433" w14:textId="131484ED" w:rsidR="00CD5856" w:rsidRDefault="00246F7F">
+  <w:p w14:paraId="2B85A9F3" w14:textId="77777777" w:rsidR="00797440" w:rsidRPr="00797440" w:rsidRDefault="00797440" w:rsidP="00797440">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...353 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="39AC6711" w14:textId="45694077" w:rsidR="00CD5856" w:rsidRDefault="00246F7F">
+  <w:p w14:paraId="7077E574" w14:textId="77777777" w:rsidR="00797440" w:rsidRPr="00797440" w:rsidRDefault="00797440" w:rsidP="00797440">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1049 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="134270AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="738A1210"/>
     <w:lvl w:ilvl="0" w:tplc="18A4BACA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4A3A0A0C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -3553,409 +1021,137 @@
     <w:lvl w:ilvl="7" w:tplc="1952A1FC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EF449A2E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1815415928">
+  <w:num w:numId="1" w16cid:durableId="1815415928">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...3 lines deleted...]
-  <w:autoHyphenation/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...158 lines deleted...]
-    <w:rsid w:val="00FE4200"/>
+    <w:rsidRoot w:val="00797440"/>
+    <w:rsid w:val="000C1F21"/>
+    <w:rsid w:val="001F07D9"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="0047634A"/>
+    <w:rsid w:val="005952FD"/>
+    <w:rsid w:val="006E7E6B"/>
+    <w:rsid w:val="00797440"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00CA2940"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="57517A30"/>
+  <w14:docId w14:val="4E9176F1"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BAC3DF73-1560-4CA3-8EBE-355E50E83E17}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-[...3 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4070,51 +1266,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4296,1073 +1492,1024 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00797440"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00797440"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00797440"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00797440"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00797440"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00797440"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00797440"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00797440"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00797440"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00797440"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00797440"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00797440"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00797440"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:name w:val="Index"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00797440"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00797440"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00797440"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00797440"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00797440"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00797440"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:rsid w:val="00CD5856"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00797440"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00797440"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:ind w:left="-850"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00797440"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00797440"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00797440"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="000,Bullet 1,Bullet Points,Dot pt,F5 List Paragraph,Indicator Text,List Paragraph Char Char Char,List Paragraph1,List Paragraph2,MAIN CONTENT,No Spacing1,Normal numbere,Numbered Para 1,Párrafo de lista,Recommendation,standaard"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="LijstalineaChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00797440"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00797440"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00797440"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00797440"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00797440"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...163 lines deleted...]
-    </w:pPr>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Slotzin">
     <w:name w:val="Huisstijl - Slotzin"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Ondertekening"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00797440"/>
     <w:pPr>
-      <w:spacing w:before="240"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...153 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="18"/>
-    </w:rPr>
-[...194 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00230E12"/>
+    <w:rsid w:val="00797440"/>
     <w:pPr>
-      <w:widowControl/>
-[...1 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00230E12"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00797440"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00230E12"/>
+    <w:rsid w:val="00797440"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
     <w:name w:val="Lijstalinea Char"/>
     <w:aliases w:val="000 Char,Bullet 1 Char,Bullet Points Char,Dot pt Char,F5 List Paragraph Char,Indicator Text Char,List Paragraph Char Char Char Char,List Paragraph1 Char,List Paragraph2 Char,MAIN CONTENT Char,No Spacing1 Char,Normal numbere Char"/>
     <w:link w:val="Lijstalinea"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00230E12"/>
-[...7 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00797440"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00797440"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00797440"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00797440"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00797440"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005952FD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>675</ap:Words>
-  <ap:Characters>3718</ap:Characters>
+  <ap:Words>708</ap:Words>
+  <ap:Characters>3898</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>30</ap:Lines>
-  <ap:Paragraphs>8</ap:Paragraphs>
+  <ap:Lines>32</ap:Lines>
+  <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4385</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4597</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>