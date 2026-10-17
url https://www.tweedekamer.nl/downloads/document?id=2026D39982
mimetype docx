--- v0 (2026-09-01)
+++ v1 (2026-10-17)
@@ -1,2681 +1,703 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...169 lines deleted...]
-      <w:r w:rsidRPr="001C2C36">
+    <w:p w:rsidRPr="000E3486" w:rsidR="000E3486" w:rsidP="000E3486" w:rsidRDefault="00DA2A4C" w14:paraId="26260E97" w14:textId="7B63B448">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3486" w:rsidR="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...267 lines deleted...]
-      <w:r w:rsidR="00C82662">
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>497</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3486" w:rsidR="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E3486" w:rsidR="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Passend onderwijs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000E3486" w:rsidR="000E3486" w:rsidP="000E3486" w:rsidRDefault="000E3486" w14:paraId="2233C762" w14:textId="27802DA4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00035081">
-[...133 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>104</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Langdurige zorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000E3486" w:rsidR="000E3486" w:rsidP="000E3486" w:rsidRDefault="000E3486" w14:paraId="609F8DCD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3486" w:rsidR="00DA2A4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>517</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000E3486" w:rsidR="000E3486" w:rsidP="000E3486" w:rsidRDefault="000E3486" w14:paraId="06315C5E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000E3486" w:rsidR="000E3486" w:rsidP="000E3486" w:rsidRDefault="000E3486" w14:paraId="55BB86D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 31 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000E3486" w:rsidR="00DA2A4C" w:rsidP="000E3486" w:rsidRDefault="00DA2A4C" w14:paraId="5EB5D0AD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000E3486" w:rsidR="00321A9F" w:rsidP="000E3486" w:rsidRDefault="00321A9F" w14:paraId="74370EBC" w14:textId="20119CB7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij stuur ik u de reactie op het verzoek van de commissie naar aanleiding van de procedurevergadering van 23 januari 2025. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000E3486" w:rsidR="00321A9F" w:rsidP="000E3486" w:rsidRDefault="00321A9F" w14:paraId="6BF65CA0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 5 januari 2025 ontving de commissie voor Onderwijs, Cultuur en Wetenschap een mail van dhr. F. n.a.v. het artikel van Follow the Money ‘Wie betaalt voor zorg op school? In Limburg krijgen ouders van kwetsbare kinderen de rekening’. Deze mail heeft u na de procedurevergadering van 23 januari 2025 doorgestuurd, met het verzoek om een reactie. Met excuses voor de vertraging, ontvangt u hierbij de reactie op uw verzoek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000E3486" w:rsidR="00321A9F" w:rsidP="000E3486" w:rsidRDefault="00321A9F" w14:paraId="654C6786" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de mail wordt aandacht gevraagd voor de financiering van zorg tijdens onderwijstijd. Specifiek geeft de briefschrijver aan zorgen te hebben over terugbetalingsafspraken met betrekking tot (het budget behorende bij) toelaatbaarheidsverklaringen en de inzet van zorgbudget vanuit de Jeugdwet (via de gemeente) en persoonsgeboden budget (pgb) (via de zorgkantoren op basis van de Wlz). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000E3486" w:rsidR="00321A9F" w:rsidP="000E3486" w:rsidRDefault="00321A9F" w14:paraId="3F2C7432" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>In februari 2025 zijn ook Kamervragen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00265D94">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00265D94">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> beantwoord over het betreffende artikel, waarin vergelijkbare zorgen werden geuit. Er is sprake van verschillende financieringsstromen en bijbehorende -doelen vanuit onderwijs en zorg: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00265D94" w:rsidR="00265D94" w:rsidP="00265D94" w:rsidRDefault="00265D94" w14:paraId="045199D1" w14:textId="0291F621">
+    <w:p w:rsidRPr="000E3486" w:rsidR="00321A9F" w:rsidP="000E3486" w:rsidRDefault="00321A9F" w14:paraId="277266F3" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...37 lines deleted...]
-    <w:p w:rsidRPr="00265D94" w:rsidR="00265D94" w:rsidP="00265D94" w:rsidRDefault="00265D94" w14:paraId="49869861" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De school en het samenwerkingsverband zijn verantwoordelijk voor het financieren van onderwijstaken en het bieden van onderwijsondersteuning in het kader van passend onderwijs. De school ontvangt extra ondersteuningsbudget van het samenwerkingsverband op basis van de toelaatbaarheidsverklaring. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000E3486" w:rsidR="00321A9F" w:rsidP="000E3486" w:rsidRDefault="00321A9F" w14:paraId="6AE44860" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...90 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zorg en ondersteuning die de taak van het gespecialiseerd onderwijs overstijgt wordt niet door school geboden en gefinancierd. Deze ondersteuning en zorg komt veelal vanuit de Jeugdwet, Wlz en/of Zvw. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000E3486" w:rsidR="00321A9F" w:rsidP="000E3486" w:rsidRDefault="00321A9F" w14:paraId="52B96B62" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000E3486" w:rsidR="00321A9F" w:rsidP="000E3486" w:rsidRDefault="00321A9F" w14:paraId="2E5966A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Constructies met betrekking tot de financiering van zorg tijdens onderwijstijd met bovenstaande financieringsstromen komen vaker voor. Zo staat het een samenwerkingsverband vrij om een terugbetalingsconstructie met een school af te spreken in relatie tot de toelaatbaarheidsverklaring, mits een leerling de ondersteuning krijgt die nodig is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000E3486" w:rsidR="00321A9F" w:rsidP="000E3486" w:rsidRDefault="00321A9F" w14:paraId="36C38BD4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indien een leerling naast de ondersteuning die scholen binnen de basis- en aanvullende ondersteuning van het gespecialiseerd onderwijs kunnen bieden ook zorg nodig heeft om onderwijs te kunnen volgen, kunnen scholen in afstemming met ouders afspraken maken over de inzet van een deel van het zorgbudget (Jeugdwet of langdurige zorg) op school. In het geval van de Jeugdwet dient de gemeente als verstrekker goedkeuring te geven op de aanvraag voor inzet in het onderwijs. In geval van langdurige zorg dient het zorgkantoor akkoord te gaan met het budgetplan of de aanvraag voor Wlz-zorg thuis in natura. Het kan soms lastig zijn om een duidelijke afbakening te maken tussen onderwijsondersteuning en zorg. Het is daarom vanzelfsprekend en van belang dat dergelijke afspraken (inhoudelijk, financieel en qua verantwoording) zorgvuldig worden gemaakt en vooraf </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Constructies met betrekking tot de financiering van zorg tijdens onderwijstijd met bovenstaande financieringsstromen komen vaker voor. Zo staat het een samenwerkingsverband vrij om een terugbetalingsconstructie met een school af te spreken in relatie tot de toelaatbaarheidsverklaring</w:t>
-[...83 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        <w:t xml:space="preserve">worden vastgelegd met instemming van alle betrokken partijen. Dit helpt ook bij het voorkomen van onduidelijkheden over facturen en de ingezette zorg en ondersteuning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000E3486" w:rsidR="00321A9F" w:rsidP="000E3486" w:rsidRDefault="00321A9F" w14:paraId="06D80D39" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Iedereen moet naar school kunnen gaan, ook als dit vraag om ondersteuning vanuit zowel onderwijs als zorg. Uit de brief blijkt wederom dat dit niet altijd eenvoudig is. Daarom werk ik samen met VWS sinds 2023 aan de verbeteraanpak Zorg in Onderwijstijd, waarbij ook expliciet aandacht is voor het maken van goede afspraken.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00265D94">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00265D94">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ik verwacht dat met deze aanpak stappen worden gemaakt in de verbetering van de samenwerking tussen onderwijs en zorg, waardoor leerlingen ook tijdens onderwijstijd passende zorg kunnen krijgen en zich naar hun leerpotentieel kunnen ontwikkelen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0027511F" w:rsidP="00265D94" w:rsidRDefault="0027511F" w14:paraId="61612B86" w14:textId="77777777">
-[...79 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="000E3486" w:rsidR="00321A9F" w:rsidP="000E3486" w:rsidRDefault="00321A9F" w14:paraId="298008F1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000E3486" w:rsidR="000E3486" w:rsidP="000E3486" w:rsidRDefault="000E3486" w14:paraId="3D467B07" w14:textId="0C450972">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3486" w:rsidR="00321A9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e staatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Onderwijs, Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000E3486" w:rsidR="00321A9F" w:rsidP="000E3486" w:rsidRDefault="00321A9F" w14:paraId="0132B093" w14:textId="5B3E9E20">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3486" w:rsidR="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Z.C.M. Tielen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE0FA3" w:rsidP="000E3486" w:rsidRDefault="00FE0FA3" w14:paraId="10ACA257" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000E3486" w:rsidR="000E3486" w:rsidP="000E3486" w:rsidRDefault="000E3486" w14:paraId="2C7FCEA0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="000E3486" w:rsidR="000E3486" w:rsidSect="00CF52B7">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A9524FF" w14:textId="77777777" w:rsidR="00A222F6" w:rsidRDefault="00A222F6">
+    <w:p w14:paraId="277E7258" w14:textId="77777777" w:rsidR="00656FB7" w:rsidRDefault="00656FB7" w:rsidP="00321A9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B93E67" w14:textId="77777777" w:rsidR="00A222F6" w:rsidRDefault="00A222F6"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="315440B4" w14:textId="77777777" w:rsidR="00A222F6" w:rsidRDefault="00A222F6">
+    <w:p w14:paraId="39A5522D" w14:textId="77777777" w:rsidR="00656FB7" w:rsidRDefault="00656FB7" w:rsidP="00321A9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08431209" w14:textId="77777777" w:rsidR="00A222F6" w:rsidRDefault="00A222F6"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...34 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0A168D36" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="3510F0EC" w14:textId="77777777" w:rsidR="00321A9F" w:rsidRPr="00321A9F" w:rsidRDefault="00321A9F" w:rsidP="00321A9F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4C2C22CA" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="5C0E8973" w14:textId="77777777" w:rsidR="00321A9F" w:rsidRPr="00321A9F" w:rsidRDefault="00321A9F" w:rsidP="00321A9F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...131 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="70EF4421" w14:textId="77777777" w:rsidR="00321A9F" w:rsidRPr="00321A9F" w:rsidRDefault="00321A9F" w:rsidP="00321A9F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EDD7171" w14:textId="77777777" w:rsidR="00A222F6" w:rsidRDefault="00A222F6">
+    <w:p w14:paraId="7F2B4516" w14:textId="77777777" w:rsidR="00656FB7" w:rsidRDefault="00656FB7" w:rsidP="00321A9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7055D3B7" w14:textId="77777777" w:rsidR="00A222F6" w:rsidRDefault="00A222F6"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7344D222" w14:textId="77777777" w:rsidR="00A222F6" w:rsidRDefault="00A222F6">
+    <w:p w14:paraId="1E40FACC" w14:textId="77777777" w:rsidR="00656FB7" w:rsidRDefault="00656FB7" w:rsidP="00321A9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="323E530B" w14:textId="77777777" w:rsidR="00A222F6" w:rsidRDefault="00A222F6"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="44C116D3" w14:textId="77777777" w:rsidR="00265D94" w:rsidRDefault="00265D94" w:rsidP="00265D94">
+    <w:p w14:paraId="0A8BCE11" w14:textId="4E1E3A83" w:rsidR="00321A9F" w:rsidRPr="000E3486" w:rsidRDefault="00321A9F" w:rsidP="000E3486">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E3486">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Aanhangsel Handelingen, TK 2024-2025, nr. 1397. </w:t>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aanhangsel Handelingen II 2024/25, nr. 1397. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3E957BE3" w14:textId="77777777" w:rsidR="00265D94" w:rsidRDefault="00265D94" w:rsidP="00265D94">
+    <w:p w14:paraId="306D1427" w14:textId="77777777" w:rsidR="00321A9F" w:rsidRPr="000E3486" w:rsidRDefault="00321A9F" w:rsidP="000E3486">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E3486">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000E3486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025 – 2026, 31 497, nr. 510. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13175747" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="32E5696B" w14:textId="77777777" w:rsidR="00321A9F" w:rsidRPr="00321A9F" w:rsidRDefault="00321A9F" w:rsidP="00321A9F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...98 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="68E24DC8" w14:textId="77777777" w:rsidR="00321A9F" w:rsidRPr="00321A9F" w:rsidRDefault="00321A9F" w:rsidP="00321A9F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="022950F0" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="25EF8EE0" w14:textId="77777777" w:rsidR="00321A9F" w:rsidRPr="00321A9F" w:rsidRDefault="00321A9F" w:rsidP="00321A9F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...873 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C4F1B7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D4855C6"/>
     <w:lvl w:ilvl="0" w:tplc="A61AD680">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -2743,1154 +765,322 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2072001219">
-[...26 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1201627419">
+  <w:num w:numId="1" w16cid:durableId="524758367">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1051003936">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...902 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00321A9F"/>
+    <w:rsid w:val="000C1F21"/>
+    <w:rsid w:val="000E3486"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="002F79FE"/>
+    <w:rsid w:val="00321A9F"/>
+    <w:rsid w:val="004804B5"/>
+    <w:rsid w:val="00656FB7"/>
+    <w:rsid w:val="008D7D23"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00CF52B7"/>
+    <w:rsid w:val="00DA2A4C"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="61F83AA2"/>
-  <w15:docId w15:val="{7A484270-821B-429E-8763-E73896684076}"/>
+  <w14:docId w14:val="44C46A8E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2EDCE992-DB02-4695-8506-2CEB63751215}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...16 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4039,1177 +1229,1010 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00321A9F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00321A9F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00321A9F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00321A9F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00321A9F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00321A9F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00321A9F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00321A9F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00321A9F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...395 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00321A9F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00321A9F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00321A9F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00321A9F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00321A9F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00321A9F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00321A9F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00321A9F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00321A9F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00321A9F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00321A9F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00321A9F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00321A9F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00321A9F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...30 lines deleted...]
-    <w:name w:val="Titel Char"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Titel"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00321A9F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...14 lines deleted...]
-    <w:rsid w:val="00BF518F"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00035081"/>
-[...1 lines deleted...]
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:rsid w:val="00321A9F"/>
+    <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00321A9F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00321A9F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00321A9F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00321A9F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00321A9F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00035081"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00321A9F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00035081"/>
+    <w:rsid w:val="00321A9F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00321A9F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00321A9F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00321A9F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00321A9F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E3486"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>646</ap:Words>
-  <ap:Characters>3553</ap:Characters>
+  <ap:Words>599</ap:Words>
+  <ap:Characters>3297</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>29</ap:Lines>
-  <ap:Paragraphs>8</ap:Paragraphs>
+  <ap:Lines>27</ap:Lines>
+  <ap:Paragraphs>7</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>-</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4191</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3889</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-07-01T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-[...48 lines deleted...]
-    <vt:lpwstr>O215SAN</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>