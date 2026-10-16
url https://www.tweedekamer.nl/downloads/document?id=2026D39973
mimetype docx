--- v0 (2026-08-31)
+++ v1 (2026-10-16)
@@ -1,728 +1,617 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00607AB3" w:rsidR="00CA3DC2" w:rsidP="005C32EE" w:rsidRDefault="00CA3DC2" w14:paraId="46864AA3" w14:textId="2619ECB7">
+    <w:p w:rsidRPr="00593C28" w:rsidR="00593C28" w:rsidRDefault="00593C28" w14:paraId="214353D5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>24 446</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00593C28">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ruimtevaartbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00593C28" w:rsidP="00593C28" w:rsidRDefault="00593C28" w14:paraId="28A85921" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="-284" w:firstLine="284"/>
-[...21 lines deleted...]
-    <w:p w:rsidRPr="00607AB3" w:rsidR="00CA3DC2" w:rsidP="005C32EE" w:rsidRDefault="00CA3DC2" w14:paraId="28EA2BC1" w14:textId="48B7AC73">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00607AB3" w:rsidR="00CA3DC2" w:rsidP="00F16395" w:rsidRDefault="00593C28" w14:paraId="46864AA3" w14:textId="24E3D8B5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00607AB3" w:rsidR="00CA3DC2" w:rsidP="005C32EE" w:rsidRDefault="00CA3DC2" w14:paraId="3A9D4B1A" w14:textId="77777777">
+        <w:ind w:left="-284" w:firstLine="284"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74618">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00607AB3" w:rsidR="00CA3DC2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>VERSLAG VAN EEN SCHRIFTELIJK OVERLEG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00607AB3" w:rsidR="00CA3DC2" w:rsidP="00F16395" w:rsidRDefault="00CA3DC2" w14:paraId="28EA2BC1" w14:textId="7223BDB8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="708" w:firstLine="708"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607AB3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vastgesteld</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74618">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00884B67">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>31 augustus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00607AB3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00607AB3" w:rsidR="00CA3DC2" w:rsidP="005C32EE" w:rsidRDefault="00CA3DC2" w14:paraId="3A9D4B1A" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-284" w:firstLine="284"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00607AB3" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="6B86861A" w14:textId="77777777">
+    <w:p w:rsidRPr="00607AB3" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00593C28" w14:paraId="6B86861A" w14:textId="64CFD4A9">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="48001CC1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Binnen de vaste commissie voor Buitenlandse Zaken hebben de onderstaande fracties de behoefte vragen en opmerkingen voor te leggen aan de minister van Buitenlandse Zaken over de Kabinetsreactie op AIV-adviesrapport 'Regie op veiligheid in de ruimte'.</w:t>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="48001CC1" w:rsidR="00F2369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e vaste commissie voor Buitenlandse Zaken </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>heeft een aantal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="48001CC1" w:rsidR="00F2369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vragen en opmerkingen voor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gelegd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="48001CC1" w:rsidR="00F2369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan de minister van Buitenlandse Zaken over de Kabinetsreactie op AIV-adviesrapport 'Regie op veiligheid in de ruimte'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 24446, nr.102)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="48001CC1" w:rsidR="00F2369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00607AB3" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="22D37800" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00607AB3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00607AB3" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="25AF68D9" w14:textId="77777777">
+    <w:p w:rsidRPr="00607AB3" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="25AF68D9" w14:textId="379AD27A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De op 11 juni 2026 aan de minister toegezonden vragen en opmerkingen zijn met de door de minister bij brief van … toegezonden antwoorden hieronder afgedrukt. </w:t>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="00593C28">
+        <w:t xml:space="preserve">vragen en opmerkingen zijn </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">op 11 juni 2026 aan de minister </w:t>
+      </w:r>
+      <w:r w:rsidR="00593C28">
+        <w:t>voorgelegd. Bij brief van 31 augustus 2026 zijn de vragen beantwoord.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00607AB3" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="5556264C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00607AB3" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="650806CD" w14:textId="77777777">
+    <w:p w:rsidRPr="00607AB3" w:rsidR="00F2369D" w:rsidP="00F16395" w:rsidRDefault="00F2369D" w14:paraId="650806CD" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>De voorzitter van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00607AB3" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="7FF9D477" w14:textId="77777777">
+    <w:p w:rsidRPr="00607AB3" w:rsidR="00F2369D" w:rsidP="00F16395" w:rsidRDefault="00F2369D" w14:paraId="7FF9D477" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Klaver</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00607AB3" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="2E58CBF2" w14:textId="77777777">
+    <w:p w:rsidRPr="00607AB3" w:rsidR="00F2369D" w:rsidP="00F16395" w:rsidRDefault="00F2369D" w14:paraId="2E58CBF2" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00607AB3" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="1F94E05A" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00607AB3" w:rsidR="00F2369D" w:rsidP="00F16395" w:rsidRDefault="00F16395" w14:paraId="1F94E05A" w14:textId="1DBFB4A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>De adjunct-griffier van de commissie,</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00607AB3" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="2D6FA394" w14:textId="77777777">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2369D">
+        <w:t>djunct-griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00607AB3" w:rsidR="00F2369D" w:rsidP="00F16395" w:rsidRDefault="00F2369D" w14:paraId="2D6FA394" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Dekker</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00607AB3" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="2EE3382A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00666263" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="5DEE5D1A" w14:textId="77777777">
+    <w:p w:rsidR="00593C28" w:rsidP="00593C28" w:rsidRDefault="00593C28" w14:paraId="79D26D11" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="48001CC1">
+    </w:p>
+    <w:p w:rsidR="00593C28" w:rsidP="00593C28" w:rsidRDefault="00593C28" w14:paraId="0FF2462B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Inhoudsopgave</w:t>
-[...6 lines deleted...]
-          <w:b/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00593C28" w:rsidP="00593C28" w:rsidRDefault="00593C28" w14:paraId="643C2555" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00607AB3">
-[...1 lines deleted...]
-          <w:b/>
+    </w:p>
+    <w:p w:rsidR="00593C28" w:rsidP="00593C28" w:rsidRDefault="00593C28" w14:paraId="76CBBDCC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:b/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00593C28" w:rsidR="00F2369D" w:rsidP="00593C28" w:rsidRDefault="00F2369D" w14:paraId="3C220DBC" w14:textId="727111FB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593C28">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vragen en opmerkingen vanuit de fracties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593C28" w:rsidR="00593C28">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593C28">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ntwoord / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593C28" w:rsidR="00593C28">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593C28">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>eactie van de minister</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593C28" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="0175B94C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00607AB3">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00607AB3" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="0765EAF9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00666263" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="6BF40CA3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097CF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00607AB3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00607AB3">
-[...25 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00097CF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...17 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen vanuit de fracties</w:t>
       </w:r>
-      <w:r w:rsidRPr="00607AB3">
-[...46 lines deleted...]
-          <w:szCs w:val="22"/>
+    </w:p>
+    <w:p w:rsidRPr="00607AB3" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="0C95B7ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00666263" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="66BDADC7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="48001CC1">
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de D66-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00607AB3" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="3DB6448C" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w:rsidRPr="00607AB3" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="15C08B5B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="48001CC1">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>De leden van de D66-fractie hebben met belangstelling kennisgenomen van de kabinetsreactie op het AIV-advies ‘Regie op veiligheid in de ruimte’. Deze leden onderschrijven dat ruimtevaart inmiddels vitale infrastructuur is voor Nederland en Europa. Satellieten en ruimtevaarttechnologie zijn onmisbaar voor communicatie, navigatie, klimaatmonitoring, defensie, logistiek, financiële transacties en andere vitale processen. Daarmee raakt ruimtevaart direct aan onze nationale veiligheid, economische veiligheid, innovatiekracht, digitale weerbaarheid en Europese autonomie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00607AB3" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="16AED04B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="48001CC1">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...161 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de D66-fractie constateren dat de geopolitieke context snel verandert. Afhankelijkheden van niet-Europese ruimtevaartdiensten, satellietcommunicatie, lanceercapaciteit, aardobservatie en de veiligheid van kritieke infrastructuur brengen risico’s met zich mee. Deze leden vinden daarom dat Nederland en Europa sneller moeten investeren in eigen Europese ruimtevaartcapaciteiten. Europa moet hierbij in the lead zijn. Europese samenwerking </w:t>
+      </w:r>
       <w:r w:rsidRPr="48001CC1">
         <w:rPr>
-          <w:b/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>moet het centrale kader vormen waarbinnen Nederland zijn technologische, economische en veiligheidsbelangen versterkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="4B79837E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003D7ADF" w:rsidR="00F2369D" w:rsidP="003D7ADF" w:rsidRDefault="00F2369D" w14:paraId="63778115" w14:textId="127713C4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="48001CC1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:lang w:eastAsia="en-US"/>
-[...75 lines deleted...]
-        <w:t>-ups, campussen, het ministerie van defensie en andere relevante partijen een concreet nationaal actieplan uit te werken om Nederland duurzaam in de Europese kopgroep van de ruimtevaart te brengen.</w:t>
+        </w:rPr>
+        <w:t>Nederland beschikt over een sterke uitgangspositie, met hoogwaardige kennisinstellingen, innovatieve bedrijven, ESA-ESTEC in Noordwijk en technologische sterktes op het gebied van onder meer optica, fotonica, mechatronica, lasersatellietcommunicatie, kwantumtechnologie en data-interoperabiliteit. De leden van de D66-fractie vragen het kabinet daarom of het bereid is om samen met de Nederlandse ruimtevaartsector, kennisinstellingen, startups, scale-ups, campussen, het ministerie van defensie en andere relevante partijen een concreet nationaal actieplan uit te werken om Nederland duurzaam in de Europese kopgroep van de ruimtevaart te brengen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D3059A" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="7A9FDEB6" w14:textId="2BF93856">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3059A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
@@ -906,99 +795,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="003D7ADF" w:rsidP="005C32EE" w:rsidRDefault="003D7ADF" w14:paraId="556F946C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F867B4" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="1F57949A" w14:textId="44142F83">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="48001CC1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">De leden van de D66-fractie vragen welke technologische niches Nederland in dat actieplan wil prioriteren. Hoe worden Nederlandse bedrijven en kennisinstellingen beter gepositioneerd in programma’s van European Space Agency (ESA), de Europese Unie (EU), het Europees Defensiefonds, het programma Infrastructure for Resilience, </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> (IRIS</w:t>
+        <w:t>De leden van de D66-fractie vragen welke technologische niches Nederland in dat actieplan wil prioriteren. Hoe worden Nederlandse bedrijven en kennisinstellingen beter gepositioneerd in programma’s van European Space Agency (ESA), de Europese Unie (EU), het Europees Defensiefonds, het programma Infrastructure for Resilience, Interconnectivity and Security by Satellite (IRIS</w:t>
       </w:r>
       <w:r w:rsidRPr="48001CC1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="48001CC1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>), NAVO-gerelateerde capaciteitsontwikkeling en andere Europese instrumenten? En hoe borgt het kabinet dat nationale inzet maximaal bijdraagt aan Europese strategische autonomie en niet versnipperd raakt over verschillende departementen, programma’s en financieringsstromen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D3059A" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="7DEC8EF0" w14:textId="4276D0C7">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -1154,187 +995,95 @@
     </w:p>
     <w:p w:rsidRPr="00124FE6" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="2DC1EE30" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Het kabinet zet zich er verder voor in dat Nederlandse bedrijven en kennisinstellingen goed gepositioneerd zijn in Europese ruimtevaartprogramma’s zoals </w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Infrastructure for Resilience, </w:t>
-[...81 lines deleted...]
-        <w:t xml:space="preserve">, Copernicus en Horizon Europe, in relevante ruimtevaarttrajecten binnen het Europees Defensiefonds en binnen programma's van de </w:t>
+        <w:t>Infrastructure for Resilience, Interconnectivity and Security by Satellite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00124FE6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Galileo, Copernicus en Horizon Europe, in relevante ruimtevaarttrajecten binnen het Europees Defensiefonds en binnen programma's van de </w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>European Space Agency</w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. Daarbij zet het kabinet in op tijdige betrokkenheid bij programmaontwikkeling en goede toegang tot opdrachten. Via de driejaarlijkse inschrijvingen bij de </w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>European Space Agency</w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, nationale instrumenten, EU-programma’s en </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> trajecten wordt gericht aangesloten bij Nederlandse </w:t>
+        <w:t xml:space="preserve">, nationale instrumenten, EU-programma’s en defensiegerelateerde trajecten wordt gericht aangesloten bij Nederlandse </w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>kennis- en industrieposities, zodat Nederlandse partijen kunnen deelnemen aan de ontwikkeling van Europese capaciteiten en waardeketens.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00124FE6" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="03DB69FA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="003D7ADF" w:rsidR="003D7ADF" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="26A5AE7F" w14:textId="11AB89DC">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
@@ -1526,67 +1275,51 @@
         </w:rPr>
         <w:t>European Space Agency</w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="3A4E7E04" w14:textId="3D2403F8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="48001CC1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de D66-fractie lezen dat Nederland wil bijdragen aan de EU Priority </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Areas om tekorten in de veiligheid van kritieke ruimtevaartcapaciteiten te dichten. Welke concrete bijdrage wil Nederland hieraan leveren? Is het kabinet bereid een voortrekkersrol te nemen op terreinen waar de Nederlandse Defensie Technologische en Industriële Basis sterk is, zoals kleinere ruimtevaartsystemen, herbruikbare lanceercapaciteit, satellietcommunicatie, aardobservatie, Space Domain Awareness, sensortechnologie en data-interoperabiliteit?</w:t>
+        <w:t>De leden van de D66-fractie lezen dat Nederland wil bijdragen aan de EU Priority Capability Areas om tekorten in de veiligheid van kritieke ruimtevaartcapaciteiten te dichten. Welke concrete bijdrage wil Nederland hieraan leveren? Is het kabinet bereid een voortrekkersrol te nemen op terreinen waar de Nederlandse Defensie Technologische en Industriële Basis sterk is, zoals kleinere ruimtevaartsystemen, herbruikbare lanceercapaciteit, satellietcommunicatie, aardobservatie, Space Domain Awareness, sensortechnologie en data-interoperabiliteit?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F867B4" w:rsidR="008841E0" w:rsidP="005C32EE" w:rsidRDefault="008841E0" w14:paraId="3480FB94" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00D3059A" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="704538D7" w14:textId="1297CB08">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -1621,259 +1354,177 @@
       </w:r>
       <w:r w:rsidR="00C14AE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00300E58" w:rsidR="00C14AE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>wat wordt benadrukt in de Defensienota 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. Een voorbeeld hiervan is de observatiesatelliet PAMI-1, die in 2028 gelanceerd zal worden. De satelliet zal hoge resolutie satellietbeelden verzamelen en krijgt een demonstratie </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>payload</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> voor optische en beveiligde satellietcommunicatie. De PAMI-1 wordt ontwikkeld door een consortium van Nederlandse technologiebedrijven.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00124FE6" w:rsidR="00C14AE7" w:rsidP="005C32EE" w:rsidRDefault="00C14AE7" w14:paraId="007D79C2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003D7ADF" w:rsidP="009A78EA" w:rsidRDefault="00F2369D" w14:paraId="45135D58" w14:textId="0A5631FC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Priority </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Area Space</w:t>
+        <w:t>Priority Capability Area Space</w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> wordt uitgewerkt in de </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Group Space</w:t>
+      <w:r w:rsidRPr="00124FE6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Coordination Group Space</w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> onder leiding van Frankrijk en Italië. Nederland neemt actief deel aan dit werkverband. Op 29 mei heeft de </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Group</w:t>
+      <w:r w:rsidRPr="00124FE6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Coordination Group</w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> een voorstel voor een </w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">European </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Project for Common Interest</w:t>
+        <w:t>European Defence Project for Common Interest</w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ingediend bij de Europese Commissie, wat door Nederland wordt gesteund. De komende maanden zal de </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Group</w:t>
+      <w:r w:rsidRPr="00124FE6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Coordination Group</w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> dit voorstel gezamenlijk uitwerken. </w:t>
       </w:r>
       <w:r w:rsidRPr="00300E58" w:rsidR="00AE2E21">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Afhankelijk van deze uitwerking wordt de concrete Nederlandse bijdrage gedefinieerd, waarover wij de Kamer zullen informeren zodra deze gereed is.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009A78EA" w:rsidR="009A78EA" w:rsidP="009A78EA" w:rsidRDefault="009A78EA" w14:paraId="49A70330" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -1947,75 +1598,51 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>de European Space Agency</w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, met als doel de industriële en technologische samenwerkingen te versterken. Dit komt onder andere tot uiting in de onderhandelingen over het </w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">European </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> Fund</w:t>
+        <w:t>European Competitiveness Fund</w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, waarin Nederland pleit voor een structurele dialoog tussen de EU en NAVO om complementariteit en interoperabiliteit te versterken. In het kader van de herziening van EU Raadsbesluit 698 zet Nederland zich in voor NAVO betrokkenheid bij EU-crisisoefeningen om het gezamenlijke beeld van de dreigingscontext in het ruimtedomein en de benodigde capaciteiten te versterken. Dit verbetert procedures, communicatie en voorbereiding voor een geïntegreerde respons op crises waarbij beide organisaties betrokken zullen zijn.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003D7ADF" w:rsidR="003D7ADF" w:rsidP="003D7ADF" w:rsidRDefault="003D7ADF" w14:paraId="6C2CC7C2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F867B4" w:rsidR="005C32EE" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="448FA52F" w14:textId="76CD30C5">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
@@ -2192,71 +1819,51 @@
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> De</w:t>
       </w:r>
       <w:r w:rsidR="00AE2E21">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ze classificatie </w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">is vorig jaar herijkt. Hierbij is opnieuw vastgesteld dat plaats-, navigatie en tijdbepaling een vitaal proces is en in de 4-jarige </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> van de NCTV is opgenomen. (Zie kamerstuk 24446</w:t>
+        <w:t>is vorig jaar herijkt. Hierbij is opnieuw vastgesteld dat plaats-, navigatie en tijdbepaling een vitaal proces is en in de 4-jarige vitaalcyclus van de NCTV is opgenomen. (Zie kamerstuk 24446</w:t>
       </w:r>
       <w:r w:rsidR="00295199">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> nr</w:t>
       </w:r>
       <w:r w:rsidR="00295199">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
@@ -2577,153 +2184,129 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2315" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00112F52" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="635430F4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D94CEB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">€ 99,0 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>mln</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00112F52" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="2FE6EB0A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D94CEB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>€ 95,8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> mln</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00112F52" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="48D3B5C6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D94CEB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>€ 99,2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> mln</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00D94CEB" w:rsidR="00F2369D" w:rsidTr="00124FE6" w14:paraId="796B2F11" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00112F52" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="50A1D4D0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B3FDE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
@@ -2734,63 +2317,52 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6947" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00112F52" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="6B6E16BD" w14:textId="701EC315">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 104,4 </w:t>
+              <w:t>€ 104,4 mln</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00112F52" w:rsidR="00F2369D" w:rsidTr="00124FE6" w14:paraId="1F728F01" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00014537" w:rsidR="00A127A7" w:rsidP="00014537" w:rsidRDefault="00F2369D" w14:paraId="1FF99A49" w14:textId="6D710A13">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B3FDE">
@@ -2814,137 +2386,104 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2315" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00112F52" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="45A0A6C7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 8,0 </w:t>
+              <w:t>€ 8,0 mln</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00112F52" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="3F2B0C57" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 8,0 </w:t>
+              <w:t>€ 8,0 mln</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00112F52" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="71853C98" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 8,0 </w:t>
+              <w:t>€ 8,0 mln</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00112F52" w:rsidR="00F2369D" w:rsidTr="00CE6192" w14:paraId="0E885483" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00112F52" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="08E4CF8A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B3FDE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
@@ -2956,153 +2495,129 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2315" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00112F52" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="4CFAA11F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D94CEB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">€ 8,5 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>mln</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00112F52" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="460400BF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D94CEB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>€ 9,2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> mln</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00112F52" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="229D7B1A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D94CEB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>€ 8,8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> mln</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00D94CEB" w:rsidR="00F2369D" w:rsidTr="00124FE6" w14:paraId="189FA547" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00112F52" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="1F1EE4AF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B3FDE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
@@ -3116,63 +2631,52 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6947" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00112F52" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="7F37BECC" w14:textId="0E0F18A6">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 13,6 </w:t>
+              <w:t>€ 13,6 mln</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00112F52" w:rsidR="00F2369D" w:rsidTr="00CE6192" w14:paraId="10DFD9B7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00A2568E" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="4DBFC2C7" w14:textId="734968A2">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B3FDE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
@@ -3212,241 +2716,215 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
             <w:r w:rsidRPr="00D94CEB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">,5 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>mln</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="005B3FDE" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="001409A4" w14:paraId="2D8459C3" w14:textId="73F136D2">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D94CEB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
             <w:r w:rsidRPr="00D94CEB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">,5 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>mln</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="005B3FDE" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="001409A4" w14:paraId="497461FC" w14:textId="07D11944">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D94CEB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
             <w:r w:rsidRPr="00D94CEB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">,5 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>mln</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="00F867B4" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="38D40A87" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00124FE6" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="39A4A739" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">De tabel geeft een indicatief overzicht van de publieke ruimtevaartmiddelen voor de periode 2026–2028. De middelen voor </w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>European Space Agency</w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> programma’s, nationale ruimtevaartactiviteiten en departementale </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> uitgaven zijn hierin afzonderlijk zichtbaar gemaakt.</w:t>
+        <w:t xml:space="preserve"> programma’s, nationale ruimtevaartactiviteiten en departementale ruimtevaartgerelateerde uitgaven zijn hierin afzonderlijk zichtbaar gemaakt.</w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00124FE6" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="7CB008CD" w14:textId="45E607CB">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk237854335" w:id="0"/>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -3703,129 +3181,102 @@
         <w:t xml:space="preserve"> waar de ministeries van Economische Zaken en Klimaat, Defensie, Infrastructuur en Waterstaat en Onderwijs, Cultuur en Wetenschappen onderdeel uitmaken van de Stuurgroep om samen uitvoering te geven aan het nationale ruimtebeleid.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00124FE6" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="37AADCD0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00124FE6" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="30E5E1AB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Defensie is verantwoordelijk voor de ontwikkeling, prioritering en inzet van de eigen militaire ruimtecapaciteiten. Militaire ruimtecapaciteiten maken onderdeel uit van </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> en de militaire planning- en commandostructuur en vallen daarmee onder de verantwoordelijkheid van het ministerie van Defensie. Wanneer ruimtecapaciteiten worden ingezet voor militaire operaties, is het noodzakelijk dat deze militair van aard zijn. Civiele investeringen kunnen weliswaar leiden tot militaire toepassingen, maar worden niet systematisch beoordeeld op hun bijdrage aan militaire capaciteit, omdat dit vaak pas in een later stadium van het ontwikkeltraject zichtbaar wordt.</w:t>
+        <w:t>Defensie is verantwoordelijk voor de ontwikkeling, prioritering en inzet van de eigen militaire ruimtecapaciteiten. Militaire ruimtecapaciteiten maken onderdeel uit van multidomeinoperaties en de militaire planning- en commandostructuur en vallen daarmee onder de verantwoordelijkheid van het ministerie van Defensie. Wanneer ruimtecapaciteiten worden ingezet voor militaire operaties, is het noodzakelijk dat deze militair van aard zijn. Civiele investeringen kunnen weliswaar leiden tot militaire toepassingen, maar worden niet systematisch beoordeeld op hun bijdrage aan militaire capaciteit, omdat dit vaak pas in een later stadium van het ontwikkeltraject zichtbaar wordt.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00124FE6" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="7E0F293F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00124FE6" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="26AE44B5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Binnen de versterkte </w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>governance</w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> wordt de Werkgroep Industrie &amp; Innovatie benut om gezamenlijke behoeftes en capaciteitsvragen te verbinden met Nederlandse kennisposities, technologieontwikkeling en industriële mogelijkheden. Daarbij worden relevante sterktes en knelpunten in kaart gebracht en worden waar passend </w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">dual-use </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>dual-use roadmaps</w:t>
+      </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> en positioneringsvoorstellen ontwikkeld. De ministeries van Defensie en Economische Zaken en Klimaat zetten zich gezamenlijk in voor een goede afstemming en samenwerking waar dat mogelijk en wenselijk is, zodat de Nederlandse industrie zo sterk mogelijk wordt gepositioneerd.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00124FE6" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="068EA01C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003D7ADF" w:rsidP="003D7ADF" w:rsidRDefault="00F2369D" w14:paraId="3EEFDDCF" w14:textId="1A6FC6B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -4093,67 +3544,51 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> en andere campussen wordt afgestemd op de behoeftes van de brede ruimtevaartsector om zodoende de groei van het ecosysteem optimaal te bevorderen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009A78EA" w:rsidP="009A78EA" w:rsidRDefault="009A78EA" w14:paraId="1CDCBA25" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F2369D" w:rsidP="009A78EA" w:rsidRDefault="00F2369D" w14:paraId="36C95830" w14:textId="0B9CE3D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="48001CC1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de D66-fractie zien ruimtevaart als een domein waarin Nederland met meer ambitie, zelfvertrouwen en strategische scherpte moet optreden. Wie in de huidige geopolitieke context afhankelijk blijft van anderen, verliest handelingsvermogen. Nederland heeft de kennis, bedrijven, campussen en Europese positie om een leidende rol te spelen. Deze leden vragen het kabinet daarom om samen met de sector een concreet, financieel onderbouwd en Europees ingebed plan uit te werken waarmee Nederland zich duurzaam in de Europese kopgroep van de ruimtevaart positioneert, met de EU en Nederland nadrukkelijk in the lead. Het coalitieakkoord biedt derhalve allerlei instrumenten: </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> customer, het Nationaal Agentschap voor Disruptieve Innovatie (NADI), de Nationale Investeringsinstelling en dual-use. Hoe worden deze instrumenten ingezet?</w:t>
+        <w:t>De leden van de D66-fractie zien ruimtevaart als een domein waarin Nederland met meer ambitie, zelfvertrouwen en strategische scherpte moet optreden. Wie in de huidige geopolitieke context afhankelijk blijft van anderen, verliest handelingsvermogen. Nederland heeft de kennis, bedrijven, campussen en Europese positie om een leidende rol te spelen. Deze leden vragen het kabinet daarom om samen met de sector een concreet, financieel onderbouwd en Europees ingebed plan uit te werken waarmee Nederland zich duurzaam in de Europese kopgroep van de ruimtevaart positioneert, met de EU en Nederland nadrukkelijk in the lead. Het coalitieakkoord biedt derhalve allerlei instrumenten: launching customer, het Nationaal Agentschap voor Disruptieve Innovatie (NADI), de Nationale Investeringsinstelling en dual-use. Hoe worden deze instrumenten ingezet?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009A78EA" w:rsidP="009A78EA" w:rsidRDefault="009A78EA" w14:paraId="0D481AA8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009A78EA" w:rsidP="009A78EA" w:rsidRDefault="009A78EA" w14:paraId="247887D8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="009A78EA" w:rsidR="009A78EA" w:rsidP="009A78EA" w:rsidRDefault="009A78EA" w14:paraId="2C090B71" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -4216,61 +3651,59 @@
     </w:p>
     <w:p w:rsidRPr="00124FE6" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="6BF44166" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00124FE6" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="147DE85C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Het kabinet beziet hoe bestaande en nieuwe instrumenten kunnen bijdragen aan de versterking van het ruimtevaart-ecosysteem. Daarbij gaat het onder meer om ondersteuning van innovatie en valorisatie, betere toegang tot financiering, internationale positionering en waar passend de rol van de overheid als </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>launching</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>customer</w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. Ook wordt bezien hoe nieuwe instrumenten uit het coalitieakkoord, zoals het Nationaal Agentschap voor Disruptieve Innovatie en de Nationale Investeringsinstelling, in de toekomst kunnen bijdragen aan de ontwikkeling en opschaling van strategische en </w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
@@ -4809,106 +4242,80 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009A78EA" w:rsidR="009A78EA" w:rsidP="009A78EA" w:rsidRDefault="00F2369D" w14:paraId="2D155F39" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A78EA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Voor zowel het </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009A78EA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Galileo</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Galileo Reference Centre</w:t>
+      </w:r>
       <w:r w:rsidRPr="009A78EA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Reference Centre</w:t>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Noordwijk als het </w:t>
       </w:r>
       <w:r w:rsidRPr="009A78EA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-US"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> Sensor Station </w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Galileo Sensor Station </w:t>
       </w:r>
       <w:r w:rsidRPr="009A78EA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">op Bonaire geldt dat Nederland </w:t>
       </w:r>
       <w:r w:rsidRPr="009A78EA" w:rsidR="00AE2E21">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">verantwoordelijk is </w:t>
       </w:r>
       <w:r w:rsidRPr="009A78EA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
@@ -5003,195 +4410,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">De Nederlandse inzet in de </w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Open-</w:t>
-[...143 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Open-Ended Working Group on the Prevention of an Arms Race in Outer Space in all its aspects </w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">is gericht op het ontwikkelen van </w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">maatregelen die bijdragen aan strategische stabiliteit door voorspelbaarheid te creëren en risico’s te verminderen. Daartoe pleit Nederland concreet tot het voorkomen </w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">van plaatsing van massavernietigingswapens in de ruimte, een verbod op het opzettelijk verspreiden van ruimtepuin en handelingen die ernstige schade aan ruimteobjecten van andere staten veroorzaken, zoals </w:t>
@@ -5338,185 +4601,52 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>side-event</w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> tijdens een toekomstige sessie van de </w:t>
       </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Open-</w:t>
-[...133 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Open-Ended Working Group on the Prevention of an Arms Race in Outer Space in all its aspects</w:t>
+      </w:r>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003D7ADF" w:rsidP="003D7ADF" w:rsidRDefault="00F2369D" w14:paraId="53C8DBB5" w14:textId="28D0B278">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124FE6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:br/>
@@ -5962,75 +5092,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A78EA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Het kabinet betrekt dit onderwerp daarom bij lopende internationale ontwikkelingen, in het bijzonder in VN-verband. Het VN-Comité voor het vreedzaam gebruik van de ruimte, de </w:t>
       </w:r>
       <w:r w:rsidRPr="009A78EA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">International </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> Union</w:t>
+        <w:t>International Telecommunication Union</w:t>
       </w:r>
       <w:r w:rsidRPr="009A78EA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> en andere VN-gremia bieden al belangrijke platforms voor internationale samenwerking, waaronder de bespreking van transparantie, coördinatie en toezicht. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009A78EA" w:rsidR="009A78EA" w:rsidP="009A78EA" w:rsidRDefault="009A78EA" w14:paraId="55817146" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F2369D" w:rsidP="009A78EA" w:rsidRDefault="00F2369D" w14:paraId="79F342AA" w14:textId="7CE0D48A">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
@@ -6254,66 +5360,98 @@
     <w:p w:rsidRPr="00914E5E" w:rsidR="00914E5E" w:rsidP="00914E5E" w:rsidRDefault="00F2369D" w14:paraId="39B9E22C" w14:textId="1AD4A573">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B31DC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00300E58" w:rsidR="00914E5E" w:rsidP="00914E5E" w:rsidRDefault="00914E5E" w14:paraId="6462F662" w14:textId="41FD1E3F">
+    <w:p w:rsidRPr="00300E58" w:rsidR="00914E5E" w:rsidP="00914E5E" w:rsidRDefault="00914E5E" w14:paraId="6462F662" w14:textId="4F68C721">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00300E58">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Het kabinet prioriteert ruimtetechnologieën en toepassingen waar Nederland aantoonbaar sterk in is en die bijdragen aan veiligheid, weerbaarheid, wetenschap, open strategische autonomie en economisch verdienvermogen. Daarbij gaat het onder meer om hoogwaardige optische technologieën, subsystemen voor satellieten en raketten, lasersatellietcommunicatie, aardobservatie, astronomie en plaats-, navigatie- en tijdsbepaling. Hiervoor zijn tevens de Nationale Technologiestrategie gepubliceerd op 19 januari 2024 (Kamerstuk 33009 140) en de Defensie Strategie voor Industrie en Innovatie gepubliceerd op 4 april 2025 (Kamerstuk 31125-134). Het kabinet investeert daarnaast in kennis, innovatie en industrieopschaling, om met sleutelposities in belangrijke ketens de welvaart en economische groei te vergroten. </w:t>
+        <w:t>Het kabinet prioriteert ruimtetechnologieën en toepassingen waar Nederland aantoonbaar sterk in is en die bijdragen aan veiligheid, weerbaarheid, wetenschap, open strategische autonomie en economisch verdienvermogen. Daarbij gaat het onder meer om hoogwaardige optische technologieën, subsystemen voor satellieten en raketten, lasersatellietcommunicatie, aardobservatie, astronomie en plaats-, navigatie- en tijdsbepaling. Hiervoor zijn tevens de Nationale Technologiestrategie gepubliceerd op 19 januari 2024 (Kamerstuk 33009</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA72D8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E58">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>140) en de Defensie Strategie voor Industrie en Innovatie gepubliceerd op 4 april 2025 (Kamerstuk 31125</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3225">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E58">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">134). Het kabinet investeert daarnaast in kennis, innovatie en industrieopschaling, om met sleutelposities in belangrijke ketens de welvaart en economische groei te vergroten. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk237854124" w:id="1"/>
       <w:r w:rsidRPr="00300E58">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nederland consolideert zo haar eigen strategische onafhankelijkheid en draagt substantieel bij aan een sterk</w:t>
       </w:r>
       <w:r w:rsidRPr="00300E58" w:rsidR="00A127A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00300E58">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Europa dat gezamenlijk kan opereren binnen en buiten de NAVO</w:t>
@@ -6342,198 +5480,100 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00914E5E" w:rsidR="00914E5E" w:rsidP="00914E5E" w:rsidRDefault="00914E5E" w14:paraId="79326446" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00300E58">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Het kabinet zet zich er verder voor in dat Nederlandse bedrijven en kennisinstellingen goed gepositioneerd zijn in Europese ruimtevaartprogramma’s zoals </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00300E58">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>Infrastucture</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Infrastucture for Resilience, Interconnectivity and Security by Satellite</w:t>
+      </w:r>
       <w:r w:rsidRPr="00300E58">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Galileo, Copernicus en Horizon Europe, in relevante ruimtevaarttrajecten binnen het Europees Defensiefonds en binnen programma’s van de </w:t>
+      </w:r>
       <w:r w:rsidRPr="00300E58">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>Interconnectivity</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>European Space Agency</w:t>
+      </w:r>
       <w:r w:rsidRPr="00300E58">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Daarbij zet het kabinet in op tijdige betrokkenheid bij programmaontwikkeling en goede toegang tot opdrachten. Via de driejaarlijkse inschrijvingen bij de </w:t>
+      </w:r>
       <w:r w:rsidRPr="00300E58">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>by</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>European Space Agency</w:t>
+      </w:r>
       <w:r w:rsidRPr="00300E58">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...90 lines deleted...]
-        <w:t xml:space="preserve"> trajecten wordt gericht aangesloten bij Nederlandse kennis- en industrieposities, zodat Nederlandse partijen kunnen deelnemen aan de ontwikkeling van Europese capaciteiten en waardeketens.</w:t>
+        </w:rPr>
+        <w:t>, nationale instrumenten, EU-programma’s en defensiegerelateerde trajecten wordt gericht aangesloten bij Nederlandse kennis- en industrieposities, zodat Nederlandse partijen kunnen deelnemen aan de ontwikkeling van Europese capaciteiten en waardeketens.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="15FF8E1E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F867B4" w:rsidR="009A78EA" w:rsidP="005C32EE" w:rsidRDefault="009A78EA" w14:paraId="45E7962C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F867B4" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="07FBC7DA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
@@ -6587,69 +5627,51 @@
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00914E5E" w:rsidR="00914E5E" w:rsidP="00914E5E" w:rsidRDefault="00914E5E" w14:paraId="7D4316E7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00300E58">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Het kabinet onderschrijft de noodzaak van samenwerking en afstemming tussen de NAVO en de EU op het gebied van ruimteveiligheid en zal zich daarvoor blijven inzetten. Dit komt onder andere tot uiting in de onderhandelingen over het </w:t>
       </w:r>
       <w:r w:rsidRPr="00300E58">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">European </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Fund</w:t>
+        <w:t>European Competitiveness Fund</w:t>
       </w:r>
       <w:r w:rsidRPr="00300E58">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, waarin Nederland pleit voor een structurele dialoog tussen de EU en NAVO om complementariteit en interoperabiliteit te versterken. In het kader van de herziening van EU Raadsbesluit 698 zet Nederland zich in voor NAVO betrokkenheid bij EU-crisisoefeningen om het gezamenlijke beeld van de dreigingscontext in het ruimtedomein en de benodigde capaciteiten te versterken. Dit verbetert procedures, communicatie en voorbereiding voor een geïntegreerde respons op crises waarbij beide organisaties betrokken zullen zijn.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00295199" w:rsidR="00295199" w:rsidP="00295199" w:rsidRDefault="00295199" w14:paraId="3C1F3944" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F867B4" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="3F0F2189" w14:textId="2BD5469B">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
@@ -6785,67 +5807,51 @@
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B31DC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003D7ADF" w:rsidP="003D7ADF" w:rsidRDefault="00914E5E" w14:paraId="7AFF00EA" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00300E58">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Militaire ruimtecapaciteiten maken onderdeel uit van </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> en de militaire planning- en commandostructuur en vallen daarmee onder de verantwoordelijkheid van het ministerie van Defensie. Wanneer ruimtecapaciteiten worden ingezet voor militaire operaties, is het noodzakelijk dat deze militair van aard zijn</w:t>
+        <w:t>Militaire ruimtecapaciteiten maken onderdeel uit van multidomeinoperaties en de militaire planning- en commandostructuur en vallen daarmee onder de verantwoordelijkheid van het ministerie van Defensie. Wanneer ruimtecapaciteiten worden ingezet voor militaire operaties, is het noodzakelijk dat deze militair van aard zijn</w:t>
       </w:r>
       <w:r w:rsidRPr="00300E58">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003D7ADF" w:rsidP="003D7ADF" w:rsidRDefault="003D7ADF" w14:paraId="722B8317" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F867B4" w:rsidR="00F2369D" w:rsidP="003D7ADF" w:rsidRDefault="00F2369D" w14:paraId="20BBCD86" w14:textId="23D309CB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00F867B4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Het kabinet noemt het ontwikkelen van een eigen satellietconstellatie als mogelijkheid voor beter beveiligde en robuuste satellietcommunicatie. De leden van de CDA-fractie vragen wanneer hierover een besluit wordt genomen.</w:t>
@@ -7285,83 +6291,51 @@
         <w:t xml:space="preserve">het beveiligde en versleutelde Galileo-signaal, de </w:t>
       </w:r>
       <w:r w:rsidRPr="009A78EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>Public Regulated Service</w:t>
       </w:r>
       <w:r w:rsidRPr="009A78EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="009A78EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">is in beginsel voorbehouden aan EU-lidstaten. Wel voorziet de EU-regelgeving rond het </w:t>
-[...31 lines deleted...]
-        <w:t>-signaal aan derde landen door middel van een afzonderlijke overeenkomst tussen de EU en het betreffende land. Deze overeenkomst is voorwaardelijk aan specifieke eisen rond o.a. gegevensbeveiliging, en lands-specifieke aspecten als de eerbiediging van democratie, rechtstaat en fundamentele vrijheden in deze landen. Deze overeenkomst dient goedgekeurd te worden door de Raad van de Europese Unie. Goedgekeurde derde landen verkrijgen gebruikersrecht, maar geen inspraak in het programma. Tot op heden is dit voor geen enkel derde land gerealiseerd. De EU voert echter wel onderhandelingen hierover met een aantal landen, waaronder met Noorwegen.</w:t>
+        <w:t>is in beginsel voorbehouden aan EU-lidstaten. Wel voorziet de EU-regelgeving rond het Galileo-programma (besluit 1104/2011/EU) in provisies voor het verstrekken van toegang tot het beveiligde Galileo-signaal aan derde landen door middel van een afzonderlijke overeenkomst tussen de EU en het betreffende land. Deze overeenkomst is voorwaardelijk aan specifieke eisen rond o.a. gegevensbeveiliging, en lands-specifieke aspecten als de eerbiediging van democratie, rechtstaat en fundamentele vrijheden in deze landen. Deze overeenkomst dient goedgekeurd te worden door de Raad van de Europese Unie. Goedgekeurde derde landen verkrijgen gebruikersrecht, maar geen inspraak in het programma. Tot op heden is dit voor geen enkel derde land gerealiseerd. De EU voert echter wel onderhandelingen hierover met een aantal landen, waaronder met Noorwegen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009A7AD7" w:rsidP="009A78EA" w:rsidRDefault="009A7AD7" w14:paraId="6A8504AE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F2369D" w:rsidP="009A78EA" w:rsidRDefault="00F2369D" w14:paraId="15787065" w14:textId="3CE9A5A8">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F867B4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>De leden van de CDA-fractie vragen hoe geregeld wordt dat ook NAVO-bondgenoten die geen EU-lid zijn kunnen profiteren van Europese ruimtecapaciteiten, zonder dat EU-zeggenschap wordt uitgehold.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F867B4" w:rsidR="009A78EA" w:rsidP="009A78EA" w:rsidRDefault="009A78EA" w14:paraId="079FBB50" w14:textId="77777777">
       <w:pPr>
@@ -7403,159 +6377,76 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2C8D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Zie het antwoord op vraag 25. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F2369D" w:rsidP="009A78EA" w:rsidRDefault="00F2369D" w14:paraId="3FA77A0E" w14:textId="507B7803">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2C8D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Het overgrote deel van de capaciteiten van </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Het overgrote deel van de capaciteiten van Galileo zijn vrij toegankelijk, ook voor landen en gebruikers buiten de EU. Dit betreft de standaard open dienst, maar ook om diensten rond </w:t>
+      </w:r>
       <w:r w:rsidRPr="002A2C8D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Search-and-Rescue</w:t>
+      </w:r>
       <w:r w:rsidRPr="002A2C8D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> zijn vrij toegankelijk, ook voor landen en gebruikers buiten de EU. Dit betreft de standaard open dienst, maar ook om diensten rond </w:t>
+        <w:t>, precisie-navigatie of geauthenticeerde diensten zoals OSNMA (</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2C8D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Search-and-</w:t>
-[...82 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Open Service Navigation Message Authentication)</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2C8D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009A78EA" w:rsidR="009A78EA" w:rsidP="009A78EA" w:rsidRDefault="009A78EA" w14:paraId="48A57255" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F867B4" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="170241C8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
@@ -7761,250 +6652,222 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2C8D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Daarnaast is het van belang dat de Europese Commissie en de </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2C8D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">European Union Agency for the Space </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>European Union Agency for the Space Programme</w:t>
+      </w:r>
       <w:r w:rsidRPr="002A2C8D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> goed zicht hebben op de Nederlandse capaciteiten en behoeften. Daarom hebben de betrokken ministeries het </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2C8D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Netherlands Space Agency</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2C8D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> gevraagd te </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2C8D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">onderzoeken hoe de positionering van Nederland richting de Europese Commissie en de </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2C8D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">European Union Agency for the Space </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>European Union Agency for the Space Programme</w:t>
+      </w:r>
       <w:r w:rsidRPr="002A2C8D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verder kan worden versterkt, zodat Nederlandse capaciteiten en behoeften beter aansluiten op de Europese ruimtevaartprogramma’s en daarin beter zichtbaar zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A2C8D" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="25B5EF83" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002A2C8D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> verder kan worden versterkt, zodat Nederlandse capaciteiten en behoeften beter aansluiten op de Europese ruimtevaartprogramma’s en daarin beter zichtbaar zijn.</w:t>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Opschaling vereist investeringen die veelal voor de ruimtevaartbedrijven nog moeilijk bereikbaar zijn. Private investeerders zijn nog onvoldoende bekend met de mogelijkheden die de ruimtevaartmarkt biedt. Ook daarvoor zijn er diverse initiatieven, onder meer vanuit de </w:t>
+      </w:r>
       <w:r w:rsidRPr="002A2C8D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Opschaling vereist investeringen die veelal voor de ruimtevaartbedrijven nog moeilijk bereikbaar zijn. Private investeerders zijn nog onvoldoende bekend met de mogelijkheden die de ruimtevaartmarkt biedt. Ook daarvoor zijn er diverse initiatieven, onder meer vanuit de </w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>European Space Agency</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2C8D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...3 lines deleted...]
-        <w:t>European Space Agency</w:t>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de NL </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2C8D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> en de NL </w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Space Campus</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2C8D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...3 lines deleted...]
-        <w:t>Space Campus</w:t>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ook werkt </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2C8D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">. Ook werkt </w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Netherlands Space Agency</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2C8D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...4 lines deleted...]
-      </w:r>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om het brede instrumentarium van bijvoorbeeld de Rijksdienst voor Ondernemend Nederland bij de sector bekend te maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A2C8D" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="4FB22D16" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002A2C8D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> om het brede instrumentarium van bijvoorbeeld de Rijksdienst voor Ondernemend Nederland bij de sector bekend te maken.</w:t>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">In recente Europese defensie-initiatieven, zoals het recent aangekondigde AGILE-programma, blijven speciale onderdelen voor </w:t>
+      </w:r>
       <w:r w:rsidRPr="002A2C8D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-US"/>
-[...8 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>space</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002A2C8D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> startups en mkb beschikbaar, ook binnen programma's die raakvlakken hebben met ruimtevaart, digitalisering, energie en connectiviteit. Het kabinet benadrukt in defensie- en Europese innovatieprogramma's dat mkb en startups expliciet moeten kunnen deelnemen. Het kabinet erkent het belang van het beschermen van strategische technologieën en kennisposities en streeft ernaar dat industriële waardeketens met internationale partners, ook buiten de Unie, worden onderhouden, bijvoorbeeld met NAVO-bondgenoten. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003D7ADF" w:rsidR="008841E0" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="76B19C7C" w14:textId="2D8AD607">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2C8D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -8599,174 +7462,73 @@
         </w:rPr>
         <w:t xml:space="preserve">Zie het antwoord op vraag 11. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F867B4" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="1C0693A2" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F867B4" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="435A7C9A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F867B4" w:rsidR="00F2369D" w:rsidP="005C32EE" w:rsidRDefault="00F2369D" w14:paraId="016AF61E" w14:textId="77777777">
-[...102 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:sectPr w:rsidRPr="00F867B4" w:rsidR="00F2369D" w:rsidSect="00F43F41">
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1559" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1247CB76" w14:textId="77777777" w:rsidR="00AB24B7" w:rsidRDefault="00AB24B7" w:rsidP="00607AB3">
+    <w:p w14:paraId="6750F2F3" w14:textId="77777777" w:rsidR="004A7F1A" w:rsidRDefault="004A7F1A" w:rsidP="00607AB3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="485759DB" w14:textId="77777777" w:rsidR="00AB24B7" w:rsidRDefault="00AB24B7" w:rsidP="00607AB3">
+    <w:p w14:paraId="3DAE2AE5" w14:textId="77777777" w:rsidR="004A7F1A" w:rsidRDefault="004A7F1A" w:rsidP="00607AB3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -8792,194 +7554,104 @@
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2D3BC00B" w14:textId="77777777" w:rsidR="009A78EA" w:rsidRDefault="009A78EA">
+  <w:p w14:paraId="41ABC938" w14:textId="57B3343D" w:rsidR="005C32EE" w:rsidRDefault="005C32EE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
+      <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-</w:ftr>
-[...35 lines deleted...]
-  </w:sdt>
   <w:p w14:paraId="54F6F1B6" w14:textId="77777777" w:rsidR="005C32EE" w:rsidRDefault="005C32EE">
-    <w:pPr>
-[...8 lines deleted...]
-  <w:p w14:paraId="60924804" w14:textId="77777777" w:rsidR="009A78EA" w:rsidRDefault="009A78EA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29CAB356" w14:textId="77777777" w:rsidR="00AB24B7" w:rsidRDefault="00AB24B7" w:rsidP="00607AB3">
+    <w:p w14:paraId="4F5DC605" w14:textId="77777777" w:rsidR="004A7F1A" w:rsidRDefault="004A7F1A" w:rsidP="00607AB3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48F6091A" w14:textId="77777777" w:rsidR="00AB24B7" w:rsidRDefault="00AB24B7" w:rsidP="00607AB3">
+    <w:p w14:paraId="3C52AA68" w14:textId="77777777" w:rsidR="004A7F1A" w:rsidRDefault="004A7F1A" w:rsidP="00607AB3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="249C5F29" w14:textId="04D410C7" w:rsidR="00014537" w:rsidRPr="00014537" w:rsidRDefault="00014537">
+    <w:p w14:paraId="249C5F29" w14:textId="04D410C7" w:rsidR="00014537" w:rsidRPr="00F16395" w:rsidRDefault="00014537">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00014537">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F16395">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00014537">
+      <w:r w:rsidRPr="00F16395">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-[...10 lines deleted...]
-        <w:t>Betreft een eenmalige aanvullende bijdrage van EUR 24 miljoen verspreid over drie jaar.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Betreft een eenmalige aanvullende bijdrage van EUR 24 miljoen verspreid over drie jaar.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12045D8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D51C5522"/>
     <w:lvl w:ilvl="0" w:tplc="4B6A7B54">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -9153,173 +7825,189 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1784499158">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1881933377">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002721C6"/>
     <w:rsid w:val="00014537"/>
     <w:rsid w:val="00066D48"/>
     <w:rsid w:val="000823B0"/>
     <w:rsid w:val="00093D3D"/>
     <w:rsid w:val="000B1064"/>
     <w:rsid w:val="000C1AAC"/>
     <w:rsid w:val="000D74BE"/>
     <w:rsid w:val="000E7CEF"/>
     <w:rsid w:val="001071D7"/>
     <w:rsid w:val="00113744"/>
     <w:rsid w:val="00121F2D"/>
     <w:rsid w:val="00124FE6"/>
     <w:rsid w:val="001409A4"/>
     <w:rsid w:val="00154599"/>
     <w:rsid w:val="001C3594"/>
     <w:rsid w:val="00213EAC"/>
     <w:rsid w:val="0024101E"/>
+    <w:rsid w:val="0025464A"/>
     <w:rsid w:val="002721C6"/>
     <w:rsid w:val="002758E5"/>
     <w:rsid w:val="00295199"/>
     <w:rsid w:val="002A1DA4"/>
     <w:rsid w:val="002A2C8D"/>
+    <w:rsid w:val="002A3225"/>
     <w:rsid w:val="002C42FF"/>
     <w:rsid w:val="00300E58"/>
     <w:rsid w:val="00313CC8"/>
     <w:rsid w:val="003A26D6"/>
     <w:rsid w:val="003D7ADF"/>
     <w:rsid w:val="00402191"/>
     <w:rsid w:val="00403177"/>
     <w:rsid w:val="00405F46"/>
+    <w:rsid w:val="004172F3"/>
     <w:rsid w:val="00434AFA"/>
     <w:rsid w:val="0044510E"/>
+    <w:rsid w:val="004A7F1A"/>
     <w:rsid w:val="004C584B"/>
     <w:rsid w:val="004E116F"/>
     <w:rsid w:val="00515C7C"/>
     <w:rsid w:val="0058182E"/>
+    <w:rsid w:val="00593C28"/>
     <w:rsid w:val="005A2E37"/>
     <w:rsid w:val="005C32EE"/>
     <w:rsid w:val="005E4805"/>
     <w:rsid w:val="005E4F77"/>
     <w:rsid w:val="006038DE"/>
     <w:rsid w:val="00607AB3"/>
     <w:rsid w:val="00631417"/>
     <w:rsid w:val="00643C47"/>
+    <w:rsid w:val="00666214"/>
     <w:rsid w:val="006857DC"/>
     <w:rsid w:val="006F32EF"/>
     <w:rsid w:val="00726EA7"/>
     <w:rsid w:val="007304E3"/>
     <w:rsid w:val="00763390"/>
     <w:rsid w:val="00776E17"/>
     <w:rsid w:val="007C3215"/>
+    <w:rsid w:val="00811BFD"/>
     <w:rsid w:val="0081302C"/>
     <w:rsid w:val="00837404"/>
     <w:rsid w:val="00843EB5"/>
     <w:rsid w:val="0087667A"/>
     <w:rsid w:val="008841E0"/>
+    <w:rsid w:val="00884B67"/>
     <w:rsid w:val="00894619"/>
     <w:rsid w:val="008B11BE"/>
     <w:rsid w:val="008E1F98"/>
     <w:rsid w:val="008E527D"/>
+    <w:rsid w:val="008E5F7A"/>
     <w:rsid w:val="008F1F3B"/>
     <w:rsid w:val="00914E5E"/>
     <w:rsid w:val="0091593B"/>
     <w:rsid w:val="00917BB1"/>
     <w:rsid w:val="009260C4"/>
     <w:rsid w:val="00937441"/>
     <w:rsid w:val="00954F08"/>
+    <w:rsid w:val="009928F8"/>
     <w:rsid w:val="009936BB"/>
     <w:rsid w:val="009A78EA"/>
     <w:rsid w:val="009A7AD7"/>
     <w:rsid w:val="00A127A7"/>
     <w:rsid w:val="00A2568E"/>
     <w:rsid w:val="00A344A1"/>
     <w:rsid w:val="00A4170A"/>
+    <w:rsid w:val="00A51697"/>
     <w:rsid w:val="00A73177"/>
     <w:rsid w:val="00A87A7A"/>
+    <w:rsid w:val="00AA72D8"/>
     <w:rsid w:val="00AB24B7"/>
     <w:rsid w:val="00AD4214"/>
     <w:rsid w:val="00AE2D77"/>
     <w:rsid w:val="00AE2E21"/>
     <w:rsid w:val="00AE565C"/>
     <w:rsid w:val="00B31DC4"/>
     <w:rsid w:val="00B31E30"/>
     <w:rsid w:val="00C05A86"/>
     <w:rsid w:val="00C14AE7"/>
     <w:rsid w:val="00CA3DC2"/>
     <w:rsid w:val="00CA60D7"/>
+    <w:rsid w:val="00CF47CB"/>
     <w:rsid w:val="00D250FF"/>
     <w:rsid w:val="00D3059A"/>
     <w:rsid w:val="00D65BA3"/>
+    <w:rsid w:val="00D74618"/>
     <w:rsid w:val="00D978B4"/>
     <w:rsid w:val="00E11BC2"/>
     <w:rsid w:val="00E335F7"/>
     <w:rsid w:val="00E6240A"/>
     <w:rsid w:val="00E80BBD"/>
     <w:rsid w:val="00E82A15"/>
     <w:rsid w:val="00EA2928"/>
     <w:rsid w:val="00EC66C3"/>
     <w:rsid w:val="00EE6500"/>
+    <w:rsid w:val="00F16395"/>
     <w:rsid w:val="00F2369D"/>
+    <w:rsid w:val="00F24B47"/>
+    <w:rsid w:val="00F43F41"/>
     <w:rsid w:val="00F45A4D"/>
     <w:rsid w:val="00F53C43"/>
     <w:rsid w:val="00FB138C"/>
     <w:rsid w:val="00FB67AA"/>
     <w:rsid w:val="00FE19FC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -9951,50 +8639,51 @@
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002721C6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:kern w:val="2"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
@@ -10650,51 +9339,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1609004756">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -10977,105 +9666,105 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>23</ap:Pages>
-  <ap:Words>9388</ap:Words>
-  <ap:Characters>51640</ap:Characters>
+  <ap:Words>9321</ap:Words>
+  <ap:Characters>51266</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>430</ap:Lines>
-  <ap:Paragraphs>121</ap:Paragraphs>
+  <ap:Lines>427</ap:Lines>
+  <ap:Paragraphs>120</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Titel</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="2">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>60907</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>60467</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2026-08-24T08:57:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F0029DC2512963FB149993F93CA39A28C7E</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="gc2efd3bfea04f7f8169be07009f5536">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="BZForumOrganisation">
     <vt:lpwstr>2;#Not applicable|0049e722-bfb1-4a3f-9d08-af7366a9af40</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="BZDossierBudgetManager">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="BZTheme">
     <vt:lpwstr>1;#Not applicable|ec01d90b-9d0f-4785-8785-e1ea615196bf</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="BZDossierSendTo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="BZDossierResponsibleDepartment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="BZCountryState">
     <vt:lpwstr>3;#Not applicable|ec01d90b-9d0f-4785-8785-e1ea615196bf</vt:lpwstr>
   </property>