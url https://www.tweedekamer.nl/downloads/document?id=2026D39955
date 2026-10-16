--- v0 (2026-08-31)
+++ v1 (2026-10-16)
@@ -1,7913 +1,6135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w:rsidRPr="002666EA" w:rsidR="002666EA" w:rsidP="002666EA" w:rsidRDefault="00EE5BD3" w14:paraId="3F307BF7" w14:textId="1F900042">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA" w:rsidR="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>293</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA" w:rsidR="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002666EA" w:rsidR="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Primair Onderwijs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="002666EA" w:rsidP="002666EA" w:rsidRDefault="002666EA" w14:paraId="1B032867" w14:textId="724015C4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>289</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Voortgezet Onderwijs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="002666EA" w:rsidP="002666EA" w:rsidRDefault="002666EA" w14:paraId="56590B40" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA" w:rsidR="00EE5BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>884</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister en staatssecretaris van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="002666EA" w:rsidP="002666EA" w:rsidRDefault="002666EA" w14:paraId="31C3B286" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="002666EA" w:rsidP="002666EA" w:rsidRDefault="002666EA" w14:paraId="238BBFB6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 31 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="1AEA4130" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="42D175C9" w14:textId="264E0A34">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iedere vier tot zeven jaar wordt voor thema’s op de Strategische Evaluatie Agenda (SEA) een periodieke rapportage (PR) opgesteld. Een PR is een syntheseonderzoek dat inzicht biedt in de doeltreffendheid en doelmatigheid van het gevoerde beleid over een bepaalde periode. Bij een syntheseonderzoek wordt op basis van eerdere uitgevoerde (evaluatie)onderzoeken uitspraken gedaan over een bepaald onderwerp. In 2027 wordt een periodieke rapportage over het thema </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>voldoende en goed (onderwijs)personeel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan de Tweede Kamer aangeboden. Met deze brief informeren we u over het plan van aanpak van het onderzoek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="78A0707D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="3E086EC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kwalitatief goed onderwijs is essentieel voor de toekomst van onze kinderen. Deze valt of staat met de beschikbaarheid van voldoende en goed opgeleid onderwijspersoneel. De afgelopen jaren heeft het niet ontbroken aan beleid om het tekort aan onderwijspersoneel te verlagen en de kwaliteit van het zittende personeel te verstevigen. De maatschappelijke uitdaging is groot. En dat vraagt ons om na te denken over hoe we ons beleid verder kunnen verbeteren. Met dit onderzoek zetten we daarom in op meer dan het verantwoorden van de doelmatig- en doeltreffendheid. We omarmen deze mogelijkheid om te leren van het verleden en te bezien welke verdere aanscherpingen mogelijk zijn. Dit alles om een betere bijdrage te leveren aan de maatschappelijke opgave: kwalitatief goed onderwijs voor alle leerlingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="648DF259" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="3497336C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plan van aanpak </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="279C9013" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Achtergrond en afbakening</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="3C4FFA93" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De vorige rapportage over het thema Lerarenbeleid in primair en voortgezet onderwijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is in 2021 opgeleverd en had betrekking op de periode 2013-2020.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sinds de vorige evaluatie heeft er een verbreding plaatsgevonden op het gebied van het lerarenbeleid met het akkoord “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Samen voor het beste onderwijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In dit akkoord is samen met onderwijswerkgevers, -werknemers en lerarenopleidingen gekozen voor een integrale aanpak om de kwaliteit van het onderwijs te versterken. De focus is daarom verschoven naar het bredere begrip </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>onderwijspersoneel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Voor het realiseren van goed onderwijs zijn namelijk niet alleen leraren van belang, maar ook de andere functies binnen en buiten de school. Daarnaast is de regionale aanpak versterkt met de vorming van de onderwijsregio’s. Ook is het anders organiseren van onderwijs een steeds belangrijker thema geworden en is er ingezet op een versterking van de kwaliteit, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="634CB2CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>professionaliteit en positie van leraren en schoolleiders. De intentie is dan ook om ten opzichte van de vorige PR de scope te verbreden en deze thema’s ook mee te nemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Het onderzoek behelst de periode 2021-2026 en bouwt voort op de inzichten uit het onderzoek “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>een kwestie van lange adem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>” naar 30 jaar lerarenbeleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="1073E3F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="48FD9336" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Binnen het onderwijspersoneelsbeleid wordt op verschillende manieren gestuurd op gewenste uitkomsten. Hierbij neemt OCW verschillende rollen in. Deze rolinneming heeft gevolgen voor de effectiviteit van beleid. Daarom wordt in het onderzoek aandacht besteed aan de rol die OCW inneemt bij de aanpak van de verschillende beleidsopgaven en de gevolgen hiervan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="43054A98" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="3D0B8A1A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Samenvattend heeft de periodieke rapportage als doel de doelmatigheid en de doeltreffendheid van het onderwijspersoneelsbeleid in het funderend onderwijs en de rol van OCW daarin over de periode 2021-2026 in kaart te brengen. Daarbij wordt, zoals voorgeschreven is bij een PR, ook aandacht besteed aan de impact van een potentiële bezuiniging van 20% op de budgettaire grondslag van het beleid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="7EBDDBF6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="54AC685F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Beleidstheorie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="752CF606" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Onderdeel van een PR is een reconstructie van de beleidstheorie waarin wordt beschreven hoe de beleidsdoelstellingen zijn vertaald in beleidsmaatregelen en met welke motivering. In de vorige PR werd geconcludeerd dat de focus bij beleidsevaluaties met name op individuele beleidsmaatregelen ligt en het effect op de korte termijn in plaats van de evaluatie van een pakket aan beleidsmaatregelen in samenhang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het effect van individuele maatregelen is moeilijk te bezien omdat er een pakket aan maatregelen is welke tegelijkertijd worden genomen, (deels) verschillende uitkomsten nastreven en effect hebben op elkaar. Dit maakt het ingewikkeld om uitkomsten toe te wijzen aan een individuele beleidsmaatregel. Door in deze PR de beleidsmaatregelen in samenhang te bekijken en te evalueren kunnen er robuustere uitspraken worden gedaan over de uitkomsten. Daarom wordt voorgesteld om de onderliggende beleidsmaatregelen zowel individueel als in samenhang te evalueren op basis van het beoogde doel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="58E74B80" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="3C484923" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In zijn algemeenheid worden de beleidsmaatregelen ingezet via een aantal hoofdlijnen. Het onderwijspersoneelsbeleid poogt bij te dragen aan kwalitatief goed onderwijs voor alle leerlingen door het nastreven van de volgende doelstellingen en een greep uit de onderliggende indicatoren:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="3C2AA32D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="4AC2B88F" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het aantrekken en opleiden van voldoende en goed onderwijspersoneel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="2B2F1D2B" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Instroom in lerarenopleidingen, aantallen zij-instromers, aantallen bevoegden en onbevoegde leraren, aantal onderwijspersoneel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="497EBE95" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het behouden en professionaliseren van onderwijspersoneel;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="1E622A4E" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Uitstroom van leraren, ziekteverzuimpercentages, ervaren werkdruk, werktevredenheid, inzet professionaliseringsmiddelen, percentage scholen met SHRM beleid, stille reserve;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="36FDB373" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het bewaken van de continuïteit van het onderwijs in tijden van tekorten door het stimuleren van andere organisatievormen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="3DDA16B3" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inventarisaties naar andere inrichtingen van onderwijs(tijd), </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="72A59549" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het versterken van de inspraak van relevante actoren;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="555CFD91" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Percentage scholen met professioneel statuut, tevredenheid leraren met inspraak;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="6B787AD1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de regionale aanpak om gezamenlijk de uitdagingen op de onderwijsarbeidsmarkt het hoofd te bieden;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="080C8749" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aantallen deelnemende scholen en FTE’s per regio, percentage studenten dat wordt opgeleid via SO&amp;P;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="63AEA999" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="3EAD479F" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De beleidsmaatregelen worden gedurende het reconstrueren van de beleidstheorie verder in beeld gebracht en gekoppeld aan de overkoepelende doelstellingen die ze beogen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="18A16DF7" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="04044FFC" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Onderzoeksvra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="347D3351" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De onderzoeksvragen bepalen welk inzicht de beleidstheorie en de PR moet opleveren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="422669D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="56B64407" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Fase 1: Beleidstheorie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="295C96DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voorafgaand aan de uitvoering van het onderzoek wordt de beleidstheorie door de betreffende beleidsteams gereconstrueerd. Hiermee worden de onderliggende aannames en de gewenste uitkomsten van het beleid in beeld gebracht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="6014595A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="07B4ACF6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Fase 2 Onderzoek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="395C15FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het onderzoek heeft als doel om te evalueren in welke mate de beleidsinstrumenten die voortkomen uit de aannames onderliggend aan ons beleid op een doelmatige en doeltreffende manier bijdragen aan goed onderwijs. Daarnaast wordt gekeken naar de rolinneming van OCW en de gevolgen van externe ontwikkelingen, zoals corona, op ons beleid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="1CC43C5E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="2F4C9121" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoofdvraag: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>“Op welke wijze heeft het onderwijspersoneelsbeleid op een doeltreffende en doelmatige manier bijgedragen aan kwalitatief goed onderwijs rekening houdend met de rolinneming van het ministerie van OCW en de contextuele ontwikkelingen binnen de onderwijspraktijk?”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="2768748F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="6D4C560E" w14:textId="7F5011DA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vraag 1: Wat is de doeltreffendheid van het beleid gericht op voldoende en goed onderwijspersoneel?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="248E5B90" w14:textId="3DC9C6DD">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vraag 2: Wat is de doelmatigheid van het beleid gericht op voldoende en goed onderwijspersoneel?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="045B5C30" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vraag 3: Welke gevolgen heeft de rolinneming van OCW op de beoogde uitkomsten en effectiviteit van het beleid?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="3FEC4BBE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 4: Welke externe factoren hebben invloed gehad op de effectiviteit van het beleid en de rolinneming van OCW? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="67229B9A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vraag 5: Welke lessen kunnen worden getrokken voor de verdere vormgeving van het instrumentarium en de rolinneming van OCW?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="35B84C25" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Vraag 6: Wat is de impact van een bezuiniging van 20% op de budgettaire grondslag van het beleid op het SEA Thema “voldoende en goed opgeleid onderwijspersoneel”?  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="7A4E022D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="1DB67747" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onderzoeksmethode: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="7C0AAD3D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De onderzoeksvragen worden beantwoord met gebruik van de inzichten uit de afgeronde beleidsonderzoeken die in opdracht van OCW zijn opgesteld, en uit onderzoeks- en adviesrapporten vanuit andere organisaties zoals de Onderwijsraad. Wanneer beantwoording niet of onvoldoende mogelijk is, dan leidt dit tot aanbevelingen voor nieuw beleidsonderzoek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="40A5042E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="159E3ED7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onafhankelijkheids- en kwaliteitsborging: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="72DD87AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om de onafhankelijkheid en kwaliteit van het onderzoek te waarborgen worden er verschillende maatregelen genomen. Zo wordt het onderzoek uitgevoerd door een onafhankelijk onderzoeksbureau. Aanvullend worden er meerdere onafhankelijke deskundigen vanuit verschillende expertises gevraagd om na afronding van de PR een reflectie te geven over onder andere de kwaliteit en validiteit van het onderzoek. Dit oordeel wordt samen met de kabinetsreactie en het rapport gedeeld met uw Kamer. Er wordt een begeleidingscommissie ingesteld die gedurende het onderzoek feedback kan geven op de richting van het onderzoek. In de begeleidingscommissie zullen vertegenwoordigers van verschillende expertises deelnemen waaronder beleid, wetenschap, uitvoering, financiële en economische zaken en de inspectie der rijksfinanciën. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="37AB2CA7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="3CDCC1AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Budgettaire grondslag: </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelraster"/>
-[...1 lines deleted...]
-        <w:tblW w:w="7522" w:type="dxa"/>
+        <w:tblStyle w:val="Onopgemaaktetabel5"/>
+        <w:tblW w:w="8155" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7522"/>
-[...2065 lines deleted...]
-        <w:gridCol w:w="2151"/>
+        <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1052"/>
         <w:gridCol w:w="1052"/>
         <w:gridCol w:w="1052"/>
         <w:gridCol w:w="1052"/>
         <w:gridCol w:w="1052"/>
         <w:gridCol w:w="1052"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00163AA7" w:rsidR="00B064A5" w:rsidTr="002305D3" w14:paraId="7734F454" w14:textId="77777777">
+      <w:tr w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidTr="002666EA" w14:paraId="2CAE0978" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2151" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00163AA7" w:rsidR="00B064A5" w:rsidP="00B064A5" w:rsidRDefault="00B064A5" w14:paraId="48765D91" w14:textId="77777777">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="7BFF2732" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00163AA7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">x €1.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1052" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00163AA7" w:rsidR="00B064A5" w:rsidP="00B064A5" w:rsidRDefault="00B064A5" w14:paraId="7FF06275" w14:textId="77777777">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="068F9417" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00163AA7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1052" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00163AA7" w:rsidR="00B064A5" w:rsidP="00B064A5" w:rsidRDefault="00B064A5" w14:paraId="43FE1A17" w14:textId="77777777">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="4D30F1A0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00163AA7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1052" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00163AA7" w:rsidR="00B064A5" w:rsidP="00B064A5" w:rsidRDefault="00B064A5" w14:paraId="063BBA4D" w14:textId="77777777">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="69B25499" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00163AA7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1052" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00163AA7" w:rsidR="00B064A5" w:rsidP="00B064A5" w:rsidRDefault="00B064A5" w14:paraId="3C66DC90" w14:textId="77777777">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="79646ABD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00163AA7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1052" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00163AA7" w:rsidR="00B064A5" w:rsidP="00B064A5" w:rsidRDefault="00B064A5" w14:paraId="512849D1" w14:textId="77777777">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="1C5FC9DA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00163AA7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1052" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00163AA7" w:rsidR="00B064A5" w:rsidP="00B064A5" w:rsidRDefault="00B064A5" w14:paraId="11A4B809" w14:textId="74141D7A">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="21CF66F8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00163AA7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
-            <w:r w:rsidR="00693371">
+            <w:r w:rsidRPr="002666EA">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:footnoteReference w:id="7"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00163AA7" w:rsidR="00B064A5" w:rsidTr="002305D3" w14:paraId="7D9CAD8A" w14:textId="77777777">
+      <w:tr w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidTr="002666EA" w14:paraId="52BB4494" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2151" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00163AA7" w:rsidR="00B064A5" w:rsidP="00B064A5" w:rsidRDefault="00B064A5" w14:paraId="458E2A29" w14:textId="77777777">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="2BADFE1D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00163AA7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>artikel 9 totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1052" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00163AA7" w:rsidR="00B064A5" w:rsidP="00B064A5" w:rsidRDefault="00B064A5" w14:paraId="79F4333E" w14:textId="77777777">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="4CFA56E1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00163AA7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>168.803</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1052" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00163AA7" w:rsidR="00B064A5" w:rsidP="00B064A5" w:rsidRDefault="00B064A5" w14:paraId="285ED540" w14:textId="77777777">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="3AE3E65B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00163AA7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>183.311</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1052" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00163AA7" w:rsidR="00B064A5" w:rsidP="00B064A5" w:rsidRDefault="00B064A5" w14:paraId="5927B850" w14:textId="77777777">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="54090B1F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00163AA7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>187.618</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1052" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00163AA7" w:rsidR="00B064A5" w:rsidP="00B064A5" w:rsidRDefault="00B064A5" w14:paraId="63D6BA83" w14:textId="77777777">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="79FC8AD6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00163AA7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>225.787</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1052" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00163AA7" w:rsidR="00B064A5" w:rsidP="00B064A5" w:rsidRDefault="00B064A5" w14:paraId="3FBE318B" w14:textId="77777777">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="68672721" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00163AA7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>369.077</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1052" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00163AA7" w:rsidR="00B064A5" w:rsidP="00B064A5" w:rsidRDefault="00B064A5" w14:paraId="7E7F884B" w14:textId="77777777">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="585512B3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00163AA7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>437.097</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B064A5" w:rsidP="00B064A5" w:rsidRDefault="00B064A5" w14:paraId="517CE74E" w14:textId="45EF8164">
-      <w:r w:rsidRPr="00841289">
+    <w:p w:rsidRPr="002666EA" w:rsidR="002666EA" w:rsidP="002666EA" w:rsidRDefault="002666EA" w14:paraId="17DC3444" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="7542BCA7" w14:textId="3691F120">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De inzet op onderwijspersoneel wordt gericht gefinancierd vanuit het begrotingsartikel 9. Arbeidsmarkt- en personeelsbeleid op de OCW begroting. De onderstaande tabel laat de gerealiseerde uitgaven voor de jaren 2021 t/m 2025 op dit artikel zien op basis van het jaarverslag. Het bedrag voor 2026 is gebaseerd op de begroting.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00841289" w:rsidR="00B064A5" w:rsidP="00B064A5" w:rsidRDefault="00B064A5" w14:paraId="3FC26E95" w14:textId="77777777"/>
-[...3 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="1C4C392C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="333A130B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naast deze middelen worden er ook middelen van andere begrotingsartikelen verstrekt voor de lerarenstrategie, onder andere vanuit de maatregelen uit het onderwijsakkoord van 2022. Er is toen in totaal €1.534 miljoen geïnvesteerd waaronder € 919 miljoen voor het dichten van de loonkloof, € 300 miljoen voor het verlichten van werkdruk in het vo, € 187 miljoen voor arbeidsmarkttoelagen en € 128 miljoen voor professionalisering in het funderend onderwijs. Deze middelen zijn structureel in de bekostiging aan scholen verwerkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002666EA" w:rsidRDefault="002666EA" w14:paraId="5AF69C68" w14:textId="00DEF111">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>ze</w:t>
-[...38 lines deleted...]
-    <w:p w:rsidR="00D00AA3" w:rsidRDefault="00D00AA3" w14:paraId="0E601BA4" w14:textId="2AF0CEB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="41DB2031" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Uitvoering</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
-        <w:tblW w:w="7383" w:type="dxa"/>
+        <w:tblW w:w="8746" w:type="dxa"/>
         <w:tblInd w:w="38" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1681"/>
         <w:gridCol w:w="2786"/>
-        <w:gridCol w:w="2916"/>
+        <w:gridCol w:w="4279"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidTr="005901F5" w14:paraId="746E7333" w14:textId="77777777">
+      <w:tr w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidTr="002666EA" w14:paraId="4C062604" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005901F5" w:rsidR="001A6EEF" w:rsidP="00F14E29" w:rsidRDefault="001A6EEF" w14:paraId="25C31E01" w14:textId="6CB231B5">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="0E6ECC8C" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005901F5" w:rsidR="001A6EEF" w:rsidP="00F14E29" w:rsidRDefault="001A6EEF" w14:paraId="4962E3CE" w14:textId="203674E4">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="4BA9DB0B" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wanneer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2916" w:type="dxa"/>
+            <w:tcW w:w="4279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005901F5" w:rsidR="001A6EEF" w:rsidP="00F14E29" w:rsidRDefault="001A6EEF" w14:paraId="71CA2EB3" w14:textId="141F2B4B">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="4E451A13" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidTr="005901F5" w14:paraId="4AF34A34" w14:textId="509941CD">
+      <w:tr w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidTr="002666EA" w14:paraId="618F0D17" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidP="00F14E29" w:rsidRDefault="001A6EEF" w14:paraId="4BEDDDAB" w14:textId="767E08E6">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="22ED3C80" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Informeren Kamer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidP="00F14E29" w:rsidRDefault="001A6EEF" w14:paraId="7F5DC248" w14:textId="599FE71E">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="0236B433" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>September 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2916" w:type="dxa"/>
+            <w:tcW w:w="4279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidP="00F14E29" w:rsidRDefault="001A6EEF" w14:paraId="227E3B9A" w14:textId="68CE55C7">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="07ABB6C3" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Harbersbrief</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidTr="005901F5" w14:paraId="16BE853B" w14:textId="77777777">
+      <w:tr w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidTr="002666EA" w14:paraId="4DE1AEFE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001A6EEF" w:rsidP="00F14E29" w:rsidRDefault="001A6EEF" w14:paraId="60DC4BDD" w14:textId="33DF1CDA">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="47F6094E" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Opstellen beleidstheorie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidP="00F14E29" w:rsidRDefault="001A6EEF" w14:paraId="7E574A27" w14:textId="72031999">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="44CFDDB6" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Najaar  2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2916" w:type="dxa"/>
+            <w:tcW w:w="4279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidP="00F14E29" w:rsidRDefault="001A6EEF" w14:paraId="75C4B772" w14:textId="340A002B">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="757969ED" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Reconstrueren beleidstheorie met respectievelijke beleidsmedewerkers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidTr="005901F5" w14:paraId="71B04B1A" w14:textId="5FC14C86">
+      <w:tr w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidTr="002666EA" w14:paraId="03D9C1D0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidP="00F14E29" w:rsidRDefault="001A6EEF" w14:paraId="72728514" w14:textId="75DCAA77">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="660336E3" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Uitvoering PR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidP="00F14E29" w:rsidRDefault="001A6EEF" w14:paraId="2E684874" w14:textId="531E9253">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="245DA2E5" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Najaar 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2916" w:type="dxa"/>
+            <w:tcW w:w="4279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidP="00F14E29" w:rsidRDefault="001A6EEF" w14:paraId="15A198C2" w14:textId="61BDAF72">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="373EEB68" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Verwerken input Kamer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidTr="001A6EEF" w14:paraId="3F8D8491" w14:textId="77777777">
+      <w:tr w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidTr="002666EA" w14:paraId="54805134" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="384"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidP="00F14E29" w:rsidRDefault="001A6EEF" w14:paraId="77C249C1" w14:textId="77777777">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="53ECF18C" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001A6EEF" w:rsidRDefault="008839E9" w14:paraId="739476C8" w14:textId="70F5DB02">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="43FB6F69" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...25 lines deleted...]
-              <w:t>2026</w:t>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Oktober/november 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2916" w:type="dxa"/>
+            <w:tcW w:w="4279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001A6EEF" w:rsidP="001A6EEF" w:rsidRDefault="001A6EEF" w14:paraId="6BAC1A3E" w14:textId="5C63EB98">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="1FEDEA09" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Start aanbesteding onderzoek</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001A6EEF" w:rsidP="00F14E29" w:rsidRDefault="001A6EEF" w14:paraId="219DD8A9" w14:textId="77777777">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="05381B69" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidTr="005901F5" w14:paraId="1B00A402" w14:textId="50CF5ECC">
+      <w:tr w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidTr="002666EA" w14:paraId="58358313" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="384"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidP="00F14E29" w:rsidRDefault="001A6EEF" w14:paraId="326570E4" w14:textId="0A4F37B7">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="59B80B5C" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005901F5" w:rsidR="001A6EEF" w:rsidP="005901F5" w:rsidRDefault="001A6EEF" w14:paraId="474AC8A8" w14:textId="0E54DD8B">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="0498AF9A" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Januari/februari 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2916" w:type="dxa"/>
+            <w:tcW w:w="4279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001A6EEF" w:rsidP="001A6EEF" w:rsidRDefault="001A6EEF" w14:paraId="510FA9A7" w14:textId="0DE96D0A">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="70955EFD" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> en start aanstelling onafhankelijke experts</w:t>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Start onderzoeksactiviteiten en start aanstelling onafhankelijke experts</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidP="00F14E29" w:rsidRDefault="001A6EEF" w14:paraId="16D4C9CC" w14:textId="77777777">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="2D6A0B05" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidTr="005901F5" w14:paraId="5D34E41C" w14:textId="77777777">
+      <w:tr w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidTr="002666EA" w14:paraId="5A3A638E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidP="0069522E" w:rsidRDefault="001A6EEF" w14:paraId="6B0D1109" w14:textId="77777777">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="17F25BF4" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001A6EEF" w:rsidP="0069522E" w:rsidRDefault="001A6EEF" w14:paraId="6F537BE8" w14:textId="0C3A59CC">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="47BE5045" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Oktober 2026 tot oktober 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2916" w:type="dxa"/>
+            <w:tcW w:w="4279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001A6EEF" w:rsidP="0069522E" w:rsidRDefault="001A6EEF" w14:paraId="440C367D" w14:textId="391EC749">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="6B1A3C7B" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Doorlopende afstemming begeleidingscommissie</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001A6EEF" w:rsidP="0069522E" w:rsidRDefault="001A6EEF" w14:paraId="70C55403" w14:textId="2A7A0DAA">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="688F3D95" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidTr="005901F5" w14:paraId="1D62708F" w14:textId="1B34F040">
+      <w:tr w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidTr="002666EA" w14:paraId="37806D29" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidP="0069522E" w:rsidRDefault="001A6EEF" w14:paraId="02A0A571" w14:textId="77777777">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="0D0A240B" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidP="0069522E" w:rsidRDefault="001A6EEF" w14:paraId="67F782D1" w14:textId="46A4CCED">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="59156B39" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Oktober 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2916" w:type="dxa"/>
+            <w:tcW w:w="4279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidP="0069522E" w:rsidRDefault="001A6EEF" w14:paraId="58F18CC8" w14:textId="6C1BB449">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="25BF5083" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontvangst periodieke rapportage + Oordeel onafhankelijke deskundigen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidTr="005901F5" w14:paraId="7284720F" w14:textId="45B2C413">
+      <w:tr w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidTr="002666EA" w14:paraId="274B846E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidP="0069522E" w:rsidRDefault="001A6EEF" w14:paraId="6484E641" w14:textId="66727232">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="54E880E1" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidP="0069522E" w:rsidRDefault="001A6EEF" w14:paraId="59823051" w14:textId="473FAD23">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="76A52069" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Oktober 2027/november 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2916" w:type="dxa"/>
+            <w:tcW w:w="4279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidP="0069522E" w:rsidRDefault="001A6EEF" w14:paraId="7618EA8F" w14:textId="006ABFB8">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="37D952D5" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Opstellen kabinetsreactie, aanbieding PR aan staatssecretaris, bespreking in relevante onderraden en MR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidTr="005901F5" w14:paraId="1A464AA6" w14:textId="34EB721A">
+      <w:tr w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidTr="002666EA" w14:paraId="242A9E49" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidP="0069522E" w:rsidRDefault="001A6EEF" w14:paraId="5E189319" w14:textId="77777777">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="17243BA4" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidP="0069522E" w:rsidRDefault="001A6EEF" w14:paraId="6FD0046A" w14:textId="5C8A23AD">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="6410C796" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005901F5">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>December 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2916" w:type="dxa"/>
+            <w:tcW w:w="4279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidP="0069522E" w:rsidRDefault="001A6EEF" w14:paraId="4785168D" w14:textId="1AD84BF6">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="72C5AA7E" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Verzending naar Tweede Kamer en publicatie PR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidTr="005901F5" w14:paraId="2EB0322D" w14:textId="7EACBF55">
+      <w:tr w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidTr="002666EA" w14:paraId="46EA23F5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidP="0069522E" w:rsidRDefault="001A6EEF" w14:paraId="20730D0B" w14:textId="7B4B2D67">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="12070966" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Leren en verbeteren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidP="0069522E" w:rsidRDefault="009209BE" w14:paraId="78C813E5" w14:textId="7D5BF55D">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="33004E58" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> na afronding</w:t>
+            <w:r w:rsidRPr="002666EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gedurende en na afronding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2916" w:type="dxa"/>
+            <w:tcW w:w="4279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B1BD5" w:rsidR="001A6EEF" w:rsidP="0069522E" w:rsidRDefault="001A6EEF" w14:paraId="4435100C" w14:textId="52ED907F">
+          <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="2DCA59F7" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="000E5A1F" w:rsidR="00B064A5" w:rsidP="00B064A5" w:rsidRDefault="00B064A5" w14:paraId="5243FC0C" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="1F7255EF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="005762D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B064A5" w:rsidP="00B064A5" w:rsidRDefault="00B064A5" w14:paraId="15293BDE" w14:textId="6D9BE01A">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="337730EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Opbrengst</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00083A17" w:rsidP="00B064A5" w:rsidRDefault="0067354E" w14:paraId="5B190A6A" w14:textId="09836397">
-[...109 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="7E9C48F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het onderzoeken van de beleidsinzet op de onderwijsarbeidsmarkt is behoorlijk complex. Afzonderlijke instrumenten worden structureel geëvalueerd, maar inzicht ontstaat pas echt door ook op de lange termijn de uitkomsten in de gaten te houden. Wij zien de PR niet alleen als een middel om de doeltreffend- en doelmatigheid van ons beleid over een langere periode inin kaart te brengen. We kiezen er bewust voor om in het onderzoek ook aandacht te besteden aan de vraag wat het gevolg is van de rolinneming van OCW en welke externe factoren ons beleid hebben beïnvloed. Daarmee omarmen we dit onderzoek niet enkel als mogelijkheid om ons beleid te evalueren maar willen we ook lessen trekken uit het verleden en het onderwijspersoneelsbeleid en onze rolinneming te verbeteren. Dat vraagt ons om naast de inzichten uit het onderzoek ook samen met onderwijspersoneel, leerlingen en ouders op de resultaten te reflecteren en toe te werken naar een integrale beleidstheorie gericht op onderwijskwaliteit. Dat is voor ons de basis voor het toekomstige onderwijspersoneelsbeleid. Zo willen we zorgen voor een goede aansluiting met de praktijk en een betere koppeling met de maatschappelijke uitkomst: kwalitatief goed onderwijs voor iedere leerling. Aan de beleidstheorie wordt een langlopend onderzoeksprogramma gekoppeld om over de jaren heen consequent het beleid in samenhang te evalueren. Zo kunnen kunnen we de inzichten die we uit onderzoek krijgen verstevigen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="4CA715CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="40FC21A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarmee wordt met de gekozen insteek van de PR ook opvolging gegeven aan het advies van het rapport ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>E</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Een kwestie van een lange adem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>en kwestie van een lange adem</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidR="00B064A5">
-[...21 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’  dat oproept tot het opstellen van een integrale beleidstheorie met een langlopende onderzoeksagenda. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="23A2F442" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="23C6CC50" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De minister van Onderwijs, Cultuur en Wetenschap,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B064A5" w:rsidP="00B064A5" w:rsidRDefault="00B064A5" w14:paraId="5E20CAF6" w14:textId="74F6F386"/>
-[...36 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="6CF33932" w14:textId="3FEDAD90">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA" w:rsidR="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Letschert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="1FDA487C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="002666EA" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="142D3E91" w14:textId="4D82CFE2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De staatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA" w:rsidR="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Onderwijs, Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="552E30A6" w14:textId="7D31A1F8">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA" w:rsidR="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Z.C.M. Tielen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="680D4018" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D00AA3" w:rsidRDefault="00D00AA3" w14:paraId="38062043" w14:textId="7A7D6D55">
+    <w:p w:rsidRPr="002666EA" w:rsidR="002666EA" w:rsidP="002666EA" w:rsidRDefault="002666EA" w14:paraId="7B31597F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="5F60D938" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...4 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="217A26E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Bijlage 1 Reeds uitgevoerde onderzoeken op SEA-Thema en andere relevante onderzoeken</w:t>
-[...4 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="000B6225" w:rsidR="00FA08B5" w:rsidP="00FA08B5" w:rsidRDefault="00FA08B5" w14:paraId="1430F2F4" w14:textId="77777777">
+        <w:lastRenderedPageBreak/>
+        <w:t>Bijlage 1 Reeds uitgevoerde onderzoeken op SEA-Thema en andere relevante onderzoeken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="6632C1BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="443F1905" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
-[...23 lines deleted...]
-        <w:r w:rsidRPr="0081341E">
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het aantrekken en opleiden van voldoende en goed onderwijspersoneel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="43AFB8D9" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Kwalitatieve evaluatie naar de zij-instroom in het po, vo en mbo</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> – 2022</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B80A67" w:rsidR="00B80A67" w:rsidP="00FA08B5" w:rsidRDefault="00B80A67" w14:paraId="2C170823" w14:textId="6A3A08C1">
-[...7 lines deleted...]
-        <w:r w:rsidRPr="0081341E">
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="4753231D" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId11">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Evaluatie subsidieregeling zij-instroom PO G5 – Tussenrapportage</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0081341E">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> - 2022</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B80A67" w:rsidR="00B80A67" w:rsidP="00FA08B5" w:rsidRDefault="00B80A67" w14:paraId="505AA0DC" w14:textId="56DFDF15">
-[...7 lines deleted...]
-        <w:r w:rsidRPr="0081341E">
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="5B76F7E9" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId12">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Tussenrapport onderzoek bestuursakkoord flexibnilisering lerarenopleidingen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> - 2022</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B80A67" w:rsidP="00FA08B5" w:rsidRDefault="00B80A67" w14:paraId="650721E3" w14:textId="4FB1FA3B">
-[...7 lines deleted...]
-        <w:r w:rsidRPr="0081341E">
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="7E118074" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId13">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Tweede pilot evaluatie jonge en oude kind</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> – 2022</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D42956" w:rsidP="00D42956" w:rsidRDefault="00B80A67" w14:paraId="67183C9E" w14:textId="1E622CA0">
-[...7 lines deleted...]
-        <w:r w:rsidRPr="0081341E">
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="0079E80B" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId14">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Evaluatie regeling SOOL – Eindrapport</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...17 lines deleted...]
-        <w:r w:rsidRPr="0081341E">
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="5FC791E3" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId15">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Investeren in leren – De maatschappelijke waarde van leraren, leraarschap en lerarenbeleid</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> – 2022</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D42956" w:rsidP="00D42956" w:rsidRDefault="00D42956" w14:paraId="0C5E7187" w14:textId="38032E2D">
-[...7 lines deleted...]
-        <w:r w:rsidRPr="0081341E">
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="06348B89" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId16">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Meer uren werken in het onderwijs na (financiële) prikkels</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...17 lines deleted...]
-        <w:r w:rsidRPr="009C1225">
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="28D9AC16" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId17">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Tweede tussenrapport onderzoek bestuursakkoord flexibilisering lerarenopleidingen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> – 2023</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C1225" w:rsidP="009C1225" w:rsidRDefault="009C1225" w14:paraId="06A400DC" w14:textId="515CB989">
-[...7 lines deleted...]
-        <w:r w:rsidRPr="009C1225">
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="41AB8D00" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId18">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Evaluatie subsidieregeling zij-instroom </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...17 lines deleted...]
-        <w:r w:rsidRPr="0081341E">
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>G5 -  Eindrapport – 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="6D4D1E00" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId19">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Onderzoek teambevoegdheid 10 – 14 onderwijs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> – 2023</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C1225" w:rsidP="009C1225" w:rsidRDefault="009C1225" w14:paraId="622344A9" w14:textId="7F4C9680">
-[...7 lines deleted...]
-        <w:r w:rsidRPr="0081341E">
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="4284E082" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId20">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Tussenevaluatie experiment toelatingseisen pabo</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...17 lines deleted...]
-        <w:r w:rsidRPr="0081341E">
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="7EA5B476" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId21">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Meer uren werken stimuleren met een meerurenbonus en andere maatregelen: evaluatie van een kopgroep van schoolbesturen in het primair onderwijs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F04569" w:rsidP="00F04569" w:rsidRDefault="00F04569" w14:paraId="52F4AE43" w14:textId="134E9FFA">
-[...7 lines deleted...]
-        <w:r w:rsidRPr="002C7C27">
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="36091FE2" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId22">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Rapport Inventarisatie curricula voltijdroutes naar het leraarschap primair onderwijs | Inspectie van het onderwijs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1541 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F04569">
-[...13 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>– 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="1718F540" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId23">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Campagne-effectonderzoek Werken in het onderwijs 2025 | Rapport | Rijksoverheid.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>– 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="33854B0D" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Evaluatie subsidieregeling SOOL – 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="1B9D1169" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Evaluatie lerarenbeurs – 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="73B19AE5" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId24">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Centerdata (2026), Schoolleiders van buiten | Aanpak Lerarentekort</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005901F5">
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– Onderzoek naar de succesfactoren, knelpunten en beeldvorming bij de overstap – 2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="7F903468" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId25">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Rapport eindevaluatie toelatingseisen PABO </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>– 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="5A37654D" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId26">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Effecten arbeidsmarkttoelage Nationaal Programma Onderwijs 2021-2023 | CPB Website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>– 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="1A362DFD" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId27">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Gedifferentieerde opleidingen tot leraar basisonderwijs | Kamerstuk | Rijksoverheid.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>– 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="2B8F15C8" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId28">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Eindrapport Onderzoek Bestuursakkoord flexibilisering lerarenopleidingen | Aanpak Lerarentekort</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>- 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="2B436F73" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="551767CB" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het behouden en professionaliseren van onderwijspersoneel;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="7DF5A87D" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId29">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Onderzoek naar studiesuccess bij de tweedegraads lerarenopleiding</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="544DCA21" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId30">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Professionalisering van leraren en docenten – Evaluatie lerarenbeurs</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="4750449B" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId31">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>De toekomstige arbeidsmarkt voor onderwijspersoneel po, vo en mbo 2022-2032</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="6D64C85F" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId32">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Licht werk dankzij vele handen? – Tussentijdse evaluatie werkdrukmiddelen primair onderwijs</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="4E67CB17" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId33">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Evaluatie regeling teambeurs primair onderwijs</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="7EE6FE74" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId34">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Evaluatie subsidieregeling korte scholingstrajecten vo</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="7EBCA4D1" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId35">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Onderzoeksrapport inzet werkdrukmiddelen PO 2023 – Van werkdruk naar werkplezier?</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="260BEFB9" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId36">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Evaluatie pilot doorlopende begeleiding startende leraren – eindevaluatie</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="32F8412F" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId37">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Werkzaamheid van de werkloosheidsregeling in het voortgezet onderwijs en effecten van het normatief verevenen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="78E96BA8" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId38">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Beloningsverschillen onderwijs nader beschouwd: loonvergelijking 2019-2022 | Rapport | Rijksoverheid.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="2DD40617" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId39">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Onderzoek teambevoegdheid 10-14 onderwijs</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="39FA7626" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId40">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Eindrapport meerjarig onderzoek werkdrukmiddelen po</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="589368D1" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId41">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Gedifferentieerde opleidingen tot leraar basisonderwijs</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="2A29120A" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId42">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Monitoronderzoek Strategisch personeelsbeleid in het vo</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="04A5C3A2" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId43">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Een onderzoek naar de besteding van professionaliseringsgelden</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="664EC197" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>TNO Rapport werkdruk in het onderwijs (NEA) – 2023 – 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="7665B058" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Loopbaanmonitor onderwijs (Arbeidsmarktpositie leraren) – 2021 - 2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="362B0ECA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="2CE327BC" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het bewaken van de continuïteit van het onderwijs in tijden van tekorten door het stimuleren van andere organisatievormen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="217834A9" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId44">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Extra hulp voor de klas: monitor aanvraagproces</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="1B88F750" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId45">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Regeling Andere Dag en Weekindeling G5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="70846936" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId46">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Tussenrapport andere dag- en weekindeling G5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="22C542D1" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId47">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Experiment andere dag- en weekindeling G5, inzet van andere professionals voor de aanpak van het lerarentekort</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="04A10BB2" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId48">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Tussentijdse rapport monitoringsonderzoek pilot onderwijstijd vo</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="314A4EE2" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId49">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Andere tijden – Evaluatie experiment Ruimte in Onderwijstijd (ERIO)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="0AC0F5D1" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId50">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Evaluatie CO-teach Informatica</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>– 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="27A311DE" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId51">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Effectieve inzet van onderwijsondersteunend personeel in basis- en voortgezet onderwijs</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>– 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="35F13B4E" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eindrapportage monitoringsonderzoek pilot onderwijstijd vo – 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="027CE805" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het versterken van de inspraak van relevante actoren;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="0CDDC2A3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId52">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Wettelijke kaders van de medezeggenschap in het onderwijs – Knelpunten en oplossingsrichtingen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="3280B13F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId53">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Het professioneel statuut in po, vo en mbo | Rapport | Rijksoverheid.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="0E1C9A0B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId54">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Onderzoek managementstatuut</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="7A4E4C41" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId55">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Intern toezicht in het funderend onderwijs – Onderzoek naar kwaliteit en professionalisering</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="28D06146" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Betrokkenheid onderwijspersoneel bij besluitvorming over financiën – Onderzoek wet inspraak leraren - 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="5D307BD7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="280BD6E6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de regionale aanpak om gezamenlijk de uitdagingen op de onderwijsarbeidsmarkt het hoofd te bieden.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="69400FB1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId56">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Evaluatieonderzoek Regionale Aanpak Personeelstekorten –</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eindrapportage augustus 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="59A6E6D8" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId57">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Evaluatie convenanten lerarentekort primair onderwijs in de G5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="72F2DBBC" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId58">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Evaluatie subsidieregeling zij-instroom </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>G5 -  Eindrapport - 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="69E4B162" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId59">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Eindrapportage: Evaluatie convenanten lerarentekort primair onderwijs in de G5. | Rapport | Aanpak Lerarentekort</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="0575E0A2" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId60">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Eerste tussenrapport evaluatie onderwijsregio’s</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="16376D23" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId61">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Tweede tussenrapportage evaluatie onderwijsregio’s</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="676299B9" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId62">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Berenschot (2026), Derde tussenrapportage evaluatie onderwijsregio's | Aanpak Lerarentekort</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="4CB04F62" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="22E24223" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ander relevant onderzoek voor de beleidsvorming:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="5D1002E4" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId63">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>De waard(ering) van oop in de klas | Rapport | Aanpak Lerarentekort</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>– 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="4A4BDE49" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId64">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Uitstroom vanuit het voortgezet onderwijs naar pabo’s en tweedegraads lerarenopleidingen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>– 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="5B9B8137" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId65">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Strategisch personeelsbeleid in het primair onderwijs</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="77B90DFE" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId66">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Strategisch personeelsbeleid in het voortgezet onderwijs</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="115AC283" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId67">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Vertrekredenen leraren en docenten in het po, vo en mbo</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>- 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="61E4CB2B" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId68">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Groepsleraar 12+: een verkennend onderzoek naar de meerwaarde | Rapport | Rijksoverheid.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>– 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="21531793" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId69">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>IBO sturen op onderwijskwaliteit</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="0BBC2BE9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId70">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Onderwijsraadadvies – Schaarste schuur</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="4CED4463" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId71">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>https://www.rijksoverheid.nl/documenten/rapporten/2024/04/29/inspiratiebundel-strategisch-personeelsbeleid</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>- 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005901F5" w:rsidR="00F04569" w:rsidP="005901F5" w:rsidRDefault="00F04569" w14:paraId="07B09CAC" w14:textId="38177B12">
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="45657364" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId72">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t xml:space="preserve">TALIS de werk- en leeromgeving op school in beeld </w:t>
+        </w:r>
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>- 2024</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="60088C9B" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId73">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Behoeften bij leraren en docenten aan ondersteuning en professionalisering bij passend en meer inclusief onderwijs | Rapport | Rijksoverheid.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>– 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="430708E0" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId74">
+        <w:r w:rsidRPr="002666EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Gematigde groei – Rapport Staatscommissie demografische ontwikkelingen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>- 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="7FEC48CC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="36"/>
-        </w:numPr>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId73">
-        <w:r w:rsidRPr="00F04569">
+      <w:hyperlink w:history="1" r:id="rId75">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Onderwijsraadadvies – Bekwaamheid beter borgen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005901F5" w:rsidR="002C7C27" w:rsidP="005901F5" w:rsidRDefault="002C7C27" w14:paraId="147F7307" w14:textId="67370E85">
-[...5 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="26B1A8A1" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="005901F5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId76">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Administratieve lastendruk leraren voortgezet en gespecialiseerd onderwijs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005901F5">
+      <w:r w:rsidRPr="002666EA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005901F5">
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>- 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005901F5" w:rsidR="002C7C27" w:rsidP="005901F5" w:rsidRDefault="002C7C27" w14:paraId="115EDE71" w14:textId="58D8F306">
-[...5 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="089EFF55" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="005901F5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId77">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Hoeveel tijd mag het kosten?</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005901F5">
+      <w:r w:rsidRPr="002666EA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005901F5">
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>- 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005901F5" w:rsidR="00F04569" w:rsidP="005901F5" w:rsidRDefault="00F04569" w14:paraId="051CF6D8" w14:textId="77777777">
-[...5 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="56B6275C" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005901F5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Personeelstekorten primair onderwijs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F04569">
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>, 2021 – 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005901F5" w:rsidR="0042648B" w:rsidP="003F5F5C" w:rsidRDefault="00F04569" w14:paraId="5F010704" w14:textId="4C570710">
-[...5 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="2510D934" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005901F5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Personeelstekortmetingen voortgezet onderwijs </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F04569">
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>– 2023 – 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005901F5" w:rsidR="00F04569" w:rsidP="00F04569" w:rsidRDefault="00F04569" w14:paraId="5825AD7B" w14:textId="35B5B711">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="12695F22" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId76">
-        <w:r w:rsidRPr="00653F38">
+      <w:hyperlink w:history="1" r:id="rId78">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Wel lesbevoegdheid, geen leraar - DUO Open Onderwijsdata</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005901F5">
+      <w:r w:rsidRPr="002666EA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F04569">
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>– 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005901F5" w:rsidR="00F04569" w:rsidP="00F04569" w:rsidRDefault="00F04569" w14:paraId="47D8F944" w14:textId="2952BE68">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="6F735A83" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId77">
-        <w:r w:rsidRPr="00F04569">
+      <w:hyperlink w:history="1" r:id="rId79">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Kinderen eerst – Kwartiermakersadvies personeelstekort onderwijs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> – 2022</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005901F5" w:rsidR="00F04569" w:rsidP="00F04569" w:rsidRDefault="00F04569" w14:paraId="1B132CF9" w14:textId="2D47CB0D">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="37645883" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId78">
-        <w:r w:rsidRPr="00212C87">
+      <w:hyperlink w:history="1" r:id="rId80">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Een kwestie van lange adem: Historische analyse van het beleid op het terrein van het lerarentekort | ROA</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F04569" w:rsidP="005901F5" w:rsidRDefault="00F04569" w14:paraId="48F7D059" w14:textId="77777777">
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="1FA47C6C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1069"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F04569" w:rsidP="00F04569" w:rsidRDefault="00F04569" w14:paraId="6FD143AA" w14:textId="625986FE">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="0446051E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005901F5">
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Relevante beleidsdocumenten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00573D33" w:rsidP="00F04569" w:rsidRDefault="00573D33" w14:paraId="354C11C6" w14:textId="4BDA3255">
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="0D3F0720" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="36"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00F04569">
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId81">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Bestuursakkoord flexibilsering lerarenopleidingen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> – 2020</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F04569" w:rsidP="00F04569" w:rsidRDefault="00F04569" w14:paraId="6CFF1D75" w14:textId="46F16211">
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="46010515" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="36"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00F04569">
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId82">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Werkplan op hoofdlijnen – samen voor het beste onderwijs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> – 2022</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F04569" w:rsidR="00573D33" w:rsidP="00573D33" w:rsidRDefault="00573D33" w14:paraId="34D8737D" w14:textId="16D302F5">
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="302CC1C9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="36"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00573D33">
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId83">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Kamerbrief – Leraren en onderwijsarbeidsmarkt</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - 2021 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F04569" w:rsidP="00F04569" w:rsidRDefault="00573D33" w14:paraId="5C3E65D7" w14:textId="24E984AB">
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="4012F69D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="36"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00573D33">
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId84">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Kamerbrief – Lerarenstrategie</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> – juni 2022</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00573D33" w:rsidP="00F04569" w:rsidRDefault="00573D33" w14:paraId="4A13AD4D" w14:textId="6095F3FC">
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="328BC086" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="36"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00573D33">
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId85">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Kamerbrief – decemberbrief lerarenbeleid</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> – december 2022</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00573D33" w:rsidP="00F04569" w:rsidRDefault="00573D33" w14:paraId="6E16FADD" w14:textId="51D9ACD3">
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="3665A634" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="36"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00573D33">
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId86">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Kamerbrief over voortgang lerarenstrategie</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - juli 2023 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00573D33" w:rsidP="00F04569" w:rsidRDefault="00573D33" w14:paraId="03BD2CD0" w14:textId="299371FD">
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="74A5E457" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="36"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00573D33">
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId87">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Kamerbrief over lerarenstrategie</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - december 2023</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00573D33" w:rsidP="00F04569" w:rsidRDefault="00573D33" w14:paraId="26CB5AD2" w14:textId="7308A5FE">
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="1B35DA70" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="36"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00573D33">
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId88">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Kamerbrief over voortgang lerarenstrategie</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> – juni 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00573D33" w:rsidP="00F04569" w:rsidRDefault="00573D33" w14:paraId="485815F6" w14:textId="795FD76D">
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="7C09C5D6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="36"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00573D33">
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId89">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Kamerbrief over lerarenstrategie</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> – december 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00573D33" w:rsidP="00F04569" w:rsidRDefault="00573D33" w14:paraId="6FE77E49" w14:textId="430845B1">
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="1DF7AA11" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="36"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00573D33">
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId90">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Voortgangsbrief lerarenstrategie</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> – juli 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00573D33" w:rsidP="00F04569" w:rsidRDefault="00573D33" w14:paraId="797D6E9F" w14:textId="50F1382E">
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="41440373" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="36"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005901F5">
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kamerbrief over</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId89">
-        <w:r w:rsidRPr="00573D33">
+      <w:hyperlink w:history="1" r:id="rId91">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>lerarenstrategie</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> – december 2025 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F04569" w:rsidR="00573D33" w:rsidP="005901F5" w:rsidRDefault="00573D33" w14:paraId="6FF32F45" w14:textId="5EB82490">
+    <w:p w:rsidRPr="002666EA" w:rsidR="00EE269D" w:rsidP="002666EA" w:rsidRDefault="00EE269D" w14:paraId="6945323C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="36"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00573D33">
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId92">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Kamerbrief voortgang lerarenstrategie</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="002666EA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>– juli 2026</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00F04569" w:rsidR="00573D33" w:rsidSect="009E2F6B">
-[...6 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="002666EA" w:rsidR="006F53E6" w:rsidP="002666EA" w:rsidRDefault="006F53E6" w14:paraId="1EA51160" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="002666EA" w:rsidR="006F53E6" w:rsidSect="00355936">
+      <w:headerReference w:type="even" r:id="rId93"/>
+      <w:headerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="even" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:headerReference w:type="first" r:id="rId97"/>
+      <w:footerReference w:type="first" r:id="rId98"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EE217FA" w14:textId="77777777" w:rsidR="003E1F97" w:rsidRDefault="003E1F97">
+    <w:p w14:paraId="59A37B41" w14:textId="77777777" w:rsidR="0048381F" w:rsidRDefault="0048381F" w:rsidP="00EE269D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BEAAD7" w14:textId="77777777" w:rsidR="003E1F97" w:rsidRDefault="003E1F97"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65558CC5" w14:textId="77777777" w:rsidR="003E1F97" w:rsidRDefault="003E1F97">
+    <w:p w14:paraId="2879B8B0" w14:textId="77777777" w:rsidR="0048381F" w:rsidRDefault="0048381F" w:rsidP="00EE269D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0642AD" w14:textId="77777777" w:rsidR="003E1F97" w:rsidRDefault="003E1F97"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...34 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="289BB371" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="118A7235" w14:textId="77777777" w:rsidR="00EE269D" w:rsidRPr="00EE269D" w:rsidRDefault="00EE269D" w:rsidP="00EE269D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="329D2783" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="0B9EB074" w14:textId="77777777" w:rsidR="00EE269D" w:rsidRPr="00EE269D" w:rsidRDefault="00EE269D" w:rsidP="00EE269D">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3EE72C2F" w14:textId="77777777" w:rsidR="00EE269D" w:rsidRPr="00EE269D" w:rsidRDefault="00EE269D" w:rsidP="00EE269D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A4F707E" w14:textId="77777777" w:rsidR="003E1F97" w:rsidRDefault="003E1F97">
+    <w:p w14:paraId="49693771" w14:textId="77777777" w:rsidR="0048381F" w:rsidRDefault="0048381F" w:rsidP="00EE269D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249B4C98" w14:textId="77777777" w:rsidR="003E1F97" w:rsidRDefault="003E1F97"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5792B568" w14:textId="77777777" w:rsidR="003E1F97" w:rsidRDefault="003E1F97">
+    <w:p w14:paraId="3D5A774F" w14:textId="77777777" w:rsidR="0048381F" w:rsidRDefault="0048381F" w:rsidP="00EE269D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324649CC" w14:textId="77777777" w:rsidR="003E1F97" w:rsidRDefault="003E1F97"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="39EDEA7E" w14:textId="77777777" w:rsidR="00B064A5" w:rsidRPr="00B064A5" w:rsidRDefault="00B064A5" w:rsidP="00B064A5">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5D55107A" w14:textId="77777777" w:rsidR="00EE269D" w:rsidRPr="002666EA" w:rsidRDefault="00EE269D" w:rsidP="002666EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B064A5">
-[...2 lines deleted...]
-          <w:szCs w:val="12"/>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Casteren, W. van, Bussink, H., Muja, A., Termorshuizen, T., Berg, E. van den, Lodewick, J. &amp; Broek, A. van den, Strategische evaluatie lerarenbeleid primair en voortgezet onderwijs 2013-2020 Een terugblikkende analyse op basis van bestaande beleidsevaluaties, Mei 2021</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="47C47BEF" w14:textId="585228F2" w:rsidR="004B34E4" w:rsidRDefault="004B34E4">
+    <w:p w14:paraId="2365FB87" w14:textId="77777777" w:rsidR="00EE269D" w:rsidRPr="002666EA" w:rsidRDefault="00EE269D" w:rsidP="002666EA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 31293, nr. 615</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="7749BD16" w14:textId="65B4A6CE" w:rsidR="00B064A5" w:rsidRDefault="00B064A5" w:rsidP="00B064A5">
+    <w:p w14:paraId="1A6F3067" w14:textId="77777777" w:rsidR="00EE269D" w:rsidRPr="002666EA" w:rsidRDefault="00EE269D" w:rsidP="002666EA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:szCs w:val="12"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B064A5">
-[...39 lines deleted...]
-        <w:t>onderdeel van is.</w:t>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het onderwijspersoneelsbeleid MBO valt buiten de scope van het onderzoek. Volgend jaar wordt een MBO stelselonderzoek gedaan waar de evaluatie van het onderwijspersoneelsbeleid onderdeel van is.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="62E7E29C" w14:textId="77777777" w:rsidR="00B064A5" w:rsidRDefault="00B064A5" w:rsidP="00B064A5">
+    <w:p w14:paraId="36A0A866" w14:textId="77777777" w:rsidR="00EE269D" w:rsidRPr="002666EA" w:rsidRDefault="00EE269D" w:rsidP="002666EA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-          <w:szCs w:val="12"/>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cörvers, F., Somers, M., van der Aa, R., Wisse, R., &amp; van der Meer, M. (2026). Een kwestie van lange adem: Historische analyse van het beleid op het terrein van het lerarentekort. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Maastricht University, Research Centre for Education and the Labour Market. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B6013A">
-[...2 lines deleted...]
-          <w:szCs w:val="12"/>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ROA Reports Nr. 002 https://doi.org/10.26481/umarep.2026002</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="14F9060A" w14:textId="4DA734BA" w:rsidR="009932E2" w:rsidRDefault="009932E2">
+    <w:p w14:paraId="4C6927BF" w14:textId="77777777" w:rsidR="00EE269D" w:rsidRPr="002666EA" w:rsidRDefault="00EE269D" w:rsidP="002666EA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="009932E2">
+        <w:r w:rsidRPr="002666EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>wetten.nl - Regeling - Regeling periodiek evaluatieonderzoek 2022 - BWBR0046970</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="74ED70FB" w14:textId="522B2F96" w:rsidR="00B064A5" w:rsidRDefault="00B064A5" w:rsidP="00B064A5">
+    <w:p w14:paraId="7926AA4B" w14:textId="77777777" w:rsidR="00EE269D" w:rsidRPr="002666EA" w:rsidRDefault="00EE269D" w:rsidP="002666EA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Casteren, W. van, Bussink, H., Muja, A., Termorshuizen, T., Berg, E. van den, Lodewick, J. &amp; Broek, A. van den, Strategische evaluatie lerarenbeleid primair en voortgezet onderwijs 2013-2020 Een terugblikkende analyse op basis van bestaande beleidsevaluaties, Mei 2021</w:t>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Casteren, W. van, Bussink, H., Muja, A., Termorshuizen, T., Berg, E. van den, Lodewick, J. &amp; Broek, A. van den, Strategische evaluatie lerarenbeleid primair en voortgezet onderwijs 2013-2020 Een terugblikkende analyse op basis van bestaande beleidsevaluaties, Mei 2021</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="42BBC157" w14:textId="51A8173D" w:rsidR="00693371" w:rsidRPr="00693371" w:rsidRDefault="00693371" w:rsidP="00693371">
+    <w:p w14:paraId="5B5FEC44" w14:textId="77777777" w:rsidR="00EE269D" w:rsidRPr="002666EA" w:rsidRDefault="00EE269D" w:rsidP="002666EA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Posten op het bestedingsplan voor het SEA thema “</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Goed en voldoende onderwijspersoneel</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>” zijn de afgelopen jaren samengevoegd op artikel 9. In eerdere jaren waren individuele maatregelen verdeeld over meerdere artikelen. Dit verklaart (deels) ook de grote sprong die gemaakt wordt tussen 2024 – 2025.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="5414461E" w14:textId="77777777" w:rsidR="00B064A5" w:rsidRDefault="00B064A5" w:rsidP="00B064A5">
+    <w:p w14:paraId="09F7D1A3" w14:textId="77777777" w:rsidR="00EE269D" w:rsidRPr="002666EA" w:rsidRDefault="00EE269D" w:rsidP="002666EA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002666EA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cörvers, F., Somers, M., van der Aa, R., Wisse, R., &amp; van der Meer, M. (2026). Een kwestie van lange adem: Historische analyse van het beleid op het terrein van het lerarentekort. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Maastricht University, Research Centre for Education and the Labour Market. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD2ADF">
+      <w:r w:rsidRPr="002666EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>ROA Reports Nr. 002</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="425B5D3D" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="4DEE2B0A" w14:textId="77777777" w:rsidR="00EE269D" w:rsidRPr="00EE269D" w:rsidRDefault="00EE269D" w:rsidP="00EE269D">
     <w:pPr>
-      <w:rPr>
-[...67 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...94 lines deleted...]
-  <w:p w14:paraId="2F5E557A" w14:textId="77777777" w:rsidR="00704845" w:rsidRDefault="00704845" w:rsidP="0047126E">
+  <w:p w14:paraId="2AA35322" w14:textId="77777777" w:rsidR="00EE269D" w:rsidRPr="00EE269D" w:rsidRDefault="00EE269D" w:rsidP="00EE269D">
     <w:pPr>
-      <w:framePr w:w="6339" w:h="2750" w:hRule="exact" w:hSpace="181" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="5586" w:y="1"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:tbl>
-[...86 lines deleted...]
-  <w:p w14:paraId="39070E05" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00862CEE">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="05BDB8CC" w14:textId="77777777" w:rsidR="00EE269D" w:rsidRPr="00EE269D" w:rsidRDefault="00EE269D" w:rsidP="00EE269D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="BAAE9E38"/>
-[...777 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11C308A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="85DCBE7C"/>
     <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7975,1572 +6197,102 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...1077 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C9FBEA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographDigital"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...391 lines deleted...]
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C8E0133"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1102262"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="86E214A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9609,1847 +6361,325 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...442 lines deleted...]
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="1" w16cid:durableId="1041200051">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1495222367">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="2" w16cid:durableId="351030783">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1503355293">
-[...20 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1056586677">
+  <w:num w:numId="3" w16cid:durableId="802622231">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1420176300">
-[...80 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="141"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...1089 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00EE269D"/>
+    <w:rsid w:val="002666EA"/>
+    <w:rsid w:val="00355936"/>
+    <w:rsid w:val="0035642C"/>
+    <w:rsid w:val="0048381F"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00753E6A"/>
+    <w:rsid w:val="00C336E2"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00EE269D"/>
+    <w:rsid w:val="00EE5BD3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="23B1035C"/>
-  <w15:docId w15:val="{35269A24-9A3A-4926-B560-25BE2B679A50}"/>
+  <w14:docId w14:val="2997FE24"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{DD907B20-3DA8-48F2-8D9A-C55DF3AE316C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -11598,922 +6828,659 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FA08B5"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00EE269D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00EE269D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00EE269D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00EE269D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE269D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE269D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE269D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE269D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE269D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-    <w:name w:val="header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00EE269D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EE269D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EE269D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EE269D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EE269D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EE269D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EE269D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EE269D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EE269D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE269D"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00EE269D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE269D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00EE269D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE269D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00EE269D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE269D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Voettekst">
-    <w:name w:val="footer"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE269D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE269D"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00EE269D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE269D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00EE269D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NotaGegeven">
-[...110 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00EE269D"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...165 lines deleted...]
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F5D15"/>
+    <w:rsid w:val="00EE269D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...371 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:semiHidden/>
-    <w:rsid w:val="00343103"/>
+    <w:rsid w:val="00EE269D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:rsid w:val="00EE269D"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Onopgemaaktetabel5">
     <w:name w:val="Plain Table 5"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="45"/>
-    <w:rsid w:val="00636714"/>
-[...7 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00EE269D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
@@ -12582,456 +7549,443 @@
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EE269D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EE269D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EE269D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EE269D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002666EA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aanpaklerarentekort.nl/documenten/2025/06/24/onderzoek-bestuursakkoord-flexibilisering-lerarenopleidingen" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2025/05/21/campagne-effectonderzoek-werken-in-het-onderwijs-2025" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiDk8akl8OVAxVLxQIHHRHGAdYQFnoECBkQAQ&amp;url=https%3A%2F%2Fwww.nko.nl%2Fonderzoeksprojecten%2Fextra-hulp-voor-de-klas-monitor-aanvraagproces&amp;usg=AOvVaw1zQWtXfizlmHRCOkdp6o-G&amp;opi=89978449" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2025/12/05/andere-tijden" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiDlZDNl8OVAxWf0AIHHY5JBLcQFnoECBoQAQ&amp;url=https%3A%2F%2Fwww.rijksoverheid.nl%2Fdocumenten%2F2023%2F04%2F03%2Fstrategisch-personeelsbeleid-in-het-primair-onderwijs&amp;usg=AOvVaw3Wgtt5ene0wXej0_WY36HE&amp;opi=89978449" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjNwenzmsOVAxV6_7sIHZVwKBQQFnoECBoQAQ&amp;url=https%3A%2F%2Fwww.onderwijsraad.nl%2Fdocumenten%2F2023%2F06%2F29%2Fschaarste-schuurt&amp;usg=AOvVaw2F_ysQP4RdKzkXV9T5wBR8&amp;opi=89978449" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2023/06/20/voortgang-lerarenstrategie" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwj02M6fnMOVAxVAhv0HHaT_HCsQFnoECA0QAQ&amp;url=https%3A%2F%2Fwww.rijksoverheid.nl%2Fdocumenten%2F2025%2F12%2F18%2Flerarenstrategie-december-2025&amp;usg=AOvVaw0AfU_w3oMzH4K7ijZ71QK4&amp;opi=89978449" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aanpaklerarentekort.nl/documenten/rapporten/2023/12/14/eindrapport-2023-evaluatie-regeling-zij-instroom-po-g5" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjo1_qFlsOVAxUWxQIHHXSlDjAQFnoECBsQAQ&amp;url=https%3A%2F%2Fecbo.nl%2Fwp-content%2Fuploads%2FTweede-evaluatie-pabo-pilots-uitgebreide-specialisaties-jonge-kind-oudere-kind-eindrapport-definitieve-versie-online.pdf&amp;usg=AOvVaw0y_lL5KQoB4aUh3kkp9BPA&amp;opi=89978449" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiTtZzzlsOVAxW36wIHHdnPDnoQFnoECBoQAQ&amp;url=https%3A%2F%2Fwww.caop.nl%2Fapp%2Fuploads%2F2024%2F12%2FOCW-Evaluatie-subsidieregeling-korte-scholingstrajecten-vo_eindrapportage.pdf&amp;usg=AOvVaw2nKl9pN9QInL4zoMYWsP8H&amp;opi=89978449" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/dpc-eace205e7b6f422937b9329c33d2d0da45b5ebe5/pdf" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poraad.nl/professioneel-bestuur/goed-bestuur/intern-toezicht/intern-toezicht-in-het-funderend-onderwijs" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aanpaklerarentekort.nl/documenten/2025/06/24/eerste-tussenrapport-evaluatie-onderwijsregios" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2025/07/04/bijlage-3-eindrapport-administratieve-lasten-leraren-vo-en-go-mei-2025-1" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/blg-953013.pdf" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwj3s_CrnMOVAxVg9LsIHei_NlIQFnoECBkQAQ&amp;url=https%3A%2F%2Fwww.tweedekamer.nl%2Fkamerstukken%2Fbrieven_regering%2Fdetail%3Fid%3D2026Z15693%26did%3D2026D35120&amp;usg=AOvVaw18gSlVEq-0aesKXeNYbP1-&amp;opi=89978449" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aanpaklerarentekort.nl/documenten/2026/07/02/centerdata-2026-schoolleiders-van-buiten" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiwl4DilsOVAxVl1AIHHctZOk4QFnoECBIQAQ&amp;url=https%3A%2F%2Fopen.overheid.nl%2Fdocumenten%2Fronl-1c0de56f-aaea-484f-9d83-36b72da4e1af%2Fpdf&amp;usg=AOvVaw3r7msJYY9an7Abbm8oZVSY&amp;opi=89978449" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwj7hOiSl8OVAxWr4AIHHQAaOTgQFnoECBsQAQ&amp;url=https%3A%2F%2Fwww.aanpaklerarentekort.nl%2Fdocumenten%2F2023%2F12%2F13%2Ftussenrapport-andere-dag--en-weekindeling-g5-2022-2023&amp;usg=AOvVaw1ih5fBaxyMOM1sLTHBrKqn&amp;opi=89978449" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proza.ocw.local/otcsdav/nodes/65311627/eindrapport-evaluatie-co-teach-informatica%20(1).pdf" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiE1rrTl8OVAxVJ3AIHHaoGOIYQFnoECCAQAQ&amp;url=https%3A%2F%2Fwww.rijksoverheid.nl%2Fdocumenten%2F2023%2F07%2F06%2Fbijlage-3-monitoronderzoek-strategisch-personeelsbeleid-in-het-vo&amp;usg=AOvVaw3tLjIvE1njFEEVw_NRSXmx&amp;opi=89978449" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2024/04/29/inspiratiebundel-strategisch-personeelsbeleid" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.voion.nl/wp-content/uploads/media/3921/zij-instroom-po-vo-en-mbo.pdf" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2024/12/17/eindrapport-professioneel-statuut-po-vo-mbo" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjK4ZDWmsOVAxVKgv0HHfliAOsQFnoECA0QAQ&amp;url=https%3A%2F%2Fwww.rijksoverheid.nl%2Fdocumenten%2F2024%2F01%2F15%2Fgematigde-groei-rapport-van-de-staatscommissie-demografische-ontwikkleingen-2050&amp;usg=AOvVaw1vZxv7_wBCl5YrYXsiQPrM&amp;opi=89978449" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/ronl-cc9af7396e701b42ee5013508ed3d6832e83484c/pdf" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjl3tHrm8OVAxUjg_0HHYxUEZQQFnoECB0QAQ&amp;url=https%3A%2F%2Fwww.tweedekamer.nl%2Fkamerstukken%2Fbrieven_regering%2Fdetail%3Fid%3D2023Z20295%26did%3D2023D49577&amp;usg=AOvVaw1qCBTfwF9kRdK_w8MqChCB&amp;opi=89978449" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwixxPyLlsOVAxUG5wIHHb-UNaEQFnoECB4QAQ&amp;url=https%3A%2F%2Fwww.aanpaklerarentekort.nl%2Fsite%2Fbinaries%2Fsite-content%2Fcollections%2Fdocuments%2F2022%2F09%2F22%2Fevaluatie-regeling-sool%2FEvaluatie%2BSOOL%2B-%2BEindrapport.pdf&amp;usg=AOvVaw2Zr1Psdhw-pEUgzKBCDLyB&amp;opi=89978449" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ocw.local\userdata\Homedrive\o200aba\Data\Proza\EC_proza\c57660260\o%09Onderzoek%20teabevoegdheid%2010%20&#8211;%2014%20onderwijs" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2025/07/04/bijlage-2-onderzoeksrapportage-vignettenonderzoek-maart-2025-ministerie-van-ocw-x-qompas" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwj01-76lsOVAxUoR_4FHWdVMukQFnoECBkQAQ&amp;url=https%3A%2F%2Fwww.aanpaklerarentekort.nl%2Fsite%2Fbinaries%2Fsite-content%2Fcollections%2Fdocuments%2F2023%2F12%2F14%2Fonderzoeksrapport-inzet-werkdrukmiddelen-po-2023---oberon%2FOberon%2BOnderzoeksrapport%2BInzet%2BWerkdrukmiddelen%2BPO%2B2023.pdf&amp;usg=AOvVaw2KxY_U1iods92clSBUE7zZ&amp;opi=89978449" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oberon.eu/media/3pwlqfno/samen-sterk-voor-minder-werkdruk-eindrapportage-werkdrukakkoord-2024.pdf" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjwh9Gsl8OVAxVu1AIHHX8fM_AQFnoECBgQAQ&amp;url=https%3A%2F%2Fwww.researchned.nl%2Fwp-content%2Fuploads%2F2026%2F01%2Ftussentijdse-rapportage-pilot-onderwijstijd-def.pdf&amp;usg=AOvVaw0UYnrLRu9vGJnpLq8zdPU9&amp;opi=89978449" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.voion.nl/publicaties/tweede-tussenrapportage-evaluatie-onderwijsregios" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksfinancien.nl/sites/default/files/extrainfo/ibos/2023%20IBO%20Sturing%20op%20kwaliteit%20van%20onderwijs.pdf" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/documenten/2025/09/09/rapport-inventarisatie-curricula-voltijdroutes-naar-het-leraarschap-primair-onderwijs" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proza.ocw.local/otcsdav/nodes/57660260/Een%20onderzoek%20naar%20de%20besteding%20van%20professionaliseringsgelden____________" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aanpaklerarentekort.nl/actueel/nieuws/2022/09/29/evaluatieonderzoek-regionale-aanpak-personeelstekort" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjosJjHl8OVAxVP9wIHHchQGjoQFnoECBgQAQ&amp;url=https%3A%2F%2Fwww.researchned.nl%2Fpublicatie%2Fuitstroom-vanuit-het-voortgezet-onderwijs-naar-pabos-en-tweedegraads-lerarenopleidingen-verklaringen-voor-verschillen-tussen-scholen%2F&amp;usg=AOvVaw0maz_YjvhBIKC1Fq8WKsmD&amp;opi=89978449" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.talis2024.nl/wp-content/uploads/2025/10/1143-TALIS-2024.pdf" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/publicaties/rapporten/2025/06/12/administratieve-lasten-primair-onderwijs" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjvgYPMm8OVAxXPh_0HHYo3K-IQFnoECBkQAQ&amp;url=https%3A%2F%2Fwww.tweedekamer.nl%2Fkamerstukken%2Fbrieven_regering%2Fdetail%3Fid%3D2022Z24930%26did%3D2022D53606&amp;usg=AOvVaw2zzQBD6YKLn5uSIcmVnelo&amp;opi=89978449" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwi3x4CQnMOVAxXUgf0HHf4ZLSAQFnoECB0QAQ&amp;url=https%3A%2F%2Fwww.rijksoverheid.nl%2Fdocumenten%2F2025%2F07%2F03%2Fvoortgangsbrief-lerarenstrategie-juli-2025&amp;usg=AOvVaw1RcR-FNe1t34OP-9YRxf6w&amp;opi=89978449" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2023/12/15/rapporten-bij-trendrapportage-arbeidsmarkt-leraren-po-vo-en-mbo-2023" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/overheid/openbaarmakingen/api/v0/attachment/8579f139-8dd8-45ae-853b-949c5b5f5a0b" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjy2a3olsOVAxXB0gIHHSZvJOUQFnoECBcQAQ&amp;url=https%3A%2F%2Fwww.caop.nl%2Fapp%2Fuploads%2F2022%2F06%2FEvaluatieonderzoek-lerarenbeurs-en-professionalisering.pdf&amp;usg=AOvVaw2qJ_U9_W5_BnISzpdaKg43&amp;opi=89978449" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2024/07/31/beloningsverschillen-onderwijs-nader-beschouwd-loonvergelijking-2019-2022" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\o200aba\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\Effectieve%20inzet%20van%20onderwijsondersteunend%20personeel%20in%20basis-%20en%20voortgezet%20onderwijs%20|%20Rapport%20|%20Rijksoverheid.nl" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aanpaklerarentekort.nl/documenten/rapporten/2024/06/17/eindrapportage-evaluatie-convenanten-lerarentekort-primair-onderwijs-in-de-g5" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiA7J_-lcOVAxX1-wIHHX2gN4QQFnoECB0QAQ&amp;url=https%3A%2F%2Fwww.aanpaklerarentekort.nl%2Fdocumenten%2F2022%2F12%2F8%2Ftussenrapport-onderzoek-bestuursakkoord-flexibilisering-lerarenopleiding&amp;usg=AOvVaw35HztCUIIuJKB5aqnfu8Qe&amp;opi=89978449" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwj04LTdlsOVAxXhzgIHHZzbF94QFnoECBoQAQ&amp;url=https%3A%2F%2Fwww.seo.nl%2Fwp-content%2Fuploads%2F2022%2F05%2F2022-39-Evaluatie-Teambeurs-Primair-Onderwijs.pdf&amp;usg=AOvVaw1Vz09XFpa_NjCBSM8QcLWX&amp;opi=89978449" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aanpaklerarentekort.nl/documenten/publicaties/2023/12/13/tussenrapport-andere-dag--en-weekindeling-g5-2022-2023" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aanpaklerarentekort.nl/site/binaries/site-content/collections/documents/2025/12/09/eindrapport-onderzoek-managementstatuut-regioplan/25038-eindrapport-onderzoek-managementstatuut-regioplan-8dec25.pdf" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aanpaklerarentekort.nl/documenten/2026/07/02/berenschot-2026-derde-tussenrapportage-evaluatie-onderwijsregios" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiznJTcl8OVAxVK3AIHHccvOtwQFnoECA0QAQ&amp;url=https%3A%2F%2Fwww.aanpaklerarentekort.nl%2Fdocumenten%2F2023%2F12%2F14%2Fvertrekredenen-leraren-en-docenten-in-het-po-vo-en-mbo---researchned&amp;usg=AOvVaw0EHXgXTvyJF690byLWJxqe&amp;opi=89978449" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsraad.nl/documenten/2025/01/17/bekwaamheid-beter-borgen" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roa.nl/nieuws/een-kwestie-van-lange-adem-historische-analyse-van-het-beleid-op-het-terrein-van-het" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2021Z23463&amp;did=2021D49845" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiG1tj7m8OVAxWihP0HHR71HEwQFnoECCQQAQ&amp;url=https%3A%2F%2Fwww.rijksoverheid.nl%2Fdocumenten%2F2024%2F06%2F26%2Fkamerbrief-voortgang-lerarenstrategie-juni-2024&amp;usg=AOvVaw1S3URlT1H5Dyx8WzArXxVj&amp;opi=89978449" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjT77r5lcOVAxUkwQIHHd1QKckQFnoECBcQAQ&amp;url=https%3A%2F%2Fwww.aanpaklerarentekort.nl%2Fdocumenten%2F2022%2F12%2F8%2Fevaluatie-subsidieregeling-zij-instroom-po-g5&amp;usg=AOvVaw3WNBdSQaQBzxwIF4hXoZK5&amp;opi=89978449" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiDyaOSlsOVAxVc1gIHHV68I-8QFnoECBoQAQ&amp;url=https%3A%2F%2Fwww.tweedekamer.nl%2Fdownloads%2Fdocument%3Fid%3D2022D28456&amp;usg=AOvVaw1IbxUGXhbDGPwczne37BI5&amp;opi=89978449" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjG_IWllsOVAxVQywIHHaulDNMQFnoECBkQAQ&amp;url=https%3A%2F%2Fwww.rijksoverheid.nl%2Fdocumenten%2F2024%2F06%2F26%2Ftussenrapportage-juni-2024-experiment-vooropleidingseisen-pabo-s&amp;usg=AOvVaw10Wv1p-eF7h-HuSsDsSDrr&amp;opi=89978449" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/a506ec45-ded8-40c7-9310-29e33d5d14c0/file" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2024/12/02/eindrapport-evaluatie-pilot-doorlopende-begeleiding-startende-leraren" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/ronl-375ce38ed260354a262373cc2d037ace4f1fd58f/pdf" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjX0_m4l8OVAxWZR_4FHXnhG3MQFnoECBsQAQ&amp;url=https%3A%2F%2Fwww.seo.nl%2Fpublicaties%2Fevaluatie-convenanten-lerarentekort-primair-onderwijs-in-de-g5-tussenrapport-2022%2F&amp;usg=AOvVaw0fgNwTy7Mtu7hHAnpCbBdg&amp;opi=89978449" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://duo.nl/open_onderwijsdata/primair-onderwijs/publicaties/wel-lesbevoegdheid-geen-leraar.jsp" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2024/09/15/eindrapport-leerlijn-en-ondersteuning-leraren-passend-en-inclusief-onderwijs" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiliKrulsOVAxUz9gIHHdneCLMQFnoECBgQAQ&amp;url=https%3A%2F%2Fwww.voion.nl%2Fmedia%2F5788%2Fde-toekomstige-arbeidsmarkt-voor-onderwijspersoneel-povo-en-mbo-2022-2032.pdf&amp;usg=AOvVaw3bSUdHj4uX_vGIckv5aZ3e&amp;opi=89978449" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpb.nl/effecten-arbeidsmarkttoelage-nationaal-programma-onderwijs-2021-2023" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.voion.nl/publicaties/monitoronderzoek-strategisch-personeelsbeleid-in-het-vo" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aanpaklerarentekort.nl/documenten/rapporten/2024/05/29/inzet-van-andere-professionals-voor-de-aanpak-van-het-lerarentekort---eindrapport" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2024/03/25/groepsleraar-12-een-verkennend-onderzoek-naar-de-meerwaarde" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiLz-aGnMOVAxVqgv0HHfwwC_IQFnoECA0QAQ&amp;url=https%3A%2F%2Fwww.rijksoverheid.nl%2Fdocumenten%2F2024%2F12%2F17%2Fkamerbrief-lerarenstrategie-december-2024&amp;usg=AOvVaw1qwJvTCFheYdwGBSL5lFr6&amp;opi=89978449" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwj54q7Bl8OVAxVP9wIHHchQGjoQFnoECBgQAQ&amp;url=https%3A%2F%2Fwww.aanpaklerarentekort.nl%2Fdocumenten%2F2022%2F10%2F3%2Fde-waardering-van-oop-in-de-klas&amp;usg=AOvVaw3iSMqGxRreRCVkOVPp-QP-&amp;opi=89978449" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2022D28453&amp;did=2022D28453" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjuiNKdlsOVAxVA6gIHHSBzBq0QFnoECBoQAQ&amp;url=https%3A%2F%2Fwww.voion.nl%2Fpublicaties%2Fmeer-uren-werken-stimuleren-met-een-meerurenbonus-en-andere-maatregelen&amp;usg=AOvVaw1UnazI2-qGbErMvBjeOfGA&amp;opi=89978449" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiUtJ-YlsOVAxVr9gIHHXE5B6EQFnoECBsQAQ&amp;url=https%3A%2F%2Fwww.rijksoverheid.nl%2Fdocumenten%2F2023%2F04%2F15%2Fonderzoek-researchned-meer-uren-werken-in-het-onderwijs-na-financiele-prikkels&amp;usg=AOvVaw0sTBqhPZpIrGnhSVIZpDZR&amp;opi=89978449" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwi_9O3WlsOVAxWXRP4FHSaIENAQFnoECBsQAQ&amp;url=https%3A%2F%2Favs.nl%2Fwp-content%2Fuploads%2F2022%2F12%2FONDERZ1.pdf&amp;usg=AOvVaw3-5e10_E7CjC4m0oiJ4pv1&amp;opi=89978449" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/downloads/document?id=2024D50360" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aanpaklerarentekort.nl/documenten/rapporten/2023/12/14/eindrapport-2023-evaluatie-regeling-zij-instroom-po-g5" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.platformsamenopleiden.nl/wp-content/uploads/2022/12/Bijlage-II-Advies-Van-de-Bunt-adviseurs.pdf" TargetMode="External" Id="rId77" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpb.nl/effecten-arbeidsmarkttoelage-nationaal-programma-onderwijs-2021-2023" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjuiNKdlsOVAxVA6gIHHSBzBq0QFnoECBoQAQ&amp;url=https%3A%2F%2Fwww.voion.nl%2Fpublicaties%2Fmeer-uren-werken-stimuleren-met-een-meerurenbonus-en-andere-maatregelen&amp;usg=AOvVaw1UnazI2-qGbErMvBjeOfGA&amp;opi=89978449" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.voion.nl/publicaties/monitoronderzoek-strategisch-personeelsbeleid-in-het-vo" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aanpaklerarentekort.nl/documenten/rapporten/2024/05/29/inzet-van-andere-professionals-voor-de-aanpak-van-het-lerarentekort---eindrapport" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwj54q7Bl8OVAxVP9wIHHchQGjoQFnoECBgQAQ&amp;url=https%3A%2F%2Fwww.aanpaklerarentekort.nl%2Fdocumenten%2F2022%2F10%2F3%2Fde-waardering-van-oop-in-de-klas&amp;usg=AOvVaw3iSMqGxRreRCVkOVPp-QP-&amp;opi=89978449" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2024/03/25/groepsleraar-12-een-verkennend-onderzoek-naar-de-meerwaarde" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2022D28453&amp;did=2022D28453" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiLz-aGnMOVAxVqgv0HHfwwC_IQFnoECA0QAQ&amp;url=https%3A%2F%2Fwww.rijksoverheid.nl%2Fdocumenten%2F2024%2F12%2F17%2Fkamerbrief-lerarenstrategie-december-2024&amp;usg=AOvVaw1qwJvTCFheYdwGBSL5lFr6&amp;opi=89978449" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiUtJ-YlsOVAxVr9gIHHXE5B6EQFnoECBsQAQ&amp;url=https%3A%2F%2Fwww.rijksoverheid.nl%2Fdocumenten%2F2023%2F04%2F15%2Fonderzoek-researchned-meer-uren-werken-in-het-onderwijs-na-financiele-prikkels&amp;usg=AOvVaw0sTBqhPZpIrGnhSVIZpDZR&amp;opi=89978449" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjT77r5lcOVAxUkwQIHHd1QKckQFnoECBcQAQ&amp;url=https%3A%2F%2Fwww.aanpaklerarentekort.nl%2Fdocumenten%2F2022%2F12%2F8%2Fevaluatie-subsidieregeling-zij-instroom-po-g5&amp;usg=AOvVaw3WNBdSQaQBzxwIF4hXoZK5&amp;opi=89978449" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwi_9O3WlsOVAxWXRP4FHSaIENAQFnoECBsQAQ&amp;url=https%3A%2F%2Favs.nl%2Fwp-content%2Fuploads%2F2022%2F12%2FONDERZ1.pdf&amp;usg=AOvVaw3-5e10_E7CjC4m0oiJ4pv1&amp;opi=89978449" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/downloads/document?id=2024D50360" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2024/12/17/eindrapport-professioneel-statuut-po-vo-mbo" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aanpaklerarentekort.nl/documenten/rapporten/2023/12/14/eindrapport-2023-evaluatie-regeling-zij-instroom-po-g5" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjK4ZDWmsOVAxVKgv0HHfliAOsQFnoECA0QAQ&amp;url=https%3A%2F%2Fwww.rijksoverheid.nl%2Fdocumenten%2F2024%2F01%2F15%2Fgematigde-groei-rapport-van-de-staatscommissie-demografische-ontwikkleingen-2050&amp;usg=AOvVaw1vZxv7_wBCl5YrYXsiQPrM&amp;opi=89978449" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.platformsamenopleiden.nl/wp-content/uploads/2022/12/Bijlage-II-Advies-Van-de-Bunt-adviseurs.pdf" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwi3x4CQnMOVAxXUgf0HHf4ZLSAQFnoECB0QAQ&amp;url=https%3A%2F%2Fwww.rijksoverheid.nl%2Fdocumenten%2F2025%2F07%2F03%2Fvoortgangsbrief-lerarenstrategie-juli-2025&amp;usg=AOvVaw1RcR-FNe1t34OP-9YRxf6w&amp;opi=89978449" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsinspectie.nl/documenten/2025/09/09/rapport-inventarisatie-curricula-voltijdroutes-naar-het-leraarschap-primair-onderwijs" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2025/07/04/bijlage-2-onderzoeksrapportage-vignettenonderzoek-maart-2025-ministerie-van-ocw-x-qompas" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proza.ocw.local/otcsdav/nodes/57660260/Een%20onderzoek%20naar%20de%20besteding%20van%20professionaliseringsgelden____________" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjwh9Gsl8OVAxVu1AIHHX8fM_AQFnoECBgQAQ&amp;url=https%3A%2F%2Fwww.researchned.nl%2Fwp-content%2Fuploads%2F2026%2F01%2Ftussentijdse-rapportage-pilot-onderwijstijd-def.pdf&amp;usg=AOvVaw0UYnrLRu9vGJnpLq8zdPU9&amp;opi=89978449" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjosJjHl8OVAxVP9wIHHchQGjoQFnoECBgQAQ&amp;url=https%3A%2F%2Fwww.researchned.nl%2Fpublicatie%2Fuitstroom-vanuit-het-voortgezet-onderwijs-naar-pabos-en-tweedegraads-lerarenopleidingen-verklaringen-voor-verschillen-tussen-scholen%2F&amp;usg=AOvVaw0maz_YjvhBIKC1Fq8WKsmD&amp;opi=89978449" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksfinancien.nl/sites/default/files/extrainfo/ibos/2023%20IBO%20Sturing%20op%20kwaliteit%20van%20onderwijs.pdf" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roa.nl/nieuws/een-kwestie-van-lange-adem-historische-analyse-van-het-beleid-op-het-terrein-van-het" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjvgYPMm8OVAxXPh_0HHYo3K-IQFnoECBkQAQ&amp;url=https%3A%2F%2Fwww.tweedekamer.nl%2Fkamerstukken%2Fbrieven_regering%2Fdetail%3Fid%3D2022Z24930%26did%3D2022D53606&amp;usg=AOvVaw2zzQBD6YKLn5uSIcmVnelo&amp;opi=89978449" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiA7J_-lcOVAxX1-wIHHX2gN4QQFnoECB0QAQ&amp;url=https%3A%2F%2Fwww.aanpaklerarentekort.nl%2Fdocumenten%2F2022%2F12%2F8%2Ftussenrapport-onderzoek-bestuursakkoord-flexibilisering-lerarenopleiding&amp;usg=AOvVaw35HztCUIIuJKB5aqnfu8Qe&amp;opi=89978449" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2023/12/15/rapporten-bij-trendrapportage-arbeidsmarkt-leraren-po-vo-en-mbo-2023" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/overheid/openbaarmakingen/api/v0/attachment/8579f139-8dd8-45ae-853b-949c5b5f5a0b" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwj04LTdlsOVAxXhzgIHHZzbF94QFnoECBoQAQ&amp;url=https%3A%2F%2Fwww.seo.nl%2Fwp-content%2Fuploads%2F2022%2F05%2F2022-39-Evaluatie-Teambeurs-Primair-Onderwijs.pdf&amp;usg=AOvVaw1Vz09XFpa_NjCBSM8QcLWX&amp;opi=89978449" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2024/07/31/beloningsverschillen-onderwijs-nader-beschouwd-loonvergelijking-2019-2022" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aanpaklerarentekort.nl/documenten/publicaties/2023/12/13/tussenrapport-andere-dag--en-weekindeling-g5-2022-2023" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aanpaklerarentekort.nl/documenten/rapporten/2024/06/17/eindrapportage-evaluatie-convenanten-lerarentekort-primair-onderwijs-in-de-g5" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiznJTcl8OVAxVK3AIHHccvOtwQFnoECA0QAQ&amp;url=https%3A%2F%2Fwww.aanpaklerarentekort.nl%2Fdocumenten%2F2023%2F12%2F14%2Fvertrekredenen-leraren-en-docenten-in-het-po-vo-en-mbo---researchned&amp;usg=AOvVaw0EHXgXTvyJF690byLWJxqe&amp;opi=89978449" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjG_IWllsOVAxVQywIHHaulDNMQFnoECBkQAQ&amp;url=https%3A%2F%2Fwww.rijksoverheid.nl%2Fdocumenten%2F2024%2F06%2F26%2Ftussenrapportage-juni-2024-experiment-vooropleidingseisen-pabo-s&amp;usg=AOvVaw10Wv1p-eF7h-HuSsDsSDrr&amp;opi=89978449" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/a506ec45-ded8-40c7-9310-29e33d5d14c0/file" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aanpaklerarentekort.nl/site/binaries/site-content/collections/documents/2025/12/09/eindrapport-onderzoek-managementstatuut-regioplan/25038-eindrapport-onderzoek-managementstatuut-regioplan-8dec25.pdf" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aanpaklerarentekort.nl/documenten/2026/07/02/berenschot-2026-derde-tussenrapportage-evaluatie-onderwijsregios" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjNwenzmsOVAxV6_7sIHZVwKBQQFnoECBoQAQ&amp;url=https%3A%2F%2Fwww.onderwijsraad.nl%2Fdocumenten%2F2023%2F06%2F29%2Fschaarste-schuurt&amp;usg=AOvVaw2F_ysQP4RdKzkXV9T5wBR8&amp;opi=89978449" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsraad.nl/documenten/2025/01/17/bekwaamheid-beter-borgen" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2021Z23463&amp;did=2021D49845" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiG1tj7m8OVAxWihP0HHR71HEwQFnoECCQQAQ&amp;url=https%3A%2F%2Fwww.rijksoverheid.nl%2Fdocumenten%2F2024%2F06%2F26%2Fkamerbrief-voortgang-lerarenstrategie-juni-2024&amp;usg=AOvVaw1S3URlT1H5Dyx8WzArXxVj&amp;opi=89978449" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwj02M6fnMOVAxVAhv0HHaT_HCsQFnoECA0QAQ&amp;url=https%3A%2F%2Fwww.rijksoverheid.nl%2Fdocumenten%2F2025%2F12%2F18%2Flerarenstrategie-december-2025&amp;usg=AOvVaw0AfU_w3oMzH4K7ijZ71QK4&amp;opi=89978449" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiDyaOSlsOVAxVc1gIHHV68I-8QFnoECBoQAQ&amp;url=https%3A%2F%2Fwww.tweedekamer.nl%2Fdownloads%2Fdocument%3Fid%3D2022D28456&amp;usg=AOvVaw1IbxUGXhbDGPwczne37BI5&amp;opi=89978449" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2025/05/21/campagne-effectonderzoek-werken-in-het-onderwijs-2025" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aanpaklerarentekort.nl/documenten/2025/06/24/onderzoek-bestuursakkoord-flexibilisering-lerarenopleidingen" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2024/12/02/eindrapport-evaluatie-pilot-doorlopende-begeleiding-startende-leraren" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2025/12/05/andere-tijden" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjX0_m4l8OVAxWZR_4FHXnhG3MQFnoECBsQAQ&amp;url=https%3A%2F%2Fwww.seo.nl%2Fpublicaties%2Fevaluatie-convenanten-lerarentekort-primair-onderwijs-in-de-g5-tussenrapport-2022%2F&amp;usg=AOvVaw0fgNwTy7Mtu7hHAnpCbBdg&amp;opi=89978449" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.voion.nl/wp-content/uploads/media/3921/zij-instroom-po-vo-en-mbo.pdf" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiliKrulsOVAxUz9gIHHdneCLMQFnoECBgQAQ&amp;url=https%3A%2F%2Fwww.voion.nl%2Fmedia%2F5788%2Fde-toekomstige-arbeidsmarkt-voor-onderwijspersoneel-povo-en-mbo-2022-2032.pdf&amp;usg=AOvVaw3bSUdHj4uX_vGIckv5aZ3e&amp;opi=89978449" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiDk8akl8OVAxVLxQIHHRHGAdYQFnoECBkQAQ&amp;url=https%3A%2F%2Fwww.nko.nl%2Fonderzoeksprojecten%2Fextra-hulp-voor-de-klas-monitor-aanvraagproces&amp;usg=AOvVaw1zQWtXfizlmHRCOkdp6o-G&amp;opi=89978449" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/ronl-375ce38ed260354a262373cc2d037ace4f1fd58f/pdf" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aanpaklerarentekort.nl/documenten/2025/06/24/eerste-tussenrapport-evaluatie-onderwijsregios" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiDlZDNl8OVAxWf0AIHHY5JBLcQFnoECBoQAQ&amp;url=https%3A%2F%2Fwww.rijksoverheid.nl%2Fdocumenten%2F2023%2F04%2F03%2Fstrategisch-personeelsbeleid-in-het-primair-onderwijs&amp;usg=AOvVaw3Wgtt5ene0wXej0_WY36HE&amp;opi=89978449" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2024/09/15/eindrapport-leerlijn-en-ondersteuning-leraren-passend-en-inclusief-onderwijs" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://duo.nl/open_onderwijsdata/primair-onderwijs/publicaties/wel-lesbevoegdheid-geen-leraar.jsp" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/blg-953013.pdf" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2023/06/20/voortgang-lerarenstrategie" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjo1_qFlsOVAxUWxQIHHXSlDjAQFnoECBsQAQ&amp;url=https%3A%2F%2Fecbo.nl%2Fwp-content%2Fuploads%2FTweede-evaluatie-pabo-pilots-uitgebreide-specialisaties-jonge-kind-oudere-kind-eindrapport-definitieve-versie-online.pdf&amp;usg=AOvVaw0y_lL5KQoB4aUh3kkp9BPA&amp;opi=89978449" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aanpaklerarentekort.nl/documenten/rapporten/2023/12/14/eindrapport-2023-evaluatie-regeling-zij-instroom-po-g5" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/dpc-eace205e7b6f422937b9329c33d2d0da45b5ebe5/pdf" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiTtZzzlsOVAxW36wIHHdnPDnoQFnoECBoQAQ&amp;url=https%3A%2F%2Fwww.caop.nl%2Fapp%2Fuploads%2F2024%2F12%2FOCW-Evaluatie-subsidieregeling-korte-scholingstrajecten-vo_eindrapportage.pdf&amp;usg=AOvVaw2nKl9pN9QInL4zoMYWsP8H&amp;opi=89978449" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proza.ocw.local/otcsdav/nodes/65311627/eindrapport-evaluatie-co-teach-informatica%20(1).pdf" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poraad.nl/professioneel-bestuur/goed-bestuur/intern-toezicht/intern-toezicht-in-het-funderend-onderwijs" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2025/07/04/bijlage-3-eindrapport-administratieve-lasten-leraren-vo-en-go-mei-2025-1" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2024/04/29/inspiratiebundel-strategisch-personeelsbeleid" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwj3s_CrnMOVAxVg9LsIHei_NlIQFnoECBkQAQ&amp;url=https%3A%2F%2Fwww.tweedekamer.nl%2Fkamerstukken%2Fbrieven_regering%2Fdetail%3Fid%3D2026Z15693%26did%3D2026D35120&amp;usg=AOvVaw18gSlVEq-0aesKXeNYbP1-&amp;opi=89978449" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiwl4DilsOVAxVl1AIHHctZOk4QFnoECBIQAQ&amp;url=https%3A%2F%2Fopen.overheid.nl%2Fdocumenten%2Fronl-1c0de56f-aaea-484f-9d83-36b72da4e1af%2Fpdf&amp;usg=AOvVaw3r7msJYY9an7Abbm8oZVSY&amp;opi=89978449" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aanpaklerarentekort.nl/documenten/2026/07/02/centerdata-2026-schoolleiders-van-buiten" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oberon.eu/media/3pwlqfno/samen-sterk-voor-minder-werkdruk-eindrapportage-werkdrukakkoord-2024.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwj7hOiSl8OVAxWr4AIHHQAaOTgQFnoECBsQAQ&amp;url=https%3A%2F%2Fwww.aanpaklerarentekort.nl%2Fdocumenten%2F2023%2F12%2F13%2Ftussenrapport-andere-dag--en-weekindeling-g5-2022-2023&amp;usg=AOvVaw1ih5fBaxyMOM1sLTHBrKqn&amp;opi=89978449" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiE1rrTl8OVAxVJ3AIHHaoGOIYQFnoECCAQAQ&amp;url=https%3A%2F%2Fwww.rijksoverheid.nl%2Fdocumenten%2F2023%2F07%2F06%2Fbijlage-3-monitoronderzoek-strategisch-personeelsbeleid-in-het-vo&amp;usg=AOvVaw3tLjIvE1njFEEVw_NRSXmx&amp;opi=89978449" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjl3tHrm8OVAxUjg_0HHYxUEZQQFnoECB0QAQ&amp;url=https%3A%2F%2Fwww.tweedekamer.nl%2Fkamerstukken%2Fbrieven_regering%2Fdetail%3Fid%3D2023Z20295%26did%3D2023D49577&amp;usg=AOvVaw1qCBTfwF9kRdK_w8MqChCB&amp;opi=89978449" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.voion.nl/publicaties/tweede-tussenrapportage-evaluatie-onderwijsregios" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/ronl-cc9af7396e701b42ee5013508ed3d6832e83484c/pdf" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ocw.local\userdata\Homedrive\o200aba\Data\Proza\EC_proza\c57660260\o%09Onderzoek%20teabevoegdheid%2010%20&#8211;%2014%20onderwijs" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwixxPyLlsOVAxUG5wIHHb-UNaEQFnoECB4QAQ&amp;url=https%3A%2F%2Fwww.aanpaklerarentekort.nl%2Fsite%2Fbinaries%2Fsite-content%2Fcollections%2Fdocuments%2F2022%2F09%2F22%2Fevaluatie-regeling-sool%2FEvaluatie%2BSOOL%2B-%2BEindrapport.pdf&amp;usg=AOvVaw2Zr1Psdhw-pEUgzKBCDLyB&amp;opi=89978449" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjy2a3olsOVAxXB0gIHHSZvJOUQFnoECBcQAQ&amp;url=https%3A%2F%2Fwww.caop.nl%2Fapp%2Fuploads%2F2022%2F06%2FEvaluatieonderzoek-lerarenbeurs-en-professionalisering.pdf&amp;usg=AOvVaw2qJ_U9_W5_BnISzpdaKg43&amp;opi=89978449" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwj01-76lsOVAxUoR_4FHWdVMukQFnoECBkQAQ&amp;url=https%3A%2F%2Fwww.aanpaklerarentekort.nl%2Fsite%2Fbinaries%2Fsite-content%2Fcollections%2Fdocuments%2F2023%2F12%2F14%2Fonderzoeksrapport-inzet-werkdrukmiddelen-po-2023---oberon%2FOberon%2BOnderzoeksrapport%2BInzet%2BWerkdrukmiddelen%2BPO%2B2023.pdf&amp;usg=AOvVaw2KxY_U1iods92clSBUE7zZ&amp;opi=89978449" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aanpaklerarentekort.nl/actueel/nieuws/2022/09/29/evaluatieonderzoek-regionale-aanpak-personeelstekort" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/publicaties/rapporten/2025/06/12/administratieve-lasten-primair-onderwijs" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\o200aba\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\Effectieve%20inzet%20van%20onderwijsondersteunend%20personeel%20in%20basis-%20en%20voortgezet%20onderwijs%20|%20Rapport%20|%20Rijksoverheid.nl" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.talis2024.nl/wp-content/uploads/2025/10/1143-TALIS-2024.pdf" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId98" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0046970/2022-07-27" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>9</ap:Pages>
-  <ap:Words>5651</ap:Words>
-  <ap:Characters>31081</ap:Characters>
+  <ap:Words>5631</ap:Words>
+  <ap:Characters>30975</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>259</ap:Lines>
+  <ap:Lines>258</ap:Lines>
   <ap:Paragraphs>73</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>-</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>36659</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>36533</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-08-21T09:53:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-[...72 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>