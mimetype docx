--- v0 (2026-08-31)
+++ v1 (2026-10-16)
@@ -1,2610 +1,1923 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F6101F" w14:paraId="0C98478B" w14:textId="77777777"/>
-    <w:p w:rsidR="002D4795" w14:paraId="48FD4D5A" w14:textId="77777777">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3331"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="4327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="75834DB0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6733" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="55698634" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WEEDE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>AMER DER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>TATEN-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ENERAAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4327" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="4C4E5E45" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="7460308D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidP="004742EF" w:rsidRDefault="00500F90" w14:paraId="494843DC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vergaderjaar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95FC9" w:rsidR="00F95FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="002F0F5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95FC9" w:rsidR="00F95FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>-202</w:t>
+            </w:r>
+            <w:r w:rsidR="002F0F5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="388489C2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="29338510" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="23005D0E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="4FA5B43D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="3E127838" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="5FFEB435" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="49543217" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="1523100E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00222CF9" w:rsidRDefault="00EC7950" w14:paraId="659ACA58" w14:textId="7FFA167E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>37 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EC7950" w:rsidR="00BD6FD6" w:rsidP="00222CF9" w:rsidRDefault="00EC7950" w14:paraId="7E516F2D" w14:textId="497EE38F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7950">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Wijziging van de Kadasterwet in verband met het verduidelijken van de inschrijvingseisen van registerverklaringen, het regelen van een grondslag voor de geautomatiseerde verwerking van aktes, het regelen van de verplichting voor de bewaarder om voortaan stukken in te schrijven die gesteld zijn in een vreemde of de Friese taal en een aantal andere wijzigingen (Verzamelwijziging Kadasterwet)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="6519E156" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="7D2BA28D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="0E0807A4" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="007852AD" w14:paraId="66232F3C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="241"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="2CE69A60" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="25BD3190" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="63D30B45" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="6ED80D66" w14:textId="4EB33025">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC7950">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="718704E0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADVIES </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5731">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFDELING ADVISERING </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>RAAD VAN STATE EN NADER RAPPORT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="179230CB" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="326446AF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="4BF881A3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="086A2259" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="5E66A8C5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="23658348" w14:textId="71E97702">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="355"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hieronder zijn opgenomen het advies van de Afdeling advisering van de Raad van State d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC7950">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>3 juni 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en het nader rapport d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC7950">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>21 juli 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, aangeboden aan de Koning door de minister van </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC7950">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Volkshuisvesting en Ruimtelijke Ordening</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>. Het advies van de Afdeling advisering van de Raad van State is cursief afgedrukt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="557187DF" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="6AB464DB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="258E0C10" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="7AF20867" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="7F76497A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="77EDDADB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="48555CBE" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="32395992" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="5D2DFD25" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="0DD3B8DF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AC2920" w:rsidP="00AC2920" w:rsidRDefault="00AC2920" w14:paraId="21EED533" w14:textId="77777777">
       <w:r w:rsidRPr="00302D50">
         <w:t xml:space="preserve">Blijkens de mededeling van de directeur van Uw kabinet van </w:t>
       </w:r>
-      <w:r w:rsidRPr="00734B94" w:rsidR="00734B94">
+      <w:r w:rsidRPr="00734B94">
         <w:t>13 april 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00302D50">
         <w:t xml:space="preserve">, nr. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00734B94" w:rsidR="00734B94">
+      <w:r w:rsidRPr="00734B94">
         <w:t>2026000779</w:t>
       </w:r>
       <w:r w:rsidRPr="00302D50">
         <w:t xml:space="preserve">, machtigde Uwe Majesteit de Afdeling advisering van de Raad van State haar advies inzake het bovenvermelde voorstel van wet rechtstreeks aan mij te doen toekomen. Dit advies, gedateerd </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC6266" w:rsidR="00BC6266">
+      <w:r w:rsidRPr="00BC6266">
         <w:t>3 juni 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00302D50">
         <w:t xml:space="preserve">, nr. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC6266" w:rsidR="00BC6266">
+      <w:r w:rsidRPr="00BC6266">
         <w:t>W04.26.00093/I</w:t>
       </w:r>
       <w:r w:rsidRPr="00302D50">
         <w:t xml:space="preserve">, bied ik U hierbij aan. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00F714A6">
-[...220 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r w:rsidRPr="005C1BBB">
+        <w:t>De Afdeling advisering van de Raad van State heeft een opmerking bij het voorstel en adviseert daarmee rekening te houden voordat het voorstel bij de Tweede Kamer der Staten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1BBB">
+        <w:t>Generaal wordt ingediend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC2920" w:rsidP="00AC2920" w:rsidRDefault="00AC2920" w14:paraId="5D2120AD" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00AC2920" w:rsidR="00AC2920" w:rsidP="00AC2920" w:rsidRDefault="00AC2920" w14:paraId="5AEF6C28" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2920">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Bij Kabinetsmissive van 13 april 2026, no.2026000779, heeft Uwe Majesteit, op voordracht van de Minister van Volkshuisvesting en Ruimtelijke Ordening, bij de Afdeling advisering van de Raad van State ter overweging aanhangig gemaakt het voorstel van wet tot wijziging van de Kadasterwet in verband met het verduidelijken van de inschrijvingseisen van registerverklaringen, het regelen van een grondslag voor de geautomatiseerde verwerking van aktes, het regelen van de verplichting voor de bewaarder om voortaan stukken in te schrijven die gesteld zijn in een vreemde of de Friese taal en een aantal andere wijzigingen (Verzamelwijziging Kadasterwet), met memorie van toelichting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC2920" w:rsidR="00AC2920" w:rsidP="00AC2920" w:rsidRDefault="00AC2920" w14:paraId="2E15162C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC2920" w:rsidR="00AC2920" w:rsidP="00AC2920" w:rsidRDefault="00AC2920" w14:paraId="7A004F14" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2920">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het wetsvoorstel bevat verschillende wijzigingen van de Kadasterwet. Het herstelt omissies en zorgt voor verbeteringen, verduidelijkingen en actualiseringen. Ook bevat het een grondslag voor een ministeriële regeling van voorwaarden die worden gesteld aan de verdere verwerking van persoonsgegevens met het oogmerk deze te verstrekken aan derden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC2920" w:rsidR="00AC2920" w:rsidP="00AC2920" w:rsidRDefault="00AC2920" w14:paraId="78E69BD6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC2920" w:rsidR="00AC2920" w:rsidP="00AC2920" w:rsidRDefault="00AC2920" w14:paraId="41F55E66" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2920">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De Afdeling advisering van de Raad van State maakt een opmerking over de keuze deze nadere voorwaarden bij ministeriële regeling te laten bepalen. In verband daarmee is aanpassing van het wetsvoorstel wenselijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC2920" w:rsidP="00AC2920" w:rsidRDefault="00AC2920" w14:paraId="2B90187A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2920">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC2920" w:rsidRDefault="00AC2920" w14:paraId="0E1EB88D" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC2920" w:rsidP="00AC2920" w:rsidRDefault="00AC2920" w14:paraId="126BE73D" w14:textId="2B6483D8">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E690F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>De Dienst voor het Kadaster heeft onder meer tot taak het verstrekken van inlichtingen uit de openbare registers en de basisregistratie kadaster.</w:t>
+      </w:r>
+      <w:r w:rsidR="00544F34">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="006E690F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Die inlichtingen omvatten persoonsgegevens. Met het oog daarop bevat de Kadasterwet bepalingen in verband met de bescherming van de persoonlijke levenssfeer.</w:t>
+      </w:r>
+      <w:r w:rsidR="00544F34">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="006E690F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006E690F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Het voorstel voegt aan de Kadasterwet een grondslag toe voor het stellen van voorwaarden aan de verstrekking van inlichtingen aan ondernemingen die deze inlichtingen, waaronder persoonsgegevens, verwerken in producten met het oogmerk ze aan derden te verstrekken.</w:t>
+      </w:r>
+      <w:r w:rsidR="00544F34">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="006E690F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De ondernemingen worden ook wel aangeduid als </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E690F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>resellers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E690F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Met de introductie van een erkenningsregeling voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E690F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>resellers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E690F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> komt het wetsvoorstel tegemoet aan de kritiek van de Autoriteit Persoonsgegevens op een eerdere versie van het wetsvoorstel.</w:t>
+      </w:r>
+      <w:r w:rsidR="00544F34">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="006E690F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006E690F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De verstrekking van persoonsgegevens raakt aan de persoonlijke levenssfeer, zoals die wordt beschermd door artikel 10 van de Grondwet. De hoofdlijnen van de met het oog daarop te bepalen waarborgen moeten daarom zijn opgenomen in de wet in formele zin. De uitwerking ervan kan worden gedelegeerd aan de regering. Een ministeriële regeling is geschikt voor het stellen van voorschriften van administratieve aard, uitwerking van de details van een regeling, voorschriften die vaak wijziging behoeven en voorschriften waarvan te voorzien is dat zij mogelijk heel snel moeten worden vastgesteld.</w:t>
+      </w:r>
+      <w:r w:rsidR="00544F34">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="006E690F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006E690F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Het wetsvoorstel bepaalt over de te stellen voorwaarden niet meer dan dat zij zullen zijn 'gericht op het waarborgen van een rechtmatige en betrouwbare verwerking van persoonsgegevens'. In de toelichting op het wetsvoorstel kondigt de regering aan welke voorwaarden de ministeriële regeling zal gaan bevatten. Zij noemt voorschriften over de betrouwbaarheid, veiligheid en strafrechtelijke antecedenten van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E690F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>resellers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E690F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en over de te hanteren informatiebeveiliging.</w:t>
+      </w:r>
+      <w:r w:rsidR="00544F34">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="006E690F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dat zijn belangrijke waarborgen ter bescherming van de persoonlijke levenssfeer. Een ministeriële regeling is daarvoor niet de aangewezen vorm. Met de Autoriteit Persoonsgegevens meent de Afdeling advisering dat ten minste de essentie van de nadere voorwaarden in een algemene maatregel van bestuur is vastgelegd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E690F" w:rsidR="00544F34">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E690F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006E690F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De Afdeling adviseert het wetsvoorstel in het licht van het voorgaande aan te passen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC2920" w:rsidP="00AC2920" w:rsidRDefault="00AC2920" w14:paraId="2B837EE5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AC2920" w:rsidP="00AC2920" w:rsidRDefault="00AC2920" w14:paraId="6EA7D9E0" w14:textId="3BE4F11C">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2920">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Afdeling advisering van de Raad van State heeft een opmerking bij het voorstel en adviseert daarmee rekening te houden voordat het voorstel bij de Tweede Kamer der Staten-Generaal wordt ingediend. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2920">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00AC2920">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De vice-president van de Raad van State,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC2920" w:rsidR="00AC2920" w:rsidP="00AC2920" w:rsidRDefault="00AC2920" w14:paraId="549ACF6A" w14:textId="7900F90C">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Th.C</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. de Graaf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00544F34" w:rsidP="00AC2920" w:rsidRDefault="00AC2920" w14:paraId="2403B32F" w14:textId="77777777">
+      <w:r w:rsidRPr="006E690F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006E690F">
+        <w:t xml:space="preserve">De opmerking van de Afdeling is </w:t>
+      </w:r>
+      <w:r>
+        <w:t>overgenomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E690F">
+        <w:t xml:space="preserve"> en verwerkt in het wetsvoorstel. De nadere voorwaarden zullen worden geregeld in een algemene maatregel van bestuur in plaats van bij ministeriële regeling. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E690F">
+        <w:br/>
+        <w:t xml:space="preserve">Daartoe </w:t>
+      </w:r>
+      <w:r>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E690F">
+        <w:t xml:space="preserve"> in het wetsvoorstel de delegatiegrondslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E690F">
+        <w:t xml:space="preserve"> aangepast in artikel 107d, eerste </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en vierde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E690F">
+        <w:t xml:space="preserve">lid, en tevens is de toelichting aangepast zodat in plaats van ministeriële regeling wordt gerefereerd aan nadere regeling bij algemene maatregel van bestuur. </w:t>
+      </w:r>
       <w:r>
         <w:br/>
-        <w:t>Daarnaast is van de gelegenheid van het nader rapport gebruik gemaakt om de volgende wijzigingen aan te brengen in het wetsvoorstel en de memorie van toelichting</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00405650" w14:paraId="388D55D4" w14:textId="77777777">
+      </w:r>
       <w:r>
         <w:br/>
-        <w:t>In artikel I, onderdeel D, van het wetsvoorstel,</w:t>
-[...3 lines deleted...]
-      </w:r>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00544F34" w:rsidRDefault="00544F34" w14:paraId="72A3F4F2" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> in </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC2920" w:rsidP="00AC2920" w:rsidRDefault="00AC2920" w14:paraId="33B47776" w14:textId="3CFDE0C0">
       <w:r>
-        <w:t xml:space="preserve">in te voegen artikel 11d, is het tweede lid komen te vervallen. </w:t>
-[...35 lines deleted...]
-        <w:t>. In de versie van het wetsvoorstel zoals het voor advies bij de Raad van State heeft voorgelegen betrof dit het derde lid.</w:t>
+        <w:t>Daarnaast is van de gelegenheid van het nader rapport gebruik gemaakt om de volgende wijzigingen aan te brengen in het wetsvoorstel en de memorie van toelichting die technisch en uitvoeringsgericht zijn:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405650" w14:paraId="21228195" w14:textId="77777777"/>
-[...21 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00AC2920" w:rsidP="00AC2920" w:rsidRDefault="00AC2920" w14:paraId="2D57AB22" w14:textId="77777777">
       <w:r>
         <w:br/>
-      </w:r>
-      <w:r w:rsidR="00641E72">
+        <w:t xml:space="preserve">In artikel I, onderdeel D, van het wetsvoorstel, betreffende het in de Kadasterwet in te voegen artikel 11d, is het tweede lid komen te vervallen. Het betrof een delegatiegrondslag op basis waarvan bij ministeriële regeling eisen konden worden gesteld aan in elektronische vorm ter inschrijving aangeboden stukken, om geautomatiseerd te kunnen worden verwerkt. </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
-        <w:t xml:space="preserve">Ten slotte is in het in de Kadasterwet in te voegen artikel 107d, vierde lid, de term “jaarlijks” vervangen door “periodiek”. </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00641E72">
+        <w:t>Bij nadere inventarisatie van de voorwaarden die beoogd zijn om op basis van deze grondslag te regelen, is gebleken dat die dermate technisch van aard zijn, dat het passend is om regeling van dit onderwerp aan het bestuur van de Dienst over te laten. Die regels stelt de Dienst op basis van artikel 11d, tweede lid (nieuw), van het wetsvoorstel. In de versie van het wetsvoorstel zoals het voor advies bij de Raad van State heeft voorgelegen betrof dit het derde lid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC2920" w:rsidP="00AC2920" w:rsidRDefault="00AC2920" w14:paraId="174CF2D9" w14:textId="77777777"/>
+    <w:p w:rsidR="00AC2920" w:rsidP="00AC2920" w:rsidRDefault="00AC2920" w14:paraId="7E0D2AD9" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">In artikel I, onderdeel T, is het in de Kadasterwet in te voegen artikel 107, onderdeel h, aangepast. Ook is de toelichting over dat onderdeel aan het slot van paragraaf 2.8 van het algemeen deel van de memorie van toelichting gewijzigd. Overwogen is dat de vorige formulering onduidelijkheid liet bestaan welk type voorwaarden er op basis van de grondslag zouden kunnen worden geregeld door de Dienst. De grondslag was te ruim. Met de nieuwe formulering van het artikelonderdeel en de toelichting is duidelijk gemaakt dat het een grondslag betreft voor het mogen stellen van de privaatrechtelijke algemene voorwaarden door de Dienst. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC2920" w:rsidP="00AC2920" w:rsidRDefault="00AC2920" w14:paraId="5A31B3A0" w14:textId="77777777"/>
+    <w:p w:rsidR="00AC2920" w:rsidP="00AC2920" w:rsidRDefault="00AC2920" w14:paraId="3FC4F770" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">In het algemeen deel van de memorie van toelichting is het hoofdstuk over de verhouding tot hoger recht en nationale regelgeving een nieuwe paragraaf ingevoegd. Dat betreft paragraaf 3.3, waarin de verhouding van het in de Kadasterwet in te voegen artikel 107d met de Dienstenrichtlijn is omschreven. Kort gezegd is er geen sprake van een verbod op basis van de Dienstenrichtlijn om de betreffende eisen te stellen en daarom ook geen notificatieverplichting. </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="0095445A">
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Ten slotte is in het in de Kadasterwet in te voegen artikel 107d, vierde lid, de term “jaarlijks” vervangen door “periodiek”. Gebleken is dat het voor sommige voorwaarden passend kan zijn om een herhaalde controle door het Kadaster bijvoorbeeld vierjaarlijks te laten plaatsvinden, in plaats van ieder jaar. Te denken valt aan het opnieuw moeten opvragen bij JUSTIS van een VOG Rechtspersoon en aanleveren bij het Kadaster. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00302D50">
         <w:t xml:space="preserve">Ik moge U verzoeken het hierbij gevoegde </w:t>
       </w:r>
-      <w:r w:rsidR="0084388D">
+      <w:r>
         <w:t xml:space="preserve">gewijzigde </w:t>
       </w:r>
       <w:r w:rsidRPr="00302D50">
         <w:t>voorstel van wet en de gewijzigde memorie van toelichting aan de Tweede Kamer der Staten-Generaal te zenden.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>De minister van Volkshuisvesting en Ruimtelijke Ordening,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F6101F" w14:paraId="184326FB" w14:textId="77777777">
+    <w:p w:rsidR="00AC2920" w:rsidP="00AC2920" w:rsidRDefault="00AC2920" w14:paraId="4C59FFBB" w14:textId="311719B5">
       <w:pPr>
-        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-    <w:p w:rsidR="00302D50" w:rsidP="00302D50" w14:paraId="7621C899" w14:textId="77777777">
       <w:r>
-        <w:br/>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">E. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00302D50">
         <w:t>Boekholt-O'Sullivan</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00F6101F" w14:paraId="1E14E591" w14:textId="77777777"/>
-[...14 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:sectPr w:rsidR="00AC2920">
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="420" w:header="360" w:footer="1440" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7B351356" w14:textId="77777777" w:rsidR="00CA5E3C" w:rsidRDefault="00CA5E3C">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+      </w:pPr>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="60275469" w14:textId="77777777" w:rsidR="00CA5E3C" w:rsidRDefault="00CA5E3C">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="66724BE6" w14:textId="77777777" w:rsidR="00CA5E3C" w:rsidRDefault="00CA5E3C">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1459 lines deleted...]
-      <w:lvlJc w:val="left"/>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="61DD8E9A" w14:textId="77777777" w:rsidR="00CA5E3C" w:rsidRDefault="00CA5E3C">
       <w:pPr>
-        <w:ind w:left="1130" w:hanging="1130"/>
+        <w:pStyle w:val="Amendement"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="29ABCB1D" w14:textId="77777777" w:rsidR="00CA5E3C" w:rsidRDefault="00CA5E3C">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="6BF12051" w14:textId="0DA93DF0" w:rsidR="00544F34" w:rsidRPr="00544F34" w:rsidRDefault="00544F34">
       <w:pPr>
-        <w:ind w:left="425" w:hanging="425"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:r w:rsidRPr="00544F34">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00544F34">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544F34">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 3, eerste lid, onder i van de Kadasterwet.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="5BCDAF0C" w14:textId="2B1F8021" w:rsidR="00544F34" w:rsidRPr="00544F34" w:rsidRDefault="00544F34">
       <w:pPr>
-        <w:ind w:left="827" w:hanging="419"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:r w:rsidRPr="00544F34">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00544F34">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544F34">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Hoofdstuk 7, titel 1, afdeling 2 van de Kadasterwet.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="34E40FA5" w14:textId="389523CF" w:rsidR="00544F34" w:rsidRPr="00544F34" w:rsidRDefault="00544F34">
       <w:pPr>
-        <w:ind w:left="357" w:hanging="357"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:r w:rsidRPr="00544F34">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00544F34">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544F34">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel I, onderdeel U van het wetsvoorstel.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="3A45EE77" w14:textId="46CF9A72" w:rsidR="00544F34" w:rsidRPr="00544F34" w:rsidRDefault="00544F34">
       <w:pPr>
-        <w:ind w:left="827" w:hanging="419"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:r w:rsidRPr="00544F34">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00544F34">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544F34">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Advies van de Autoriteit Persoonsgegevens van 8 april 2025, te raadplegen op https://autoriteitpersoonsgegevens.nl/documenten/toets-wijziging-kadasterwet</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="0E91841E" w14:textId="6E653E13" w:rsidR="00544F34" w:rsidRPr="00544F34" w:rsidRDefault="00544F34">
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:r w:rsidRPr="00544F34">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00544F34">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544F34">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Aanwijzing 2.24 van de Aanwijzingen voor de regelgeving. Zie ook de adviezen van de Afdeling advisering van de Raad van State van 12 november 2025 over het voorstel van wet houdende wijziging van de Archiefwet 1995 ter uitvoering van overweging 158 van de Algemene verordening gegevensbescherming (W05.25.00278/I), Kamerstukken II 2025/26, 36886, nr. 4, punt 2b en punt 6; van 13 maart 2024 over de Wet op de Nederlandse identiteitskaart (W04.24.00012/I), Kamerstukken II 2024/25, 36644, nr. 4 en van 19 augustus 2020 over de Tijdelijke wet notificatieapplicatie covid-19 (W13.20.0254/III), Kamerstukken II 2019/20, 35538, nr. 4, punt 4.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="4A22B3A9" w14:textId="74C5C929" w:rsidR="00544F34" w:rsidRPr="00544F34" w:rsidRDefault="00544F34">
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-    </w:lvl>
-[...322 lines deleted...]
-</w:numbering>
+      <w:r w:rsidRPr="00544F34">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00544F34">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544F34">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Memorie van toelichting, algemeen deel, paragraaf 2.8, Voorwaarden aan verdere verwerking van persoonsgegevens met oogmerk te verstrekken aan derden.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="708"/>
-  <w:hyphenationZone w:val="425"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="1109"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F6101F"/>
-[...68 lines deleted...]
-    <w:rsid w:val="00FF45CA"/>
+    <w:rsidRoot w:val="00EC7950"/>
+    <w:rsid w:val="000A73CB"/>
+    <w:rsid w:val="00187EF3"/>
+    <w:rsid w:val="00212071"/>
+    <w:rsid w:val="002234F9"/>
+    <w:rsid w:val="00244AA3"/>
+    <w:rsid w:val="002B3CFE"/>
+    <w:rsid w:val="002C313D"/>
+    <w:rsid w:val="002C5C9B"/>
+    <w:rsid w:val="002F0F5F"/>
+    <w:rsid w:val="002F1F47"/>
+    <w:rsid w:val="00311EC2"/>
+    <w:rsid w:val="003D1E89"/>
+    <w:rsid w:val="00414CF8"/>
+    <w:rsid w:val="004742EF"/>
+    <w:rsid w:val="00500F90"/>
+    <w:rsid w:val="00544F34"/>
+    <w:rsid w:val="00557F24"/>
+    <w:rsid w:val="005A60A9"/>
+    <w:rsid w:val="0062757D"/>
+    <w:rsid w:val="006309C6"/>
+    <w:rsid w:val="00663BC7"/>
+    <w:rsid w:val="006B1119"/>
+    <w:rsid w:val="006E7AB3"/>
+    <w:rsid w:val="00703A6D"/>
+    <w:rsid w:val="00710AFA"/>
+    <w:rsid w:val="007852AD"/>
+    <w:rsid w:val="007B0F78"/>
+    <w:rsid w:val="00855392"/>
+    <w:rsid w:val="008952A6"/>
+    <w:rsid w:val="008A750C"/>
+    <w:rsid w:val="008D17C0"/>
+    <w:rsid w:val="008E54B8"/>
+    <w:rsid w:val="0095093B"/>
+    <w:rsid w:val="009633D2"/>
+    <w:rsid w:val="009748E4"/>
+    <w:rsid w:val="00A2611F"/>
+    <w:rsid w:val="00A51448"/>
+    <w:rsid w:val="00A53675"/>
+    <w:rsid w:val="00A54155"/>
+    <w:rsid w:val="00A55F71"/>
+    <w:rsid w:val="00A56126"/>
+    <w:rsid w:val="00A84587"/>
+    <w:rsid w:val="00AC2920"/>
+    <w:rsid w:val="00AD2CD4"/>
+    <w:rsid w:val="00B0451E"/>
+    <w:rsid w:val="00B90937"/>
+    <w:rsid w:val="00BD6FD6"/>
+    <w:rsid w:val="00BF5EAA"/>
+    <w:rsid w:val="00CA5E3C"/>
+    <w:rsid w:val="00CB1E97"/>
+    <w:rsid w:val="00CD7550"/>
+    <w:rsid w:val="00CF0F08"/>
+    <w:rsid w:val="00D40D07"/>
+    <w:rsid w:val="00D51DFF"/>
+    <w:rsid w:val="00DB3DC4"/>
+    <w:rsid w:val="00DD5F58"/>
+    <w:rsid w:val="00E010A1"/>
+    <w:rsid w:val="00E513A1"/>
+    <w:rsid w:val="00E75C18"/>
+    <w:rsid w:val="00E94529"/>
+    <w:rsid w:val="00EB3552"/>
+    <w:rsid w:val="00EC7950"/>
+    <w:rsid w:val="00EF5731"/>
+    <w:rsid w:val="00F173B2"/>
+    <w:rsid w:val="00F900D9"/>
+    <w:rsid w:val="00F95FC9"/>
+    <w:rsid w:val="00F973C7"/>
+    <w:rsid w:val="00FA5DCB"/>
+    <w:rsid w:val="00FC3AC2"/>
+    <w:rsid w:val="00FE3E6C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="016F7560"/>
-  <w15:docId w15:val="{BCAB7D40-4222-4291-AD1B-6DC222EAE1A6}"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="118D0BD5"/>
+  <w15:docId w15:val="{14C83B2B-5014-41D0-AB0D-CA5FFC8B0BFE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...4 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2626,78 +1939,77 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2732,55 +2044,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2843,1021 +2155,859 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...52 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...9 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnootverwijzing">
+    <w:name w:val="Voetnootverwijzing"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wetsvoorstel">
+    <w:name w:val="wetsvoorstel"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-1440"/>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="288"/>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer1">
+    <w:name w:val="Alineanummer 1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bibliografie1">
+    <w:name w:val="Bibliografie1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument5">
+    <w:name w:val="Dokument 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument6">
+    <w:name w:val="Dokument 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument4">
+    <w:name w:val="Dokument 4"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer2">
+    <w:name w:val="Alineanummer 2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dokument1">
+    <w:name w:val="Dokument 1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
     </w:pPr>
-  </w:style>
-[...2 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer3">
+    <w:name w:val="Alineanummer 3"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer4">
+    <w:name w:val="Alineanummer 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer5">
+    <w:name w:val="Alineanummer 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer6">
+    <w:name w:val="Alineanummer 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument2">
+    <w:name w:val="Dokument 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer7">
+    <w:name w:val="Alineanummer 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer8">
+    <w:name w:val="Alineanummer 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Techninit">
+    <w:name w:val="Techn init"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokuinit">
+    <w:name w:val="Doku init"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument3">
+    <w:name w:val="Dokument 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument7">
+    <w:name w:val="Dokument 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument8">
+    <w:name w:val="Dokument 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch1">
+    <w:name w:val="Technisch 1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch2">
+    <w:name w:val="Technisch 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch3">
+    <w:name w:val="Technisch 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch5">
+    <w:name w:val="Technisch 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch6">
+    <w:name w:val="Technisch 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch7">
+    <w:name w:val="Technisch 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch4">
+    <w:name w:val="Technisch 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch8">
+    <w:name w:val="Technisch 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Amendement">
+    <w:name w:val="Amendement"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3310"/>
+        <w:tab w:val="left" w:pos="3600"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...373 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:b/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
-[...5 lines deleted...]
-    <w:next w:val="Normal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg1">
+    <w:name w:val="inhopg 1"/>
+    <w:basedOn w:val="Standaard"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="480"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:next w:val="Normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg2">
+    <w:name w:val="inhopg 2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg3">
+    <w:name w:val="inhopg 3"/>
+    <w:basedOn w:val="Standaard"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2160" w:right="720" w:hanging="720"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg4">
+    <w:name w:val="inhopg 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2880" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg5">
+    <w:name w:val="inhopg 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="3600" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg6">
+    <w:name w:val="inhopg 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg7">
+    <w:name w:val="inhopg 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg8">
+    <w:name w:val="inhopg 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg9">
+    <w:name w:val="inhopg 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bronvermelding">
+    <w:name w:val="bronvermelding"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijschrift">
+    <w:name w:val="bijschrift"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
+    <w:name w:val="_Equation Caption"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00770AC1"/>
+    <w:basedOn w:val="Standaard"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
-[...12 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00770AC1"/>
+    <w:basedOn w:val="Standaard"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-[...6 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00AC2920"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...2 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
-    <w:rsid w:val="007E3DE0"/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544F34"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544F34"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\rvs.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>937</ap:Words>
-  <ap:Characters>5158</ap:Characters>
+  <ap:Words>1301</ap:Words>
+  <ap:Characters>7158</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>42</ap:Lines>
-  <ap:Paragraphs>12</ap:Paragraphs>
+  <ap:Lines>59</ap:Lines>
+  <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief - Nader rapport bij wetsvoorstel Verzamelwijziging Kadasterwet</vt:lpstr>
+      <vt:lpstr>rvs</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6083</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8443</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:creator/>
+  <lastModifiedBy/>
   <revision/>
+  <lastPrinted>1999-09-17T13:34:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-  <lastModifiedBy/>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>