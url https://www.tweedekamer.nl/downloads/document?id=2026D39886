--- v0 (2026-08-31)
+++ v1 (2026-10-16)
@@ -1,4952 +1,1552 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="000C6E35" w:rsidRDefault="009F14F3" w14:paraId="6793FF5E" w14:textId="77777777">
-[...24 lines deleted...]
-      <w:r w:rsidDel="00790195">
+    <w:p w:rsidRPr="00EB4AC6" w:rsidR="00EB4AC6" w:rsidP="00EB4AC6" w:rsidRDefault="00022BC8" w14:paraId="64BBF5C3" w14:textId="16CF4AC7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidR="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>432</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidR="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidR="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>De situatie in het Midden-Oosten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB4AC6" w:rsidR="00F76E15" w:rsidP="00EB4AC6" w:rsidRDefault="00EB4AC6" w14:paraId="2FC3A8B9" w14:textId="701DF72F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidR="00022BC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>794</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB4AC6" w:rsidR="00EB4AC6" w:rsidP="00EB4AC6" w:rsidRDefault="00EB4AC6" w14:paraId="59C3F079" w14:textId="35C05D76">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB4AC6" w:rsidR="00EB4AC6" w:rsidP="00EB4AC6" w:rsidRDefault="00EB4AC6" w14:paraId="17C58E14" w14:textId="2DCDEF09">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 31 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB4AC6" w:rsidR="00F76E15" w:rsidP="00EB4AC6" w:rsidRDefault="00F76E15" w14:paraId="46D3D1D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EB4AC6" w:rsidR="00F76E15" w:rsidP="00EB4AC6" w:rsidRDefault="00F76E15" w14:paraId="002C8F10" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Middels deze Kamerbrief gaat het kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00790195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in op het verzoek van de vaste Kamercommissie voor Buitenlandse Handel en Ontwikkelingssamenwerking om te reageren op het onderzoek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Importing</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Importing Occupation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat in juni 2026 is gepubliceerd door Global Echo.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00E445C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze brief </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zal ingegaan worden op de in het onderzoek genoemde onjuiste herkomst- en oorsprongsaanduiding, vermeende subsidies van exporteurs, de strijdigheid met het EU recht en gevolgen voor het nederzettingenbeleid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB4AC6" w:rsidR="00F76E15" w:rsidP="00EB4AC6" w:rsidRDefault="00F76E15" w14:paraId="487901B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EB4AC6" w:rsidR="00F76E15" w:rsidP="00EB4AC6" w:rsidRDefault="00F76E15" w14:paraId="6543F6CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vooropgesteld: het kabinet maakt zich grote zorgen over de steeds verder verslechterende situatie in de Westelijke Jordaanoever. Als bekend veroordeelt het kabinet de onrechtmatige Israëlische bezetting van de Palestijnse Gebieden, inclusief de uitbreiding van nederzettingen, vernielingen en uithuisplaatsingen. Deze positie draagt Nederland uit in relevante internationale fora en in bilateraal verband. Het kabinet zal zich hierover blijven uitspreken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB4AC6" w:rsidR="00F76E15" w:rsidP="00EB4AC6" w:rsidRDefault="00F76E15" w14:paraId="7B5F90C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EB4AC6" w:rsidR="00F76E15" w:rsidDel="00B350D4" w:rsidP="00EB4AC6" w:rsidRDefault="00F76E15" w14:paraId="1C4203A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Occupation</w:t>
-[...5 lines deleted...]
-      <w:r w:rsidR="0087192D">
+        <w:t>Inhoud rapport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB4AC6" w:rsidR="00F76E15" w:rsidDel="00B350D4" w:rsidP="00EB4AC6" w:rsidRDefault="00F76E15" w14:paraId="2B91E92B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het onderzoek van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Global Echo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, dat meerdere jaren bestrijkt, betreft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meer dan 30.000 exportdocumenten, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">waaronder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die bij meer dan 6.800 zendingen van landbouwgoederen vanuit Israël</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het onderzoek wijst uit dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van de 5.900 zendingen met EU als bestemming </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">meer dan 17% </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">producten betrof met als </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oorsprong de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onrechtmatige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nederzettingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C33C29">
-[...20 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB4AC6" w:rsidR="00F76E15" w:rsidDel="00B350D4" w:rsidP="00EB4AC6" w:rsidRDefault="00F76E15" w14:paraId="17AADA82" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EB4AC6" w:rsidR="00F76E15" w:rsidDel="00B350D4" w:rsidP="00EB4AC6" w:rsidRDefault="00F76E15" w14:paraId="108D766F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast wordt in het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderzoeks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rapport geschreven over bewuste en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>terugkerende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> praktijken gericht op het verhullen van de ware herkomst van producten afkomstig uit de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onrechtmatige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nederzettingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - praktijken die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in strijd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zouden zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met het EU-recht. Een voorbeeld daarvan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat in het onderzoeksrapport wordt genoemd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">correct aanduiden van de plaats van productie, waarbij wordt aangegeven dat deze zich in Israël bevindt in plaats van in een onrechtmatige nederzetting. Een ander voorbeeld is het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vermelden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van een nepadres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat niet ge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>relateerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is aan de ware oorsprong van het goed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> derde voorbeeld is het mengen van een goed uit een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onrechtmatige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nederzetting met goederen uit Israël. De incorrecte herkomstaanduiding wordt zodoende gebruikt om onterecht aanspraak te maken op preferentiële behandeling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(d.w.z. lagere invoertarieven) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onder het EU-Israël </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Associatieakkoord.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het rapport concludeert dat gebrek aan goed ontwerp en handhaving van Europese herkomstaanduidingsverplichtingen bijdragen aan economische normalisatie van een onrechtmatige situatie. Bovendien </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondermijnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deze tekortkomingen de mogelijkheid om te voldoen aan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>internationaalrechtelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verplichting om economische activiteiten te voorkomen die bijdragen aan de instandhouding van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de onrechtmatige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> situatie die door Israël in het bezette Palestijnse gebied is gecreëerd, alsook aan de verplichtingen onder het EU-recht over oorsprong en herkomst van producten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tot slot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wijst het rapport op vergoedingen die de Israëlische overheid aan exporteurs van producten uit de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="001A02ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00E445C7" w:rsidR="001A55B0">
-[...57 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onrechtmatige nederzettingen zou aanbieden, om zo de financiële tekorten die voortvloeien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uit het mislopen van handelspreferenties t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e compenseren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB4AC6" w:rsidR="00F76E15" w:rsidDel="00B350D4" w:rsidP="00EB4AC6" w:rsidRDefault="00F76E15" w14:paraId="1E05458F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EB4AC6" w:rsidR="00F76E15" w:rsidDel="00B350D4" w:rsidP="00EB4AC6" w:rsidRDefault="00F76E15" w14:paraId="4B4A527E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00B350D4">
-        <w:rPr>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00B350D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Inhoud rapport</w:t>
-[...27 lines deleted...]
-      <w:r w:rsidDel="00B350D4" w:rsidR="00CD5A3D">
+        <w:t>Reactie kabinet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB4AC6" w:rsidR="00F76E15" w:rsidP="00EB4AC6" w:rsidRDefault="00F76E15" w14:paraId="7D4B99EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet keurt omzeiling van de EU-rechtelijke verplichtingen die zien op het vermelden van de juiste oorsprong en herkomst van producten ten zeerste af. Omzeiling van de oorsprongsregels onder het EU-Israël Associatieakkoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="001A02ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00B350D4" w:rsidR="001A55B0">
-[...29 lines deleted...]
-      <w:r w:rsidDel="00B350D4" w:rsidR="001A55B0">
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">leidt tot misbruik van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00431FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tariefpreferenties onder dat akkoord. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voorts moeten consumenten op grond van het EU-recht juist geïnformeerd worden over de oorsprong en herkomst van producten om consumentenmisleiding te voorkomen. Voor producten afkomstig uit onrechtmatige nederzettingen moet deze herkomst vermeld worden, naast vermelding van het gebied van oorsprong. Dit om te voorkomen dat consumenten worden misleid ten aanzien van het feit dat de Staat Israël in die gebieden aanwezig is als bezettingsmacht en om consumenten in staat te stellen bij hun aankoopbeslissing rekening te houden met het feit dat het product afkomstig is uit een onrechtmatige nederzetting.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB4AC6" w:rsidR="00F76E15" w:rsidP="00EB4AC6" w:rsidRDefault="00F76E15" w14:paraId="585CA6A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EB4AC6" w:rsidR="00F76E15" w:rsidP="00EB4AC6" w:rsidRDefault="00F76E15" w14:paraId="75727696" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook zijn de bevoegde autoriteiten in de EU verplicht regelmatig officiële controles uit te voeren en daarbij rekening te houden met informatie die erop wijst dat consumenten waarschijnlijk worden misleid, ook met name wat betreft de plaats van herkomst.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet heeft tijdens de Raad Buitenlandse Zaken van 15 juni jl. de Europese Commissie verzocht om een analyse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="007F3190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naleving van het beleid met betrekking tot de export van goederen uit illegale nederzettingen uit de bezette gebieden, inclusief een analyse van de problematiek en de handhaving van correcte herkomstaanduiding en correcte toepassing van de oorsprongsregels onder het Associatieakkoord.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze analyse is ook van belang in het licht van het onderzoek van Global Echo. Na aanleiding van dit verzoek van het kabinet, heeft de Commissie opties gepresenteerd om de handhaving van de juiste herkomstaanduiding aan te scherpen. Nederland is samen met andere landen voorstander van deze aanscherpingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB4AC6" w:rsidR="00F76E15" w:rsidP="00EB4AC6" w:rsidRDefault="00F76E15" w14:paraId="433C467D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EB4AC6" w:rsidR="00F76E15" w:rsidP="00EB4AC6" w:rsidRDefault="00F76E15" w14:paraId="7A68F5C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het is de internationaalrechtelijke verplichting van Staten om niet bij te dragen aan het in stand houden van de door Israël gecreëerde onrechtmatige situatie in de bezette gebieden. Het kabinet geeft invulling aan deze internationaalrechtelijke verplichting, onder meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00887657">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-      <w:r w:rsidDel="00B350D4" w:rsidR="00B80B9E">
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door het actiever uitdragen van het ontmoedigingsbeleid ten aanzien van activiteiten die Nederlandse bedrijven ontplooien in of ten behoeve van Israëlische nederzettingen in bezette gebieden en het beleid ten aanzien van implementatie van bilaterale verdragen tussen Israël en Nederland in de bezette gebieden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook met het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Tijdelijk sanctiebesluit onrechtmatige nederzettingen in de door Israël bezette gebieden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geeft het kabinet nadere invulling aan deze verplichting.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit sanctiebesluit omvat een invoer-, verkoop- en aankoopverbod van goederen afkomstig uit onrechtmatige nederzettingen in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>door Israël bezette gebieden alsmede een verbod op het verlenen van tussenhandeldiensten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en een verbod op het omzeilen van deze verboden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB4AC6" w:rsidR="00F76E15" w:rsidP="00EB4AC6" w:rsidRDefault="00F76E15" w14:paraId="27A91734" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EB4AC6" w:rsidR="00F76E15" w:rsidP="00EB4AC6" w:rsidRDefault="00F76E15" w14:paraId="1CEBE5F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een dergelijk verbod is effectiever op EU-niveau. Het kabinet roept daarom op tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="00FB64BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00B350D4">
-[...74 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>handelsmaatregelen in EU-verband tegen de onrechtmatige nederzettingen. Mede naar aanleiding van deze Nederlandse inzet, heeft de Raad Buitenlandse Zaken de Europese Commissie op 15 juni jl. opgeroepen om te komen met voorstellen voor mogelijke EU-maatregelen, waaronder maatregelen om de invoer van goederen uit illegale nederzettingen te voorkomen. De EU Hoge Vertegenwoordiger voor Buitenlandse Zaken en Veiligheidsbeleid Kallas zegde toe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6" w:rsidDel="007F3190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A65D3B">
-[...278 lines deleted...]
-      <w:r w:rsidR="00B4305C">
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de Commissie te verzoeken de opties daartoe in aanloop naar de volgende Raad Buitenlandse Zaken van 13 juli te presenteren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...17 lines deleted...]
-      <w:r w:rsidR="008A4110">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze oproep is tevens gereflecteerd in de conclusies van de Europese Raad van 18-19 juni 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...41 lines deleted...]
-      <w:r w:rsidR="007F3190">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bij de Raad Buitenlandse Zaken van 13 juli jl. is deze discussie voortgezet, mede op basis van de door de Commissie gepresenteerde opties voor mogelijke EU-handelsmaatregelen. Het kabinet heeft wederom onderstreept dat het belangrijk is dat de EU een dergelijke maatregel aanneemt om aan haar verplichtingen onder het internationaal recht te voldoen. Hoewel deze oproep steun kreeg van meerdere EU-lidstaten, bestaat voor geen van de besproken opties op dit moment voldoende draagvlak.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...87 lines deleted...]
-      <w:r w:rsidR="00115902">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet blijft er voorstander van om dergelijke stappen op EU-niveau te zetten, omdat deze effectiever zijn dan nationale maatregelen, en zal dit ook uitdragen in de informele Raad Buitenlandse Zaken van 1 en 2 september aanstaande.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...244 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidR="00734A3C">
-[...88 lines deleted...]
-      <w:pgMar w:top="3096" w:right="2779" w:bottom="1080" w:left="1584" w:header="0" w:footer="0" w:gutter="0"/>
+    </w:p>
+    <w:p w:rsidRPr="00EB4AC6" w:rsidR="00F76E15" w:rsidP="00EB4AC6" w:rsidRDefault="00F76E15" w14:paraId="20E1A719" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EB4AC6" w:rsidR="00EB4AC6" w:rsidP="00EB4AC6" w:rsidRDefault="00EB4AC6" w14:paraId="5F3C5B1C" w14:textId="0B641EC6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Handel en Ontwikkelingssamenwerking,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB4AC6" w:rsidR="00EB4AC6" w:rsidP="00EB4AC6" w:rsidRDefault="00EB4AC6" w14:paraId="0084E228" w14:textId="415CE6BB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S.W. Sjoerdsma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB4AC6" w:rsidR="006F53E6" w:rsidP="00EB4AC6" w:rsidRDefault="006F53E6" w14:paraId="00A67F47" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00EB4AC6" w:rsidR="006F53E6" w:rsidSect="00666A04">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="127935A1" w14:textId="77777777" w:rsidR="009F14F3" w:rsidRDefault="009F14F3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="789DFDA5" w14:textId="77777777" w:rsidR="00E76511" w:rsidRDefault="00E76511" w:rsidP="00F76E15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77E8111F" w14:textId="77777777" w:rsidR="009F14F3" w:rsidRDefault="009F14F3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2BC77929" w14:textId="77777777" w:rsidR="00E76511" w:rsidRDefault="00E76511" w:rsidP="00F76E15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...13 lines deleted...]
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="60442E58" w14:textId="77777777" w:rsidR="00523958" w:rsidRDefault="00523958">
+  <w:p w14:paraId="54B0A27E" w14:textId="77777777" w:rsidR="00F76E15" w:rsidRPr="00F76E15" w:rsidRDefault="00F76E15" w:rsidP="00F76E15">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0F808DD9" w14:textId="77777777" w:rsidR="00523958" w:rsidRDefault="00523958">
+  <w:p w14:paraId="728DB8FC" w14:textId="77777777" w:rsidR="00F76E15" w:rsidRPr="00F76E15" w:rsidRDefault="00F76E15" w:rsidP="00F76E15">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="77DAD57F" w14:textId="77777777" w:rsidR="00523958" w:rsidRDefault="00523958">
+  <w:p w14:paraId="05B6B678" w14:textId="77777777" w:rsidR="00F76E15" w:rsidRPr="00F76E15" w:rsidRDefault="00F76E15" w:rsidP="00F76E15">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="700EE0E5" w14:textId="77777777" w:rsidR="009F14F3" w:rsidRDefault="009F14F3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="179851AA" w14:textId="77777777" w:rsidR="00E76511" w:rsidRDefault="00E76511" w:rsidP="00F76E15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1882BFE4" w14:textId="77777777" w:rsidR="009F14F3" w:rsidRDefault="009F14F3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1064EF2A" w14:textId="77777777" w:rsidR="00E76511" w:rsidRDefault="00E76511" w:rsidP="00F76E15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...3 lines deleted...]
-      </w:pPr>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="54EBF4D3" w14:textId="77777777" w:rsidR="00F76E15" w:rsidRPr="00EB4AC6" w:rsidRDefault="00F76E15" w:rsidP="00F76E15">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="00EB4AC6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Importing Occupation – Global Echo</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3CC85FC2" w14:textId="48D152BC" w:rsidR="00804DCE" w:rsidRPr="00F2430B" w:rsidRDefault="00804DCE">
+    <w:p w14:paraId="7B1C2EEC" w14:textId="77777777" w:rsidR="00F76E15" w:rsidRPr="00EB4AC6" w:rsidRDefault="00F76E15" w:rsidP="00F76E15">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00733226">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4AC6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0061016E">
-[...43 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie verordening 1169/2011 van het Europees Parlement en de Raad van 25 oktober 2011 betreffende de verstrekking van voedselinformatie aan consumenten, zoals uitgelegd in het arrest van 12 november 2019 in de zaak C-363/18, Organisation juive Européenne en Vignoble Psagot, punten 37 en 50. </w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5BF65DE0" w14:textId="2FE22689" w:rsidR="00E065CA" w:rsidRPr="00B94CEB" w:rsidRDefault="00B4305C" w:rsidP="00B4305C">
+    <w:p w14:paraId="0340FFA3" w14:textId="77777777" w:rsidR="00F76E15" w:rsidRPr="00EB4AC6" w:rsidRDefault="00F76E15" w:rsidP="00F76E15">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B94CEB">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4AC6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B94CEB">
-[...105 lines deleted...]
-        <w:t xml:space="preserve">, punten 37 en 50. </w:t>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikel 9, lid 1, onder b,  en artikel 14 van verordening2017/625 van het Europees Parlement en de Raad van 15 maart 2017 betreffende officiële controles en andere officiële activiteiten die worden uitgevoerd om de toepassing van de levensmiddelen- en diervoederwetgeving en van de voorschriften inzake diergezondheid, dierenwelzijn, plantgezondheid en gewasbeschermingsmiddelen te waarborgen, PB EU van 7.4.2017, L 95/11</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="00CFE9F7" w14:textId="6DB9D9F7" w:rsidR="008A4110" w:rsidRPr="00F2430B" w:rsidRDefault="008A4110" w:rsidP="008A4110">
+    <w:p w14:paraId="6F9BB2E7" w14:textId="77777777" w:rsidR="00F76E15" w:rsidRPr="00EB4AC6" w:rsidRDefault="00F76E15" w:rsidP="00F76E15">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F2430B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4AC6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F2430B">
-[...67 lines deleted...]
-        <w:t>, PB EU van 7.4.2017, L 95/11</w:t>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Verslag Raad Buitenlandse Zaken d.d. 15 juni 2026 (Kamerstuk 21501-02 nr. 3451).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="090C8DBC" w14:textId="1E6DCB61" w:rsidR="007F3190" w:rsidRPr="007F3190" w:rsidRDefault="007F3190">
+    <w:p w14:paraId="432B4BF2" w14:textId="77777777" w:rsidR="00F76E15" w:rsidRPr="00EB4AC6" w:rsidRDefault="00F76E15" w:rsidP="00F76E15">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007F3190">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4AC6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007F3190">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Verslag Raad Buitenlandse Zaken d.d. 15 juni 2026 (Kamerstuk 21501-02 nr. 3451).</w:t>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 23 432, nr. 544.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="498931F2" w14:textId="4C6E4D53" w:rsidR="00115902" w:rsidRPr="00733226" w:rsidRDefault="00115902">
+    <w:p w14:paraId="6F0D4F6A" w14:textId="77777777" w:rsidR="00F76E15" w:rsidRPr="00EB4AC6" w:rsidRDefault="00F76E15" w:rsidP="00F76E15">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00733226">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4AC6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00733226">
-[...18 lines deleted...]
-        <w:t>432, nr. 544.</w:t>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 23 432, nr. 749.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="5C2B9E9F" w14:textId="76E8DB87" w:rsidR="00115902" w:rsidRPr="00733226" w:rsidRDefault="00115902">
+    <w:p w14:paraId="6CAC80CD" w14:textId="77777777" w:rsidR="00F76E15" w:rsidRPr="00EB4AC6" w:rsidRDefault="00F76E15" w:rsidP="00F76E15">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00733226">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4AC6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00733226">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 23 432, nr. 749.</w:t>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tussenhandeldiensten zien op het onderhandelen over of regelen van transacties met het oog op de invoer, aankoop of verkoop van goederen afkomstig uit een onrechtmatige nederzetting in de door Israël bezette gebieden.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="78DBEBAA" w14:textId="77777777" w:rsidR="008702DC" w:rsidRPr="0097394F" w:rsidRDefault="008702DC" w:rsidP="008702DC">
+    <w:p w14:paraId="30D63CDF" w14:textId="77777777" w:rsidR="00F76E15" w:rsidRPr="00EB4AC6" w:rsidRDefault="00F76E15" w:rsidP="00F76E15">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00841BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4AC6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00841BEA">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Tussenhandeldiensten zien op het onderhandelen over of regelen van transacties met het oog op de invoer, aankoop of verkoop van goederen afkomstig uit een onrechtmatige nederzetting in de door Israël bezette gebieden.</w:t>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Verslag Raad Buitenlandse Zaken d.d. 15 juni 2026 (Kamerstuk 21501-02 nr. 3451).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="4BA9123C" w14:textId="77777777" w:rsidR="007F3190" w:rsidRPr="00734A3C" w:rsidRDefault="007F3190" w:rsidP="007F3190">
+    <w:p w14:paraId="25EA0F5B" w14:textId="77777777" w:rsidR="00F76E15" w:rsidRPr="00EB4AC6" w:rsidRDefault="00F76E15" w:rsidP="00F76E15">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00734A3C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4AC6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00734A3C">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Verslag Raad Buitenlandse Zaken d.d. 15 juni 2026 (Kamerstuk 21501-02 nr. 3451).</w:t>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Verslag Europese Raad d.d. 18 en 19 juni 2026 (Kamerstuk 21501-20 nr. 2432).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="521F5B31" w14:textId="4BBE44FC" w:rsidR="00734A3C" w:rsidRPr="00734A3C" w:rsidRDefault="00734A3C">
+    <w:p w14:paraId="1F5BCF75" w14:textId="77777777" w:rsidR="00F76E15" w:rsidRPr="00EB4AC6" w:rsidRDefault="00F76E15" w:rsidP="00F76E15">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00734A3C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4AC6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00734A3C">
-[...11 lines deleted...]
-        <w:t>Verslag Europese Raad d.d. 18 en 19 juni 2026 (Kamerstuk 21501-20 nr. 2432).</w:t>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Verslag Raad Buitenlandse Zaken d.d. 13 juli 2026 (Kamerstuk 21501-02 nr. 3461).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="4577BFA6" w14:textId="67AF2B03" w:rsidR="00734A3C" w:rsidRPr="00734A3C" w:rsidRDefault="00734A3C">
+    <w:p w14:paraId="2032743A" w14:textId="77777777" w:rsidR="00F76E15" w:rsidRPr="00EB4AC6" w:rsidRDefault="00F76E15" w:rsidP="00F76E15">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00734A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4AC6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00734A3C">
-[...28 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EB4AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Geannoteerde Agenda Informele Raad Buitenlandse Zaken Gymnich van 1 en 2 september 2026 (Kamerstuk 21501-02 nr. 3465).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="263EFC43" w14:textId="77777777" w:rsidR="00523958" w:rsidRDefault="00523958">
+  <w:p w14:paraId="266E1B50" w14:textId="77777777" w:rsidR="00F76E15" w:rsidRPr="00F76E15" w:rsidRDefault="00F76E15" w:rsidP="00F76E15">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6793FF66" w14:textId="1B8BE7D5" w:rsidR="000C6E35" w:rsidRDefault="009F14F3">
-[...412 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="3CA9541E" w14:textId="77777777" w:rsidR="00F76E15" w:rsidRPr="00F76E15" w:rsidRDefault="00F76E15" w:rsidP="00F76E15">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="691319B5" w14:textId="77777777" w:rsidR="00935F9A" w:rsidRDefault="00935F9A" w:rsidP="00935F9A">
+  <w:p w14:paraId="5E93131D" w14:textId="77777777" w:rsidR="00F76E15" w:rsidRPr="00F76E15" w:rsidRDefault="00F76E15" w:rsidP="00F76E15">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1337 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...933 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000C6E35"/>
-[...293 lines deleted...]
-    <w:rsid w:val="00FE65B4"/>
+    <w:rsidRoot w:val="00F76E15"/>
+    <w:rsid w:val="00022BC8"/>
+    <w:rsid w:val="00576297"/>
+    <w:rsid w:val="00666A04"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007432C6"/>
+    <w:rsid w:val="00753E6A"/>
+    <w:rsid w:val="00E76511"/>
+    <w:rsid w:val="00EB4AC6"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F76E15"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="36865"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6793FF5E"/>
-  <w15:docId w15:val="{3459FE2A-C83C-4E54-BA50-FC06BF627A31}"/>
+  <w14:docId w14:val="2B1D52D4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7C85EA2B-1047-4B34-BAB2-B914C6F39760}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4955,77 +1555,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5050,75 +1650,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5153,55 +1753,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5272,1078 +1872,728 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F76E15"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F76E15"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F76E15"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F76E15"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F76E15"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F76E15"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F76E15"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F76E15"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F76E15"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F76E15"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F76E15"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F76E15"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F76E15"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F76E15"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F76E15"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F76E15"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F76E15"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F76E15"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F76E15"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F76E15"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F76E15"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F76E15"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F76E15"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F76E15"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F76E15"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F76E15"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F76E15"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F76E15"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F76E15"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00F76E15"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Citaat1">
-[...496 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00F76E15"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...192 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00804DCE"/>
+    <w:rsid w:val="00F76E15"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00804DCE"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00F76E15"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00804DCE"/>
+    <w:rsid w:val="00F76E15"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...39 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008E0789"/>
+    <w:rsid w:val="00F76E15"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00802BDC"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00F76E15"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008E0789"/>
+    <w:rsid w:val="00F76E15"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00802BDC"/>
-[...18 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00F76E15"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB4AC6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...91 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId27" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globalecho.law/importingoccupation/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -6396,51 +2646,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6504,65 +2754,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6583,185 +2833,88 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1148</ap:Words>
-  <ap:Characters>6318</ap:Characters>
+  <ap:Words>1176</ap:Words>
+  <ap:Characters>6473</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>52</ap:Lines>
-  <ap:Paragraphs>14</ap:Paragraphs>
+  <ap:Lines>53</ap:Lines>
+  <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
-    <vt:vector baseType="variant" size="4">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
-    <vt:vector baseType="lpstr" size="2">
-[...1 lines deleted...]
-      <vt:lpstr>Verzoek aan R inzake kabinetsreactie op onderzoek Importing Occupation van Global Echo</vt:lpstr>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7452</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7634</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-07-08T10:19:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F0029DC2512963FB149993F93CA39A28C7E</vt:lpwstr>
-[...68 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>