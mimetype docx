--- v0 (2026-08-31)
+++ v1 (2026-10-16)
@@ -1,5244 +1,1970 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00213AF3" w:rsidP="00213AF3" w:rsidRDefault="00213AF3" w14:paraId="365E823C" w14:textId="54D285B4">
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="005A4FA5" w:rsidP="005A4FA5" w:rsidRDefault="00D87C62" w14:paraId="1F2D3D32" w14:textId="7F94620B">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5" w:rsidR="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5" w:rsidR="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5" w:rsidR="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5" w:rsidR="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nieuwe Commissievoorstellen en initiatieven van de lidstaten van de Europese Unie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="005A4FA5" w14:paraId="18C83745" w14:textId="1FF4CAF0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="0083140F" w:rsidP="00213AF3" w:rsidRDefault="1E4028B6" w14:paraId="26E66287" w14:textId="6A28B2C1">
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5" w:rsidR="00D87C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>4424</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="005A4FA5" w:rsidP="00213AF3" w:rsidRDefault="005A4FA5" w14:paraId="52CDF965" w14:textId="1F20F025">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...58 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="005A4FA5" w:rsidP="005A4FA5" w:rsidRDefault="005A4FA5" w14:paraId="7C2FEF94" w14:textId="173EF96C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 31 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="2BDEC1C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="3C775447" w14:textId="53FCFF66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 2 juli jl. publiceerde de Europese Commissie (hierna: Commissie) een voorstel voor een Verordening die voorziet in tijdelijke maatregelen voor handelsliberalisatie voor Armeense producten tot de interne markt van de Europese Unie (EU).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="006412B1">
-[...81 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze zogenoemde Autonome Maatregelen (ATM’s) worden ingesteld voor een periode van twee jaar na inwerkingtreding. Dergelijke ATM’s zijn eerder toegepast voor Moldavië en Oekraïne.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="006412B1">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gezien de snelheid van de Brusselse besluitvormingsprocessen is ervoor gekozen uw Kamer per brief een appreciatie van het voorstel te doen toekomen in plaats van een BNC</w:t>
       </w:r>
-      <w:r w:rsidRPr="006412B1">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>fiche, zodat uw Kamer tijdig is geïnformeerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006412B1" w:rsidR="000D3639" w:rsidP="00213AF3" w:rsidRDefault="000D3639" w14:paraId="3D2FE63F" w14:textId="77777777">
-[...206 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="48E8F68B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="2C4708AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het voorstel komt tegemoet aan de wens van de EU om de economische veerkracht van Armenië te versterken in reactie op recente Russische maatregelen richting Armenië, alsmede om de Armeense handelsrelatie met de EU te verdiepen. Rusland heeft in mei en juni 2026 omvangrijke handelsrestricties ingesteld tegen producten uit Armenië, onder meer ten aanzien van de export van cognacbrandewijn, wijn, mineraalwater, fruit en groenten. Daarnaast belemmert Rusland de transit van bepaalde Armeense goederen via Russisch grondgebied. Dit beperkt de Armeense toegang tot traditionele afzetmarkten, verstoort waardeketens en logistieke routes, wat met name kleine en middelgrote ondernemingen en landbouwproducenten treft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="3C243740" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="546875C1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De markttoegang van Armenië tot de EU is momenteel geborgd via het </w:t>
       </w:r>
-      <w:r w:rsidRPr="006412B1">
-[...43 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comprehensive and Enhanced Partnership Agreement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(CEPA) dat sinds 2021 in werking is getreden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="006412B1">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het voorgestelde pakket bouwt hierop voort en beoogt de toegang van Armeense producten tot de EU</w:t>
       </w:r>
-      <w:r w:rsidRPr="006412B1">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">markt tijdelijk verder te liberaliseren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA2F43" w:rsidR="000D3639" w:rsidP="00213AF3" w:rsidRDefault="000D3639" w14:paraId="7FFE36F9" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00AA2F43" w:rsidR="000D3639" w:rsidP="00213AF3" w:rsidRDefault="000D3639" w14:paraId="568FDABA" w14:textId="77777777">
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="467A4F58" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="5D42C1D4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...54 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daartoe worden, voor een periode van twee jaar, invoerrechten op een brede lijst van producten opgeschort. Deze toegang is vergelijkbaar met de toegang die Armenië tot 2022 genoot als begunstigde onder het GSP+-stelsel, aangevuld met enkele specifieke landbouwproducten die door Rusland zijn beperkt, met uitsluiting van voor de EU gevoelige producten zoals pluimveevlees, eieren en rundvlees.  Daarnaast worden de invoerrechten voor acht geselecteerde landbouwproducten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op nul gesteld binnen de bestaande EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>tariefcontingenten en quota, die door de Commissie worden beheerd volgens reeds bestaande regels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="6512BA34" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="1A7E5514" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De handelspreferenties zijn onderworpen aan voorwaarden. Producten moeten voldoen aan de relevante oorsprongsregels zoals vastgelegd in de douanewetgeving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Armenië moet effectieve administratieve samenwerking met de EU waarborgen, onder meer voor verificatie van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Daarnaast worden de </w:t>
-[...95 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:t>oorsprongsbewijzen (incl. gebruik van het REX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>systeem</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005A4FA5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="006412B1">
-[...19 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>). Armenië mag geen nieuwe handelsbelemmeringen richting de EU invoeren (zoals nieuwe heffingen of nieuwe kwantitatieve beperkingen) en dient democratische beginselen, rechtsstaat, mensenrechten en non</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:noBreakHyphen/>
-        <w:t xml:space="preserve">proliferatie te blijven respecteren conform artikelen 2 en 9 CEPA. Bij onvoldoende naleving kan de Commissie de preferenties geheel of gedeeltelijk opschorten. Daarnaast is een vrijwaringsmechanisme voorzien waarmee preferenties kunnen worden opgeschort en tarieven heringevoerd indien import uit Armenië ernstige </w:t>
-[...15 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:t>proliferatie te blijven respecteren conform artikelen 2 en 9 CEPA. Bij onvoldoende naleving kan de Commissie de preferenties geheel of gedeeltelijk opschorten. Daarnaast is een vrijwaringsmechanisme voorzien waarmee preferenties kunnen worden opgeschort en tarieven heringevoerd indien import uit Armenië ernstige marktverstoringen veroorzaakt of dreigt te veroorzaken voor EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:noBreakHyphen/>
-        <w:t xml:space="preserve">producenten van soortgelijke of </w:t>
-[...34 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:t>producenten van soortgelijke of rechtstreeks concurrerende producten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="43401A6B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="0D424787" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2F43">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nederlandse positie ten aanzien van het voorstel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA2F43" w:rsidR="000D3639" w:rsidP="00213AF3" w:rsidRDefault="000D3639" w14:paraId="201D55B8" w14:textId="77777777">
-[...20 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="42BEB28D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="28D4A104" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Essentie Nederlands beleid op dit terrein</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA2F43" w:rsidR="000D3639" w:rsidP="00213AF3" w:rsidRDefault="000D3639" w14:paraId="40AFFAE1" w14:textId="77777777">
-[...52 lines deleted...]
-      <w:r w:rsidRPr="00AA2F43">
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="0031EF79" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="16BCA058" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De recente Russische maatregelen en het bredere patroon van economische druk op landen in het Europees nabuurschap worden met klem afgewezen. Het kabinet toont zich solidair met partners die worden geconfronteerd met externe economische druk en ziet het versterken van hun economische veerkracht als een belangrijke doelstelling van het Nederlandse en EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Calibri" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2F43">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>beleid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA2F43" w:rsidR="000D3639" w:rsidP="00213AF3" w:rsidRDefault="000D3639" w14:paraId="1F17A489" w14:textId="77777777">
-[...110 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="5D6009F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="486B2134" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De kern van de kabinetsinzet is tweeledig: enerzijds het zoveel mogelijk beperken van de negatieve effecten van dergelijke externe druk op getroffen landen, zoals Armenië, en anderzijds het versterken van economische samenwerking tussen de EU en deze partners binnen het bestaande kader, de CEPA in het geval van Armenië. Het voorstel van de Commissie past binnen deze inzet, aangezien het gericht is op het tijdelijk uitbreiden van markttoegang tot de EU en het vergemakkelijken van handel met de EU voor een partnerland in economische moeilijkheden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="50E59717" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="12E226F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Het kabinet is in algemene zin voorstander van een actief EU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2F43">
+      <w:r w:rsidRPr="005A4FA5">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Calibri" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2F43">
-[...65 lines deleted...]
-      <w:r w:rsidRPr="00AA2F43">
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>handelsbeleid waarbij handelsakkoorden en autonome handelsmaatregelen belangrijke instrumenten vormen. Implementatie en monitoring van afspraken in bestaande akkoorden, zoals de CEPA met Armenië, zijn daarbij voor Nederland een belangrijk uitgangspunt. Daarnaast sluiten de voorgestelde maatregelen aan bij zowel het Nederland-Armenië Strategisch Partnerschap als de Strategische Agenda voor het EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Calibri" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2F43">
-[...31 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Armenië partnerschap, waarin economische diversificatie, connectiviteit en veerkracht als prioriteiten zijn benoemd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="08FDDB3A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Beoordeling en inzet ten aanzien van het voorstel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="0DCFFF77" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="7F881EF7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet verwelkomt het voorstel van de Commissie. De tijdelijke opschorting van invoerrechten en het tariefvrij maken van contingenten voor acht specifieke producten kan de markttoegang voor Armeense producten tot de EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Calibri" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">markt vergemakkelijken en de Armeense economie ondersteunen. Het voorstel complementeert de reeds door de EU toegezegde financiële en technische steun via het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Resilience and Growth Plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor Armenië en het aangekondigde aanvullende steunpakket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="2418E66A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="6A4C2D92" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet is tevens positief over het voorstel omdat het de negatieve economische consequenties van de Russische handelsmaatregelen voor Armenië kan helpen mitigeren. Het tijdelijk wegnemen van handelsbarrières tussen de EU en Armenië, zoals dit voorstel beoogt, kan Armenië steun in de rug bieden om productie en uitvoer in stand te houden en helpen handelsstromen te heroriënteren en te diversifiëren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="077D3BAB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="6A66CBBC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegelijkertijd is nog onduidelijk in hoeverre het wegnemen van handelsbarrières op korte termijn effect zal hebben. Dit hangt samen met de verdere ontwikkeling van de Russische maatregelen tegen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Beoordeling en inzet ten aanzien van het voorstel</w:t>
-[...61 lines deleted...]
-      <w:r w:rsidRPr="00AA2F43">
+        <w:t xml:space="preserve">Armenië, de mate waarin alternatieve logistieke routes op korte termijn kunnen worden gerealiseerd en de capaciteit van Armenië om effectief gebruik te maken van de geboden preferenties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="04A2E97B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="78E3C2A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De economische impact van deze liberalisering zal een verwaarloosbare impact hebben op de Europese markt als geheel, gezien de huidige grootte van de bestaande handelsstromen, de beperkte schaal van de Armeense economie en productiecapaciteit en de gerichte aard van de voorgestelde maatregelen. Nederlandse en Europese marktpartijen kunnen op bepaalde deelmarkten wel extra concurrentie ervaren door een toename van Armeense uitvoer maar grootschalige en plotselinge concurrentiedruk wordt niet verwacht. Ook benadrukt het kabinet dat product- en voedselveiligheidseisen onverkort van kracht zijn en blijven met dit voorstel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="54AFC953" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="76CB5FC6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet acht het tevens belangrijk en positief dat de gebruikelijke voorwaarden op het gebied van democratische beginselen, mensenrechten en fundamentele vrijheden, rechtsstatelijkheid en non</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Calibri" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2F43">
-[...479 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">proliferatie, zoals vastgelegd in CEPA, als essentiële elementen worden gehandhaafd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="73261AF9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="17E5BFF7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet hecht er bovendien aan dat in het voorstel een vrijwaringsclausule is opgenomen, die als handrem kan dienen bij eventuele marktverstoringen door toegenomen Armeense importen in de EU als geheel, maar ook wanneer een plotselinge ernstige marktverstoring in één of meerdere lidstaten op zou treden. De vrijwaringsclausule waarborgt dat in geval van (dreigende) ernstige marktverstoringen, corrigerende maatregelen kunnen worden getroffen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="640223CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="4124245F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Eerste inschatting van krachtenveld</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA2F43" w:rsidR="000D3639" w:rsidP="00213AF3" w:rsidRDefault="000D3639" w14:paraId="24F747E5" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="2294337E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AA2F43" w:rsidR="000D3639" w:rsidP="00213AF3" w:rsidRDefault="000D3639" w14:paraId="3D8DD330" w14:textId="77777777">
-[...92 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="2A884097" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De eerste besprekingen in Brussel laten zien dat er binnen de Raad brede steun bestaat voor dit voorstel dat gericht is op het ondersteunen van Armenië in het licht van externe economische druk en op het verdiepen van de economische en handelsrelatie tussen de EU en Armenië. Onder de lidstaten is in het algemeen steun voor het inzetten van handelsinstrumenten ter versterking van de veerkracht van partners in de Europese nabuurschap en voor het beperken van verstoringen in regionale handel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="4822B633" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="76B49818" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De positie van het Europees Parlement is op dit moment nog onbekend. Mogelijk zullen enkele fracties aandacht vragen voor de gevolgen van de voorgestelde liberalisering voor gevoelige producten en sectoren binnen de EU en voor de waarborging van mensenrechten- en rechtsstaatbepalingen in de relatie met Armenië.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="538924FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="4F5CBDC0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2F43">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Beoordeling bevoegdheid, subsidiariteit en proportionaliteit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA2F43" w:rsidR="000D3639" w:rsidP="00213AF3" w:rsidRDefault="000D3639" w14:paraId="5A2712EA" w14:textId="77777777">
-[...20 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="33E83F4D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="6FD12A90" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Bevoegdheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA2F43" w:rsidR="000D3639" w:rsidP="00213AF3" w:rsidRDefault="000D3639" w14:paraId="2A0B9AB1" w14:textId="77777777">
-[...98 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="465ABBFD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="21EAC57C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het oordeel ten aanzien van de bevoegdheid voor het voorstel is positief. De EU is op basis van artikel 3, eerste lid, sub e, VWEU exclusief bevoegd op het terrein van de gemeenschappelijke handelspolitiek. Daarnaast baseert de Commissie zich op artikel 207, lid 2, VWEU. Op basis hiervan is de EU bevoegd bij verordening de maatregelen vast te stellen die het kader voor de uitvoering van de gemeenschappelijke handelspolitiek bepalen. Het kabinet kan zich vinden in de voorgestelde rechtsgrondslag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="46A6E117" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="0B160E4B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Subsidiariteit en proportionaliteit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA2F43" w:rsidR="000D3639" w:rsidP="00213AF3" w:rsidRDefault="000D3639" w14:paraId="6A62C8E2" w14:textId="77777777">
-[...18 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="682F0C0A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="6FEDCFB2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Gezien de exclusieve bevoegdheid van de Unie op het terrein van de gemeenschappelijke handelspolitiek, is het subsidiariteitsbeginsel niet van toepassing. Het oordeel ten aanzien van de proportionaliteit is positief.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D3639" w:rsidP="00213AF3" w:rsidRDefault="000D3639" w14:paraId="18A9E54B" w14:textId="77777777">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="1145C75E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Het doel van het voorstel is om in de huidige context zoveel mogelijk faciliterende voorwaarden te creëren die Armenië in staat stellen zijn handelspositie te behouden en handelsbetrekkingen met de EU verder te verdiepen, door het tijdelijk liberaliseren van handelsstromen. De voorgestelde verordening voorziet in tijdelijke handelsmaatregelen voor een periode van twee jaar, in de vorm van opschorting van </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2F43">
-[...110 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ad valorem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">invoerrechten op een lijst van producten, en het tariefvrij maken van acht landbouwproducten binnen bestaande tariefcontingenten, onder strikte voorwaarden en met een vrijwaringsmechanisme. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="3CFE239C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="7CA8F5EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De voorgestelde unilaterale maatregelen en de duur hiervan zijn proportioneel aan het doel om handelsstromen te bevorderen en de economische banden met Armenië te versterken, zonder dat een nieuw juridisch kader ontstaat. Het voorstel om deze verordening voor twee jaar na inwerkingtreding te laten gelden, met de mogelijkheid om na monitoring en evaluatie de effecten te beoordelen, is daarom passend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="1ABF4B5B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="37BAA712" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2F43">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Financiële implicaties, gevolgen voor regeldruk en administratieve lasten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA2F43" w:rsidR="000D3639" w:rsidP="00213AF3" w:rsidRDefault="000D3639" w14:paraId="2EF9463A" w14:textId="77777777">
-[...20 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="0EA81C2F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="624DE4DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Consequenties EU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2F43">
+      <w:r w:rsidRPr="005A4FA5">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Calibri" w:cs="Cambria Math"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2F43">
-[...59 lines deleted...]
-      <w:r w:rsidRPr="00AA2F43">
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>begroting en financiële consequenties (incl. personele) voor rijksoverheid en/of decentrale overheden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="61517EB9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="0E775EE5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op basis van importdata uit 2025 heeft de Commissie berekend dat de EU inkomsten voor de EU vanuit douaneheffingen ongeveer 3 miljoen euro lager liggen op jaarlijkse basis als gevolg van de voorgestelde maatregelen. Voor de tweejarige periode waarop de verordening betrekking heeft, wordt de netto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Calibri" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2F43">
-[...47 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daling van de traditionele eigen middelen geraamd op circa EUR 5,4 miljoen. De daadwerkelijke cijfers zijn afhankelijk van de feitelijke ontwikkeling van de import uit Armenië en het gebruik van de tariefcontingenten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="148028F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="13AF96C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Een algemeen risico is dat misbruik wordt gemaakt van de voorgestelde preferenties, bijvoorbeeld doordat goederen van andere oorsprong ten onrechte als Armeense producten worden geëxporteerd onder nultarief. De verordening bevat daarom waarborgen op het vlak van oorsprongseisen en administratieve samenwerking om dit risico te beperken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA2F43" w:rsidR="000D3639" w:rsidP="00213AF3" w:rsidRDefault="000D3639" w14:paraId="4D5A6410" w14:textId="77777777">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00AA2F43">
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="5237C8A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gezien de beperkte omvang van de huidige handel met Armenië en de raming van het opbrengstverlies zijn de gevolgen voor de EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Calibri" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2F43">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>begroting naar verwachting zeer beperkt. Nederland is van mening dat de middelen gevonden dienen te worden binnen de in de Raad afgesproken financiële kaders van de EU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2F43">
+      <w:r w:rsidRPr="005A4FA5">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Calibri" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2F43">
-[...71 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>begroting 2021–2027 en dat deze moeten passen bij een prudente ontwikkeling van de jaarbegroting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="41197447" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="088E97D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor de Nederlandse rijksbegroting en voor decentrale overheden worden, mede door de zeer beperkte handelsstromen vanuit Armenië naar Nederland, geen noemenswaardige financiële consequenties verwacht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="61630677" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="2EFBDF65" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Financiële consequenties (incl. personele) voor bedrijfsleven en burger</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA2F43" w:rsidR="000D3639" w:rsidP="00213AF3" w:rsidRDefault="000D3639" w14:paraId="055E6DBE" w14:textId="77777777">
-[...112 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="0FB5E934" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="50C03C9E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Financiële consequenties voor Nederlands bedrijfsleven en burgers worden niet of slechts zeer beperkt verwacht. Verlaging van invoerrechten zorgt ervoor dat producten voor lagere prijzen kunnen worden aangeboden, wat tot neerwaartse prijsdruk kan leiden. De economische impact van deze liberalisering zal slechts een verwaarloosbare impact hebben op de Europese markt als geheel, gezien de grootte van de bestaande handelsstromen, de beperkte schaal van de Armeense economie en productiecapaciteit en de gerichte aard van de voorgestelde maatregelen. Nederlandse en Europese marktpartijen kunnen op bepaalde deelmarkten wel extra concurrentie ervaren door een toename van Armeense uitvoer, maar grootschalige en plotselinge concurrentiedruk wordt niet verwacht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="79E2533C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Gevolgen voor regeldruk/administratieve lasten voor rijksoverheid, decentrale overheden, bedrijfsleven en burger</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA2F43" w:rsidR="000D3639" w:rsidP="00213AF3" w:rsidRDefault="000D3639" w14:paraId="77122400" w14:textId="77777777">
-[...18 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="7AA01CD4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="6B7EF0EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>De verordening maakt gebruik van reeds bestaande structuren, waaronder de CEPA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2F43">
+      <w:r w:rsidRPr="005A4FA5">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Calibri" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2F43">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>afspraken, de oorsprongsregels en het REX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2F43">
+      <w:r w:rsidRPr="005A4FA5">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Calibri" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2F43">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>systeem, en introduceert geen nieuwe IT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2F43">
+      <w:r w:rsidRPr="005A4FA5">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Calibri" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2F43">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>systemen of digitale verplichtingen. De maatregelen zijn tijdelijk en betreffen vooral aanpassing van tarieven en contingenten binnen bestaande procedures. De Commissie heeft aangegeven dat het voorstel geen nieuwe digitale of gegevensverwerkingsverplichtingen oplevert. Het kabinet verwacht dan ook geen relevante extra regeldruk of administratieve lasten voor rijksoverheid, decentrale overheden, bedrijfsleven of burgers.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA2F43" w:rsidR="000D3639" w:rsidP="00213AF3" w:rsidRDefault="000D3639" w14:paraId="1946F029" w14:textId="77777777">
-[...18 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="7FED439B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="4C47823A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Gevolgen voor concurrentiekracht en geopolitieke consequenties</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA2F43" w:rsidR="000D3639" w:rsidP="00213AF3" w:rsidRDefault="000D3639" w14:paraId="053F122E" w14:textId="77777777">
-[...18 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="6E5BBAB7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="501701E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>De voorgestelde unilaterale handelspreferenties vergemakkelijken de toegang tot de EU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2F43">
+      <w:r w:rsidRPr="005A4FA5">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Calibri" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2F43">
-[...65 lines deleted...]
-      <w:r w:rsidRPr="00AA2F43">
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>markt voor producten uit Armenië. Gezien de zeer beperkte omvang van zowel de Armeense economie als de export naar de EU, is de verwachting dat de impact op de concurrentiepositie van EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Calibri" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2F43">
-[...304 lines deleted...]
-      <w:pgMar w:top="3096" w:right="2778" w:bottom="1077" w:left="1588" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">producenten als geheel zeer beperkt tot verwaarloosbaar zal zijn. Voor specifieke producten of niches kan een toename van de import uit Armenië wel tot extra concurrentie leiden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="1DB0EBD6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="27544051" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De verordening biedt de mogelijkheid tot activering van het vrijwaringsmechanisme bij (dreigende) ernstige marktverstoringen. Mocht er na een beoordeling van de marktsituatie, geconstateerd worden dat er inderdaad sprake is van ernstige marktverstoringen als gevolg van plotselinge toename in import vanuit Armenië, dan kunnen corrigerende maatregelen worden getroffen, waaronder het herinvoeren van invoerrechten op specifieke producten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="66343984" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="7C8F71D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het voorstel kent geopolitieke consequenties en is een duidelijk signaal van politieke en economische steun aan Armenië, in een periode waarin het land wordt geconfronteerd met externe economische druk. Het draagt naar verwachting bij aan het in stand houden en heroriënteren van handelsstromen vanuit Armenië en aan het verdiepen van de handelsrelatie met de EU. In beperkte mate kan het voorstel bijdragen aan economische stabilisatie in Armenië en aan de veerkracht van regionale handelsrelaties. Dit kan positieve effecten hebben op de bredere relaties van de EU met de landen in de oostelijke nabuurschap en op de geloofwaardigheid van de EU als partner die bereid is concrete steun te verlenen in geval van externe druk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="260F2CBC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="2F33E3DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vanwege de economische urgentie voor Armenië zal het voorstel naar verwachting spoedig geagendeerd worden in de Raad ter besluitvorming en goedkeuring. Het kabinet is voornemens om in te stemmen met het voorstel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="74B97EA2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="005A4FA5" w:rsidP="005A4FA5" w:rsidRDefault="005A4FA5" w14:paraId="19E76311" w14:textId="67519519">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="005A4FA5" w:rsidP="005A4FA5" w:rsidRDefault="005A4FA5" w14:paraId="6C5A9E74" w14:textId="77DFAED9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S.W. Sjoerdsma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidP="005A4FA5" w:rsidRDefault="003B105B" w14:paraId="0B3BF588" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="005A4FA5" w:rsidR="003B105B" w:rsidSect="00693820">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F561FE1" w14:textId="77777777" w:rsidR="000D3639" w:rsidRDefault="000D3639">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="113269F0" w14:textId="77777777" w:rsidR="00357FC7" w:rsidRDefault="00357FC7" w:rsidP="003B105B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D9348F6" w14:textId="77777777" w:rsidR="000D3639" w:rsidRDefault="000D3639">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4811D16D" w14:textId="77777777" w:rsidR="00357FC7" w:rsidRDefault="00357FC7" w:rsidP="003B105B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Kix Barcode">
+  <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="64DA815F" w14:textId="77777777" w:rsidR="00E46A95" w:rsidRDefault="00E46A95">
+  <w:p w14:paraId="556BCC2A" w14:textId="77777777" w:rsidR="003B105B" w:rsidRPr="003B105B" w:rsidRDefault="003B105B" w:rsidP="003B105B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...32 lines deleted...]
-  <w:p w14:paraId="23E3D7CE" w14:textId="77777777" w:rsidR="003169A5" w:rsidRDefault="003169A5">
+  <w:p w14:paraId="26AAAC43" w14:textId="77777777" w:rsidR="003B105B" w:rsidRPr="003B105B" w:rsidRDefault="003B105B" w:rsidP="003B105B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...32 lines deleted...]
-  <w:p w14:paraId="00751E34" w14:textId="77777777" w:rsidR="003169A5" w:rsidRDefault="003169A5">
+  <w:p w14:paraId="361125CA" w14:textId="77777777" w:rsidR="003B105B" w:rsidRPr="003B105B" w:rsidRDefault="003B105B" w:rsidP="003B105B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7859266A" w14:textId="77777777" w:rsidR="000D3639" w:rsidRDefault="000D3639">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="56632681" w14:textId="77777777" w:rsidR="00357FC7" w:rsidRDefault="00357FC7" w:rsidP="003B105B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31587CB0" w14:textId="77777777" w:rsidR="000D3639" w:rsidRDefault="000D3639">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1F484368" w14:textId="77777777" w:rsidR="00357FC7" w:rsidRDefault="00357FC7" w:rsidP="003B105B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="69E74489" w14:textId="77777777" w:rsidR="000D3639" w:rsidRPr="005C09BD" w:rsidRDefault="000D3639" w:rsidP="000D3639">
+    <w:p w14:paraId="30732228" w14:textId="77777777" w:rsidR="003B105B" w:rsidRPr="005A4FA5" w:rsidRDefault="003B105B" w:rsidP="000D3639">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00834AF4">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00834AF4">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> COM(2026)348.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="683D33CD" w14:textId="59743959" w:rsidR="000D3639" w:rsidRPr="00834AF4" w:rsidRDefault="000D3639" w:rsidP="000D3639">
+    <w:p w14:paraId="4BF217EC" w14:textId="77777777" w:rsidR="003B105B" w:rsidRPr="005A4FA5" w:rsidRDefault="003B105B" w:rsidP="000D3639">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00834AF4">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00834AF4">
-[...32 lines deleted...]
-        <w:t>36 045 en 22 112 nr. 73</w:t>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 22 112 nr. 3443 &amp; Kamerstuk 36 045 en 22 112 nr. 73</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="0EF93F3B" w14:textId="77777777" w:rsidR="000D3639" w:rsidRPr="004022CE" w:rsidRDefault="000D3639" w:rsidP="000D3639">
+    <w:p w14:paraId="218C85D6" w14:textId="77777777" w:rsidR="003B105B" w:rsidRPr="005A4FA5" w:rsidRDefault="003B105B" w:rsidP="000D3639">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00834AF4">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004022CE">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="000B4956">
+        <w:r w:rsidRPr="005A4FA5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://eur-lex.europa.eu/eli/agree_internation/2018/104/oj/nld</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="0AFB624D" w14:textId="77777777" w:rsidR="000D3639" w:rsidRPr="00A457F3" w:rsidRDefault="000D3639" w:rsidP="000D3639">
+    <w:p w14:paraId="26F73910" w14:textId="77777777" w:rsidR="003B105B" w:rsidRPr="005A4FA5" w:rsidRDefault="003B105B" w:rsidP="000D3639">
       <w:pPr>
         <w:pStyle w:val="Tekstopmerking"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A457F3">
+      <w:r w:rsidRPr="005A4FA5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A457F3">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...26 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Het betreft de volgende producten: komkommers, druiven, peren, abrikozen, kersen, perziken, pruimen en aardbeien.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="68F6C95C" w14:textId="77777777" w:rsidR="000D3639" w:rsidRPr="00A457F3" w:rsidRDefault="000D3639" w:rsidP="000D3639">
+    <w:p w14:paraId="7554D7E0" w14:textId="77777777" w:rsidR="003B105B" w:rsidRPr="005A4FA5" w:rsidRDefault="003B105B" w:rsidP="000D3639">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A457F3">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A457F3">
-[...32 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gedelegeerde Verordening (EU) 2015/2446 van de Commissie van 28 juli 2015 tot aanvulling van Verordening (EU) nr. 952/2013 van het Europees Parlement en de Raad met nadere regels betreffende een aantal bepalingen van het douanewetboek van de Unie en Uitvoeringsverordening (EU) 2015/2447 van de Commissie van 24 november 2015 houdende nadere uitvoeringsvoorschriften voor enkele bepalingen van Verordening (EU) nr. 952/2013 van het Europees Parlement en de Raad tot vaststelling van het douanewetboek van de Unie.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="5E97C0C3" w14:textId="77777777" w:rsidR="000D3639" w:rsidRDefault="000D3639" w:rsidP="000D3639">
+    <w:p w14:paraId="52EAAE00" w14:textId="77777777" w:rsidR="003B105B" w:rsidRPr="005A4FA5" w:rsidRDefault="003B105B" w:rsidP="000D3639">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A457F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4FA5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A457F3">
-[...43 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005A4FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het REX-systeem (Registered Exporter) is een digitaal certificeringssysteem van de douane voor de preferentiële oorsprong van goederen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="407E1212" w14:textId="77777777" w:rsidR="00E46A95" w:rsidRDefault="00E46A95">
+  <w:p w14:paraId="36778B30" w14:textId="77777777" w:rsidR="003B105B" w:rsidRPr="003B105B" w:rsidRDefault="003B105B" w:rsidP="003B105B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4B12BCF9" w14:textId="1B0B489D" w:rsidR="0083140F" w:rsidRDefault="000D3639">
-[...184 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="2157E730" w14:textId="77777777" w:rsidR="003B105B" w:rsidRPr="003B105B" w:rsidRDefault="003B105B" w:rsidP="003B105B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3461CCF6" w14:textId="664A12B4" w:rsidR="0083140F" w:rsidRDefault="000D3639">
+  <w:p w14:paraId="046E2D9C" w14:textId="77777777" w:rsidR="003B105B" w:rsidRPr="003B105B" w:rsidRDefault="003B105B" w:rsidP="003B105B">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...952 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...472 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="1E4028B6"/>
-[...18 lines deleted...]
-    <w:rsid w:val="1E4028B6"/>
+    <w:rsidRoot w:val="003B105B"/>
+    <w:rsid w:val="00357FC7"/>
+    <w:rsid w:val="003B105B"/>
+    <w:rsid w:val="005A4FA5"/>
+    <w:rsid w:val="00693820"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00753E6A"/>
+    <w:rsid w:val="007929D7"/>
+    <w:rsid w:val="00BB5CAF"/>
+    <w:rsid w:val="00D87C62"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5835C496"/>
-  <w15:docId w15:val="{DA90792D-F2F5-4E55-89D1-AA83CBFD8E82}"/>
+  <w14:docId w14:val="44CB0FFB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0FB74088-523D-43E4-95E2-349451CB7BB5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5247,77 +1973,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5342,75 +2068,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5445,55 +2171,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5564,884 +2290,760 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B105B"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B105B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B105B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B105B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B105B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B105B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B105B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B105B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B105B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003B105B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B105B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B105B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B105B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B105B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B105B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B105B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B105B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B105B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B105B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003B105B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B105B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003B105B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B105B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003B105B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B105B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B105B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B105B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003B105B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B105B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="003B105B"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Citaat1">
-[...496 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="003B105B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...115 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstopmerking">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="TekstopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000D3639"/>
+    <w:rsid w:val="003B105B"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
     <w:name w:val="Tekst opmerking Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Tekstopmerking"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000D3639"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    <w:rsid w:val="003B105B"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000D3639"/>
+    <w:rsid w:val="003B105B"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000D3639"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="003B105B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000D3639"/>
+    <w:rsid w:val="003B105B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00884505"/>
+    <w:rsid w:val="003B105B"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00884505"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003B105B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00884505"/>
+    <w:rsid w:val="003B105B"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00884505"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003B105B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A4FA5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/agree_internation/2018/104/oj/nld" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -6494,51 +3096,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6602,65 +3204,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6681,163 +3283,88 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>6</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>13022</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>2402</ap:Words>
+  <ap:Characters>13214</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>108</ap:Lines>
-  <ap:Paragraphs>30</ap:Paragraphs>
+  <ap:Lines>110</ap:Lines>
+  <ap:Paragraphs>31</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>15359</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>15585</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-08-07T11:04:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F00AA5B09C34F670E4989DDFEF3957234AE</vt:lpwstr>
-[...68 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>