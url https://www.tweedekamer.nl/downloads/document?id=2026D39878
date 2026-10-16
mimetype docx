--- v0 (2026-08-31)
+++ v1 (2026-10-16)
@@ -5,8452 +5,5792 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003F040A" w:rsidP="4DA40F39" w:rsidRDefault="003F040A" w14:paraId="76C282E1" w14:textId="77777777">
-[...43 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00912BB4" w:rsidRDefault="00F81466" w14:paraId="293B4A97" w14:textId="48B95994">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>987</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lidmaatschap van de Europese Unie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00912BB4" w:rsidP="4DA40F39" w:rsidRDefault="00912BB4" w14:paraId="6AE094F6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00787AD0" w:rsidP="00912BB4" w:rsidRDefault="00912BB4" w14:paraId="4467308F" w14:textId="3CAD2BA3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00F81466">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>414</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="006A01CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Verslag van een werkbezoek aan Montenegro door een delegatie van de vaste commissie voor Europese Zaken van 5 t/m 8 juli 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="7013AA41" w14:textId="77777777">
-[...24 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="7013AA41" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="2CEAEC94" w14:textId="6F8B56EB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Een delegatie uit de vaste commissie voor Europese Zaken heeft van zondag 5 juli t/m woensdag 8 juli 2026 een werkbezoek gebracht aan Montenegro. De delegatie bestond uit de leden Klos (D66) en Stöteler (PVV), en werd begeleid door de griffier en kenniscoördinator van de commissie Europese Zaken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="50F22F43" w14:textId="77777777">
-[...24 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="50F22F43" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="46B15361" w14:textId="0F619834">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Het doel van het werkbezoek was om </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="4A0B5ECA">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="4A0B5ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>zich een goed geïnformeerd beeld te vormen van de laatste stand van zaken in het toetredingsproces.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> De delegatie heeft waardevolle informatie verzameld en bevindingen gedaan over het EU-toetredingsproces van Montenegro, en rapporteert daarover in dit verslag.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="36EB1CB6" w14:textId="77777777">
-[...24 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="36EB1CB6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="1670C45E" w14:textId="74D943BD">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>De delegatie dankt alle gesprekspartners en degenen die betrokken zijn geweest bij het organiseren van dit werkbezoek. Bijzondere dank gaat uit naar de Nederlandse ambassade in Belgrado voor de hulp bij de voorbereiding en ondersteuning ter plaatse.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="3EC80541" w14:textId="77777777">
-[...24 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="3EC80541" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="739B59D9" w14:textId="314FDADE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>De delegatie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="092A0CB8" w14:textId="754E0D81">
-[...13 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="092A0CB8" w14:textId="754E0D81">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Klos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="0002444C" w:rsidP="7EA0010E" w:rsidRDefault="0002444C" w14:paraId="2EBDBA64" w14:textId="1E1F3D71">
-[...13 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="0002444C" w:rsidP="7EA0010E" w:rsidRDefault="0002444C" w14:paraId="2EBDBA64" w14:textId="1E1F3D71">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Stöteler</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="63AD39A3" w14:textId="77777777">
-[...24 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="63AD39A3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="2D825387" w14:textId="71F13BDC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>De griffier van de delegatie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="5E606CD7" w14:textId="72FA5D4E">
-[...13 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="5E606CD7" w14:textId="72FA5D4E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Blom</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="1EE47773" w14:textId="3DC73472">
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00912BB4" w:rsidP="7EA0010E" w:rsidRDefault="00912BB4" w14:paraId="47F8FFA0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="1EE47773" w14:textId="3DC73472">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="003E1B5F" w:rsidP="4DA40F39" w:rsidRDefault="003E1B5F" w14:paraId="1E33BFB3" w14:textId="0A6AE512">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003E1B5F" w:rsidP="4DA40F39" w:rsidRDefault="003E1B5F" w14:paraId="1E33BFB3" w14:textId="0A6AE512">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Programma van het werkbezoek</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00D920B7" w:rsidP="7EA0010E" w:rsidRDefault="00D920B7" w14:paraId="6B785CF4" w14:textId="77777777">
-[...24 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D920B7" w:rsidP="7EA0010E" w:rsidRDefault="00D920B7" w14:paraId="6B785CF4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="2AD4339F" w14:textId="550CE9F6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Dag 1 (zondag 5 juli), Podgorica</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="296E7538" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="004877C4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="06A7A9B5" w14:textId="745FDB95">
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="296E7538" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="06A7A9B5" w14:textId="745FDB95">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Aankomst van de delegatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="74854900" w14:textId="0F281A60">
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="74854900" w14:textId="0F281A60">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Welkom en briefing door de Nederlandse ambassadeur in Belgrado, de heer Martijn Elgersma, en zijn </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="00D67671">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00D67671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>staf</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="2890E475" w14:textId="77777777">
-[...24 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="2890E475" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="625CC6F4" w14:textId="3F0ED279">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Dag 2 (maandag 6 juli), Podgorica</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="0071406B">
-[...37 lines deleted...]
-    <w:p w:rsidRPr="004877C4" w:rsidR="003E1B5F" w:rsidP="4DA40F39" w:rsidRDefault="003E1B5F" w14:paraId="51C62C9C" w14:textId="44F49CAF">
+      <w:r w:rsidRPr="00912BB4" w:rsidR="0071406B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Cetinje </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="1FC1637D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003E1B5F" w:rsidP="4DA40F39" w:rsidRDefault="003E1B5F" w14:paraId="51C62C9C" w14:textId="44F49CAF">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...35 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gesprek met de minister van Europese Zaken, mw. Maida </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00D80E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Gorčević</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="307DB336">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4">
-[...36 lines deleted...]
-    <w:p w:rsidRPr="004877C4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="3362758D" w14:textId="490B1547">
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de hoofdonderhandelaar van Montenegro met de EU, dhr. Predrag Zenović</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="3362758D" w14:textId="490B1547">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...41 lines deleted...]
-    <w:p w:rsidRPr="004877C4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="2538DE74" w14:textId="0025EE61">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gesprek met de President van Montenegro, dhr. Jakov Milatović</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="2538DE74" w14:textId="0025EE61">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...41 lines deleted...]
-    <w:p w:rsidRPr="004877C4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="5C074AC7" w14:textId="3B04522E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gesprek met de premier van Montenegro, dhr. Milojko Spajić</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="5C074AC7" w14:textId="3B04522E">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...41 lines deleted...]
-    <w:p w:rsidRPr="004877C4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="13B2A36F" w14:textId="12598A42">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gesprek met de hoogste Officier van Justitie, dhr. Milorad Marković</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="13B2A36F" w14:textId="12598A42">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...43 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gesprek met de parlementsvoorzitter, dhr. Andrija Mandi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="7F61EEB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ć</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="004877C4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="2E00976F" w14:textId="77E932C3">
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="2E00976F" w14:textId="77E932C3">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Officieel diner met</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="00D67671">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00D67671">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> parlementsleden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="5CF72211" w14:textId="77777777">
-[...24 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="5CF72211" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="0C9EE095" w14:textId="09AF6FD4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Dag 3 (dinsdag 7 juli), Podgorica</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="04BFD2D6" w14:textId="4E081B22">
-[...13 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="04BFD2D6" w14:textId="4E081B22">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="7DE89C74" w14:textId="793D650E">
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="7DE89C74" w14:textId="793D650E">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Gesprek met de president van het Hoog</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="00EE3C39">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00EE3C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ste G</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4">
-[...36 lines deleted...]
-    <w:p w:rsidRPr="004877C4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="6425A06A" w14:textId="6A8DEC6B">
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>erechtshof, mw. Valentina Pavličić</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="6425A06A" w14:textId="6A8DEC6B">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...23 lines deleted...]
-    <w:p w:rsidRPr="004877C4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="4488CA85" w14:textId="00E7E7B0">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Briefing door de ambassadeur van de Europese Unie in Montenegro, dhr. Johann Sattler</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="4488CA85" w14:textId="00E7E7B0">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Lunchgesprek met EU-experts</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="07B7B198" w14:textId="7ECD057D">
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="07B7B198" w14:textId="7ECD057D">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Gesprek met de commissie voor Europese Integratie van het parlement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="173CEEC3" w14:textId="01DF79C6">
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="173CEEC3" w14:textId="01DF79C6">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Gesprek met vertegenwoordigers van het maatschappelijk middenveld</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="7EE1B167" w14:textId="77777777">
-[...50 lines deleted...]
-    <w:p w:rsidRPr="004877C4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="06EC84AB" w14:textId="6F278A4E">
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="7EE1B167" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="7822108B" w14:textId="651525AF">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dag 4 (woensdag 8 juli), Božaj</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003E1B5F" w:rsidP="7EA0010E" w:rsidRDefault="003E1B5F" w14:paraId="67D897A9" w14:textId="438C3D74">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="06EC84AB" w14:textId="6F278A4E">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...23 lines deleted...]
-    <w:p w:rsidRPr="004877C4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="79FB6A90" w14:textId="3ED703DC">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bezoek aan de grens tussen Montenegro en Albanië bij Božaj</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="79FB6A90" w14:textId="3ED703DC">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...31 lines deleted...]
-    <w:p w:rsidRPr="004877C4" w:rsidR="00D67671" w:rsidP="4DA40F39" w:rsidRDefault="00D67671" w14:paraId="6C6E7D9B" w14:textId="436D750C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gesprek met vertegenwoordigers van de grenspolitie, Frontex en IOM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="4DA40F39" w:rsidRDefault="00D67671" w14:paraId="6C6E7D9B" w14:textId="436D750C">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Vertrek van de delegatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="4DA40F39" w:rsidP="4DA40F39" w:rsidRDefault="4DA40F39" w14:paraId="2ABF409F" w14:textId="010A2A69">
+    <w:p w:rsidRPr="00912BB4" w:rsidR="4DA40F39" w:rsidP="4DA40F39" w:rsidRDefault="4DA40F39" w14:paraId="2ABF409F" w14:textId="010A2A69">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="004877C4" w:rsidR="00C64DF0" w:rsidP="4DA40F39" w:rsidRDefault="00C64DF0" w14:paraId="4FACCDEF" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="4DA40F39" w:rsidP="4DA40F39" w:rsidRDefault="4DA40F39" w14:paraId="626E4910" w14:textId="485B099B">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...33 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="004877C4" w:rsidRDefault="004877C4" w14:paraId="5681984D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00D67671" w:rsidP="4DA40F39" w:rsidRDefault="25957CB1" w14:paraId="62B1F2E9" w14:textId="691E9D33">
-[...14 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="4DA40F39" w:rsidRDefault="25957CB1" w14:paraId="62B1F2E9" w14:textId="691E9D33">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Doel</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="56772039">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="56772039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> werkbezoek Montenegro</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00911159" w:rsidP="00911159" w:rsidRDefault="00911159" w14:paraId="6F61163A" w14:textId="77777777">
-[...22 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00911159" w:rsidP="00911159" w:rsidRDefault="00911159" w14:paraId="6F61163A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="5A446DC7" w14:textId="3A476C02">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Uitbreiding van de Europese Unie staat sinds 2022 om geopolitieke redenen</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="149CD9BA">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="149CD9BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> weer</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> hoog op de politieke agenda van de EU en de lidstaten. De commissie Europese Zaken volgt het uitbreidingsproces op de </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="34C96FB2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="34C96FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>voet en heeft ook drie rapporteurs</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="63178901">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="63178901">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> op het thema</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="34C96FB2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="34C96FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> EU-uitbreiding benoemd</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="7C272125">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="7C272125">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, de </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="00A1086B">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00A1086B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">leden </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="7C272125">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="7C272125">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Klos (D66), Van der Lee (PRO) en Stöteler (PVV).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="4DA40F39" w:rsidP="4DA40F39" w:rsidRDefault="4DA40F39" w14:paraId="1C03680C" w14:textId="7D570799">
-[...22 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="4DA40F39" w:rsidP="4DA40F39" w:rsidRDefault="4DA40F39" w14:paraId="1C03680C" w14:textId="7D570799">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="19BD59B4" w14:textId="56260A8F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Het doel van het werkbezoek was om meer kennis en inzicht te krijgen in de laatste stand van zaken in het toetredingsproces van Montenegro en deze bevindingen te delen met alle leden van de commissie Europese Zaken. De </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="002D3F91">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="002D3F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Staten-Generaal</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> hebben niet alleen een belangrijke controlerende rol in het EU-uitbreidingsproces, zij moeten het EU- toetredingsverdrag van Montenegro ook ratificeren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00911159" w:rsidP="00911159" w:rsidRDefault="00911159" w14:paraId="318686E8" w14:textId="77777777">
-[...22 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00911159" w:rsidP="00911159" w:rsidRDefault="00911159" w14:paraId="318686E8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00911159" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="28D56F39" w14:textId="38A63D5A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>De delegatie concentreerde zich op drie hoofdvragen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00911159" w:rsidP="00911159" w:rsidRDefault="00911159" w14:paraId="0027632C" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="004877C4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="3E3E85A2" w14:textId="50568DC5">
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00911159" w:rsidP="00911159" w:rsidRDefault="00911159" w14:paraId="0027632C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="3E3E85A2" w14:textId="50568DC5">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Wat is de huidige stand van zaken in de scheiding van machten en het functioneren van de rechtsstaat? (verhouding tussen de wetgevende, uitvoerende en rechtssprekende macht; onafhankelijkheid van rechtsspraak en de openbaar aanklager; aanpak van corruptie en bestrijding georganiseerde misdaad; pluriforme media en mediavrijheid; bescherming van mensenrechten en minderheden)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00911159" w:rsidP="00911159" w:rsidRDefault="00911159" w14:paraId="5FB38A1D" w14:textId="77777777">
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00911159" w:rsidP="00911159" w:rsidRDefault="00911159" w14:paraId="5FB38A1D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="004877C4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="1EF19A3F" w14:textId="4CFC41B1">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="1EF19A3F" w14:textId="4CFC41B1">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoe breed is de steun voor EU-toetreding onder de bevolking, coalitie- en oppositiepartijen en bij maatschappelijke organisaties; waar gaat het nationale publieke debat over; en wat is de rol van de media? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00911159" w:rsidP="00911159" w:rsidRDefault="00911159" w14:paraId="28C3F5D0" w14:textId="77777777">
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00911159" w:rsidP="00911159" w:rsidRDefault="00911159" w14:paraId="28C3F5D0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="004877C4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="4D08A00A" w14:textId="7E22C8EB">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="4D08A00A" w14:textId="7E22C8EB">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoe denkt Montenegro over de voorstellen om meer (rechtsstaat)waarborgen in het toetredingsverdrag op te nemen en wellicht geen vetorecht te krijgen? Zoals beschreven in het Nederlandse </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
-        <w:r w:rsidRPr="004877C4">
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="00912BB4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve">non-paper </w:t>
-[...87 lines deleted...]
-          <w:t>.</w:t>
+          <w:t>non-paper catalogue of options for accession treaties.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="00D67671" w14:paraId="0BA4433D" w14:textId="5A6EEB37">
-[...36 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="00D67671" w14:paraId="0BA4433D" w14:textId="5A6EEB37">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="4DA40F39" w:rsidP="4DA40F39" w:rsidRDefault="4DA40F39" w14:paraId="0788C4A5" w14:textId="3BBE8977">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00911159" w:rsidP="4DA40F39" w:rsidRDefault="0AAB53B6" w14:paraId="5CFBCB00" w14:textId="2A9F1907">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Toetredingsproces Montenegro</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00911159" w:rsidP="00911159" w:rsidRDefault="00911159" w14:paraId="6674C2A9" w14:textId="77777777">
-[...25 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00911159" w:rsidP="00911159" w:rsidRDefault="00911159" w14:paraId="6674C2A9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="4DA40F39" w:rsidRDefault="3E94D3D8" w14:paraId="56F953DA" w14:textId="376505A3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Montenegro is koploper van de kandidaat-lidstaten en heeft zich tot doel gesteld om in 2028 de </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="00CD0D06">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00CD0D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>28</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="00CD0D06">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00CD0D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="00CD0D06">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00CD0D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">lidstaat van de Europese Unie te worden. Naast de andere kandidaat-lidstaten en buurlanden van Montenegro op de Westelijke Balkan, te weten Servië, Noord-Macedonië, Bosnië en </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="00911159">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00911159">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Herzegovina</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> en Kosovo (potentieel kandidaat), is alleen Albanië op dit moment kansrijk om EU-lid te worden voor 2030. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00911159" w:rsidP="00911159" w:rsidRDefault="00911159" w14:paraId="0A11C63A" w14:textId="77777777">
-[...11 lines deleted...]
-    <w:p w:rsidRPr="004877C4" w:rsidR="00911159" w:rsidP="4DA40F39" w:rsidRDefault="00911159" w14:paraId="6E1C6DC0" w14:textId="0314CA9D">
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00911159" w:rsidP="00911159" w:rsidRDefault="00911159" w14:paraId="0A11C63A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00911159" w:rsidP="4DA40F39" w:rsidRDefault="00911159" w14:paraId="6E1C6DC0" w14:textId="0314CA9D">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="004877C4" w:rsidR="4939031C" w:rsidP="4DA40F39" w:rsidRDefault="4939031C" w14:paraId="1E77ECEE" w14:textId="771FB7C6">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="4939031C" w:rsidP="4DA40F39" w:rsidRDefault="4939031C" w14:paraId="1E77ECEE" w14:textId="771FB7C6">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C32F759" wp14:editId="28B1BD60">
             <wp:extent cx="5056264" cy="3368056"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="719947285" name="drawing"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="719947285" name="Picture 719947285"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5056264" cy="3368056"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="4DA40F39" w:rsidP="4DA40F39" w:rsidRDefault="4DA40F39" w14:paraId="6D7C747B" w14:textId="1C0B26E6">
+    <w:p w:rsidRPr="00912BB4" w:rsidR="4DA40F39" w:rsidP="4DA40F39" w:rsidRDefault="4DA40F39" w14:paraId="6D7C747B" w14:textId="1C0B26E6">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="004877C4" w:rsidR="4939031C" w:rsidP="4DA40F39" w:rsidRDefault="4939031C" w14:paraId="508F6011" w14:textId="1A48C043">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="4939031C" w:rsidP="4DA40F39" w:rsidRDefault="4939031C" w14:paraId="508F6011" w14:textId="1A48C043">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Bron: AI gegenereerd</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="4DA40F39" w:rsidP="4DA40F39" w:rsidRDefault="4DA40F39" w14:paraId="278C289C" w14:textId="1317A0F4">
+    <w:p w:rsidRPr="00912BB4" w:rsidR="4DA40F39" w:rsidP="4DA40F39" w:rsidRDefault="4DA40F39" w14:paraId="278C289C" w14:textId="1317A0F4">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="004877C4" w:rsidR="4DA40F39" w:rsidP="4DA40F39" w:rsidRDefault="4DA40F39" w14:paraId="51DDFF67" w14:textId="14D7AF60">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="4DA40F39" w:rsidP="4DA40F39" w:rsidRDefault="4DA40F39" w14:paraId="51DDFF67" w14:textId="14D7AF60">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...18 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="4DA40F39" w:rsidRDefault="3E94D3D8" w14:paraId="25BD11C5" w14:textId="5B7C6598">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Het kleine Balkanland Montenegro (ong. 626.000 inwoners) is kandidaat-lidstaat sinds 2010. De toetredingsonderhandelingen startten in 2013. Het land werd meer dan 30 jaar lang geregeerd door de Democratische Partij van Socialisten (DPS). Bij de verkiezingen in 2020 wonnen de oppositiepartijen en kwam er een brede coalitieregering aan de macht. In 2023 bij vervroegde parlementsverkiezingen won de nieuwe pro-Europese partij Europa Nu! de verkiezingen en de presidentsverkiezingen. De toetredingsonderhandelingen kwamen in een hogere versnelling.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00911159" w:rsidP="00911159" w:rsidRDefault="00911159" w14:paraId="6FE80E13" w14:textId="77777777">
-[...22 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00911159" w:rsidP="00911159" w:rsidRDefault="00911159" w14:paraId="6FE80E13" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="3E94D3D8" w14:paraId="5F9434C3" w14:textId="48973703">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Regering en parlement hebben veel hervormingen doorgevoerd om te voldoen aan </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="087A7DF8">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="087A7DF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>alle</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4">
-[...29 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EU-wet- en regelgeving (het acquis). In 2024 behaalde Montenegro de zogeheten IBAR (Interim Benchmark Assessment Report) op het terrein van democratie en rechtsstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00251FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, de voorwaarden uit de </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">hoofdstukken 23 en 24. Daarna kon het land </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="008E5589">
-[...20 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="008E5589">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de andere o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>nderhande</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="008E5589">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...41 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lingshoofdstukken voorlopig gaan sluiten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00911159" w:rsidP="00911159" w:rsidRDefault="00911159" w14:paraId="6AF9577B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="3E94D3D8" w14:paraId="6BB11963" w14:textId="35A136EE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Tijdens het werkbezoek van de delegatie aan Montenegro werd een politiek compromis bereikt tussen de regering en de oppositie over het amenderen van wetten op het terrein van binnenlandse zaken, de politie en nationale veiligheidsdiensten, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="00064E90">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00064E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">en het versterken van de onafhankelijkheid van de rechtspraak </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>waarvoor een grondwetswijziging noodzakelijk is. Het Montenegrijnse parlement (81 zetels in totaal) stemde in met 74 stemmen voor en 3 tegen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="00D76A59">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00D76A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Dit wordt gezien als weer een belangrijke stap vooruit</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="003C1AD4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="003C1AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> in het toetredingsproces</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00DF3B74" w:rsidP="00911159" w:rsidRDefault="00DF3B74" w14:paraId="005C1AAF" w14:textId="77777777">
-[...22 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00DF3B74" w:rsidP="00911159" w:rsidRDefault="00DF3B74" w14:paraId="005C1AAF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="3E94D3D8" w14:paraId="532A9187" w14:textId="01046344">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Momenteel wordt er in Brussel en Podgorica gewerkt aan het opstellen van het toetredingsverdrag. Dit EU-toetredingsverdrag zal model staan voor toekomstige toetredingsverdragen. Het zal naast de gebruikelijke overgangsperiodes op bepaalde beleidsterreinen, waarschijnlijk ook sterkere waarborgen voor de rechtsstaat omvatten om terugval te voorkomen, en mogelijk het vetorecht van de nieuwe lidstaat beperken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="00D67671" w14:paraId="3AC6FA92" w14:textId="622A4D28">
-[...37 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="00D67671" w14:paraId="3AC6FA92" w14:textId="622A4D28">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="4DA40F39" w:rsidP="4DA40F39" w:rsidRDefault="4DA40F39" w14:paraId="434A0AFE" w14:textId="68720D6E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="004877C4" w:rsidRDefault="004877C4" w14:paraId="11C3B6F9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00D67671" w:rsidP="4DA40F39" w:rsidRDefault="56772039" w14:paraId="4D42F5F3" w14:textId="44BC9598">
-[...14 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="4DA40F39" w:rsidRDefault="56772039" w14:paraId="4D42F5F3" w14:textId="44BC9598">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Hoofdbevindingen van de delegatie</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00DF3B74" w:rsidP="00911159" w:rsidRDefault="00DF3B74" w14:paraId="6EB21292" w14:textId="77777777">
-[...22 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00DF3B74" w:rsidP="00911159" w:rsidRDefault="00DF3B74" w14:paraId="6EB21292" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="7A5E3C2C" w14:textId="68786B1C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>De delegatie deelt hieronder de hoofdbevindingen van het werkbezoek.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00DF3B74" w:rsidP="00911159" w:rsidRDefault="00DF3B74" w14:paraId="2BFFEA1E" w14:textId="77777777">
-[...26 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00DF3B74" w:rsidP="00911159" w:rsidRDefault="00DF3B74" w14:paraId="2BFFEA1E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="7B4289D0" w14:textId="31843143">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Montenegro heeft aantoonbare vooruitgang geboekt bij het versterken van de rechtsstaat en onafhankelijke instituties, maar de uitvoering van hervormingen en de </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="009B3F5B">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="009B3F5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">politieke en </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>institutionele weerbaarheid blijven een aandachtspunt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="008066A0" w:rsidP="00911159" w:rsidRDefault="008066A0" w14:paraId="1EBD431E" w14:textId="77777777">
-[...22 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="008066A0" w:rsidP="00911159" w:rsidRDefault="008066A0" w14:paraId="1EBD431E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="2329804F" w14:textId="27131840">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Montenegro heeft de laatste jaren successen geboekt bij het versterken van de rechtsstaat, de onafhankelijkheid van instituties en de bestrijding van corruptie en georganiseerde misdaad. Dit staat hoog op de nationale politieke agenda. Een aantal hervormingen </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="55CDA789">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="55CDA789">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> nog niet volledig voltooid. Vooral de uitvoeringscapaciteit van de rechterlijke macht en de openbare aanklager, de snelheid van juridische procedures en het aantal veroordelingen in corruptiezaken blijven aandachtspunten waaraan gewerkt wordt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="008066A0" w:rsidP="00911159" w:rsidRDefault="008066A0" w14:paraId="58471481" w14:textId="77777777">
-[...22 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="008066A0" w:rsidP="00911159" w:rsidRDefault="008066A0" w14:paraId="58471481" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="004A7E35" w14:paraId="2521097B" w14:textId="642FB8B4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Er is zorg over de politieke en bestuurlijke zelfstandigheid van dit kleine land.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="003627A5">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="003627A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="56772039">
-[...49 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="56772039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Formele hervormingen gaan volgens de gesproken onafhankelijke experts en NGO's niet altijd gepaard met voldoende verandering in bestuurlijke cultuur en politieke praktijk. Volgens hen bestaat nog steeds risico op politieke beïnvloeding van de onafhankelijke instituties en zijn de resultaten op het terrein van corruptiebestrijding nog onvoldoende structureel verankerd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="008066A0" w:rsidP="00911159" w:rsidRDefault="008066A0" w14:paraId="71172261" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="7DD9BF29" w14:textId="54E6279E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ten aanzien van mensenrechten, minderheden en mediavrijheid wordt Montenegro in het algemeen gezien als een relatief open samenleving binnen de Westelijke Balkan. Minderheden zijn vertegenwoordigd in regering en parlement</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="009410A0">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="009410A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> maatschappelijke organisaties </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="009410A0">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="009410A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">en de media </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">kunnen vrij opereren en hun stem laten horen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="4DA40F39" w:rsidP="4DA40F39" w:rsidRDefault="4DA40F39" w14:paraId="1A2F9EBD" w14:textId="24B7177C">
-[...34 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="4DA40F39" w:rsidP="4DA40F39" w:rsidRDefault="4DA40F39" w14:paraId="1A2F9EBD" w14:textId="24B7177C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="00D67671" w14:paraId="1FC3A7E1" w14:textId="2B3224FB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="101A78BA" w14:textId="13942687">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>De steun voor EU-toetreding is bijzonder breed gedragen. Het maatschappelijke debat richt zich vooral op de kwaliteit van hervormingen, het functioneren van de rechtsstaat en toenemende dreiging van buitenlandse beïnvloeding.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="00D67671" w14:paraId="7EB1B602" w14:textId="76080C20">
-[...22 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="00D67671" w14:paraId="7EB1B602" w14:textId="76080C20">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="5B0597FC" w14:textId="74A52B33">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">EU-lidmaatschap is hét centrale strategische doel van Montenegro. De steun voor EU-toetreding is breed en omvat regering, president, coalitie-, oppositie-, etnische minderheidspartijen, maatschappelijke organisaties en de bevolking. Tijdens het werkbezoek werd een politiek compromis bereikt over de grondwetswijziging. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="005B4E35" w:rsidP="00911159" w:rsidRDefault="005B4E35" w14:paraId="67126FC2" w14:textId="77777777">
-[...22 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="005B4E35" w:rsidP="00911159" w:rsidRDefault="005B4E35" w14:paraId="67126FC2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="1F1C4394" w14:textId="258FD189">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Het publieke debat gaat niet primair over de vraag óf Montenegro lid moet worden van de EU –daar is men het over eens</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="009A5197">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="009A5197">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, maar over de wijze waarop het land de hervormingen uitvoert. Belangrijke discussiepunten in het publieke debat zijn de rechtsstaat, corruptiebestrijding, verkiezingshervormingen, de kwaliteit van democratische instellingen en de invloed van buitenlandse actoren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="008066A0" w:rsidP="00911159" w:rsidRDefault="008066A0" w14:paraId="4805D461" w14:textId="77777777">
-[...22 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="008066A0" w:rsidP="00911159" w:rsidRDefault="008066A0" w14:paraId="4805D461" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="5D25599C" w14:textId="58E3AF87">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De media spelen hierin een belangrijke rol. </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk235631727" w:id="0"/>
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:bookmarkStart w:name="_Hlk235631727" w:id="1"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Er zijn brede zorgen over de verspreiding van desinformatie en buitenlandse beïnvloeding</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="007A4EC1">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="007A4EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> vanuit de buurlanden</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, met name </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="00526B6F">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00526B6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>door de</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Servi</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00526B6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">sche media. </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De verwachting is dat dergelijke </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="009F1C17">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="009F1C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">buitenlandse </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">beïnvloeding in aanloop naar de parlementsverkiezingen </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="00125EE9">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00125EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">in Montenegro </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>volgend jaar zal toenemen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="009C73E2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="009C73E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="00D67671" w14:paraId="2CB84F4D" w14:textId="0521F398">
-[...34 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="00D67671" w14:paraId="2CB84F4D" w14:textId="0521F398">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="4DA40F39" w:rsidP="4DA40F39" w:rsidRDefault="4DA40F39" w14:paraId="63DBD73A" w14:textId="209D3170">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="0A13DF43" w14:textId="5B6054AB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Montenegro staat open voor aanvullende rechtsstaatwaarborgen in het toetredingsverdrag, maar verwerpt elk voorstel dat zou leiden tot een lidmaatschap zonder volledig vetorecht of gelijke rechten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="00D67671" w14:paraId="7C8DFCC2" w14:textId="33EEA219">
-[...23 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="00D67671" w14:paraId="7C8DFCC2" w14:textId="33EEA219">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="282B35CD" w14:textId="045FBFA9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Voor strenge rechtsstaatwaarborgen in het toekomstige toetredingsverdrag bestaat veel begrip en zelfs actieve steun. De president</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="0002196D">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="0002196D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> en</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regeringsvertegenwoordigers stellen dat sterke waarborgen voor de rechtsstaat in het nationale belang van Montenegro zijn. Ook vertegenwoordigers van de rechterlijke macht benadrukten het belang van duurzame institutionele bescherming. NGO’s gingen een stapje verder en pleitten voor expliciete en afdwingbare rechtsstaatmechanismen in het toetredingsverdrag om terugval na toetreding te voorkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="008066A0" w:rsidP="00911159" w:rsidRDefault="008066A0" w14:paraId="0D643E11" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="17A96547" w14:textId="2282C162">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de voorstellen om nieuwe lidstaten mogelijk geen of niet onmiddellijk vetorecht te geven bestaat daarentegen geen politiek of maatschappelijk draagvlak. Montenegro wil toetreden als een volledig en gelijkwaardig lid van de Europese Unie. Het onthouden van het vetorecht wordt gezien als een vorm van tweederangs lidmaatschap. Het zou de bevolking het signaal geven dat Montenegro niet als gelijkwaardige lidstaat wordt beschouwd en niet wordt vertrouwd. Bovendien zou het anti-Europese en pro-Russische of pro-Servische propaganda in de kaart kunnen spelen. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk235631818" w:id="2"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Opvallend is dat maatschappelijke organisaties die sterke rechtsstaatwaarborgen wensen, zich eveneens uitspraken tegen een lidmaatschap zonder volledige rechten.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Volgens hen kunnen stevige waarborgen voor de rechtsstaat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="0035475D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">goed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gecombineerd worden met volledig en gelijkwaardig lidmaatschap. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="00D67671" w14:paraId="4B6AD251" w14:textId="58B3F2D6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="6AE0608E" w14:textId="6ADB3494">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Concluderend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan gesteld worden dat Montenegro zich dicht bij de afronding van het technische toetredingsproces bevindt en dat er een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="066EC167">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zeer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">breed maatschappelijk en politiek draagvlak bestaat voor EU-lidmaatschap. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="34952AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het land heeft grote vooruitgang geboekt op het terrein van de rechtsstaat. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De kwaliteit van de hervormingen en duurzaamheid van de rechtsstaat blijven de belangrijkste toetssteen voor de afronding van de onderhandelingen. Montenegro staat open voor aanvullende rechtsstaatwaarborgen in het toetredingsverdrag, maar verzet zich tegen voorstellen die zouden leiden tot een ongelijkwaardig lidmaatschap binnen de Europese Unie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="4DA40F39" w:rsidP="4DA40F39" w:rsidRDefault="4DA40F39" w14:paraId="44C1203A" w14:textId="1FF21250">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="00D67671" w14:paraId="56E200EC" w14:textId="700B50F6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="4DA40F39" w:rsidRDefault="56772039" w14:paraId="064EC330" w14:textId="3D1F702C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Aanbevelingen aan de commissie EUZA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="270AC0F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ten aanzien van het toetredingsproces van Monten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="3E24F2F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="270AC0F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>gro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="00D67671" w14:paraId="239547A8" w14:textId="23C61D28">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="75D66A48" w14:textId="470961F0">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Aanbeveling 1: Blijf de nadruk leggen op daadwerkelijke implementatie van hervormingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="3F8D1049" w14:textId="557847E4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beoordeel Montenegro niet alleen op aangenomen wetgeving, maar vooral op de uitvoering, handhaving en concrete resultaten van hervormingen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="36EEB31E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De wetgeving </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="0CCD9D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is op orde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="36EEB31E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uridische kaders </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="30F7AEFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn aa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nwezig, maar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="3B936FB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uitdaging ligt bij uitvoering, institutionele capaciteit en het duurzaam functioneren van de rechtsstaat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="00D67671" w14:paraId="22CFA0D5" w14:textId="13A1CD93">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="6ECDC6DC" w14:textId="5DE593D8">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Aanbeveling 2: Houd de druk op rechtsstaat, corruptiebestrijding en georganiseerde misdaad hoog</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="1E7E70A7" w14:textId="43D5339E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Blijf Montenegro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00F74CA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>strikt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beoordelen op resultaten bij corruptiebestrijding, vervolgingen en de onafhankelijkheid van de rechterlijke macht en de Openbare Aanklager. Want hoewel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="2CFDFDD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de resultaten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zichtbaar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="441EA567">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, bestaat brede consensus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="61421B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in Montenegro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat juist deze onderdelen bepalend zijn voor het succes en de geloofwaardigheid van het toetredingsproces. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="00D67671" w14:paraId="4DBD4798" w14:textId="31BB9187">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="353FCDD0" w14:textId="3582ACCC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Aanbeveling 3: Ondersteun verdere versterking van bestuurlijke en juridische capaciteit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="30F0AD06" w14:textId="1E8D6072">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investeer via EU-programma's, bilaterale programma's, expertuitwisseling en technische ondersteuning in de uitvoeringscapaciteit van Montenegro. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="4F363EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inisteries, grensbewaking, rechtbanken, de Openbaar Aanklager en toezichthouders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="7C6B842F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kampen met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00B13891">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personele </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="7C6B842F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tekorten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De uitdaging is niet langer regelgeving, maar voldoende gekwalificeerd personeel en uitvoeringskracht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="00D67671" w14:paraId="0B8C54E2" w14:textId="508A6377">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="0788E6CA" w14:textId="6A1DECE9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Aanbeveling 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00316490">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Blijf alert op buitenlandse beïnvloeding en desinformatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="1AD73E6D" w14:textId="5F8C15E5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Versterk de samenwerking met Montenegro op het gebied van cyberveiligheid, desinformatie en bescherming van democratische processen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00037EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>egeringsvertegenwoordigers, maatschappelijke organisaties en de EU-delegatie verwachten dat buitenlandse beïnvloeding richting toekomstige verkiezingen verder zal toenemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="00D67671" w14:paraId="565A0453" w14:textId="7D93E009">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="56772039" w14:paraId="3B2FBC3B" w14:textId="10237D06">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">institutionele bescherming. </w:t>
-[...321 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t>Aanbeveling 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00316490">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="007F73D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Roep op tot verankering van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stevige rechtsstaatwaarborgen in het toetredingsverdrag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="007F73D2" w14:paraId="13848F11" w14:textId="6252ACBE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verzoek de regering om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="56772039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waar nodig aanvullende waarborgen op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te nemen in het toetredingsverdrag,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="56772039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die terugval op het gebied van rechtsstaat en democratie na toetreding voorkom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="001B6F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="56772039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00A01CA0" w:rsidP="00911159" w:rsidRDefault="00A01CA0" w14:paraId="2A6D1D73" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="005734A7" w:rsidP="00911159" w:rsidRDefault="005734A7" w14:paraId="0CF0284A" w14:textId="701E7C35">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aanbeveling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="007807C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Overweeg het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="008B18BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">taatshoofd of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00A47BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4">
-[...515 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="008B18BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="00D2532F">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00D2532F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>egeringsleider van Montenegro uit te nodigen in de Tweede Kamer na sluiting van alle hoofdstukken en voorafgaand aan de ratificatie van het toetredingsverdrag</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="008B18BC" w:rsidP="00911159" w:rsidRDefault="00263870" w14:paraId="16A5B52C" w14:textId="2752F835">
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="008B18BC" w:rsidP="00911159" w:rsidRDefault="00263870" w14:paraId="16A5B52C" w14:textId="2752F835">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Montenegro is een onbekend land en onvoldoende zichtbaar in de </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="004C141E">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="004C141E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">lidstaten. Los van politieke voorkeuren of </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="00E06FEA">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00E06FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>uitkomsten</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="004C141E">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="004C141E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> is het organiseren en </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="00E06FEA">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00E06FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>faciliteren</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="004C141E">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="004C141E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> van publiek debat, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="00E06FEA">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00E06FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>zichtbaarheid</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="004C141E">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="004C141E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> van kandidaat-lidstaten</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="00793FC7">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00793FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="004C141E">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="004C141E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="00E06FEA">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00E06FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">een transparant democratisch proces van </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="00793FC7">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00793FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">belang </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="00E06FEA">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00E06FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>in het uitbreidings</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="00793FC7">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00793FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">debat. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="008B18BC" w:rsidP="00911159" w:rsidRDefault="008B18BC" w14:paraId="7BA51281" w14:textId="77777777">
-[...35 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="008B18BC" w:rsidP="00911159" w:rsidRDefault="008B18BC" w14:paraId="7BA51281" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="00911159" w:rsidRDefault="00D67671" w14:paraId="2EA866D0" w14:textId="21FCCE31">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="4DA40F39" w:rsidRDefault="00D67671" w14:paraId="127E8CEC" w14:textId="40097C9F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Verslag van de gesprekken</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00AD7B83" w:rsidP="7EA0010E" w:rsidRDefault="00AD7B83" w14:paraId="32F573B5" w14:textId="77777777">
-[...24 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00AD7B83" w:rsidP="7EA0010E" w:rsidRDefault="00AD7B83" w14:paraId="32F573B5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="05615B70" w14:textId="476D09FC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Zondag 5 juli – Podgorica</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="5BDD5715" w14:textId="77777777">
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="5BDD5715" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="2486E1F2" w14:textId="6499643D">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="2486E1F2" w14:textId="6499643D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Briefing door de Nederlandse ambassadeur in Belgrado, de heer Martijn Elgersma, en zijn staf</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="1FF13FEC" w14:textId="26317000">
-[...13 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="1FF13FEC" w14:textId="26317000">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Bij aankomst werd de delegatie welkom geheten door ambassadeur Martijn Elgersma en zijn staf. Als ambassadeur in Belgrado is dhr. Elgersma geaccrediteerd voor Montenegro, Nederland heeft geen eigen ambassade in Montenegro. Tijdens de briefing ging de ambassadeur in op de actuele politieke situatie in Montenegro, ontwikkelingen in het EU-toetredingsproces, de situatie in de Westelijke Balkan, de relatie met Servië</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="00CF5251">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00CF5251">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> en de bilaterale relatie tussen Nederland en Montenegro.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="00010838">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00010838">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> De briefing bood een eerste beeld van de belangrijkste kansen en knelpunten in het toetredingsproces. Daarbij werd duidelijk dat Montenegro technisch ver gevorderd is, maar dat de kwaliteit van instituties en de uitvoeringscapaciteit bepalend zullen zijn voor het verdere verloop van de onderhandelingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="778DDF33" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="778DDF33" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="4981137C" w14:textId="10EB81E2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004877C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Maandag 6 juli – Podgorica</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004877C4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="02187F7B" w14:textId="77777777">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="02187F7B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00CF5251" w:rsidP="7EA0010E" w:rsidRDefault="00CF5251" w14:paraId="13D5FA8A" w14:textId="03891CE5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+        <w:t>Gesprek met de minister van Europese Zaken, mw. Maida Gorčević, en de hoofdonderhandelaar van Montenegro met de EU, dhr. Predrag Zenović</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00CF5251" w:rsidP="7EA0010E" w:rsidRDefault="00CF5251" w14:paraId="7FF0E2BC" w14:textId="57613BFF">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Europese Zaken coördineert de toetredingsonderhandelingen met de EU, ook de parlementaire betrokkenheid. De minister hield een vurig betoog over de voortgang van Montenegro bij het sluiten van de hoofdstukken en het opvolgen van de technische eisen. Het doel is om eind 2026 alle hoofdstukken gesloten te hebben. Hoewel het een uitdaging is voor een klein land als Montenegro, ligt het land volgens de minister op koers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00F71A26" w:rsidP="7EA0010E" w:rsidRDefault="00F71A26" w14:paraId="578AD384" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00F71A26" w:rsidP="7EA0010E" w:rsidRDefault="00F71A26" w14:paraId="32C018B2" w14:textId="77E2AE26">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De delegatie vroeg naar de grootste uitdagingen bij het toetredingsproces. De minister benadrukte dat de politiek – ook het parlement – eensgezind is over het gemeenschappelijke doel van EU-toetreding, hoewel dat voor de oppositie niet altijd een makkelijke positie is. Daarnaast zal unanimiteit onder de lidstaten een uitdaging zijn. Verder noemde de minister buitenlandse beïnvloeding, cyberveiligheid en bestuurlijke capaciteit als aandachtspunten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="007E6807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gevraagd naar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bewezen resultaten op het gebied van veroordelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="007E6807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, antwoordde de minister dat he</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t opbouwen van een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+        <w:t>track record</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tijd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="007E6807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kost</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="007E6807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maar dat het haar aandacht heeft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="007E6807" w:rsidP="7EA0010E" w:rsidRDefault="007E6807" w14:paraId="01F70608" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="007E6807" w:rsidP="7EA0010E" w:rsidRDefault="007E6807" w14:paraId="65DE4C0E" w14:textId="722AEFE1">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Tot slot wisselde de delegatie met de minister van gedachten over het Nederlandse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+        <w:t>non-paper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="0043261D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de ideeën over interne hervormingen, waarborgen en het afschaffen van het veto voor nieuwe lidstaten. De minister was duidelijk: zonder veto is er geen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00D94D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sprake van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gelijkwaardigheid onder de lidstaten. Dat zou niet alleen oneerlijk zijn richting Montenegro, dat straks aan alle voorwaarden voor lidmaatschap voldoet, ook gaat er een signaal vanuit naar andere kandidaat-lidstaten en landen buiten de EU. Volgens de minister zou dit schadelijk zijn voor EU-uitbreiding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00CF5251" w:rsidP="7EA0010E" w:rsidRDefault="00CF5251" w14:paraId="7D95B9E2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00CF5251" w:rsidP="7EA0010E" w:rsidRDefault="007E6807" w14:paraId="5A737E4D" w14:textId="1331A5AE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Gesprek met de President van Montenegro, dhr. Jakov Milatović</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="007E6807" w:rsidP="7EA0010E" w:rsidRDefault="007E6807" w14:paraId="0C13BC22" w14:textId="7441701D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De president blikte terug op de EU-Westelijke Balkantop, afgelopen juni in Tivat. Premier Jetten was bij deze top aanwezig. De president sprak zijn waardering uit voor de Nederlandse benadering van toetreding die strikt, eerlijk en betrokken is. Daardoor weet Montenegro waar ze aan toe zijn, als het om Nederland gaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="007E6807" w:rsidP="7EA0010E" w:rsidRDefault="007E6807" w14:paraId="146BF02F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="007E6807" w:rsidP="7EA0010E" w:rsidRDefault="007E6807" w14:paraId="2868C949" w14:textId="0D76FF9A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast sprak de president over de politieke cultuur in Montenegro. De huidige regering vertegenwoordigd volgens de president een nieuwe generatie. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00850C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het gesprek richtte zich op de relatie met de buurlanden, buitenlandse beïnvloeding, de kwaliteit van democratische instituties en de manier waarop Montenegro zijn rechtsstaat duurzaam kan versterken. Ook kwamen verschillen van inzicht tussen president en regering over enkele binnenlandse onderwerpen aan bod</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="2489A78E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, maar over de EU-toetreding is men het eens. De President sprak zijn zorg uit over het ratificatieproces en onbekendheid van Montenegro in E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="35B10453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>U-lidstaten. Hij bood aan desgewenst naar de Tweede Kamer te komen om het parlement toe te spreken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00013CF3" w:rsidP="7EA0010E" w:rsidRDefault="00013CF3" w14:paraId="50F910AF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00013CF3" w:rsidP="7EA0010E" w:rsidRDefault="00013CF3" w14:paraId="2A9ABE61" w14:textId="68F7F323">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Gesprek met de premier van Montenegro, dhr. Milojko Spajić</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00013CF3" w:rsidP="7EA0010E" w:rsidRDefault="00013CF3" w14:paraId="691CBC71" w14:textId="42984411">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De premier lichtte de vorderingen van Montenegro in het EU-toetredingsproces toe. Net als de minister van Europese Zaken stelde hij dat eind 2026 alle hoofdstukken gesloten zullen zijn. Dan volgt het spannende politieke deel van het toetredingsproces, met ratificatie door alle lidstaten. De premier benadrukte dat Montenegro al 13 jaar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00B26057">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in lijn met het Gemeenschappelijk buitenlands en veiligheidsbeleid (GBVB) van de EU handelt, onder vijf verschillende regeringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00B26057" w:rsidP="7EA0010E" w:rsidRDefault="00B26057" w14:paraId="26463740" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00B26057" w:rsidP="7EA0010E" w:rsidRDefault="00B26057" w14:paraId="012FD61B" w14:textId="190DE229">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gevraagd naar de versterking van de rechtsstaat gaf de premier aan dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00427D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Montenegro kijkt naar kleine lidstaten als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Malta en Cyprus, die ook een kleine </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="000D689D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>institutionele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> capaciteit hebben. Ook wordt Montenegro bijgestaan door experts uit de lidstaten en de Europese Commissie. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="005168B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e premier greep deze vraag aan om te pleiten tegen het afschaffen van het veto voor nieuwe lidstaten. D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="006A5D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e introductie van ‘tweederangslidstaten’ zou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> funest zijn voor het uitbreidingsproces en de gelijkwaardigheid tussen de lidstaten, aldus de premier. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="005168B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tegelijkertijd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zou succesvolle toetreding van Montenegro juist een positief effect hebben op de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00077B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>andere Balkanlanden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00B26057" w:rsidP="7EA0010E" w:rsidRDefault="00B26057" w14:paraId="5678C6AA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00B26057" w:rsidP="7EA0010E" w:rsidRDefault="00B26057" w14:paraId="31ED94B8" w14:textId="28DE774F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tot slot sprak de delegatie met de premier over ontwikkelingen op het gebied van anti-witwasregelgeving, het tegengaan van drugs- en sigarettensmokkel, toerisme, infrastructuur en milieu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D920B7" w:rsidP="7EA0010E" w:rsidRDefault="00D920B7" w14:paraId="3484DB23" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D920B7" w:rsidP="7EA0010E" w:rsidRDefault="00D920B7" w14:paraId="38AC15F2" w14:textId="25645C88">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...88 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...69 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gesprek met de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="003128DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Hoofdaanklager van het Openbaar Ministerie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...45 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>, dhr. Milorad Marković</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003128DA" w:rsidP="7EA0010E" w:rsidRDefault="003128DA" w14:paraId="6582B001" w14:textId="6180454C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dhr. Marković maakte duidelijk dat de hervorming van het Openbaar Ministerie onlosmakelijk verbonden is met het Europese integratieproces. Hij benadrukte dat de onafhankelijkheid van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de openbare aanklager essentieel is voor de geloofwaardigheid van de rechtsstaat. Hoewel het OM nog steeds te maken heeft met beperkte middelen, personeelstekorten en verouderde voorzieningen, ziet hij duidelijke vooruitgang dankzij extra financiering, internationale samenwerking en ondersteuning vanuit de EU. De aanpak van georganiseerde misdaad, drugshandel en corruptie vormt volgens hem een belangrijk onderdeel van deze hervormingen. Tegelijkertijd wees hij erop dat de effectiviteit van het strafrechtelijk systeem mede afhankelijk blijft van de snelheid waarmee rechtbanken zaken behandelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00CE0125" w:rsidP="7EA0010E" w:rsidRDefault="00CE0125" w14:paraId="7005FD65" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="003128DA" w:rsidP="7EA0010E" w:rsidRDefault="00CE0125" w14:paraId="61A70495" w14:textId="33C46126">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De vragen van de delegatie richtten zich op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="003128DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de aanpak van georganiseerde misdaad, internationale samenwerking, de veiligheid van functionarissen en de spanning tussen een daadkrachtig OM en soms trage gerechtelijke procedures. Ook kwam de behoefte aan extra capaciteit, IT-voorzieningen en specialistische opleidingen aan bod.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D920B7" w:rsidP="7EA0010E" w:rsidRDefault="00D920B7" w14:paraId="7B0203F6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D920B7" w:rsidP="4DA40F39" w:rsidRDefault="00D920B7" w14:paraId="3CD2B2C4" w14:textId="512A0FD7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Gesprek met de parlementsvoorzitter, dhr. Andrija Mandi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="4F72631A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ć </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D920B7" w:rsidP="7EA0010E" w:rsidRDefault="00313A7F" w14:paraId="45B5B59A" w14:textId="3BAC290C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De parlementsvoorzitter benadrukte dat er binnen het parlement brede steun bestaat voor EU-toetreding. Hij wees op het recente politieke compromis over een grondwetswijziging en op het grote aantal wetten dat de afgelopen jaren is aangenomen om het Europese acquis over te nemen. Volgens hem heeft Montenegro belangrijke stappen gezet in de bestrijding van corruptie en georganiseerde misdaad, terwijl tegelijkertijd de economische situatie van veel burgers is verbeterd. Ook stelde hij dat het parlement bereid is moeilijke keuzes te maken om het toetredingsproces niet te vertragen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="0026430D" w:rsidP="7EA0010E" w:rsidRDefault="0026430D" w14:paraId="44DFF545" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="0026430D" w:rsidP="7EA0010E" w:rsidRDefault="004D50DD" w14:paraId="198E6D4D" w14:textId="19098199">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De delegatie ging met dhr. Mandi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="556377B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ć </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in gesprek over de samenwerking tussen regering en parlement, de behandeling van Europese wetgeving, de scheiding der machten en de vraag hoe Montenegro zich na afronding van het toetredingsproces verder democratisch kan ontwikkelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="7F43DFE3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="7EA0010E" w:rsidRDefault="00D67671" w14:paraId="49ECA521" w14:textId="4A8548C8">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Dinsdag 7 juli – Podgorica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="0094469A" w:rsidRDefault="00D67671" w14:paraId="0F1994D6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="609B4B02" w:rsidP="0094469A" w:rsidRDefault="609B4B02" w14:paraId="78A6E8B2" w14:textId="5DA59280">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gesprek met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="4B0A3809">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...120 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">President van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00993A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Ho</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00993A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...223 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00993A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>ste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00993A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Gerechtshof</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="1895AD11">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>, Mw.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Valentina </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00E56337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...102 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+        <w:t>Pavličić</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="05392C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De president van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00993A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="05392C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ho</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00993A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ogste Gerechtshof</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="05392C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gaf een uitgebreid overzicht van de hervormingen binnen de rechterlijke macht. Volgens haar heeft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00993A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00AC20CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gerechts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00993A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hof </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de afgelopen jaren geïnvesteerd in extra personeel, betere werkprocessen en de vermindering van achterstanden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="4B12D51D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook is met ondersteuning van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="008621FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Technical Assistance and Information Exchange</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="008621FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="4B12D51D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>TAIEX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="008621FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="4B12D51D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gewerkt aan de kwaliteit van vonnissen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="13D1FBE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ze aanpak heeft geleid tot meer veroordelingen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kwaliteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="79FDA246">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sverbetering van vonnissen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en er zijn belangrijke resultaten geboekt in zaken rond corruptie, georganisee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="13A3E930">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rde misdaad, drugssmokkel,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> witwassen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="29C5A516">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van geld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="6D79A79D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, oorlogsmisdaden en huiselijk geweld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00F4255C" w:rsidP="0094469A" w:rsidRDefault="00F4255C" w14:paraId="070E90F2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="552AAC83" w:rsidP="0094469A" w:rsidRDefault="552AAC83" w14:paraId="428E6B7E" w14:textId="4F53DA53">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er is een apart </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="009862A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">proces </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="0813C92D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door haar op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gericht om oude zaken weg te werken, waardoor inmiddels 70% van die achterstand is afgehandeld, terwijl nieuwe zaken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="2FE354CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doorgaan. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="609B4B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zij benadrukte dat de onafhankelijkheid van rechters en de kwaliteit van benoemingsprocedures cruciaal zijn voor het vertrouwen van burgers in de rechtspraak. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="3F98846D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Politieke invloed op benoemingen moet worden voorkomen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="609B4B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook sprak zij over de symbolische betekenis van de ver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="453E20B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oordeling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="609B4B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="2E3A7127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="609B4B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voormalige topfunctionaris </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="6EB1DCFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00AC20CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het Hoogste Gerechtshof. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00F4255C" w:rsidP="0094469A" w:rsidRDefault="00F4255C" w14:paraId="01CBE0A6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="609B4B02" w:rsidP="0094469A" w:rsidRDefault="609B4B02" w14:paraId="075C76BF" w14:textId="3A1815BF">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="7E83DA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vragen van de delegatie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>richtte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="2D935B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zich op de onafhankelijkheid van de rechterlijke macht, de verhouding tussen politiek en rechtspraak en de kritiek dat sommige procedures nog steeds te veel tijd in beslag nemen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00F4255C" w:rsidP="0094469A" w:rsidRDefault="00F4255C" w14:paraId="1E5FF08A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="609B4B02" w:rsidP="0094469A" w:rsidRDefault="609B4B02" w14:paraId="1C0EAB00" w14:textId="1FF4FAFE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Gesprek met EU-Ambassadeur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="6C2D4803">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>, dhr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Johann Sattler</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De EU-ambassadeur schetste een positief maar realistisch beeld van de voortgang van Montenegro. Volgens hem is de politieke wil om te hervormen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="5864E1AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zeer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> groot en hebben recente compromissen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="7BD63C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">over de grondwetswijziging </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het toetredingsproces verder versterkt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="2F488B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Europese Unie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="024411E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">blijft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hoge eisen stellen, onder meer op het gebied van visumbeleid, financiële dienstverlening, milieu en rechtsstaat. De EU ondersteunt Montenegro met expertise, technische assistentie en politieke begeleiding, maar uiteindelijk moet het land zelf alle voorwaarden vervullen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00F4255C" w:rsidP="0094469A" w:rsidRDefault="00F4255C" w14:paraId="217364AB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="609B4B02" w:rsidP="0094469A" w:rsidRDefault="50B7ED71" w14:paraId="6AB6F7C2" w14:textId="7B3932B1">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het gesprek werd door de ambassadeur nog nader ingegaan op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="609B4B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de duurzaamheid van de hervormingen, de betekenis van de IBAR, de rol van maatschappelijke organisaties, geopolitieke ontwikkelingen en de planning richting ondertekening en ratificatie van een toekomstig toetredingsverdrag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00C77A4C" w:rsidP="0094469A" w:rsidRDefault="00C77A4C" w14:paraId="3702F93A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="20BCD98A" w:rsidP="0094469A" w:rsidRDefault="20BCD98A" w14:paraId="6E2F5595" w14:textId="7E044844">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="2B095006">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ijdschema</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="6DA780BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ziet er ongeveer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00C10A4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als volgt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="6DA780BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uit. De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="3F7399FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>commissie komt in oktober</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="7837BABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met haar jaarlijkse rapport over EU-uitbreiding. Waarschijnlijk staat EU-uitbreiding </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="4486CE2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ook op de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00C10A4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">agenda van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="2B095006">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europese Raad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="0516B91A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in oktober</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="3E2EFB1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Montenegro zal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="009862A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">naar verwachting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="3E2EFB1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in december 2026 alle onderhandelingshoofdstukken gesloten hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="39C45375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00C10A4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="3E2EFB1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en de Europese Raad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="3CF09E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in december </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="3E2EFB1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zal dit bekr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="08073888">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">achtigen. Vervolgens kan het toetredingsverdrag in de lente </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="3197CB4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2027 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="08073888">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondertekend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="5EA4E207">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="08073888">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">worden waarna het ter ratificatie aan het parlement van Montenegro, het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="1278AE35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EP en alle nationale EU-parlementen wordt voorgelegd. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="7829FFA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dat ratificatieproces duurt ongeveer een kleine twee jaa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="40343C53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>r. Het zal er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="5C877058">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00BB7DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zeer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="40343C53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om spannen of 2028 gehaald wordt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="7EA0010E" w:rsidP="0094469A" w:rsidRDefault="7EA0010E" w14:paraId="43BD9011" w14:textId="6CD374B7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="609B4B02" w:rsidP="4DA40F39" w:rsidRDefault="609B4B02" w14:paraId="5B607343" w14:textId="727DB4E2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gesprek met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00590866">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...184 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>EU-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="489FEAFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>experts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00590866">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="489FEAFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mw. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Jovana Marovi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="28CF9C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ć </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="7B5C278D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mw. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Dina Bajramspahi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="7D7B7E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="42B82015" w:rsidP="0094469A" w:rsidRDefault="42B82015" w14:paraId="2837E097" w14:textId="14883F29">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Jovana Marovi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="407ED4E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ć </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(vml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00590866">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minister Europese integratie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="009862A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en vicepremier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>) steunde het streven van Montenegro om in 2028 tot de Europese Unie toe te treden, maar waarschuwde dat hervormingen nog onvoldoende institutioneel zijn verankerd. Volgens haar leidt de nadruk op snelheid ertoe dat wetgeving te snel wordt behandeld, waardoor oppositie, maatschappelijke organisaties en andere belanghebbenden beperkt invloed kunnen uitoefenen. Haar zorgen betroffen vooral de kwaliteit van het democratische proces, transparantie, partijpolitieke benoemingen en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="24EB98D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004877C4" w:rsidR="00993A0E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>politieke invloed op overheidsinstellingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00590866" w:rsidP="0094469A" w:rsidRDefault="00590866" w14:paraId="324C5E93" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="42B82015" w:rsidP="0094469A" w:rsidRDefault="42B82015" w14:paraId="7EABCC17" w14:textId="2FA711BB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dina Bajramspahi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="71C45F75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ć </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onderschreef </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="4AA6C1F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het Europese perspectief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="0F7668D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Montenegro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="4596416B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zij wees op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="515EB431">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> problemen bij de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verkiezingshervormingen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00A20966">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>misbruik van publieke middelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="1C5A9BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> politieke benoemingen. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk235632825" w:id="3"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook waarschuwde zij voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00885247">
+        <w:rPr>
+          <w:rStyle w:val="Kop1Char"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00885247">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">autocratische tendensen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="007A60DB">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die na lidmaatschap </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="007E415E">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">misschien </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00885247">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>weer de kop op kunnen steken</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="007A60DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de aanhoudende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>buitenlandse beïnvloeding en het risico dat de E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="008B17E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uropese </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="008B17E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Montenegro te snel als </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="1ED2794E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">succesverhaal presenteert. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00590866" w:rsidP="0094469A" w:rsidRDefault="00590866" w14:paraId="17365020" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="42B82015" w:rsidP="0094469A" w:rsidRDefault="42B82015" w14:paraId="722FDDEA" w14:textId="475EB443">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Beide gesprekspartners pleitten voor stevige rechtsstaatwaarborgen in een toekomstig toetredingsverdrag, zonder nieuwe lidstaten als tweederangs leden te behandelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00590866" w:rsidP="0094469A" w:rsidRDefault="00590866" w14:paraId="41877797" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Segoe UI" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="609B4B02" w:rsidP="0094469A" w:rsidRDefault="609B4B02" w14:paraId="1BD00DA8" w14:textId="13F4AA35">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+        <w:t>Ontmoeting met leden van de Commissie voor Europese Integratie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="5FCB9B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De heer Jovan Suboti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="15F60F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="5FCB9B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Europa Nu!)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00590866">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, ondervoorzitter van de Commissie voor Europese Integratie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="5FCB9B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="5FCB9B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>schetste een positief beeld van de voortgang van het EU-toetredingsproces. Hij wees op de recente grondwetswijziging, brede parlementaire steun voor EU-lidmaatschap en het intensieve wetgevingsprogramma rond de hoofdstukken 23, 24 en 27. Ook benadrukte hij dat rechtsstaat en corruptiebestrijding hoog op de politieke agenda staan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00590866" w:rsidP="0094469A" w:rsidRDefault="00590866" w14:paraId="607A3774" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="609B4B02" w:rsidP="0094469A" w:rsidRDefault="5FCB9B64" w14:paraId="52FCEAE3" w14:textId="7D476C92">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00590866">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorzitter erkende de waarde van kritiek van NGO’s, maar vond dat deze soms onvoldoende recht doet aan de geboekte vooruitgang. Volgens he</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="0DDAF0E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="05F6E13D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>staan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juridische kaders voor corruptiebestrijding </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="029C111A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stevig. C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ultuurverandering binnen bestuur en rechtspraak </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="1785B5B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">heeft iets meer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tijd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="3C46B94B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nodig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="007D6D96" w:rsidP="0094469A" w:rsidRDefault="007D6D96" w14:paraId="6642672E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="609B4B02" w:rsidP="0094469A" w:rsidRDefault="3607EAB0" w14:paraId="1174755E" w14:textId="3D4AB77A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De heer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="5FCB9B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nikolla Camaj </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="0663CD9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00601392">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Albanee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="008E2E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00601392">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="0663CD9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Forum)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="008E2E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, tevens vicevoorzitter van het parlement,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="0663CD9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="5FCB9B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>benadrukte dat Europese integratie een gezamenlijk project van coalitie en oppositie is geworden. Volgens hem tonen recente compromissen, waaronder steun aan de grondwetswijziging, dat ook oppositiepartijen verantwoordelijkheid nemen. Hij zag het toetredingsproces bovendien als kans om de positie van minderheden verder te versterken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00426A59" w:rsidP="0094469A" w:rsidRDefault="00426A59" w14:paraId="793D7ED7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="609B4B02" w:rsidP="0094469A" w:rsidRDefault="1754AC58" w14:paraId="0C8BE942" w14:textId="6E942413">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="5FCB9B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nela </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00E56337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Savković Vukčević</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidDel="00E56337" w:rsidR="00E56337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="7E8E5E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(DPS-Democratische Partij van Socialisten) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="5FCB9B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>benadrukte dat haar partij een belangrijke rol heeft gespeeld in het Europese traject van Montenegro, onder meer bij de NAVO-toetreding en het op gang brengen van het EU-proces. Zij riep op om politieke verschillen ondergeschikt te maken aan de gezamenlijke verantwoordelijkheid om de onderhandelingen succesvol af te ronden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00CC5BC5" w:rsidP="0094469A" w:rsidRDefault="00CC5BC5" w14:paraId="65D2E98E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="609B4B02" w:rsidP="0094469A" w:rsidRDefault="5FCB9B64" w14:paraId="1237DEDD" w14:textId="056B7C70">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Verder wezen de commissieleden op de grote werklast van de Commissie voor Europese Integratie, die veel wetgeving uit het Europese acquis behandelt. Zij erkenden dat snelle aanneming van Europese wetgeving politiek gevoelig kan zijn, maar noodzakelijk is om aan de eisen van de Europese Commissie te voldoen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D941DA" w:rsidP="0094469A" w:rsidRDefault="00D941DA" w14:paraId="37E806B8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="609B4B02" w:rsidP="0094469A" w:rsidRDefault="5FCB9B64" w14:paraId="68F8B869" w14:textId="476E9FEF">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot slot benadrukten de commissieleden dat Montenegro in Nederland kan worden gepresenteerd als stabiele, pro-Europese partner in de regio, met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="29C3AF1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>100% overeenstemming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij het EU-buitenlandbeleid en ervaring met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="114940C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het organiseren van grote</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> internationale bijeenkomsten, zoals de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00E049BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>EU-Westelijke Balkan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Top in Tivat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00E049BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="7D21EE55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D941DA" w:rsidP="0094469A" w:rsidRDefault="00D941DA" w14:paraId="622BD5A2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="609B4B02" w:rsidP="0094469A" w:rsidRDefault="7D21EE55" w14:paraId="4FB5B950" w14:textId="7A9D083A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De discussie maakte duidelijk dat binnen het parlement een breed politiek draagvlak bestaat voor EU-toetreding. Hoewel de gesprekspartners erkenden dat er nog uitdagingen zijn, waren zij van mening dat Montenegro aantoonbare vooruitgang boekt. Zowel vertegenwoordigers van coalitie- als oppositiepartijen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="2848376A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">spraken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hun steun uit voor verdere Europese integratie en benadrukten dat compromissen noodzakelijk zijn om het toetredingsproces succesvol af te ronden. Daarnaast kwam naar voren dat de commissie kritiek van maatschappelijke organisaties serieus neemt, maar deze plaatst tegenover de volgens haar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="615E05A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zeer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zichtbare resultaten van de hervormingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="34E85513">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00136CA8" w:rsidP="0094469A" w:rsidRDefault="00136CA8" w14:paraId="595FF411" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="609B4B02" w:rsidP="0094469A" w:rsidRDefault="609B4B02" w14:paraId="2E83AF0D" w14:textId="65DF4DE6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gesprek met vertegenwoordigers van non-gouvernementele organisaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="5146384E" w:rsidP="0094469A" w:rsidRDefault="5146384E" w14:paraId="41E24FC7" w14:textId="1F5A22B6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens het gesprek met vertegenwoordigers van het maatschappelijk middenveld kwam een kritisch maar genuanceerd beeld naar voren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00136CA8" w:rsidP="0094469A" w:rsidRDefault="00136CA8" w14:paraId="22E7EEA8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="5146384E" w:rsidP="0094469A" w:rsidRDefault="67DF83E6" w14:paraId="16E2E32F" w14:textId="217F2940">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De heer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="5146384E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zlatko </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00E56337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vujović </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="5146384E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van het Centre for Monitoring and Research was relatief positief over de voortgang van Montenegro richting EU-lidmaatschap. Hij wees op verbeteringen voor minderheden en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="5146384E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>LHBTI-personen en op brede steun voor Europese integratie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="25B26BF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Zorgen maakte hij zich om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="5146384E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> buitenlandse beïnvloeding en desinformatie, met name vanuit Servië, richting de komende verkiezingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="4DA40F39" w:rsidP="4DA40F39" w:rsidRDefault="4DA40F39" w14:paraId="5258AA20" w14:textId="5AED7A2D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="5146384E" w:rsidP="0094469A" w:rsidRDefault="6DE15380" w14:paraId="236F0AEC" w14:textId="67237B54">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="5146384E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tea Gorjanc Prelev</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="69783A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ić</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="5146384E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Human Rights Action benadrukte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="56EAC20B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het belang van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="5146384E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> democratische weerbaarheid en mensenrechten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="4564C3D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="5146384E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ij wees op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="5516030E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het gevaar van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="5146384E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>desinformatie, haatcampagnes tegen minderheden en de invloed van Servische actoren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="6C8933CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Zij was van mening </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="5146384E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat Montenegro nog niet volledig klaar is voor toetreding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00870C50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en dat vanuit dat oogpunt verdere druk op de implementatie van hervormingen nuttig zijn en in het toetredingsverdrag stevige rechtsstaatwaarborgen moeten worden opgenomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="5146384E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Volgens haar moeten de EU en lidstaten streng toezien op de criteria voor de hoofdstukken 23 en 24 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="4294103B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor de toetreding. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00136CA8" w:rsidP="0094469A" w:rsidRDefault="00136CA8" w14:paraId="47EE9D27" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="5146384E" w:rsidP="0094469A" w:rsidRDefault="572840DE" w14:paraId="662896A7" w14:textId="506B0870">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="5146384E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daliborka Uljarevi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="0AF1A1E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="5146384E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het Center for Civic Education legde de nadruk op zwakke opvolging van controlemechanismen, capaciteitsproblemen bij het Openbaar Ministerie en beperkte resultaten in corruptiezaken. Zij waarschuwde dat formele hervormingen pas betekenis krijgen als zij leiden tot structurele veranderingen in instituties en overheidshandelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="008C5036" w:rsidP="0094469A" w:rsidRDefault="008C5036" w14:paraId="3BD141F8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="609B4B02" w:rsidP="0094469A" w:rsidRDefault="3F32B79D" w14:paraId="367680B9" w14:textId="13EC4E84">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="609B4B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esprek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="17C19FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is dieper ingegaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="609B4B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00119F4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="609B4B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de kloof tussen wetgeving en uitvoering, de onafhankelijkheid van publieke instellingen, de aanpak van corruptie en georganiseerde misdaad, mediavrijheid en de noodzaak om druk op het hervormingsproces te houden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="480E24A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="2B73E046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="480E24A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e drie gesprekspartners </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="2DE8C95E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">benadrukten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="480E24A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat EU-toetreding een belangrijke hervormingsprikkel blijft.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="609B4B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="50AF4C5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zij zijn voorstander </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="609B4B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="0FDC24B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="609B4B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stevige rechtsstaatwaarborgen in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="24F69739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="609B4B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toekomstig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="77CADE9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="609B4B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toetredingsverdrag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="7EA0010E" w:rsidP="0094469A" w:rsidRDefault="7EA0010E" w14:paraId="0A0884DF" w14:textId="5EF9345E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00D67671" w:rsidP="0094469A" w:rsidRDefault="00D67671" w14:paraId="74BED648" w14:textId="2CDDCF16">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Woensdag 8 juli – Božaj</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00ED7D44" w:rsidP="0094469A" w:rsidRDefault="00ED7D44" w14:paraId="1A32178D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00ED7D44" w:rsidP="0094469A" w:rsidRDefault="00ED7D44" w14:paraId="74E9F66F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Bezoek aan de grens tussen Montenegro en Albanië bij Božaj</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912BB4" w:rsidR="00ED7D44" w:rsidP="0094469A" w:rsidRDefault="00EE7AF9" w14:paraId="3501831F" w14:textId="7C6E92B4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op woensdag 8 juli bracht de delegatie een bezoek aan de grenspost</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="0069360B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Božaj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00EE4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij de grens met Albanië</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00E011EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Hier kreeg de delegatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00836D19">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een toelichting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00C054E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...3031 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00836D19">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op de grensbewaking en -monitoring door de grenspolitie, Frontex en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912BB4" w:rsidR="00EE4D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Internationale Organisatie voor Migratie (IOM).</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="004877C4" w:rsidR="00ED7D44" w:rsidSect="003B5378">
+    <w:sectPr w:rsidRPr="00912BB4" w:rsidR="00ED7D44">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1286" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FE4CA82" w14:textId="77777777" w:rsidR="00670467" w:rsidRDefault="00670467" w:rsidP="0043261D">
+    <w:p w14:paraId="09F2B7BE" w14:textId="77777777" w:rsidR="00BE388C" w:rsidRDefault="00BE388C" w:rsidP="0043261D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="523E334A" w14:textId="77777777" w:rsidR="00670467" w:rsidRDefault="00670467" w:rsidP="0043261D">
+    <w:p w14:paraId="1F49AB2D" w14:textId="77777777" w:rsidR="00BE388C" w:rsidRDefault="00BE388C" w:rsidP="0043261D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8474,163 +5814,143 @@
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FAFE26F" w14:textId="77777777" w:rsidR="00670467" w:rsidRDefault="00670467" w:rsidP="0043261D">
+    <w:p w14:paraId="0489F7C1" w14:textId="77777777" w:rsidR="00BE388C" w:rsidRDefault="00BE388C" w:rsidP="0043261D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28D3F81A" w14:textId="77777777" w:rsidR="00670467" w:rsidRDefault="00670467" w:rsidP="0043261D">
+    <w:p w14:paraId="5B7EA50B" w14:textId="77777777" w:rsidR="00BE388C" w:rsidRDefault="00BE388C" w:rsidP="0043261D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="28954419" w14:textId="32976292" w:rsidR="0043261D" w:rsidRPr="00795E56" w:rsidRDefault="0043261D">
+    <w:p w14:paraId="28954419" w14:textId="32976292" w:rsidR="0043261D" w:rsidRPr="00912BB4" w:rsidRDefault="0043261D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00912BB4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00795E56">
-        <w:rPr>
+      <w:r w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00795E56" w:rsidRPr="00795E56">
-        <w:rPr>
+      <w:r w:rsidR="00795E56" w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Bi</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Bijlage bij Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidR="00F14BF3" w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">jlage bij Kamerstuk </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>23 987, nr. 412, ‘</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17D13" w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>23</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Non-paper catalogue of options for accession treaties</w:t>
+      </w:r>
+      <w:r w:rsidR="00F14BF3" w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17D13" w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>987</w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t>, 9 juni 2026</w:t>
       </w:r>
-      <w:r w:rsidR="00D94D8C">
-        <w:rPr>
+      <w:r w:rsidR="00D94D8C" w:rsidRPr="00912BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E44D96D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E7802D6"/>
     <w:lvl w:ilvl="0" w:tplc="13180660">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
@@ -8992,52 +6312,51 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1632859399">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="435368401">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="254636830">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1130124838">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006A01CE"/>
     <w:rsid w:val="00007D58"/>
     <w:rsid w:val="00010838"/>
     <w:rsid w:val="00013CF3"/>
     <w:rsid w:val="0002196D"/>
@@ -9068,188 +6387,189 @@
     <w:rsid w:val="001B581B"/>
     <w:rsid w:val="001B6F83"/>
     <w:rsid w:val="00200BD3"/>
     <w:rsid w:val="00204534"/>
     <w:rsid w:val="00251FB9"/>
     <w:rsid w:val="00261388"/>
     <w:rsid w:val="002617E5"/>
     <w:rsid w:val="00263870"/>
     <w:rsid w:val="0026430D"/>
     <w:rsid w:val="00267E9D"/>
     <w:rsid w:val="002A1D55"/>
     <w:rsid w:val="002B6804"/>
     <w:rsid w:val="002C04B0"/>
     <w:rsid w:val="002C6EC9"/>
     <w:rsid w:val="002D3F91"/>
     <w:rsid w:val="002D7637"/>
     <w:rsid w:val="002F4BA3"/>
     <w:rsid w:val="003128DA"/>
     <w:rsid w:val="00313A7F"/>
     <w:rsid w:val="00316490"/>
     <w:rsid w:val="0035475D"/>
     <w:rsid w:val="003550C9"/>
     <w:rsid w:val="003576ED"/>
     <w:rsid w:val="003627A5"/>
     <w:rsid w:val="00392EC2"/>
-    <w:rsid w:val="003B5378"/>
     <w:rsid w:val="003C1048"/>
     <w:rsid w:val="003C1AD4"/>
     <w:rsid w:val="003D6C62"/>
     <w:rsid w:val="003E1B5F"/>
-    <w:rsid w:val="003F040A"/>
     <w:rsid w:val="003F6C42"/>
     <w:rsid w:val="0040501E"/>
     <w:rsid w:val="004255B0"/>
     <w:rsid w:val="00426A59"/>
     <w:rsid w:val="00427D08"/>
     <w:rsid w:val="00430A8D"/>
     <w:rsid w:val="0043261D"/>
     <w:rsid w:val="00440192"/>
     <w:rsid w:val="00451548"/>
     <w:rsid w:val="00451CD9"/>
     <w:rsid w:val="00462391"/>
+    <w:rsid w:val="00463620"/>
     <w:rsid w:val="004644DB"/>
     <w:rsid w:val="00476523"/>
     <w:rsid w:val="00486EBF"/>
     <w:rsid w:val="004877C4"/>
     <w:rsid w:val="004A7E35"/>
     <w:rsid w:val="004B3BE2"/>
     <w:rsid w:val="004C141E"/>
     <w:rsid w:val="004D28F8"/>
     <w:rsid w:val="004D50DD"/>
     <w:rsid w:val="004E4C51"/>
     <w:rsid w:val="004F0B67"/>
     <w:rsid w:val="004F3A4F"/>
     <w:rsid w:val="005168B9"/>
     <w:rsid w:val="00526B6F"/>
     <w:rsid w:val="00533434"/>
     <w:rsid w:val="005453A8"/>
     <w:rsid w:val="005506AE"/>
     <w:rsid w:val="005734A7"/>
     <w:rsid w:val="00590866"/>
     <w:rsid w:val="005A0FF9"/>
     <w:rsid w:val="005A263E"/>
     <w:rsid w:val="005A4482"/>
     <w:rsid w:val="005B23CC"/>
     <w:rsid w:val="005B4E35"/>
     <w:rsid w:val="005C6EF6"/>
     <w:rsid w:val="005F16D4"/>
     <w:rsid w:val="00601392"/>
     <w:rsid w:val="006153D6"/>
     <w:rsid w:val="00646998"/>
     <w:rsid w:val="0064754E"/>
     <w:rsid w:val="006526A0"/>
     <w:rsid w:val="0066448B"/>
-    <w:rsid w:val="00670467"/>
     <w:rsid w:val="006748C2"/>
     <w:rsid w:val="0068737F"/>
     <w:rsid w:val="0069360B"/>
     <w:rsid w:val="006A01CE"/>
     <w:rsid w:val="006A5D64"/>
     <w:rsid w:val="006B139D"/>
     <w:rsid w:val="006D60B5"/>
     <w:rsid w:val="0071277F"/>
     <w:rsid w:val="0071406B"/>
     <w:rsid w:val="007268EE"/>
     <w:rsid w:val="00727308"/>
     <w:rsid w:val="0075322A"/>
     <w:rsid w:val="00761D75"/>
     <w:rsid w:val="007645DF"/>
     <w:rsid w:val="007762CB"/>
     <w:rsid w:val="007807C7"/>
     <w:rsid w:val="00786671"/>
     <w:rsid w:val="00787AD0"/>
     <w:rsid w:val="00792F4A"/>
     <w:rsid w:val="00793FC7"/>
     <w:rsid w:val="00795E56"/>
     <w:rsid w:val="007A4EC1"/>
     <w:rsid w:val="007A60DB"/>
     <w:rsid w:val="007C04E2"/>
     <w:rsid w:val="007D6D96"/>
     <w:rsid w:val="007E415E"/>
     <w:rsid w:val="007E6807"/>
     <w:rsid w:val="007F73D2"/>
     <w:rsid w:val="008066A0"/>
     <w:rsid w:val="00815F5A"/>
     <w:rsid w:val="00832D59"/>
     <w:rsid w:val="00836D19"/>
     <w:rsid w:val="00846AAC"/>
     <w:rsid w:val="00850C3C"/>
     <w:rsid w:val="008621FC"/>
     <w:rsid w:val="00870C50"/>
     <w:rsid w:val="0087528E"/>
     <w:rsid w:val="008839D8"/>
     <w:rsid w:val="00885247"/>
     <w:rsid w:val="00895271"/>
     <w:rsid w:val="008B17E2"/>
     <w:rsid w:val="008B18BC"/>
     <w:rsid w:val="008C5036"/>
     <w:rsid w:val="008E2E62"/>
     <w:rsid w:val="008E5589"/>
     <w:rsid w:val="008F23EB"/>
     <w:rsid w:val="008F31FF"/>
     <w:rsid w:val="009052C9"/>
+    <w:rsid w:val="00905A7D"/>
     <w:rsid w:val="00911159"/>
+    <w:rsid w:val="00912BB4"/>
     <w:rsid w:val="00913C6C"/>
     <w:rsid w:val="00926F27"/>
     <w:rsid w:val="009410A0"/>
     <w:rsid w:val="0094469A"/>
     <w:rsid w:val="00946349"/>
     <w:rsid w:val="009559B0"/>
     <w:rsid w:val="0096273C"/>
     <w:rsid w:val="00970DEA"/>
     <w:rsid w:val="009754ED"/>
     <w:rsid w:val="009862A9"/>
     <w:rsid w:val="00993A0E"/>
     <w:rsid w:val="009A19E7"/>
     <w:rsid w:val="009A5197"/>
     <w:rsid w:val="009B3F5B"/>
     <w:rsid w:val="009B6BE3"/>
     <w:rsid w:val="009C73E2"/>
     <w:rsid w:val="009F1C17"/>
     <w:rsid w:val="00A01CA0"/>
     <w:rsid w:val="00A1086B"/>
     <w:rsid w:val="00A20966"/>
     <w:rsid w:val="00A21247"/>
     <w:rsid w:val="00A22458"/>
     <w:rsid w:val="00A47BD7"/>
     <w:rsid w:val="00A56477"/>
     <w:rsid w:val="00A56C79"/>
     <w:rsid w:val="00A730F0"/>
     <w:rsid w:val="00AC069F"/>
     <w:rsid w:val="00AC20CB"/>
     <w:rsid w:val="00AD7B83"/>
     <w:rsid w:val="00B13891"/>
     <w:rsid w:val="00B1495D"/>
     <w:rsid w:val="00B17D13"/>
     <w:rsid w:val="00B26057"/>
     <w:rsid w:val="00B433FA"/>
     <w:rsid w:val="00BB3897"/>
     <w:rsid w:val="00BB7DB9"/>
     <w:rsid w:val="00BD54C2"/>
     <w:rsid w:val="00BE01F4"/>
     <w:rsid w:val="00BE2C1C"/>
+    <w:rsid w:val="00BE388C"/>
     <w:rsid w:val="00BE3E4F"/>
     <w:rsid w:val="00BE7EA2"/>
     <w:rsid w:val="00C0524E"/>
     <w:rsid w:val="00C054E1"/>
     <w:rsid w:val="00C10A4F"/>
     <w:rsid w:val="00C30E1D"/>
     <w:rsid w:val="00C50B3B"/>
     <w:rsid w:val="00C54754"/>
     <w:rsid w:val="00C57E08"/>
     <w:rsid w:val="00C619D9"/>
     <w:rsid w:val="00C61E13"/>
     <w:rsid w:val="00C64DF0"/>
     <w:rsid w:val="00C650B9"/>
     <w:rsid w:val="00C77A4C"/>
     <w:rsid w:val="00C838F2"/>
     <w:rsid w:val="00C83C82"/>
     <w:rsid w:val="00C86165"/>
     <w:rsid w:val="00C87C0B"/>
     <w:rsid w:val="00C92941"/>
     <w:rsid w:val="00C975C2"/>
     <w:rsid w:val="00CB5AFE"/>
     <w:rsid w:val="00CB76D4"/>
     <w:rsid w:val="00CC5BC5"/>
     <w:rsid w:val="00CD0D06"/>
     <w:rsid w:val="00CE0125"/>
@@ -9280,50 +6600,51 @@
     <w:rsid w:val="00E011EF"/>
     <w:rsid w:val="00E049BD"/>
     <w:rsid w:val="00E06FEA"/>
     <w:rsid w:val="00E47E22"/>
     <w:rsid w:val="00E56337"/>
     <w:rsid w:val="00E57B59"/>
     <w:rsid w:val="00E80021"/>
     <w:rsid w:val="00E82DC7"/>
     <w:rsid w:val="00E84B79"/>
     <w:rsid w:val="00EA2FC2"/>
     <w:rsid w:val="00ED7D44"/>
     <w:rsid w:val="00EE1E83"/>
     <w:rsid w:val="00EE2310"/>
     <w:rsid w:val="00EE3C39"/>
     <w:rsid w:val="00EE4D2F"/>
     <w:rsid w:val="00EE7134"/>
     <w:rsid w:val="00EE7AF9"/>
     <w:rsid w:val="00F06AD0"/>
     <w:rsid w:val="00F14BF3"/>
     <w:rsid w:val="00F4255C"/>
     <w:rsid w:val="00F43359"/>
     <w:rsid w:val="00F67D2F"/>
     <w:rsid w:val="00F71A26"/>
     <w:rsid w:val="00F74CA0"/>
     <w:rsid w:val="00F77BE8"/>
+    <w:rsid w:val="00F81466"/>
     <w:rsid w:val="00FA41A7"/>
     <w:rsid w:val="00FF7C45"/>
     <w:rsid w:val="0230A70F"/>
     <w:rsid w:val="024411E2"/>
     <w:rsid w:val="0297CA98"/>
     <w:rsid w:val="029C111A"/>
     <w:rsid w:val="02ABEEAC"/>
     <w:rsid w:val="02B6C8FA"/>
     <w:rsid w:val="042AB938"/>
     <w:rsid w:val="04E56D34"/>
     <w:rsid w:val="050C3BAD"/>
     <w:rsid w:val="0516B91A"/>
     <w:rsid w:val="05392C8A"/>
     <w:rsid w:val="059D24DA"/>
     <w:rsid w:val="05F6E13D"/>
     <w:rsid w:val="0663CD9B"/>
     <w:rsid w:val="066EC167"/>
     <w:rsid w:val="08073888"/>
     <w:rsid w:val="0813C92D"/>
     <w:rsid w:val="0856C587"/>
     <w:rsid w:val="087A7DF8"/>
     <w:rsid w:val="0918C765"/>
     <w:rsid w:val="0A5D3662"/>
     <w:rsid w:val="0AA23A37"/>
     <w:rsid w:val="0AAB53B6"/>
@@ -10756,51 +8077,51 @@
     <w:rsid w:val="00A1086B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="00885247"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/detail?id=2026D28462&amp;did=2026D28462" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/detail?id=2026D28462&amp;did=2026D28462" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -11063,88 +8384,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>12</ap:Pages>
-  <ap:Words>4724</ap:Words>
-[...1 lines deleted...]
-  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:Words>4732</ap:Words>
+  <ap:Characters>26026</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>216</ap:Lines>
   <ap:Paragraphs>61</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
-    <vt:vector baseType="variant" size="4">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
-    <vt:vector baseType="lpstr" size="2">
-      <vt:lpstr/>
+    <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>30650</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>30697</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010059AD258F158719418A33E12EEAD6987E</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>6ec5a64f-7994-4100-8c43-a59a04884c1a</vt:lpwstr>
   </property>
 </Properties>
 </file>