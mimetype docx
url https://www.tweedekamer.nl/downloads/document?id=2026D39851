--- v0 (2026-08-31)
+++ v1 (2026-10-16)
@@ -1,6936 +1,5143 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00AE12AB" w:rsidP="00AE12AB" w:rsidRDefault="00AE12AB" w14:paraId="52A6BEC3" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Geachte Voorzitter, </w:t>
+    <w:p w:rsidRPr="008B71C8" w:rsidR="008B71C8" w:rsidRDefault="008D077A" w14:paraId="1EAD09CC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B71C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>26643</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B71C8" w:rsidR="008B71C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B71C8" w:rsidR="008B71C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B71C8" w:rsidR="008B71C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Informatie- en communicatietechnologie (ICT)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE12AB" w:rsidP="00AE12AB" w:rsidRDefault="00AE12AB" w14:paraId="61F117EE" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="008B71C8" w:rsidR="008B71C8" w:rsidP="004474D9" w:rsidRDefault="008B71C8" w14:paraId="24E31033" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B71C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B71C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1554</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B71C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B71C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B71C8" w:rsidR="008B71C8" w:rsidP="00AE12AB" w:rsidRDefault="008B71C8" w14:paraId="039248DB" w14:textId="6E75050C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B71C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B71C8" w:rsidR="008B71C8" w:rsidP="00AE12AB" w:rsidRDefault="008B71C8" w14:paraId="7AB2D69C" w14:textId="195E6856">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B71C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 31 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B71C8" w:rsidR="008B71C8" w:rsidP="00AE12AB" w:rsidRDefault="008B71C8" w14:paraId="78DE4523" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00AE12AB" w:rsidRDefault="001D6C80" w14:paraId="2291A177" w14:textId="251AB79A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B71C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De vaste commissie voor Digitale Zaken heeft in de procedurevergadering van </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE12AB" w:rsidP="00AE12AB" w:rsidRDefault="00AE12AB" w14:paraId="3C6B4096" w14:textId="46B41247">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">33466) verzocht om een planningsbrief Digitale Zaken aan de Kamer te sturen, waarin ik aangeef welke stukken ik in 2026/27 bij de Kamer zal indienen, waaronder wet- en regelgeving, Kamerbrieven, rapportages, beleidsnota’s en beleidsdoorlichtingen. Bijgevoegd treft u het gevraagde overzicht aan. </w:t>
+    <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00AE12AB" w:rsidRDefault="001D6C80" w14:paraId="47EC1451" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B71C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 juli 2026 (Kamerstuk 2026D33466) verzocht om een planningsbrief Digitale Zaken aan de Kamer te sturen, waarin ik aangeef welke stukken ik in 2026/27 bij de Kamer zal indienen, waaronder wet- en regelgeving, Kamerbrieven, rapportages, beleidsnota’s en beleidsdoorlichtingen. Bijgevoegd treft u het gevraagde overzicht aan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE12AB" w:rsidP="00AE12AB" w:rsidRDefault="00AE12AB" w14:paraId="7999850B" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00AE12AB" w:rsidRDefault="001D6C80" w14:paraId="46D44935" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00AE12AB" w:rsidRDefault="001D6C80" w14:paraId="590951AA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B71C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Ik vertrouw erop u hiermee voldoende geïnformeerd te hebben.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F439C" w:rsidP="00810C93" w:rsidRDefault="00096619" w14:paraId="64AF107A" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00810C93" w:rsidRDefault="001D6C80" w14:paraId="558ED7AC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B71C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00721AE1" w:rsidRDefault="00721AE1" w14:paraId="2B180977" w14:textId="77777777">
+    <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="008B71C8" w:rsidRDefault="008B71C8" w14:paraId="1A803843" w14:textId="1092F1F7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B71C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B71C8" w:rsidR="001D6C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B71C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B71C8" w:rsidR="008B71C8" w:rsidP="008B71C8" w:rsidRDefault="008B71C8" w14:paraId="2B3E7B11" w14:textId="1703FF23">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B71C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>W.J.M. Aerdts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00810C93" w:rsidRDefault="001D6C80" w14:paraId="43FB1DD5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00810C93" w:rsidRDefault="001D6C80" w14:paraId="13B456C3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidRDefault="001D6C80" w14:paraId="08713D47" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-    </w:p>
-[...28 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="008B71C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E758FD" w:rsidP="00810C93" w:rsidRDefault="00E758FD" w14:paraId="4AAE9BA3" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E2232E" w:rsidP="00810C93" w:rsidRDefault="00E2232E" w14:paraId="6E3CB90B" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00810C93" w:rsidRDefault="001D6C80" w14:paraId="7B487660" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00810C93" w:rsidRDefault="001D6C80" w14:paraId="25F239D0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00810C93" w:rsidRDefault="001D6C80" w14:paraId="58A09AA1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2479"/>
         <w:gridCol w:w="11"/>
         <w:gridCol w:w="12"/>
-        <w:gridCol w:w="3108"/>
+        <w:gridCol w:w="3109"/>
         <w:gridCol w:w="19"/>
         <w:gridCol w:w="1164"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidTr="00FF48F8" w14:paraId="3ADF9F9A" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="54873955" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="070B6604" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="245909ED" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Titel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="5B5559A7" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="06DE911C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Omschrijving</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="745D5054" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="237181A4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Planning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidTr="00FF48F8" w14:paraId="47F5993D" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="35594CEC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="2FFA9ECE" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="62AF5A07" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kamerbrief strategische inzet digitaliseringsbeleid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00F9344E" w:rsidRDefault="00E2232E" w14:paraId="072179EF" w14:textId="226391A5">
-[...48 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00F9344E" w:rsidRDefault="001D6C80" w14:paraId="7C1DAAD0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uiteenzetting van de acties om de ambities van het kabinet te realiseren, inclusief mogelijkheden en uitdagingen omtrent financiering. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="2A4F86DD" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="192ED976" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q3 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidTr="00FF48F8" w14:paraId="15A71B5C" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="5F612FD0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="3404818B" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="3DE8D765" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Schaarste van antenne-opstelpunten voor mobiele telecommunicatie (Kamerstuk 26643-1504)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="2BEA76CE" w14:textId="5BB64980">
-[...28 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="289C197B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beantwoording schriftelijk overleg (kenmerk 2026Z07967). </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="5CDC9759" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="078A4AB8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q3 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidTr="00FF48F8" w14:paraId="3668D953" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="0FF3588C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="46D14CB9" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="2E741688" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nota Frequentiebeleid 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="667926CD" w14:textId="05724531">
-[...28 lines deleted...]
-              <w:t>, volgend op de vorige nota frequentiebeleid uit 2016.</w:t>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="36911C53" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Strategische beleidsnota, volgend op de vorige nota frequentiebeleid uit 2016.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="50D27F42" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="77F8697A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q3 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidTr="00FF48F8" w14:paraId="4CC6F336" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="34026BA0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="46EFD9BD" w14:textId="073F15A1">
-[...48 lines deleted...]
-              <w:t xml:space="preserve"> bij de AI-verordening</w:t>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="0598A3A4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brief n.a.v. vragen over de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>opt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-in bij de AI-verordening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="7A810D69" w14:textId="1A173369">
-[...37 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="4BCA8792" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aangaande toezegging TZ202607-116 uit het commissiedebat bescherming persoonsgegeven en grote datalekken van 25 juni jl. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="33BFC056" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="5F75FF10" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="5E4263FB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q3 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00321518" w:rsidTr="00FF48F8" w14:paraId="199B4DB8" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="10399FCB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00321518" w:rsidP="00E2232E" w:rsidRDefault="00321518" w14:paraId="226413B1" w14:textId="1DA45C50">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="5BE7B1FD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vervolgbrief subsidieverstrekking ECP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00321518" w:rsidP="00E2232E" w:rsidRDefault="00321518" w14:paraId="7454226C" w14:textId="58E77A01">
-[...68 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="62A42115" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Opvolging kamerbrief over voortzetting subsidierelatie ECP (26643-1545).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00321518" w:rsidP="00E2232E" w:rsidRDefault="00321518" w14:paraId="5AB9811E" w14:textId="2B2A02B3">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="4D960B3A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q3 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidTr="00FF48F8" w14:paraId="5D1E7696" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="1EE04CAB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="076D35C3" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="0DB3DB8E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Publicatie TNO rapport over open en Europese taalmodellen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="03B436D6" w14:textId="4C27CA12">
-[...26 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="47FAA1E4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brief van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>StasBZK</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, mede namens </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>StasEZK</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="33A85DAD" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="7521705B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q3 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidTr="00FF48F8" w14:paraId="13A35884" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="1274CF1B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="74B82FEE" w14:textId="77777777">
-[...19 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="1DEA0E78" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kamerbrieven rond </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Solvinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00065FD1" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="2F5334CE" w14:textId="77777777">
-[...31 lines deleted...]
-          <w:p w:rsidR="00065FD1" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="759A3A6C" w14:textId="3C0C8187">
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="3739DCF9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Op verzoek van de Kamer twee brieven:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="001D6C80" w:rsidRDefault="001D6C80" w14:paraId="41DF0BF5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
               <w:ind w:left="409" w:hanging="283"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...42 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Een brief die ingaat op impact van overnameverbod op contracten met </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kyndryl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00065FD1" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="5913BCB0" w14:textId="01F02A7A">
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="001D6C80" w:rsidRDefault="001D6C80" w14:paraId="24DA8521" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
               <w:ind w:left="409" w:hanging="283"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...92 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Een brief die o.a. ingaat op de klokkenluider en toekomstscenario's </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DigiD</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Solvinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> door </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>StasEZK</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>StasBZK</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="653A9642" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="6E3215A2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q3 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidTr="00FF48F8" w14:paraId="694494B4" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="75C1B8DB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="7C878110" w14:textId="2D3438CA">
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="2639FDFA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...44 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kamerbrief over de gevolgen van AI op concurrentievermogen en nationale veiligheid (op verzoek van commissie EZ, samen met minister EZK)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="19D11805" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00B6682F" w:rsidRDefault="00E2232E" w14:paraId="3AEB71BA" w14:textId="608774B6">
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00B6682F" w:rsidRDefault="001D6C80" w14:paraId="05933423" w14:textId="0E94176C">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...102 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ter voorbereiding op het Commissiedebat Gevolgen AI voor het concurrentievermogen en de nationale veiligheid van 7 oktober as. in de vaste commissie EZ, inclusief verzoek in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>RvW</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> van lid Dassen (Volt) om een brief om kabinetsreactie over kunstmatige intelligentie (Kamerstuk 36974), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>RvW</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Martens-America (VVD) met verzoek om reactie op het rapport Europa 2030, toezegging aan lid Martens-America (VVD) in het Commissiedebat Innovatie van 25 juni jl. om reactie te geven op AI Deltaplan, en motie Dassen (Volt)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B71C8" w:rsidR="00A56068">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B6682F">
-[...60 lines deleted...]
-              <w:t xml:space="preserve"> over investeren in Europese fysieke AI.</w:t>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>over investeren in Europese fysieke AI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B71C8" w:rsidR="00A56068">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Kamerstuk 32852, nr. 418)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="7576CA87" w14:textId="77777777">
-[...18 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="7B43DEA7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Q3 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00C2517A" w:rsidTr="00FF48F8" w14:paraId="2ECD938B" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="39797EE4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00C2517A" w:rsidDel="00A263F1" w:rsidP="00E2232E" w:rsidRDefault="00C2517A" w14:paraId="49E23F1D" w14:textId="720D5E71">
-[...43 lines deleted...]
-              <w:t xml:space="preserve"> online</w:t>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidDel="00A263F1" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="23DDA412" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kamerbrief Update strategie kinderrechten online</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00C2517A" w:rsidDel="00A263F1" w:rsidP="00E2232E" w:rsidRDefault="00C2517A" w14:paraId="079C0A37" w14:textId="2E945D04">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> op de strategie die in september 2025 is gepubliceerd. </w:t>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidDel="00A263F1" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="08EBF96B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Kamer krijgt een update op de strategie die in september 2025 is gepubliceerd. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00C2517A" w:rsidDel="00A263F1" w:rsidP="00E2232E" w:rsidRDefault="00C2517A" w14:paraId="084088D2" w14:textId="7251C60D">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidDel="00A263F1" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="5FCC3E28" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q4 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00C2517A" w:rsidTr="00FF48F8" w14:paraId="3D395608" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="016FB168" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00C2517A" w:rsidDel="00A263F1" w:rsidP="00E2232E" w:rsidRDefault="00C2517A" w14:paraId="1C4FD3AF" w14:textId="41375546">
-[...14 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidDel="00A263F1" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="0505BC0F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jaarrapportage NDS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00C2517A" w:rsidDel="00A263F1" w:rsidP="00E2232E" w:rsidRDefault="00A51706" w14:paraId="3D78AE20" w14:textId="5758DB29">
-[...14 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidDel="00A263F1" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="480C4D03" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>De Kamer ontvangt een jaarlijkse rapportage over de voortgang van de NDS.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00C2517A" w:rsidDel="00A263F1" w:rsidP="00E2232E" w:rsidRDefault="00A51706" w14:paraId="59BCDB63" w14:textId="421ED5D9">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidDel="00A263F1" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="1AF34375" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q4 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidTr="00FF48F8" w14:paraId="7432ABEB" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="0D92F3A6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="471477B1" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="34F5845A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kamerbrief regie op datacenterontwikkeling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="77409A16" w14:textId="06196B82">
-[...78 lines deleted...]
-              <w:t xml:space="preserve"> (SP). </w:t>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="49E3328F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mede naar aanleiding van diverse moties en in reactie op het debatverzoek van het lid Beckerman (SP). </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="04644791" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="2C177054" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q4 2026</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="161A25AC" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="1A3D168B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="349685AC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidTr="00FF48F8" w14:paraId="7606F47F" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="3DBDCCE6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="4DF73A84" w14:textId="105B1FF2">
-[...38 lines deleted...]
-              <w:t>impactassessments voor AI</w:t>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="5999EAD0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Mensenrechten-impactassessments voor AI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="208CB91D" w14:textId="3D1F9A51">
-[...68 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="00D220A8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Mensenrechten-impactassessments voor AI, inclusief verkenning naar mogelijkheden van bindend maken voor bepaalde typen algoritmen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="51A65B3C" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="183B8082" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q4 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidTr="00FF48F8" w14:paraId="69243BED" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="4A92B16D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="03DE94F7" w14:textId="77777777">
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Wwke risicobeoordeling digitale infrastructuur </w:t>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="356A7872" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wwke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> risicobeoordeling digitale infrastructuur </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="0D057FB5" w14:textId="6494103B">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="509B8A53" w14:textId="54D5BB04">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">N.a.v. motie </w:t>
             </w:r>
-            <w:r w:rsidR="00A263F1">
-[...77 lines deleted...]
-              <w:t xml:space="preserve">aanbieden aan de Kamer </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Verkuijen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (VVD) om voor de begrotingsbehandeling EZK de risicobeoordeling vertrouwelijk te aanbieden aan de Kamer </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B71C8" w:rsidR="00A56068">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(Kamerstuk 26643, nr.1528)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="2700EA2B" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="7A1674FB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Q4 2026 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00A51706" w:rsidTr="00FF48F8" w14:paraId="432E4E8F" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="5D87E5F4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00A51706" w:rsidP="00E2232E" w:rsidRDefault="00A51706" w14:paraId="1DD67246" w14:textId="151F44E4">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="78AD8054" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Themabrief AI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00A51706" w:rsidR="00A51706" w:rsidP="00A51706" w:rsidRDefault="00A51706" w14:paraId="12BF22B1" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00A51706" w:rsidRDefault="001D6C80" w14:paraId="33211FA3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hierin opgenomen:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D82BD9" w:rsidR="00A51706" w:rsidP="00D82BD9" w:rsidRDefault="00A51706" w14:paraId="49A289F6" w14:textId="4CC2C3A6">
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="001D6C80" w:rsidRDefault="001D6C80" w14:paraId="18C77347" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...27 lines deleted...]
-          <w:p w:rsidRPr="00D82BD9" w:rsidR="00A51706" w:rsidP="00D82BD9" w:rsidRDefault="00A51706" w14:paraId="7B937BE7" w14:textId="0655F311">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Visie op inzet generatieve AI-modellen;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="001D6C80" w:rsidRDefault="001D6C80" w14:paraId="369E3413" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...27 lines deleted...]
-          <w:p w:rsidRPr="00D82BD9" w:rsidR="00A51706" w:rsidP="00D82BD9" w:rsidRDefault="00A51706" w14:paraId="46EAB129" w14:textId="3D7E1422">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Succesindicatoren GPT-NL en Vlam-chat (toezegging aan Lid Van den Berg (JA21);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="001D6C80" w:rsidRDefault="001D6C80" w14:paraId="6E40891A" w14:textId="375C1288">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...24 lines deleted...]
-              <w:t>.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Launching</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> customer GPT-NL (motie lid El </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Boujdaini</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (D66) en lid </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kathmann</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (PRO)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B71C8" w:rsidR="00A56068">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Kamerstuk 26643, nr.1525</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00A51706" w:rsidP="00E2232E" w:rsidRDefault="00A51706" w14:paraId="349B418B" w14:textId="62339205">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="3CD8A03C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q4 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidTr="00FF48F8" w14:paraId="57C70147" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="439C3CFD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="3C4F8976" w14:textId="2D402DC2">
-[...18 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="418D9868" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Kamerbrief voortgang ontvangstproblematiek </w:t>
             </w:r>
-            <w:r w:rsidR="00D82BD9">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>laag 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00EE3313" w14:paraId="525956FF" w14:textId="0FAFB4A5">
-[...15 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="701CB4A8" w14:textId="5C617BFE">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">In navolging van </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B6682F" w:rsidR="00E2232E">
-[...71 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>motie-Postma en Idsinga (beiden NSC) van juli 2025</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B71C8" w:rsidR="008D077A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Kamerstuk 24095, nr.591)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="184B79EF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="59777B6E" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="229184B1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q4 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidTr="00FF48F8" w14:paraId="5D562AB8" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="2F2B8712" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00D82BD9" w14:paraId="0888E43A" w14:textId="567DB193">
-[...10 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="5BDC82B6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:br w:type="page"/>
-            </w:r>
-            <w:r w:rsidR="00FF48F8">
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B6682F" w:rsidR="00E2232E">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>tatus vervolgacties Verkenning Soevereine Overheidscloud</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="06A839F9" w14:textId="77777777">
-[...19 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="358F60ED" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brief van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>StasBZK</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, mede namens </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>StasEZK</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="7EC4C212" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="588631A6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q4 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidTr="00FF48F8" w14:paraId="7C293E11" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="5BA70184" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="4DB1AA30" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="33E9883E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Brief over uitgaven digitalisering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="33DAC902" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="211C9009" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Inzicht in uitgaven digitalisering, met daarin een reactie op de volgende moties en toezeggingen:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D82BD9" w:rsidR="00E2232E" w:rsidP="00D82BD9" w:rsidRDefault="00E2232E" w14:paraId="6B5E15D6" w14:textId="7488DDB9">
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="001D6C80" w:rsidRDefault="001D6C80" w14:paraId="5FCE771E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...67 lines deleted...]
-          <w:p w:rsidRPr="00D82BD9" w:rsidR="00E2232E" w:rsidP="00D82BD9" w:rsidRDefault="00E2232E" w14:paraId="137890DB" w14:textId="70222B27">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De toezegging aan de vaste commissie voor Digitale Zaken om de Tweede Kamer nader te informeren over het inzicht in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rijksbrede</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> digitalisering (TZ202411-102);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="001D6C80" w:rsidRDefault="001D6C80" w14:paraId="0EBCAF8A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...67 lines deleted...]
-          <w:p w:rsidRPr="00D82BD9" w:rsidR="00E2232E" w:rsidP="00D82BD9" w:rsidRDefault="00E2232E" w14:paraId="1359DA6F" w14:textId="6FF4FF80">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De motie van de leden </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Buijsse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (VVD) en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kathmann</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (PRO) over een onderzoek naar een stelsel van regels voor de financiële administratie bij departementen waarbij digitalisering wél is meegenomen (Kamerstukken II, 2024-2025, 36740-VII nr. 29);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="001D6C80" w:rsidRDefault="001D6C80" w14:paraId="77A6FB59" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...64 lines deleted...]
-              <w:t>.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• De toezegging aan de leden </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Buijsse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (VVD) en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kathmann</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (PRO) om in 2026 een overzicht aan de Tweede Kamer te sturen van voorgenomen grote ICT-activiteiten plus verwachte uitgaven (TZ202507-076).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="791D82A0" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="5C058AB4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q4 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidTr="00FF48F8" w14:paraId="75C5EB56" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="2C373962" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="553EFB73" w14:textId="69FF069F">
-[...38 lines deleted...]
-              <w:t>Publieke Dienstverlening en Digitalisering</w:t>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="30F214E6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Aansluitplan Caribisch Nederland Publieke Dienstverlening en Digitalisering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00F9344E" w14:paraId="6C414C8E" w14:textId="38D2635D">
-[...36 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="52187D44" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gezamenlijke brief </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>StasEZK</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>StasBZK</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="2022E55D" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="108A7F02" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q4 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidTr="00FF48F8" w14:paraId="178DCAA0" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="21D71874" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="44E2382E" w14:textId="77777777">
-[...18 lines deleted...]
-              <w:t>Kabinetsreactie Amnesty-rapport ‘Automating Suspicion’</w:t>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="5DA12D48" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kabinetsreactie Amnesty-rapport ‘</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Automating</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Suspicion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="359212F4" w14:textId="66D26973">
-[...26 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="0B530457" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brief van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>StasEZK</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, mede namens </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>StasBZK</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="3FEDF71A" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="0ADA47A3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="272D7FD5" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="72FAFD5F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q1 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidTr="00FF48F8" w14:paraId="3A8BD4CE" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="492BAFB8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="35A3111A" w14:textId="6721DECC">
-[...39 lines deleted...]
-              <w:t>breed cloudbeleid</w:t>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="53D1E631" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opschaling </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rijksbreed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cloudbeleid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> naar </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>overheidsbreed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cloudbeleid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="4BD3D608" w14:textId="3EF44F0F">
-[...26 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="3678CDA7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brief van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>StasEZK</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, mede namens </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>StasBZK</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="18C6C49B" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="53765011" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="1C711DAA" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="7CEA7231" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q1 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidTr="00FF48F8" w14:paraId="388D783C" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="02BB22B0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00D82BD9" w14:paraId="216FB8B5" w14:textId="496CC729">
-[...10 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="2C0111AB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidRPr="00B6682F" w:rsidR="00E2232E">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Voortgangsrapportage Strategie Digitale Economie 2025-2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3128" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="560DB15F" w14:textId="22CCBF12">
-[...28 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="400F8F35" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Verantwoording over de voortgang van de Strategie Digitale Economie.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="665A7D80" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="2FF5C609" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q1 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidTr="00FF48F8" w14:paraId="14953DAD" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="0590BD9B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="264A5C62" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="602E5E20" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kamerbrief versterken digitale infrastructuur Caribisch Nederland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3128" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="0DC6D320" w14:textId="6E85D557">
-[...58 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="6DDDE790" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Mede naar aanleiding van diverse moties van de Kamer over zeekabels. Daarnaast evaluatie en vervolgstappen subsidie voor internetabonnementen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="1F9E3CF5" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="75096C68" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q1 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidTr="00FF48F8" w14:paraId="0842098B" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="45F39D45" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="3C6BD1F1" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="1CC6A579" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wetsvoorstel verkeersgegevens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3128" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="0F61D7F4" w14:textId="5D82673A">
-[...68 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="0BC6D559" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Aanpassing H11 Telecomwet ten behoeve van fraudepreventie.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="37A67778" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="65F36842" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q1 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidTr="00FF48F8" w14:paraId="3E72FC5F" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="0C42F7D3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="6874CFE4" w14:textId="36A58314">
-[...28 lines deleted...]
-              <w:t>elecomwet</w:t>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="2DE52C1F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Aanpassing H4 Telecomwet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3128" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="64585915" w14:textId="6A14561E">
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="4BDA62C0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="257" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Aptos"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wijzigingen in verband met aanpak van misbruik van nummers, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>spoofing</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B6682F">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> en </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C62976">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Aptos"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>phishing</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B6682F">
-[...17 lines deleted...]
-              <w:t>.</w:t>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in het kader van fraudebestrijding.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="2C5E731D" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="140B3027" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q1 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidTr="00FF48F8" w14:paraId="43A92CD5" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="03584A0D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="5C48A45F" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="002A2137" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kamerbrief AI-infrastructuur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3128" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="69D6C4E0" w14:textId="5DD9F73D">
-[...36 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="6B48DA00" w14:textId="215554B3">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Naar aanleiding van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B71C8" w:rsidDel="00C153E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B6682F">
-[...35 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">motie van het lid </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kathmann</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (PRO) over scenario's uitwerken voor de benodigde ruimte en rekenkracht om Nederland strategisch te positioneren op het gebied van AI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B71C8" w:rsidR="008D077A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Kamerstuk 26643, nr.1527)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="6F4BA295" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="64E0137B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q1 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidTr="00FF48F8" w14:paraId="4551B7A0" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="449EB597" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="693A9B60" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="6D1D8B91" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Uitvoeringswet AI Verordening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3128" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="08679336" w14:textId="7309B962">
-[...28 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="21803862" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Regels voor de ontwikkeling en het gebruik van AI-systemen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00E2232E" w:rsidP="00E2232E" w:rsidRDefault="00E2232E" w14:paraId="08873039" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00E2232E" w:rsidRDefault="001D6C80" w14:paraId="4EFFC112" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q2 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00B9481D" w:rsidTr="00FF48F8" w14:paraId="1CE5815C" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="290BBF0A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00B9481D" w:rsidP="00B9481D" w:rsidRDefault="00B9481D" w14:paraId="2AC15B5A" w14:textId="5AEFD7CD">
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Wibon wetswijziging </w:t>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00B9481D" w:rsidRDefault="001D6C80" w14:paraId="17A94AD5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wibon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wetswijziging </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3128" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00B9481D" w:rsidP="00B9481D" w:rsidRDefault="00B9481D" w14:paraId="56DA58A6" w14:textId="72E57FDE">
-[...26 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00B9481D" w:rsidRDefault="001D6C80" w14:paraId="54A89336" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wetswijziging van de Wet informatie-uitwisseling bovengrondse en ondergrondse netten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00B9481D" w:rsidP="00B9481D" w:rsidRDefault="00B9481D" w14:paraId="1187AC31" w14:textId="3597D973">
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> 2027</w:t>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00B9481D" w:rsidRDefault="001D6C80" w14:paraId="6224638B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Q2 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00B9481D" w:rsidTr="00FF48F8" w14:paraId="1DA54C6F" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="199C738D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00B9481D" w:rsidP="00B9481D" w:rsidRDefault="00B9481D" w14:paraId="6AFE4273" w14:textId="5F7B08D2">
-[...68 lines deleted...]
-              <w:t>allet</w:t>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00B9481D" w:rsidRDefault="001D6C80" w14:paraId="42AC998E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Uitvoeringswet European Business Wallet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3128" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00B9481D" w:rsidP="00B9481D" w:rsidRDefault="00B9481D" w14:paraId="37482100" w14:textId="0EBBF72A">
-[...45 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00B9481D" w:rsidRDefault="001D6C80" w14:paraId="728BBBE4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onder andere aanwijzen toezichthouder. De precieze timing is afhankelijk van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>triloogproces</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tussen de Europese Raad, Commissie en Parlement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00B9481D" w:rsidP="00B9481D" w:rsidRDefault="00B9481D" w14:paraId="6526D424" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00B9481D" w:rsidRDefault="001D6C80" w14:paraId="75B41BD3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q2/Q3 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B6682F" w:rsidR="00B9481D" w:rsidTr="00FF48F8" w14:paraId="407F8C6F" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidTr="00FF48F8" w14:paraId="25295BBD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00B9481D" w:rsidP="00B9481D" w:rsidRDefault="00B9481D" w14:paraId="3DF4ADAF" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00B9481D" w:rsidRDefault="001D6C80" w14:paraId="2209B27B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Uitvoeringswet omnibus digitaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3128" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00B9481D" w:rsidP="00B9481D" w:rsidRDefault="00B9481D" w14:paraId="6EB7D4E2" w14:textId="2F1B760C">
-[...38 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00B9481D" w:rsidRDefault="001D6C80" w14:paraId="6910CC62" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Verwerken aanpassingen verschillende uitvoeringswetten van digitale verordeningen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B6682F" w:rsidR="00B9481D" w:rsidP="00B9481D" w:rsidRDefault="00B9481D" w14:paraId="1D6ED8CA" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00B9481D" w:rsidRDefault="001D6C80" w14:paraId="447DB22E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B71C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q3 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000639A7" w:rsidP="00810C93" w:rsidRDefault="000639A7" w14:paraId="01F87401" w14:textId="77777777"/>
-[...8 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00810C93" w:rsidRDefault="001D6C80" w14:paraId="3EB13102" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B71C8" w:rsidR="001D6C80" w:rsidP="00810C93" w:rsidRDefault="001D6C80" w14:paraId="2EB20147" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B71C8" w:rsidR="000A638C" w:rsidRDefault="000A638C" w14:paraId="7DE7DBAD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="008B71C8" w:rsidR="000A638C">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="210AFD0E" w14:textId="77777777" w:rsidR="008A216A" w:rsidRDefault="008A216A">
+    <w:p w14:paraId="112AFC12" w14:textId="77777777" w:rsidR="00881661" w:rsidRDefault="00881661" w:rsidP="001D6C80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D9ACDB0" w14:textId="77777777" w:rsidR="008A216A" w:rsidRDefault="008A216A"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67599BBA" w14:textId="77777777" w:rsidR="008A216A" w:rsidRDefault="008A216A">
+    <w:p w14:paraId="7597E979" w14:textId="77777777" w:rsidR="00881661" w:rsidRDefault="00881661" w:rsidP="001D6C80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B828C7" w14:textId="77777777" w:rsidR="008A216A" w:rsidRDefault="008A216A"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...33 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4020F9B8" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="716CFA7B" w14:textId="77777777" w:rsidR="001D6C80" w:rsidRPr="001D6C80" w:rsidRDefault="001D6C80" w:rsidP="001D6C80">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="77890610" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="29B3EEC4" w14:textId="77777777" w:rsidR="001D6C80" w:rsidRPr="001D6C80" w:rsidRDefault="001D6C80" w:rsidP="001D6C80">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5EBA80E8" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3309B0C5" w14:textId="77777777" w:rsidR="001D6C80" w:rsidRPr="001D6C80" w:rsidRDefault="001D6C80" w:rsidP="001D6C80">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10D8E809" w14:textId="77777777" w:rsidR="008A216A" w:rsidRDefault="008A216A">
+    <w:p w14:paraId="32C448B7" w14:textId="77777777" w:rsidR="00881661" w:rsidRDefault="00881661" w:rsidP="001D6C80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4A5EC9" w14:textId="77777777" w:rsidR="008A216A" w:rsidRDefault="008A216A"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B1E872F" w14:textId="77777777" w:rsidR="008A216A" w:rsidRDefault="008A216A">
+    <w:p w14:paraId="6E384A6B" w14:textId="77777777" w:rsidR="00881661" w:rsidRDefault="00881661" w:rsidP="001D6C80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D351694" w14:textId="77777777" w:rsidR="008A216A" w:rsidRDefault="008A216A"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...97 lines deleted...]
-  <w:p w14:paraId="05C05771" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="31E90BD9" w14:textId="77777777" w:rsidR="001D6C80" w:rsidRPr="001D6C80" w:rsidRDefault="001D6C80" w:rsidP="001D6C80">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...109 lines deleted...]
-  <w:p w14:paraId="2755E6E2" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="2860C4A6" w14:textId="77777777" w:rsidR="001D6C80" w:rsidRPr="001D6C80" w:rsidRDefault="001D6C80" w:rsidP="001D6C80">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2587371B" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...421 lines deleted...]
-  <w:p w14:paraId="60445233" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64139376" w14:textId="77777777" w:rsidR="001D6C80" w:rsidRPr="001D6C80" w:rsidRDefault="001D6C80" w:rsidP="001D6C80">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...448 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B98745F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71205B8A"/>
     <w:lvl w:ilvl="0" w:tplc="964EA3EE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -6998,334 +5205,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...282 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FF17EBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3ED49F84"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7394,193 +5318,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...141 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A7147DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AF41BA2"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -7625,51 +5407,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78CC71EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FF6FAA4"/>
     <w:lvl w:ilvl="0" w:tplc="964EA3EE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7737,914 +5519,240 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="120274787">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="1" w16cid:durableId="37322682">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="344987294">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="2" w16cid:durableId="971593137">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1610235067">
-[...11 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="339894396">
+  <w:num w:numId="3" w16cid:durableId="1437092186">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="561908406">
-[...5 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="301734779">
+  <w:num w:numId="4" w16cid:durableId="1426269860">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1767387660">
-[...23 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...651 lines deleted...]
-    <w:rsid w:val="00FF48F8"/>
+    <w:rsidRoot w:val="001D6C80"/>
+    <w:rsid w:val="000A638C"/>
+    <w:rsid w:val="00107815"/>
+    <w:rsid w:val="001D6C80"/>
+    <w:rsid w:val="003A5754"/>
+    <w:rsid w:val="00491C9D"/>
+    <w:rsid w:val="00881661"/>
+    <w:rsid w:val="008B71C8"/>
+    <w:rsid w:val="008D077A"/>
+    <w:rsid w:val="009A11AD"/>
+    <w:rsid w:val="00A56068"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="00B75541"/>
+  <w14:docId w14:val="77C75E90"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{92F1AE9E-3A39-4771-B489-30D32F200808}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8666,74 +5774,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -8882,1125 +5991,1032 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="001D6C80"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="001D6C80"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="001D6C80"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="001D6C80"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D6C80"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D6C80"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D6C80"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D6C80"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D6C80"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001D6C80"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D6C80"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D6C80"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D6C80"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D6C80"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ondertitel">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D6C80"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
-    <w:name w:val="Ondertitel Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Ondertitel"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D6C80"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D6C80"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D6C80"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="001D6C80"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:after="300"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="001D6C80"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nadruk">
-    <w:name w:val="Emphasis"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D6C80"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="20"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001D6C80"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00D1197D"/>
+    <w:rsid w:val="001D6C80"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-    <w:name w:val="Voettekst Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001D6C80"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D6C80"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D6C80"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D6C80"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001D6C80"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D6C80"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelraster1">
     <w:name w:val="Tabelraster1"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:next w:val="Tabelraster"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00E2232E"/>
+    <w:rsid w:val="001D6C80"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...2 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="001D6C80"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00065FD1"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00065FD1"/>
+    <w:rsid w:val="001D6C80"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...62 lines deleted...]
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="001D6C80"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001D6C80"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001D6C80"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B71C8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5176</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>990</ap:Words>
+  <ap:Characters>5450</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>43</ap:Lines>
+  <ap:Lines>45</ap:Lines>
   <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6104</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6428</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>