--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -1,3358 +1,988 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B47756" w:rsidP="007426AA" w:rsidRDefault="00B47756" w14:paraId="6CCBA52F" w14:textId="2E053BA7">
-[...11 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00477387" w:rsidR="00477387" w:rsidP="00477387" w:rsidRDefault="00955AF7" w14:paraId="2BF7ADD2" w14:textId="72B2AD24">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477387" w:rsidR="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>334</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477387" w:rsidR="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00477387" w:rsidR="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Problematiek rondom stikstof en PFAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="001A0C23" w:rsidP="00477387" w:rsidRDefault="00477387" w14:paraId="072E65F5" w14:textId="6460772B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477387" w:rsidR="00955AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>480</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...309 lines deleted...]
-      <w:r w:rsidRPr="00071443" w:rsidR="00071443">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="00477387" w:rsidP="00477387" w:rsidRDefault="00477387" w14:paraId="4B46B792" w14:textId="6F4E795D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="00477387" w:rsidP="00477387" w:rsidRDefault="00477387" w14:paraId="0A09620B" w14:textId="4C6E5D37">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 28 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="00477387" w:rsidP="00477387" w:rsidRDefault="00477387" w14:paraId="74AF1D07" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="001A0C23" w:rsidP="00477387" w:rsidRDefault="001A0C23" w14:paraId="29421CAF" w14:textId="14C93CCE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor de zomer heb ik uw Kamer via de Kamerbrief ‘Weer ruimte voor boer, natuur en bouw’ meegenomen in hoe het kabinet vooruit wil. Een maatregelpakket om Nederland weer in beweging te brengen en de doorbraak te creëren waar iedereen naar verlangt. Zodat boeren duidelijkheid krijgen, de natuur zich kan herstellen, bouwers weer woningen kunnen bouwen en er weer vergunningen kunnen worden verleend. Het pakket bevat een aantal stevige maatregelen, die de komende maanden nadere invulling moeten krijgen. Daarom is het ook nog niet mogelijk om voor alle maatregelen de zo gewenste duidelijkheid te bieden. Ik heb de afgelopen maanden gezien dat dit voor sommigen onrust en onzekerheid met zich mee heeft gebracht. Deze onrust werd versterkt door de ontwikkelingen in Noord-Brabant, waar de provincie begin juli een aankondiging deed van een voorgenomen besluit tot de intrekking van 5 vergunningen van pluimveehouders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="001A0C23" w:rsidP="00477387" w:rsidRDefault="001A0C23" w14:paraId="6853263C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="001A0C23" w:rsidP="00477387" w:rsidRDefault="001A0C23" w14:paraId="58EEC2A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet heeft gezien dat de aangekondigde maatregelen voor onrust en emotie hebben gezorgd. Juist dat vraagt om een intensief gesprek. Mede om die reden ben ikzelf de afgelopen maanden met boeren, agrarische partijen, natuurbeheerders, medeoverheden en andere betrokkenen het gesprek aangegaan. Het is van belang om in gesprek met elkaar te blijven, om waar mogelijk de onrust weg te nemen en – als dat nu nog niet mogelijk is – te bespreken hoe hier gezamenlijk het beste mee kan worden omgegaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="001A0C23" w:rsidP="00477387" w:rsidRDefault="001A0C23" w14:paraId="5AAD9DD6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="001A0C23" w:rsidP="00477387" w:rsidRDefault="001A0C23" w14:paraId="518D048A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet zal de gesprekken met betrokken partijen structureel voortzetten, en kiest ervoor om deze verder te intensiveren. In deze gesprekken zullen wij gestructureerd samen blijven zoeken naar verbeteringen in de nadere invulling van het pakket, met onder andere blijvend aandacht – ook van het kabinet – voor het aflopen van ‘het trappetje van Remkes’. Zo kan het pakket het belang van de landbouw, de natuur en de samenleving dienen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="001A0C23" w:rsidP="00477387" w:rsidRDefault="001A0C23" w14:paraId="29F40E42" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="001A0C23" w:rsidP="00477387" w:rsidRDefault="001A0C23" w14:paraId="12D3B194" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een actieve bijdrage van alle overheden aan een voortvarende en uitvoerbare uitwerking van het maatregelpakket is essentieel. Ik blijf daarom de komende periode nauwe afstemming en samenwerking opzoeken met de medeoverheden. De provincies spelen hierbij een cruciale rol, en daarom doe ik in het bijzonder een beroep op hen. Provincies zijn ook bevoegd gezag om intrekkingsverzoeken te beoordelen. Ik heb er vertrouwen in dat met een juridisch geborgd maatregelpakket, het in principe mogelijk zal zijn om in de toekomst intrekkingsverzoeken gemotiveerd af te kunnen wijzen. Alle betrokken partijen moeten, vanuit ieders eigen rol en verantwoordelijkheid, alles op alles zetten om intrekkingsbesluiten te voorkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="001A0C23" w:rsidP="00477387" w:rsidRDefault="001A0C23" w14:paraId="5E5025B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet vindt het belangrijk dat duidelijk is wat mogelijke handelingsperspectieven zijn om te kunnen voldoen aan de bedrijfsspecifieke emissienormen. Dit zal voor elk bedrijf verschillend zijn afhankelijk van de bedrijfssituatie. Het kabinet zal op korte termijn, met input van sectorpartijen en private initiatieven, voor verschillende bedrijfssituaties mogelijke handelingsopties verder in beeld brengen. Melkveehouders kunnen een eerste indicatie krijgen ten opzichte van de bedrijfsemissienormen via de Kringloopwijzer. Voor het berekenen is een handreiking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beschikbaar gesteld. Ondertussen wordt een gebruiksvriendelijke en wetenschappelijk gevalideerde rekentool ontwikkeld. Hiermee kunnen melkveehouders simuleren met welke maatregelen zij aan de emissienormen kunnen voldoen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="001A0C23" w:rsidP="00477387" w:rsidRDefault="001A0C23" w14:paraId="43C320F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="001A0C23" w:rsidP="00477387" w:rsidRDefault="001A0C23" w14:paraId="2FD37A05" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>beoordelen</w:t>
-[...237 lines deleted...]
-    <w:p w:rsidRPr="00F0097B" w:rsidR="009D76C4" w:rsidP="009D76C4" w:rsidRDefault="009D76C4" w14:paraId="69542DC1" w14:textId="1BEF7DB6">
+        <w:t xml:space="preserve">Om Nederland samen met uw Kamer, medeoverheden, boeren, ondernemers en anderen in de samenleving van het slot te halen, neem ik u ook graag mee in de prioriteiten tot en met december 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="001A0C23" w:rsidP="00477387" w:rsidRDefault="001A0C23" w14:paraId="5EFCDBB2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="001A0C23" w:rsidP="00477387" w:rsidRDefault="001A0C23" w14:paraId="25851940" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met het maatregelpakket Landbouw, Natuur en Stikstof werkt het kabinet aan een aantal grote en urgente opgaven. Diverse onderdelen van het pakket dienen de komende periode nader met urgentie uitgewerkt te worden. Het kabinet kiest ervoor om tot het einde van dit jaar prioriteit te geven aan de besluitvorming en uitwerking van in ieder geval de volgende onderdelen van het pakket: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="001A0C23" w:rsidP="00477387" w:rsidRDefault="001A0C23" w14:paraId="7E268111" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...134 lines deleted...]
-    <w:p w:rsidR="00792D8F" w:rsidP="00792D8F" w:rsidRDefault="00792D8F" w14:paraId="19BCDA63" w14:textId="5496C7B1">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het vervangen van de KDW-omgevingswaarden in de wet door emissiereductiedoelstellingen en het aan de Kamer sturen van het ontwerpprogramma. Deze stappen zijn nodig om een geborgd maatregelpakket te verankeren en zo bij te dragen aan het op gang brengen van de vergunningverlening. Ook geeft dit provincies, zoals Noord-Brabant, handvatten om handhavings- en intrekkingsverzoeken af te kunnen wijzen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="001A0C23" w:rsidP="00477387" w:rsidRDefault="001A0C23" w14:paraId="26325AB2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...54 lines deleted...]
-    <w:p w:rsidR="00595E2C" w:rsidP="000E43AB" w:rsidRDefault="000E43AB" w14:paraId="529971B6" w14:textId="45A11E16">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het uitwerken van de maatregelen voor industrie en mobiliteit, zoals de tenderregeling om de stikstofimpact van industriële bedrijven in de zones rond Natura 2000-gebieden te verminderen en het intensiveren van het programma Schoon en Emissieloos Bouwen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="001A0C23" w:rsidP="00477387" w:rsidRDefault="001A0C23" w14:paraId="74CE1954" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...23 lines deleted...]
-    <w:p w:rsidRPr="00D80BDB" w:rsidR="000E43AB" w:rsidP="00953D1D" w:rsidRDefault="004046B5" w14:paraId="66BB42F6" w14:textId="07287774">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het vormgeven van de aanpak natuurherstel en het plan van aanpak voor het proces om tot een Natuurpact 2.0 te komen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="001A0C23" w:rsidP="00477387" w:rsidRDefault="001A0C23" w14:paraId="21AEB456" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...119 lines deleted...]
-    <w:p w:rsidR="0019536F" w:rsidP="009D76C4" w:rsidRDefault="0019536F" w14:paraId="016DA888" w14:textId="7F1AAC3C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het uitvoeren van concrete natuurherstelprojecten op korte termijn, zoals het hydrologisch herstel in Bargerveen en de samenwerking tussen Staatsbosbeheer en boeren. Ook wordt een regeling natuurherstel voor 2027 uitgewerkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="001A0C23" w:rsidP="00477387" w:rsidRDefault="001A0C23" w14:paraId="464914CB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...46 lines deleted...]
-    <w:p w:rsidR="00526A1B" w:rsidP="009D76C4" w:rsidRDefault="00526A1B" w14:paraId="26E43FCC" w14:textId="64D596FD">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het uitwerken van emissiereducerende maatregelen in de landbouw en de vastlegging daarvan in wet- en regelgeving, zoals de regelgeving rondom uitrijden van mest en grondgebondenheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="001A0C23" w:rsidP="00477387" w:rsidRDefault="001A0C23" w14:paraId="7CAF8982" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het opstellen van een plan van aanpak voor emissiereductie van ammoniak in de melkveehouderij in 2030.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00526A1B" w:rsidP="009D76C4" w:rsidRDefault="00526A1B" w14:paraId="3718BF40" w14:textId="5E7C3B85">
+    <w:p w:rsidRPr="00477387" w:rsidR="001A0C23" w:rsidP="00477387" w:rsidRDefault="001A0C23" w14:paraId="753B314A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...38 lines deleted...]
-    <w:p w:rsidR="009D76C4" w:rsidP="00526A1B" w:rsidRDefault="00526A1B" w14:paraId="5FD10D1B" w14:textId="60B0087F">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het ontwikkelen van flankerende en stimulerende instrumenten, zoals subsidies, fiscale instrumenten en instrumenten gericht op financiering, om de boer, regio en keten te ondersteunen in de benodigde transitie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="001A0C23" w:rsidP="00477387" w:rsidRDefault="001A0C23" w14:paraId="7ADEE7D4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...54 lines deleted...]
-    <w:p w:rsidR="00526A1B" w:rsidP="009D76C4" w:rsidRDefault="00526A1B" w14:paraId="0E9BDC58" w14:textId="7B34643C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het vastleggen van de keuzes rondom zonering, zoals de selectie van gebieden, de concretisering van de Rijks- en instructieregels en het faciliterend pakket en het vaststellen van de voorwaarden voor een beperkt aantal gebiedseigen maatwerk-oplossingen. Met deze keuzes komt duidelijkheid voor boeren waar ze straks in de zones aan moeten voldoen en wordt inzichtelijk hoe en op welke termijn de gevraagde extensivering mogelijk wordt gemaakt en de effecten zichtbaar worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="001A0C23" w:rsidP="00477387" w:rsidRDefault="001A0C23" w14:paraId="5470AB46" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het uitvoeren van verkenningen ten behoeve van het in lijn brengen van de natuurvergunningverlening met vergunningverlening onder de milieuregelgeving, interimmers en gebiedsplafonds, inclusief een referentiesituatie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE44BF" w:rsidR="009D76C4" w:rsidP="009D76C4" w:rsidRDefault="00526A1B" w14:paraId="3A5311D3" w14:textId="36827EAD">
+    <w:p w:rsidRPr="00477387" w:rsidR="001A0C23" w:rsidP="00477387" w:rsidRDefault="001A0C23" w14:paraId="01676EA1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...107 lines deleted...]
-      <w:pgNumType w:start="1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het uitwerken van de benodigde onderdelen ten behoeve van het invoeren van de rekenkundige ondergrens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="001A0C23" w:rsidP="00477387" w:rsidRDefault="001A0C23" w14:paraId="780BD3ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="001A0C23" w:rsidP="00477387" w:rsidRDefault="001A0C23" w14:paraId="78CE2933" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor andere onderdelen van het pakket geldt dat die de komende periode ook verder worden voorbereid dan wel uitgewerkt om ook in de hierop volgende periode besluitvorming mogelijk te maken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="001A0C23" w:rsidP="00477387" w:rsidRDefault="001A0C23" w14:paraId="180F89E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="001A0C23" w:rsidP="00477387" w:rsidRDefault="001A0C23" w14:paraId="27295C6C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zoals ik heb aangegeven aan het begin van mijn brief zet ik graag de noodzakelijke stappen om Nederland van het slot te krijgen samen met uw Kamer. Ik zal u voor het einde van het jaar, al dan niet stapsgewijs, over bovenstaande onderdelen informeren. De komende maanden ga ik hierover graag met uw Kamer in gesprek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="001A0C23" w:rsidP="00477387" w:rsidRDefault="001A0C23" w14:paraId="78CB7359" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="00477387" w:rsidP="00477387" w:rsidRDefault="00477387" w14:paraId="39E7E596" w14:textId="680F020C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477387" w:rsidR="000A638C" w:rsidP="00477387" w:rsidRDefault="001A0C23" w14:paraId="2A3F5EA4" w14:textId="0FA07181">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477387" w:rsidR="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van Essen</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidRPr="00477387" w:rsidR="000A638C">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="255E0381" w14:textId="77777777" w:rsidR="0033118F" w:rsidRDefault="0033118F">
+    <w:p w14:paraId="65A7733C" w14:textId="77777777" w:rsidR="000E36F7" w:rsidRDefault="000E36F7" w:rsidP="001A0C23">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B942C8" w14:textId="77777777" w:rsidR="0033118F" w:rsidRDefault="0033118F"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A540978" w14:textId="77777777" w:rsidR="0033118F" w:rsidRDefault="0033118F">
+    <w:p w14:paraId="7135B8A8" w14:textId="77777777" w:rsidR="000E36F7" w:rsidRDefault="000E36F7" w:rsidP="001A0C23">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24FC0036" w14:textId="77777777" w:rsidR="0033118F" w:rsidRDefault="0033118F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...58 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4E3DAFFE" w14:textId="77777777" w:rsidR="00C47F56" w:rsidRPr="00BC3B53" w:rsidRDefault="00C47F56" w:rsidP="008C356D">
+  <w:p w14:paraId="647973DD" w14:textId="77777777" w:rsidR="001A0C23" w:rsidRPr="001A0C23" w:rsidRDefault="001A0C23" w:rsidP="001A0C23">
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...87 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...77 lines deleted...]
-  <w:p w14:paraId="0D43A0A4" w14:textId="77777777" w:rsidR="00C47F56" w:rsidRPr="00BC3B53" w:rsidRDefault="00C47F56" w:rsidP="008C356D">
+  <w:p w14:paraId="2AB11F73" w14:textId="77777777" w:rsidR="001A0C23" w:rsidRPr="001A0C23" w:rsidRDefault="001A0C23" w:rsidP="001A0C23">
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7676622F" w14:textId="77777777" w:rsidR="00C47F56" w:rsidRPr="00BC3B53" w:rsidRDefault="00C47F56" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="20A4C7DE" w14:textId="77777777" w:rsidR="001A0C23" w:rsidRPr="001A0C23" w:rsidRDefault="001A0C23" w:rsidP="001A0C23">
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41DE73D4" w14:textId="77777777" w:rsidR="0033118F" w:rsidRDefault="0033118F">
+    <w:p w14:paraId="669F414A" w14:textId="77777777" w:rsidR="000E36F7" w:rsidRDefault="000E36F7" w:rsidP="001A0C23">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0E621D" w14:textId="77777777" w:rsidR="0033118F" w:rsidRDefault="0033118F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BF9864A" w14:textId="77777777" w:rsidR="0033118F" w:rsidRDefault="0033118F">
+    <w:p w14:paraId="29A95408" w14:textId="77777777" w:rsidR="000E36F7" w:rsidRDefault="000E36F7" w:rsidP="001A0C23">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA1A6BD" w14:textId="77777777" w:rsidR="0033118F" w:rsidRDefault="0033118F"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="30744226" w14:textId="77777777" w:rsidR="008A541A" w:rsidRPr="00A55066" w:rsidRDefault="008A541A" w:rsidP="008A541A">
-      <w:r w:rsidRPr="006D44D5">
+    <w:p w14:paraId="7B2FF858" w14:textId="77777777" w:rsidR="001A0C23" w:rsidRPr="00477387" w:rsidRDefault="001A0C23" w:rsidP="00477387">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477387">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006D44D5">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00477387">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="006D44D5">
+        <w:r w:rsidRPr="00477387">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Instructie Kringloopwijzer- vrijblijvend eerste inzicht in bedrijfsspecifieke emissies | Groeien naar morgen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...96 lines deleted...]
-  <w:p w14:paraId="394E187C" w14:textId="77777777" w:rsidR="00C47F56" w:rsidRPr="00217880" w:rsidRDefault="00C47F56" w:rsidP="008C356D">
+  <w:p w14:paraId="5D5731B1" w14:textId="77777777" w:rsidR="001A0C23" w:rsidRPr="001A0C23" w:rsidRDefault="001A0C23" w:rsidP="001A0C23">
     <w:pPr>
-      <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...25 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...108 lines deleted...]
-  <w:p w14:paraId="36E1093B" w14:textId="77777777" w:rsidR="00C47F56" w:rsidRDefault="00C47F56" w:rsidP="00D0609E">
+  <w:p w14:paraId="08A16B7C" w14:textId="77777777" w:rsidR="001A0C23" w:rsidRPr="001A0C23" w:rsidRDefault="001A0C23" w:rsidP="001A0C23">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="722BFAFE" w14:textId="77777777" w:rsidR="00C47F56" w:rsidRDefault="00C47F56" w:rsidP="000049FB"/>
-[...196 lines deleted...]
-  <w:p w14:paraId="56EB5F6D" w14:textId="77777777" w:rsidR="00C47F56" w:rsidRPr="00121BF0" w:rsidRDefault="00C47F56" w:rsidP="00121BF0">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="546F8ABA" w14:textId="77777777" w:rsidR="001A0C23" w:rsidRPr="001A0C23" w:rsidRDefault="001A0C23" w:rsidP="001A0C23">
     <w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:tbl>
-[...181 lines deleted...]
-  <w:p w14:paraId="41362223" w14:textId="77777777" w:rsidR="00C47F56" w:rsidRPr="00BC4AE3" w:rsidRDefault="00C47F56" w:rsidP="00BC4AE3"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...1022 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69B1767C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F778589C"/>
     <w:lvl w:ilvl="0" w:tplc="1FB48056">
       <w:start w:val="8"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3421,1533 +1051,228 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1047872983">
-[...26 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="581720687">
+  <w:num w:numId="1" w16cid:durableId="1816414032">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="603923639">
-[...17 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...1276 lines deleted...]
-    <w:rsid w:val="7C8CD766"/>
+    <w:rsidRoot w:val="001A0C23"/>
+    <w:rsid w:val="000A638C"/>
+    <w:rsid w:val="000E36F7"/>
+    <w:rsid w:val="001A0C23"/>
+    <w:rsid w:val="00477387"/>
+    <w:rsid w:val="00491C9D"/>
+    <w:rsid w:val="007E60CB"/>
+    <w:rsid w:val="008C6D61"/>
+    <w:rsid w:val="00955AF7"/>
+    <w:rsid w:val="00E75EE1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="56620FC4"/>
+  <w14:docId w14:val="2EDACF89"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C5284304-B38D-4ACD-B6B5-CEE7543CE78E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4969,74 +1294,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5185,1153 +1511,1022 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="001A0C23"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="001A0C23"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="001A0C23"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="001A0C23"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A0C23"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A0C23"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A0C23"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A0C23"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A0C23"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelraster">
-[...260 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001A0C23"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A0C23"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...20 lines deleted...]
-    <w:name w:val="Emphasis"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A0C23"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="20"/>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A0C23"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A0C23"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A0C23"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A0C23"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A0C23"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A0C23"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A0C23"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001A0C23"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A0C23"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001A0C23"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A0C23"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001A0C23"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00CA59FA"/>
+    <w:rsid w:val="001A0C23"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00CA59FA"/>
-[...8 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:rsid w:val="001A0C23"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A0C23"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:semiHidden/>
-[...17 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001A0C23"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A0C23"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="001A0C23"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A55066"/>
+    <w:rsid w:val="001A0C23"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...181 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="KoptekstChar3"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00992EF9"/>
+    <w:rsid w:val="001A0C23"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar3">
-    <w:name w:val="Koptekst Char3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001A0C23"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="VoettekstChar3"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00992EF9"/>
+    <w:rsid w:val="001A0C23"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar3">
-    <w:name w:val="Voettekst Char3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001A0C23"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00992EF9"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001A0C23"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00477387"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.groeiennaarmorgen.nl/documenten/2026/06/26/kringloopwijzier" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5799</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>1083</ap:Words>
+  <ap:Characters>5958</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>48</ap:Lines>
-  <ap:Paragraphs>13</ap:Paragraphs>
+  <ap:Lines>49</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6840</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7027</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>