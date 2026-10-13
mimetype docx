--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -1,7089 +1,3828 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="00790391" w14:textId="6A77B119">
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00DD73F1" w:rsidP="00DD73F1" w:rsidRDefault="00481BEA" w14:paraId="77C69B50" w14:textId="612364C5">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>22112</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1" w:rsidR="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nieuwe Commissievoorstellen en initiatieven van de lidstaten van de Europese Unie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00DD73F1" w:rsidP="00D80872" w:rsidRDefault="00DD73F1" w14:paraId="43A64BE0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>4420</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00DD73F1" w:rsidP="00E02239" w:rsidRDefault="00DD73F1" w14:paraId="5159348D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00DD73F1" w:rsidP="00E02239" w:rsidRDefault="00DD73F1" w14:paraId="74185D84" w14:textId="6695FC59">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 28 augustus 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00481BEA" w:rsidP="00E02239" w:rsidRDefault="00481BEA" w14:paraId="142B2841" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00E02239" w:rsidP="00E02239" w:rsidRDefault="00E02239" w14:paraId="2AC049DB" w14:textId="0B6F7D2D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Overeenkomstig de bestaande afspraken ontvangt u hierbij 7 fiches die werden opgesteld door de werkgroep Beoordeling Nieuwe Commissie voorstellen (BNC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00E02239" w:rsidP="00E02239" w:rsidRDefault="00E02239" w14:paraId="3DBD4434" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00E02239" w:rsidP="00E02239" w:rsidRDefault="00E02239" w14:paraId="20EE5E80" w14:textId="68C67974">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fiche: mededeling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stop </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Destroying</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Videogames</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1" w:rsidR="00604008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1" w:rsidR="00604008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(Kamerstuk 22112, nr. 4417)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00E02239" w:rsidP="00E02239" w:rsidRDefault="00E02239" w14:paraId="73AC25A5" w14:textId="50553A04">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fiche: Omnibus XII energieproducten en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bandenlabelling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73F1" w:rsidR="008A3701">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 22112, nr. 441</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1" w:rsidR="00CE5D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1" w:rsidR="008A3701">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00E02239" w:rsidP="00E02239" w:rsidRDefault="00E02239" w14:paraId="2E2D2048" w14:textId="655D810B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fiche: Herziening van de richtlijn betreffende het Europees </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderzoeksbevel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in strafzaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1" w:rsidR="00747857">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(Kamerstuk 22112, nr. 4419)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00E02239" w:rsidP="00E02239" w:rsidRDefault="00E02239" w14:paraId="143C2F05" w14:textId="6990EFB4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Fiche: Wijziging Verordening gegevensbescherming voor Europese instellingen (EUVG)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1" w:rsidR="00747857">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00E02239" w:rsidP="00E02239" w:rsidRDefault="00E02239" w14:paraId="63E48385" w14:textId="3B62E88F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Fiche: Omnibusrichtlijn directe belastingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1" w:rsidR="00732419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 22112, nr. 4421)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00E02239" w:rsidP="00E02239" w:rsidRDefault="00E02239" w14:paraId="509661B4" w14:textId="05CCCC0B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Fiche: Herziening van de Administratieve samenwerkingsrichtlijn op het gebied van belastingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1" w:rsidR="00732419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 22112, nr. 4422)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00E02239" w:rsidP="00E02239" w:rsidRDefault="00E02239" w14:paraId="342F0ECF" w14:textId="6753DB3E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fiche: Mededeling </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>OceanEye</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: EU-initiatief voor oceaanobservatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1" w:rsidR="00732419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 22112, nr. 4423)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00E02239" w:rsidP="00E02239" w:rsidRDefault="00E02239" w14:paraId="0C57DB91" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00E02239" w:rsidP="00E02239" w:rsidRDefault="00E02239" w14:paraId="218EFE47" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00E02239" w:rsidP="00DD73F1" w:rsidRDefault="00E02239" w14:paraId="05BDB0E7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00E02239" w:rsidP="00DD73F1" w:rsidRDefault="00E02239" w14:paraId="73351C73" w14:textId="00DA763F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">T.B.W. Berendsen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00942D2A" w:rsidP="00DD73F1" w:rsidRDefault="00942D2A" w14:paraId="579158FE" w14:textId="4E95C491">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00604008" w:rsidP="00DD73F1" w:rsidRDefault="00604008" w14:paraId="177A8D11" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00604008" w:rsidRDefault="00604008" w14:paraId="5388C03B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00604008" w:rsidRDefault="00604008" w14:paraId="76859A4A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00386F11" w:rsidRDefault="00386F11" w14:paraId="0C85347E" w14:textId="108C0E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK1" w:id="0"/>
+      <w:bookmarkStart w:name="OLE_LINK2" w:id="1"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="53623D53" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="7AD77D7A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fiche: Wijziging Verordening gegevensbescherming voor Europese instellingen (EUVG) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="37F5B9D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="68E74525" w14:textId="77777777">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
-[...85 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="04B5EB45" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Algemene gegevens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="0B5486B1" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...17 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="520F66D8" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Titel voorstel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="44BFFD81" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Verordening van het Europees Parlement en de Raad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1" w:rsidDel="00F90292">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot wijziging van Verordening (EU) 2018/1725 van het Europees Parlement en de Raad betreffende de bescherming van natuurlijke personen in verband met de verwerking van persoonsgegevens door de instellingen, organen en instanties van de Unie en betreffende het vrije verkeer van die gegevens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="146D2977" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="3ADC676A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...61 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="18A825F3" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Datum ontvangst Commissiedocument</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="3478154A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>23 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="7DD5922B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="05C49C05" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="0555771B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...82 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="7F614141" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nr. Commissiedocument</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="3AC70779" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COM(2026) 314 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>final</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026/0173(COD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="00767D6F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="5CB6C1F2" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...68 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>EUR-Lex</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="00AA77CF" w:rsidP="00AA77CF" w:rsidRDefault="00AA77CF" w14:paraId="7388B6B0" w14:textId="0904745B">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="002F5EE3">
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="6A3B4AB6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="00DD73F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=COM:2026:0314:FIN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="00AA77CF" w:rsidP="00AA77CF" w:rsidRDefault="00AA77CF" w14:paraId="7283C7BD" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="237F9EEA" w14:textId="77777777">
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="7FAE1FB3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="56031255" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nr. impact assessment Commissie en Opinie </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F5EE3">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
         </w:rPr>
         <w:t>Raad voor Regelgevingstoetsing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="0046362F" w:rsidRDefault="0076619F" w14:paraId="72003B6A" w14:textId="0D40B4D1">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="4EE32DE8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Niet opgesteld </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="0DF44B7F" w14:textId="77777777">
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="7C64EDC0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="7000EF85" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="4701E219" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Behandelingstraject Raad</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="0046362F" w:rsidRDefault="0076619F" w14:paraId="6EF1BDD8" w14:textId="77777777">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="2E4BC2F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Raad Justitie en Binnenlandse Zaken (JBZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="4B0D037A" w14:textId="77777777">
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="2B82FDBB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="4D4B2A79" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="5B4CC8C5" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Eerstverantwoordelijk ministerie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="0046362F" w:rsidRDefault="0076619F" w14:paraId="57A944EA" w14:textId="77777777">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="2BBF259A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ministerie van Justitie en Veiligheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="13C5A080" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="1FAAF9A9" w14:textId="77777777">
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="5F125E55" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="5EB9D777" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Rechtsbasis</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="0046362F" w:rsidRDefault="0076619F" w14:paraId="7D3893D8" w14:textId="066579F7">
-[...33 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="7E8CC24C" w14:textId="77777777">
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="1A8BE259" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Artikel 16 van het Verdrag betreffende de Werking van de Europese Unie (VWEU)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="03773C50" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="7906CF1F" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="10518396" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Besluitvormingsprocedure Raad</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="0046362F" w:rsidRDefault="0076619F" w14:paraId="1544DFA9" w14:textId="77777777">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="2231BFA6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Gekwalificeerde meerderheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="0E451291" w14:textId="77777777">
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="699218F2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="0AE5F2AF" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="24D3ED5C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Rol Europees Parlement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="0046362F" w:rsidRDefault="0076619F" w14:paraId="329BEB48" w14:textId="77777777">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="7145960B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Medebeslissing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="229DFC7B" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="159A29F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="21EBAD90" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="5648E03D" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Essentie voorstel </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="696E2D99" w14:textId="77777777">
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="44CF797F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Inhoud voorstel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00004690" w:rsidR="00047B01" w:rsidP="00047B01" w:rsidRDefault="009A651D" w14:paraId="4297ABAB" w14:textId="16CCAEAF">
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="6674E835" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F5EE3">
-[...22 lines deleted...]
-          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 23 juni 2026 heeft de Europese Commissie (hierna: de Commissie) een voorstel gepubliceerd tot wijziging van de Verordening (EU) 2018/1725 betreffende de bescherming van natuurlijke personen in verband met de verwerking van persoonsgegevens door de instellingen, organen en instanties van de EU (hierna: EUVG). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit voorstel maakt onderdeel uit van het bredere </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Law</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00004690" w:rsidR="00047B01">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dit voorstel maakt onderdeel uit van het bredere </w:t>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>Enforcement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Law </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00004690" w:rsidR="00047B01">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Enforcement</w:t>
+        <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00004690" w:rsidR="00047B01">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and Criminal Justice</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pakket van de Commissie. In dit fiche wordt ingegaan op het </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>EUVG-voorstel</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>. De overige voorstellen uit dit pakket worden in een afzonderlijk BNC-fiche beoordeeld.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00004690" w:rsidR="009A651D" w:rsidP="009A651D" w:rsidRDefault="009A651D" w14:paraId="0E243D65" w14:textId="4FA18986">
+        <w:t>Justice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pakket van de Commissie. In dit fiche wordt ingegaan op het EUVG-voorstel. De overige voorstellen uit dit pakket worden in een afzonderlijk BNC-fiche beoordeeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="2DFD28C0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="0062765E" w:rsidP="0062765E" w:rsidRDefault="00615EA4" w14:paraId="35CC2310" w14:textId="455632C9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="64110C03" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...141 lines deleted...]
-    <w:p w:rsidR="0062765E" w:rsidP="0062765E" w:rsidRDefault="0062765E" w14:paraId="124352F5" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Het grondrecht op gegevensbescherming is in de EU vastgelegd in Artikel 8 van het Handvest van de grondrechten. Het belangrijkste juridische instrument dat invulling geeft aan dit grondrecht is de Algemene Verordening Gegevensbescherming (2016/679), de AVG. De AVG is niet van toepassing op gegevensverwerking met het oog op de opsporing en vervolging van strafbare feiten; daarvoor geldt de EU-richtlijn gegevensbescherming opsporing en vervolging (2016/680). Daarnaast gelden de AVG en Richtlijn 2016/680 niet voor gegevensverwerkingen door Europese instellingen, organen en instanties. Daarop ziet de EUVG.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="7D06CD1E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="007739F2" w:rsidP="0062765E" w:rsidRDefault="00615EA4" w14:paraId="19977D47" w14:textId="27485D5D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="08F7E5AC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...59 lines deleted...]
-      <w:r w:rsidRPr="00F4209E" w:rsidR="007739F2">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Het voorstel tot aanpassing van de EUVG vindt zijn oorsprong in een evaluatie door de Commissie van deze verordening.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daaruit kwam het voornemen voort om de EUVG te wijzigen om de rechtszekerheid te verbeteren door de algemene bepalingen van de EUVG waar mogelijk ook van toepassing te laten zijn op de verwerking van operationele persoonsgegevens, zodat een geharmoniseerd kader wordt geboden voor zowel bestaande als toekomstige instanties op het gebied van justitiële samenwerking in strafzaken en politiële samenwerking.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:strike/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007739F2" w:rsidP="00380AF5" w:rsidRDefault="007739F2" w14:paraId="1C846016" w14:textId="77777777">
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="2932AF02" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="00B53FBC" w:rsidP="00380AF5" w:rsidRDefault="005652DE" w14:paraId="4C816680" w14:textId="2FBBBBDF">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="1870AA0F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...156 lines deleted...]
-        <w:t xml:space="preserve">Europol, </w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het voorstel voorziet in een herziening van Hoofdstuk IX van de EUVG, dat betrekking heeft op de verwerking van persoonsgegevens die worden verwerkt door EU-instanties en -organen op het gebied van justitie en binnenlandse zaken (JBZ). Door de wijzigingen van de EUVG wordt het in de evaluatie uit 2022 voorgenomen gelijkluidender kader gecreëerd voor de verwerking van operationele persoonsgegevens door JBZ-instellingen, organen en instanties (thans zijn dit Europol, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F5EE3" w:rsidR="00615EA4">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Eurojust</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F5EE3" w:rsidR="00615EA4">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F5EE3" w:rsidR="00615EA4">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Frontex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F5EE3" w:rsidR="00615EA4">
-[...96 lines deleted...]
-        <w:t xml:space="preserve">Eurojust hebben regels in de oprichtingsverordeningen, </w:t>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het Europees Openbaar Ministerie). De huidige regels verschillen nog per organisatie; Europol en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F5EE3" w:rsidR="00B53FBC">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Eurojust</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hebben regels in de oprichtingsverordeningen, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Frontex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F5EE3" w:rsidR="00B53FBC">
-[...27 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="00B53FBC" w:rsidP="00380AF5" w:rsidRDefault="00B53FBC" w14:paraId="6B94709C" w14:textId="77777777">
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mist specifieke operationele regels en het Europees OM (EOM) heeft een eigen regime. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="3538BC1E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00F41A0B" w:rsidP="005652DE" w:rsidRDefault="00F41A0B" w14:paraId="7A60C098" w14:textId="1E327973">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="5C95AD5A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...77 lines deleted...]
-      <w:r w:rsidR="00DA704D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>De voorgestelde wijzigingen zien op de volgende vier hoofdthema’s: (I) reikwijdte; (II) aansluiting op Omnibus Digitaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">; (III) consistentie en harmonisatiebepalingen (waaronder </w:t>
       </w:r>
-      <w:r w:rsidRPr="00610C62" w:rsidR="00F05C4E">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">European Data </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00610C62" w:rsidR="00F05C4E">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Protection</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00610C62" w:rsidR="00F05C4E">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Supervisor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F41A0B" w:rsidDel="0017533A" w:rsidR="00F05C4E">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DD73F1" w:rsidDel="0017533A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F05C4E">
-[...63 lines deleted...]
-    <w:p w:rsidR="00B2248F" w:rsidP="00B2248F" w:rsidRDefault="00B2248F" w14:paraId="5929F16E" w14:textId="7E64C580">
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(EDPS)-bevoegdheden en doorgifte); en (IV) interactie/wisselwerking met Europol/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Eurojust</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voorstellen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="75284975" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00B2248F" w:rsidP="00B2248F" w:rsidRDefault="00163579" w14:paraId="741BC23D" w14:textId="1AEF417B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="2596FFB2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="004064B7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>De reikwijdte van de EUVG wordt aangepast zodat de regels (o.a. art. 43–45, hoofdstukken VII en VIII) ook gelden voor de verwerking van operationele persoonsgegevens door JBZ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="004064B7">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">organen en </w:t>
       </w:r>
-      <w:r w:rsidRPr="004064B7">
+      <w:r w:rsidRPr="00DD73F1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="004064B7">
-[...54 lines deleted...]
-    <w:p w:rsidR="0055236A" w:rsidP="00B2248F" w:rsidRDefault="0055236A" w14:paraId="5BA740AE" w14:textId="77777777">
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">instanties en de uitsluiting van het EOM vervalt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="2CDC229C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="0062765E" w:rsidP="0062765E" w:rsidRDefault="00B2248F" w14:paraId="5B7A19C1" w14:textId="2ABED13D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="14289770" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...43 lines deleted...]
-    <w:p w:rsidR="0062765E" w:rsidP="0062765E" w:rsidRDefault="0062765E" w14:paraId="564ABAD4" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Diverse bepalingen worden afgestemd op het Digitale Omnibusvoorstel. Zo wordt art. 77 EUVG gewijzigd met betrekking tot geautomatiseerde besluitvorming, zodat besluiten die uitsluitend berusten op geautomatiseerde verwerking van operationele persoonsgegevens zijn toegestaan onder specifieke voorwaarden. Ook wordt bij het Omnibusvoorstel aangeknoopt waar het gaat om het tegengaan van misbruik van verzoeken van betrokkenen: art. 78 verduidelijkt wanneer een verzoek kennelijk ongegrond of buitensporig is (bij misbruik voor andere dan gegevensbeschermingsdoeleinden) en legt de bewijslast bij de verwerkingsverantwoordelijke. Voor datalekken wordt – naar analogie van het Omnibusvoorstel – de termijn voor melding aan de EDPS op 96 uur (i.p.v. 72) gesteld, en alleen als het datalek waarschijnlijk een hoog risico inhoudt voor de rechten en vrijheden van betrokkenen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="74465237" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="005F2409" w:rsidP="005F2409" w:rsidRDefault="0062765E" w14:paraId="73552516" w14:textId="57CC05D8">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="48CD0077" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...82 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De gegevensbeschermingsregels die van toepassing zijn op Europol en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Eurojust</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden samengebracht in de EUVG. De toezichthoudende taak van de EDPS (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">European Data </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00813862" w:rsidR="009A651D">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Protection</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00813862" w:rsidR="009A651D">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Supervisor</w:t>
       </w:r>
-      <w:r w:rsidR="009A651D">
-[...66 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de Europese Toezichthouder voor gegevensbescherming) wordt uitgebreid naar de verwerking van operationele persoonsgegevens door alle relevante organen, in lijn met het regime dat sinds 2022 voor Europol geldt. Hierdoor worden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">de bevoegdheden van de EDPS ten aanzien van deze organen en instanties geharmoniseerd met </w:t>
-[...434 lines deleted...]
-    <w:p w:rsidR="005F2409" w:rsidP="005F2409" w:rsidRDefault="005F2409" w14:paraId="4666AC4B" w14:textId="77777777">
+        <w:t>de bevoegdheden van de EDPS ten aanzien van deze organen en instanties geharmoniseerd met de bevoegdheden die de EDPS al heeft ten aanzien van de andere EU-instellingen en -organen waarop zij reeds toezicht houdt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>. Verder komen er in het voorstel gelijkluidende bepalingen over de rol van functionarissen voor gegevensbescherming en over samenwerking tussen toezichthoudende autoriteiten. Het kader voor doorgiften van operationele persoonsgegevens aan derde landen en internationale organisaties wordt afgestemd op Richtlijn (EU) 2016/680. Dit betekent: doorgifte is mogelijk zonder additionele waarborgen bij een adequaatheidsbesluit, zonder adequaatheidsbesluit kan doorgifte met passende waarborgen via een juridisch bindend instrument of gemotiveerde beoordeling door de verwerkingsverantwoordelijke. Specifieke afwijkingen gelden als geen van beide beschikbaar is; onder voorwaarden is ook doorgifte aan ontvangers mogelijk die geen bevoegde autoriteit zijn in derde landen, als contact met een bevoegde autoriteit ondoeltreffend/ongeschikt is en de doorgifte strikt noodzakelijk is voor de taken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="7B97B210" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00F81BAA" w:rsidR="005F2409" w:rsidP="005F2409" w:rsidRDefault="005F2409" w14:paraId="1AE35BC5" w14:textId="49090842">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="0597120B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...27 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De gegevensbeschermingsregels die van toepassing zijn op Europol en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Eurojust</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, het EOM en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D73772">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Frontex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005F2409">
-[...117 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="008001D7" w:rsidP="00AA6022" w:rsidRDefault="008001D7" w14:paraId="2BB1B561" w14:textId="77777777">
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden samengebracht in de EUVG. In de oprichtingshandelingen van EU-organen en -instanties die actief zijn op het gebied van rechtshandhaving en strafrecht kunnen daardoor uitsluitend de gegevensbeschermingsregels worden behouden die specifiek zijn ontwikkeld om recht te doen aan hun respectieve specifieke operationele behoeften en aard. Parallel aan de onderhavige ontwerpverordening wordt gewerkt aan herzieningen van de Europol- en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Eurojust</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>-verordeningen. Daarnaast wordt geanticipeerd op de aanstaande herziening van de oprichtingshandeling van het EOM (Verordening (EU) 2017/1939).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="0F9BD7C9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="4CC4B10E" w14:textId="4BB6813C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="68B1FECD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk238052495" w:id="2"/>
-      <w:r w:rsidRPr="002F5EE3">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Impact assessment Commissie</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="009413EE" w:rsidP="00D71145" w:rsidRDefault="009413EE" w14:paraId="0AB08A33" w14:textId="7539F640">
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="0F88F4F0" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...158 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="001128E5" w:rsidP="00AA6022" w:rsidRDefault="001128E5" w14:paraId="64684099" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor dit voorstel is geen impact assessment verricht. De Commissie heeft in het voorstel toegelicht dat dit niet nodig is, vanwege de beperkte reikwijdte ervan en het grotendeels technische karakter van de voorgestelde wijzigingen. . Bovendien heeft de Commissie aangegeven dat de betrokken instanties al worden onderworpen aan afzonderlijke evaluaties en effectbeoordelingen, onder meer met betrekking tot de gegevensbeschermingsregels die op hen van toepassing zijn. De Commissie komt daarom tot de slotsom dat een afzonderlijke beoordeling in het kader van de EUVG daarmee een overlapping zou vormen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="14295556" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...28 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="4453B5D7" w14:textId="2C7B144A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="10BB75EC" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederlandse positie ten aanzien van het voorstel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="02A7A2A0" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
         </w:rPr>
         <w:t>Essentie Nederlands beleid op dit terrein</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B821AC" w:rsidP="00AA6022" w:rsidRDefault="00A73C2A" w14:paraId="18C09670" w14:textId="46F93995">
-[...20 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="741676F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het Nederlands beleid op dit gebied is in het algemeen erop gericht om de juiste balans te vinden tussen de bescherming van de grondrechten van het individu enerzijds en de veiligheid anderzijds. Nederland is altijd voorstander geweest van de totstandkoming van eenvormige regels op het gebied van de gegevensbescherming binnen de EU, geldend ook voor de instellingen. Nederland steunt dan ook al veel jaren het idee dat ook de EU-instellingen in beginsel aan dezelfde regels worden onderworpen als de lidstaten, de nationale overheden, bedrijven en burgers. Nederland hecht in het kader van een goede werking van het gegevensbeschermingsrecht ook aan effectief functionerend toezicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="1CDECD55" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="2A77FA24" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Beoordeling + inzet ten aanzien van dit voorstel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="57C3FCC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met het voorstel wordt een verdere stap gezet naar een in de gehele EU volledig geharmoniseerd stelsel van regels op het gebied van het gegevensbeschermingsrecht. Het kabinet is daarvan voorstander en kan zich dan ook in beginsel achter het voorstel scharen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="14C49BD6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="559B0FCC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De reikwijdte van de EUVG wordt aangepast zodat de regels (o.a. art. 43–45, hoofdstukken VII en VIII) ook gelden voor de verwerking van operationele persoonsgegevens door JBZ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">organen en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">instanties (waaronder Europol en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eurojust</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) en de uitsluiting van het EOM vervalt. Het voorstel beoogt daarmee meer coherente kaders te creëren voor gegevensbescherming door het verbeteren van de harmonisatie en consistentie ervan. Nederland staat daar positief tegenover, te meer nu het voorstel ruimte laat om (elders) afwijkingen te kunnen blijven regelen voor specifieke verwerkingen die samenhangen met de specifieke aard van de instelling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="38B9E1A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="4E125D4B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het voorstel krijgen bepalingen uit de Omnibus Digitaal ook gelding in de EUVG. Deze bepalingen zien met name op geautomatiseerde besluitvorming, het tegengaan van misbruik van verzoeken van betrokkenen en het melden van datalekken. Nederland stelt als voorwaarden voor de Omnibus Digitaal dat de voorstellen bijdragen aan versimpeling, verduidelijking en stroomlijning van wetgeving en dat het niveau van gegevensbescherming daardoor niet wezenlijk verminderd wordt. Dit geldt ook voor de voorziene aanpassingen aan de EUVG. Nu de onderhandelingen over de Omnibus nog gaande zijn, is het belangrijk dat er geen inconsistenties ontstaan tussen de Omnibus en de EUVG. Dit vergt een zorgvuldige afstemming van beide trajecten om te voorkomen dat deze asynchroon gaan lopen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="3191E4BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="4500B5A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verder wordt het toezicht versterkt, door een taakomschrijving van de functionarissen voor gegevensbescherming en door de regeling van de toezichthoudende taak van de EDPS. Daarnaast komen er eenduidige criteria voor de doorgifte aan derde landen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="4745615E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland staat daar positief tegenover, aangezien deze doelen passen in het streven van het kabinet om de eenduidigheid en de rechtszekerheid van het gegevensbeschermingsrecht te bevorderen. Wel hecht Nederland er belang aan dat het kader omtrent doorgifte aan derde landen door de instanties waarop de EUVG betrekking heeft, hetzelfde materiële beschermingsniveau blijft kennen als thans het geval is. Ook dient goed te worden bezien welke gevolgen de doorgiftebepalingen hebben voor de gevallen waarin de in de EUVG genoemde organisaties - eigenstandig en zonder tussenkomst van nationale autoriteiten - operationele persoonsgegevens kunnen doorgeven aan (autoriteiten in) derde landen. Nederland zal het onderhavige voorstel ook in nauwe samenhang bekijken met de andere Commissievoorstellen in het kader van het “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A73C2A" w:rsidR="008F70A3">
-[...44 lines deleted...]
-      <w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Law</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Package</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” met betrekking tot Europol en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eurojust</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Verder is het voor Nederland belangrijk dat de operationele onafhankelijkheid van het EOM voldoende gewaarborgd blijft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="4BB5389A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="0249438A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uit het vervolgtraject zal moeten blijken in hoeverre de voorgestelde wijzigingen van de door de Commissie geformuleerde doelen in de Omnibus Digitaal daadwerkelijk dichterbij brengen. Ook Nederland zal hierop kritisch zijn. Bezien zal worden of het voorstel daadwerkelijk leidt tot een vereenvoudigd, verduidelijkt raamwerk voor operationele gegevensverwerking en het wegnemen van onzekerheden en inconsistenties, zonder het niveau van gegevensbescherming wezenlijk te verminderen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="4FB0C592" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="4B9853F9" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Eerste inschatting van krachtenveld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="2DDA5173" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De meeste lidstaten staan positief tegenover het voorstel: harmonisatie, consistentie en stroomlijning van de verwerking van operationele data bij JBZ-agentschappen en het EOM wordt als doel breed omarmd. Tegelijkertijd bestaat er behoefte aan duidelijkheid over vooral de coördinatie en consistentie tussen EUVG en de Omnibus Digitaal en de daarvoor nog lopende onderhandelingen. Ook bestaan nog vragen over de balans tussen EDPS-bevoegdheden en die van de functionaris voor gegevensbescherming en over de regels met betrekking tot internationale doorgifte, en over de samenloop tussen dit voorstel en de aangepaste Europol- en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eurojust</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-verordeningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="2B736206" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="04845155" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1248 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Beoordeling bevoegdheid, subsidiariteit en proportionaliteit </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="5FFA8AAF" w14:textId="77D1C527">
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="6330D27D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Bevoegdheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="00DF3880" w:rsidP="009F69C3" w:rsidRDefault="007F63CC" w14:paraId="741AF43C" w14:textId="6D47732D">
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="6307F07B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...162 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Als onderdeel van de toets of de EU mag optreden conform de EU-verdragen toetst het kabinet of de EU handelt binnen de grenzen van de bevoegdheden die haar door de lidstaten in de EU-verdragen zijn toegedeeld om de daarin bepaalde doelstellingen te verwezenlijken. Het oordeel van het kabinet ten aanzien van de bevoegdheid is positief. Het voorstel is gebaseerd op artikel 16, tweede lid, VWEU. Artikel 16, tweede lid, VWEU, geeft de EU de bevoegdheid voorschriften vast te stellen betreffende de bescherming van natuurlijke personen ten aanzien van de verwerking van persoonsgegevens door de instellingen, organen en instanties van de Unie, alsook door de lidstaten, bij de uitoefening van activiteiten die binnen het toepassingsgebied van het recht van de Unie vallen en betreffende het vrij verkeer van die gegevens. Het kabinet kan zich vinden in deze rechtsgrondslag, nu het gaat om regels over gegevensbescherming bij verwerking door EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">instellingen en </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F5EE3" w:rsidR="00C17949">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:noBreakHyphen/>
-        <w:t>organen</w:t>
-[...74 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="29A73CD5" w14:textId="64D58463">
+        <w:t>organen. Als zodanig is artikel 16, VWEU, de passende rechtsgrondslag voor het voorstel. Op het terrein van gegevensbescherming, is sprake van een gedeelde bevoegdheid tussen de EU en de lidstaten op grond van artikel 4, eerste lid, VWEU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="42A18E2D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...16 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t>Subsidiariteit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002D11EC" w:rsidR="00F120A5" w:rsidP="00F120A5" w:rsidRDefault="003F786B" w14:paraId="22F30A7F" w14:textId="3D42AEF1">
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="4AD838FA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A65C2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Als onderdeel van de toets of de EU mag optreden conform de EU-verdragen </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A65C2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">toetst het kabinet de subsidiariteit van het optreden van de Commissie. Dit houdt in dat het kabinet op de gebieden die niet onder de exclusieve bevoegdheid van de Unie vallen of wanneer sprake is van een voorstel dat gezien zijn aard enkel door de EU kan worden uitgeoefend, toetst of het overwogen optreden niet voldoende door de lidstaten op centraal, regionaal of lokaal niveau kan worden verwezenlijkt, maar vanwege de omvang of de gevolgen van het overwogen optreden beter door de Unie kan worden bereikt (het subsidiariteitsbeginsel). </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F5EE3" w:rsidR="00527561">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Het oordeel van het kabinet</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F5EE3" w:rsidR="00D77666">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> ten aanzien van de subsidiariteit</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F5EE3" w:rsidR="00527561">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve"> is positief. Het voorstel heeft tot doel het harmoniseren en bundelen van regels die uitsluitend gelden voor EU-instellingen, -organen en -agentschappen, waaronder Europol, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">is positief. </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>Eurojust</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Het voorstel heeft tot doel het harmoniseren en bundelen van regels die uitsluitend gelden voor EU-instellingen, -organen en -agentschappen, waaronder Europol, Eurojust, het EOM en </w:t>
+        <w:t xml:space="preserve">, het EOM en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002D11EC">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Frontex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002D11EC">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Gezien het feit dat dit regels voor EU-instellingen betreft, kan dit niet door de lidstaten op centraal, regionaal of lokaal niveau worden verwezenlijkt. Daarom is een EU-aanpak nodig. Om die redenen is optreden op het niveau van de EU gerechtvaardigd. </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="002D11EC" w:rsidR="006827FA" w:rsidP="00AA6022" w:rsidRDefault="006827FA" w14:paraId="2DBBBA44" w14:textId="77777777">
+        <w:t>. Gezien het feit dat dit regels voor EU-instellingen betreft, kan dit niet door de lidstaten op centraal, regionaal of lokaal niveau worden verwezenlijkt. Daarom is een EU-aanpak nodig. Om die redenen is optreden op het niveau van de EU gerechtvaardigd. Verder betreft dit een wijziging van een verordening, wat enkel op Unieniveau kan gebeuren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="640EA67C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="002D11EC" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="0FD58861" w14:textId="2F0497B4">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="2115D0D2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Proportionaliteit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="00C17949" w:rsidP="00AA6022" w:rsidRDefault="003F786B" w14:paraId="310C154C" w14:textId="389DE45C">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="5CF8BFBC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Als onderdeel van de toets of de EU mag optreden conform de EU-verdragen toetst het kabinet of de inhoud en vorm van het optreden van de Unie niet verder gaan dan wat nodig is om de doelstellingen van de EU-verdragen te verwezenlijken (het proportionaliteitsbeginsel). </w:t>
       </w:r>
-      <w:r w:rsidRPr="002D11EC" w:rsidR="00527561">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Het oordeel van het kabinet </w:t>
       </w:r>
-      <w:r w:rsidRPr="002D11EC" w:rsidR="00D77666">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ten aanzien van de proportionaliteit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">is positief. </w:t>
       </w:r>
-      <w:r w:rsidRPr="002D11EC">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> en -agentschappen, waaronder Europol, Eurojust, het EOM en </w:t>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het voorstel heeft tot doel het harmoniseren en bundelen van regels die uitsluitend gelden voor EU-instellingen, organen en -agentschappen, waaronder Europol, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002D11EC">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eurojust</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, het EOM en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Frontex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002D11EC">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Het voorgestelde optreden is geschikt om deze doelstelling te bereiken, nu de voorgestelde wijzigingen zoals het actualiseren, verwijderen en updaten van verscheidene artikelen van verordening 2018/1725 allemaal wezenlijk bijdragen aan het harmoniseren en bundelen van de desbetreffende regels voor EU-instellingen, organen en -agentschappen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>. Daarnaast gaat het voorstel niet verder dan noodzakelijk, nu het voorstel gerichte, voornamelijk technische wijzigingen bevat ter vermindering van fragmentatie en verhoging van rechtszekerheid, zonder wijziging van beleidsdoelen of uitbreiding van taken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="4DE07905" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...34 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="0D0D1ABF" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="378F99F8" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiële consequenties, gevolgen voor regeldruk, concurrentiekracht en geopolitieke aspecten </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="4AC7D9C4" w14:textId="490DB012">
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="1B12A12D" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Consequenties EU-begroting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="00260D63" w:rsidP="00260D63" w:rsidRDefault="0055236A" w14:paraId="2807E707" w14:textId="35608511">
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="34BE0C45" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Het kabinet is van mening dat indien het voorstel financiële consequenties heeft, de daarvoor benodigde EU-middelen gevonden dienen te worden binnen de in de Raad afgesproken financiële kaders van de EU-begroting 2021-2027 en dat deze moeten passen bij een prudente ontwikkeling van de jaarbegroting. Het kabinet wil niet vooruitlopen op de integrale afweging van middelen na 2027. Daarnaast moet de ontwikkeling van de administratieve uitgaven in lijn zijn met de ER-conclusies van juli 2020 over het MFK-akkoord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="79E9937F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...64 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="6FFA1FDF" w14:textId="67D93E61">
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="10CC6693" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Financiële consequenties (incl. personele) voor rijksoverheid en/ of medeoverheden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="00260D63" w:rsidP="00AA6022" w:rsidRDefault="000017F3" w14:paraId="0AF26B57" w14:textId="4CD8EDB7">
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="0C87DD90" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Het voorstel betreft de instellingen, agentschappen en organen van de EU. Rechtstreekse financiële gevolgen voor de rijksoverheid en decentrale overheden worden daarom niet voorzien. Financiële gevolgen voor Nederlandse ketenpartners worden vooralsnog niet voorzien. Eventuele budgettaire gevolgen worden ingepast op de begroting van het beleidsverantwoordelijke departement conform de regels van de budgetdiscipline.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="534B8DB7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...155 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="69A5AEE3" w14:textId="71898A10">
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="14888C5C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Financiële consequenties en gevolgen voor regeldruk voor bedrijfsleven en burger</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006827FA" w:rsidP="00AA6022" w:rsidRDefault="000017F3" w14:paraId="6FD8B33B" w14:textId="35E84D71">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="557D67F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Het voorstel betreft de instellingen, agentschappen en organen van de EU. Er worden daarom geen financiële of personele consequenties voor bedrijven en burgers voorzien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="470A073B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="66C44B7B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Het Adviescollege toetsing regeldruk (ATR) constateert dat het voorstel geen regeldrukgevolgen voor Nederland heeft. Het college heeft daarom besloten om geen formeel advies uit te brengen over het BNC-fiche.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="1390A0DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...26 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="1433247E" w14:textId="548ADF07">
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="2E7785A4" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gevolgen voor concurrentiekracht en geopolitieke aspecten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="006377DD" w14:paraId="090BAA14" w14:textId="74C6F751">
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="3A4EB221" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="3119"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...14 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="00670F99" w:rsidP="00AA6022" w:rsidRDefault="00670F99" w14:paraId="0160FD27" w14:textId="77777777">
+        </w:rPr>
+        <w:t xml:space="preserve">Niet van toepassing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="781475C0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="3119"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="1F886C80" w14:textId="77777777">
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="43F637D1" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Implicaties juridisch</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="4FB73CEC" w14:textId="04FC6F09">
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="57C82A83" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequenties voor nationale en decentrale regelgeving en/of sanctionering beleid (inclusief  toepassing van de lex </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F5EE3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>silencio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F5EE3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> positivo) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00813862" w:rsidR="00460140" w:rsidP="0046362F" w:rsidRDefault="00460140" w14:paraId="4C8A3711" w14:textId="2A5AFD01">
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="3513B869" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Geen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="50965F4C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="004D38CD" w:rsidP="004D38CD" w:rsidRDefault="0076619F" w14:paraId="383B9B6F" w14:textId="2235887B">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="33D2C791" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gedelegeerde en/of uitvoeringshandelingen, incl. NL-beoordeling daarvan</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00813862" w:rsidR="004D38CD" w:rsidP="0046362F" w:rsidRDefault="00DE5173" w14:paraId="7AC1A2A8" w14:textId="6B77A414">
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="383EE12A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...21 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0046362F" w:rsidP="0046362F" w:rsidRDefault="0046362F" w14:paraId="299AFC81" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Niet van toepassing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="5F50D9C7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="44DB7D02" w14:textId="39D5B695">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="3BBF991C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Voorgestelde implementatietermijn (bij richtlijnen), dan wel voorgestelde datum inwerkingtreding (bij verordeningen en besluiten) met commentaar t.a.v. haalbaarheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00813862" w:rsidR="001707B0" w:rsidP="0046362F" w:rsidRDefault="00DE5173" w14:paraId="7ED1F354" w14:textId="5F7D399B">
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="40619DA4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nog niet bekend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="7BE96794" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="3357853A" w14:textId="3FDC3B0B">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="44379226" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wenselijkheid evaluatie-/horizonbepaling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="00AA6022" w:rsidP="0046362F" w:rsidRDefault="001470F2" w14:paraId="35FAE384" w14:textId="38CFF418">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="22EE9F89" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Niet wenselijk.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0046362F" w:rsidP="0046362F" w:rsidRDefault="0046362F" w14:paraId="69B59DCA" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="376B1B8B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="00F176DA" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="72D05123" w14:textId="115D5D49">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="230C75FF" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Constitutionele toets</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006377DD" w:rsidR="006377DD" w:rsidP="006377DD" w:rsidRDefault="006377DD" w14:paraId="0CA861DD" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="30176A97" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Het voorstel past in de ontwikkeling dat aan de grondwettelijke opdracht om regels te stellen met</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006377DD" w:rsidR="006377DD" w:rsidP="006377DD" w:rsidRDefault="006377DD" w14:paraId="32BF22B1" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="0D60EA1E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>betrekking tot de verwerking van persoonsgegevens, hoofdzakelijk invulling wordt gegeven in de</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006377DD" w:rsidR="006377DD" w:rsidP="006377DD" w:rsidRDefault="006377DD" w14:paraId="69A2BE1C" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="5A022A68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>vorm van regelingen en verdragen vastgesteld in de EU en de Raad van Europa. Dit hangt samen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006377DD" w:rsidR="006377DD" w:rsidP="006377DD" w:rsidRDefault="006377DD" w14:paraId="236421E6" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="2021C9C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>met de mondialisering van deze materie. Het voorstel in overeenstemming is met de Europese</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E954C4" w:rsidR="0096109B" w:rsidP="006377DD" w:rsidRDefault="006377DD" w14:paraId="6BBFCB6C" w14:textId="3E0FF142">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="4B4588CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...14 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="4ACC3DCF" w14:textId="77777777">
+        </w:rPr>
+        <w:t xml:space="preserve">Verdragen en het Grondrechtenhandvest, alsook de Nederlandse grondwet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="459D9682" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-284"/>
           <w:tab w:val="left" w:pos="340"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="680"/>
           <w:tab w:val="left" w:pos="1021"/>
           <w:tab w:val="left" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="186C1574" w14:textId="2CE89E78">
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="49A3CCFF" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk238052545" w:id="3"/>
-      <w:r w:rsidRPr="002F5EE3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Implicaties voor uitvoering en/of handhaving</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="00E21DB8" w14:paraId="057FC229" w14:textId="3F9EC60C">
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="2BFC2F53" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie heeft blijkens het voorstel gerichte raadplegingen gehouden met Europol, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">gerichte raadplegingen gehouden met Europol, Eurojust, het EOM en </w:t>
+        </w:rPr>
+        <w:t>Eurojust</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, het EOM en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005F48BD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Frontex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...87 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="003B440C" w:rsidP="00AA6022" w:rsidRDefault="003B440C" w14:paraId="3CBEB368" w14:textId="77777777">
+        </w:rPr>
+        <w:t xml:space="preserve"> en met de EDPS, die belast is met het toezicht op de naleving. Het kabinet zou nu er geen impact assessment is in ieder geval graag een nadere toelichting van de Commissie zien op de uitvoeringsconsequenties voor de betrokken JBZ-agentschappen en met name het EOM. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="04B05115" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="002F5EE3" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="11484928" w14:textId="74C5A136">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="7B234281" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Implicaties voor ontwikkelingslanden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F81BAA" w:rsidR="0076619F" w:rsidP="00F81BAA" w:rsidRDefault="00F81BAA" w14:paraId="20797BEA" w14:textId="55F38C74">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="12BB51B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Het voorstel heeft geen specifieke implicaties voor ontwikkelingslanden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00813862" w:rsidR="0076619F" w:rsidP="00AA6022" w:rsidRDefault="0076619F" w14:paraId="3AA13061" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="3739AC79" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk235519321" w:id="4"/>
-      <w:bookmarkEnd w:id="0"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w:rsidRPr="00813862" w:rsidR="00B06701" w:rsidP="008A1884" w:rsidRDefault="00B06701" w14:paraId="6C5DEA12" w14:textId="77777777">
-[...15 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="3A9A6823" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="00C12C13" w:rsidP="00C12C13" w:rsidRDefault="00C12C13" w14:paraId="5099D9CF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00DD73F1" w:rsidR="008A3701" w:rsidP="008A3701" w:rsidRDefault="008A3701" w14:paraId="0A68833A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00DD73F1" w:rsidR="008A3701">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A6B01F6" w14:textId="77777777" w:rsidR="004878F1" w:rsidRPr="002F5EE3" w:rsidRDefault="004878F1" w:rsidP="00B21DBC">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002F5EE3">
+    <w:p w14:paraId="1E542864" w14:textId="77777777" w:rsidR="00275F1C" w:rsidRDefault="00275F1C" w:rsidP="00E02239">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68545AD7" w14:textId="77777777" w:rsidR="004878F1" w:rsidRPr="002F5EE3" w:rsidRDefault="004878F1" w:rsidP="00B21DBC">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002F5EE3">
+    <w:p w14:paraId="5C67ADA2" w14:textId="77777777" w:rsidR="00275F1C" w:rsidRDefault="00275F1C" w:rsidP="00E02239">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...11 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="03C68F57" w14:textId="6C99004A" w:rsidR="00BE30CD" w:rsidRPr="002F5EE3" w:rsidRDefault="008F5D44">
+  <w:p w14:paraId="60FA2633" w14:textId="77777777" w:rsidR="00E02239" w:rsidRPr="00E02239" w:rsidRDefault="00E02239" w:rsidP="00E02239">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
-[...152 lines deleted...]
-      <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0940EA46" w14:textId="397362BA" w:rsidR="00BE30CD" w:rsidRPr="002F5EE3" w:rsidRDefault="008F5D44">
+  <w:p w14:paraId="2882C626" w14:textId="77777777" w:rsidR="00E02239" w:rsidRPr="00E02239" w:rsidRDefault="00E02239" w:rsidP="00E02239">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
-[...152 lines deleted...]
-      <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="78E96BCA" w14:textId="5F1FE78A" w:rsidR="008F5D44" w:rsidRDefault="008F5D44">
+  <w:p w14:paraId="1C22FBB7" w14:textId="77777777" w:rsidR="00E02239" w:rsidRPr="00E02239" w:rsidRDefault="00E02239" w:rsidP="00E02239">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...112 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06AC4597" w14:textId="77777777" w:rsidR="004878F1" w:rsidRPr="002F5EE3" w:rsidRDefault="004878F1" w:rsidP="00B21DBC">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002F5EE3">
+    <w:p w14:paraId="7C921BB8" w14:textId="77777777" w:rsidR="00275F1C" w:rsidRDefault="00275F1C" w:rsidP="00E02239">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D69363E" w14:textId="77777777" w:rsidR="004878F1" w:rsidRPr="002F5EE3" w:rsidRDefault="004878F1" w:rsidP="00B21DBC">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002F5EE3">
+    <w:p w14:paraId="4E169132" w14:textId="77777777" w:rsidR="00275F1C" w:rsidRDefault="00275F1C" w:rsidP="00E02239">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...7 lines deleted...]
-    <w:p w14:paraId="076B73D1" w14:textId="5DA1F206" w:rsidR="007739F2" w:rsidRPr="00E954C4" w:rsidRDefault="007739F2">
+  <w:footnote w:id="1">
+    <w:p w14:paraId="3945C4E6" w14:textId="77777777" w:rsidR="00C12C13" w:rsidRPr="00E954C4" w:rsidRDefault="00C12C13" w:rsidP="00C12C13">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E954C4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E954C4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eerste verslag over de toepassing van de verordening gegevensbescherming voor de instellingen, organen en instanties van de Europese Unie (Verordening (EU) 2018/1725), 14 oktober 2022, https://eur-lex.europa.eu/legal-content/NL/TXT/HTML/?uri=CELEX:52022DC0530</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-    <w:p w14:paraId="6861787F" w14:textId="0D7A8CD7" w:rsidR="00DA704D" w:rsidRPr="00E954C4" w:rsidRDefault="00DA704D">
+  <w:footnote w:id="2">
+    <w:p w14:paraId="449F7835" w14:textId="77777777" w:rsidR="00C12C13" w:rsidRPr="00E954C4" w:rsidRDefault="00C12C13" w:rsidP="00C12C13">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E954C4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E954C4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00E954C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Fiche 2 - Omnibus AI en Omnibus Digitaal | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1E6742B3" w14:textId="77777777" w:rsidR="00E954C4" w:rsidRDefault="00E954C4">
+  <w:p w14:paraId="2742547C" w14:textId="77777777" w:rsidR="00E02239" w:rsidRPr="00E02239" w:rsidRDefault="00E02239" w:rsidP="00E02239">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="30157C10" w14:textId="77777777" w:rsidR="00E954C4" w:rsidRDefault="00E954C4">
+  <w:p w14:paraId="12D2B082" w14:textId="77777777" w:rsidR="00E02239" w:rsidRPr="00E02239" w:rsidRDefault="00E02239" w:rsidP="00E02239">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="505DC66A" w14:textId="77777777" w:rsidR="00E954C4" w:rsidRDefault="00E954C4">
+  <w:p w14:paraId="45EC85C9" w14:textId="77777777" w:rsidR="00E02239" w:rsidRPr="00E02239" w:rsidRDefault="00E02239" w:rsidP="00E02239">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BFE50A2"/>
+    <w:nsid w:val="0A19139A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="600E6752"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+    <w:tmpl w:val="F2265274"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7115,50 +3854,136 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15C65F02"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="B8CCDC4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="800E0794">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="25BCF1A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FB06C518">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CFE03D7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0004D7EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CC92BB88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D032B98E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="004A601E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EFA1DA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B59814B4"/>
     <w:lvl w:ilvl="0" w:tplc="150E1B3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Spreekpunten"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="717"/>
         </w:tabs>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="25A8F248">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7255,248 +4080,133 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22862670"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FE78C42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="18E20732"/>
-[...124 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="A2AABC0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D902DA68">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1437" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="70EA1CAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2157" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="98D2467A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2877" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="46C2083A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3597" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="DFD6A010">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4317" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0A607000">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5037" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1F9062F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5757" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7362049A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6477" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32A072FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C0CA3EC"/>
     <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7543,162 +4253,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E0C133B"/>
-[...110 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F846A73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33046CEA"/>
     <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7740,163 +4338,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43445C2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0150A860"/>
     <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7938,390 +4424,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...338 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A294B46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4F63D34"/>
     <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8363,174 +4510,66 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D7E134C"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C521970"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A32C3904"/>
-[...112 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04130017">
+    <w:tmpl w:val="A5D69FDC"/>
+    <w:lvl w:ilvl="0" w:tplc="F8404B5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8561,51 +4600,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65EA1E54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="561A8612"/>
     <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8647,51 +4686,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66051B76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F34EC70"/>
     <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8733,1009 +4772,467 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F6B2F33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6CCE8CB6"/>
-    <w:lvl w:ilvl="0" w:tplc="CEA2BB32">
+    <w:tmpl w:val="3EDE4500"/>
+    <w:lvl w:ilvl="0" w:tplc="9282EAFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
-        <w:i w:val="0"/>
-        <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="797" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1517" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2237" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2957" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3677" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4397" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5117" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5837" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="441537115">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="777B69D0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3B5CAED4"/>
+    <w:lvl w:ilvl="0" w:tplc="04130017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1642416487">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1086270172">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1425497984">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="914513935">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1401175971">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="10765297">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="892540105">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="7" w16cid:durableId="1151479966">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="395402375">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="8" w16cid:durableId="1248418230">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1717466296">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="9" w16cid:durableId="1728258953">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="22826878">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="10" w16cid:durableId="2060322418">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1309436350">
+  <w:num w:numId="11" w16cid:durableId="1857504489">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1457603366">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2091613169">
-[...36 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="13" w16cid:durableId="770902345">
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0076619F"/>
-[...534 lines deleted...]
-    <w:rsid w:val="00FE3B81"/>
+    <w:rsidRoot w:val="00E02239"/>
+    <w:rsid w:val="00026BC7"/>
+    <w:rsid w:val="000858A0"/>
+    <w:rsid w:val="0018064D"/>
+    <w:rsid w:val="00233E2E"/>
+    <w:rsid w:val="00275F1C"/>
+    <w:rsid w:val="002C2AEF"/>
+    <w:rsid w:val="002D7900"/>
+    <w:rsid w:val="00333304"/>
+    <w:rsid w:val="00386F11"/>
+    <w:rsid w:val="00481BEA"/>
+    <w:rsid w:val="00515467"/>
+    <w:rsid w:val="00573E2C"/>
+    <w:rsid w:val="00590490"/>
+    <w:rsid w:val="00604008"/>
+    <w:rsid w:val="00627D44"/>
+    <w:rsid w:val="006A3B67"/>
+    <w:rsid w:val="006D6670"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00732419"/>
+    <w:rsid w:val="00747857"/>
+    <w:rsid w:val="007F6860"/>
+    <w:rsid w:val="00845FDB"/>
+    <w:rsid w:val="008A3701"/>
+    <w:rsid w:val="00942D2A"/>
+    <w:rsid w:val="00BA260D"/>
+    <w:rsid w:val="00C07358"/>
+    <w:rsid w:val="00C12C13"/>
+    <w:rsid w:val="00CE5D5C"/>
+    <w:rsid w:val="00CF7627"/>
+    <w:rsid w:val="00D64DEB"/>
+    <w:rsid w:val="00D806FB"/>
+    <w:rsid w:val="00DD73F1"/>
+    <w:rsid w:val="00DE0569"/>
+    <w:rsid w:val="00DF5A5A"/>
+    <w:rsid w:val="00E02239"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F07457"/>
+    <w:rsid w:val="00F66F3D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="46040BFB"/>
+  <w14:docId w14:val="172ABF4E"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{95C7D224-3280-4F9F-81E6-624BBD3EEB7A}"/>
+  <w15:docId w15:val="{7F16B07E-0659-4EA2-B669-41F103ADBBF6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
-        <w:sz w:val="18"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9986,1510 +5483,893 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0076619F"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="0076619F"/>
+    <w:rsid w:val="00E02239"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...5 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:sz w:val="27"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="0076619F"/>
+    <w:rsid w:val="00E02239"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Spreekpunten">
-    <w:name w:val="Spreekpunten"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E02239"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E02239"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E02239"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E02239"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E02239"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E02239"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E02239"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E02239"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="0076619F"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E02239"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:spacing w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E02239"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E02239"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E02239"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
+    <w:rPr>
+      <w:b/>
       <w:bCs/>
-      <w:sz w:val="28"/>
-      <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="0076619F"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E02239"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="0076619F"/>
-[...13 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E02239"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="0076619F"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E02239"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="0076619F"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E02239"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F66F3D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="279" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Paginanummer">
-[...37 lines deleted...]
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0076619F"/>
+    <w:rsid w:val="00F66F3D"/>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:color w:val="467886"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...14 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B21DBC"/>
+    <w:rsid w:val="00F66F3D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00B21DBC"/>
+    <w:rsid w:val="00F66F3D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B21DBC"/>
+    <w:rsid w:val="00F66F3D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...7 lines deleted...]
-    <w:rsid w:val="006222CE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Spreekpunten">
+    <w:name w:val="Spreekpunten"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00604008"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
-[...5 lines deleted...]
-    <w:rsid w:val="006222CE"/>
+  <w:style w:type="paragraph" w:styleId="Plattetekst">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstChar"/>
+    <w:rsid w:val="00604008"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:b/>
-[...1 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:snapToGrid w:val="0"/>
+      <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-[...18 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstChar">
+    <w:name w:val="Platte tekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekst"/>
+    <w:rsid w:val="00604008"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...1002 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=COM:2026:0314:FIN" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=COM:2026:0314:FIN" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2025/12/12/bnc-fiche-2-omnibus-ai-en-omnibus-digitaal" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -11595,165 +6475,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{681dcdd7-3e43-49fb-ac1e-2321f7e63421}" enabled="1" method="Standard" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="2" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>8</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>16651</ap:Characters>
+  <ap:Pages>11</ap:Pages>
+  <ap:Words>3196</ap:Words>
+  <ap:Characters>17579</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>138</ap:Lines>
-  <ap:Paragraphs>39</ap:Paragraphs>
+  <ap:Lines>146</ap:Lines>
+  <ap:Paragraphs>41</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...20 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>19639</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>20734</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-08-21T08:01:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F00AA5B09C34F670E4989DDFEF3957234AE</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterShapeIds">
-[...8 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...61 lines deleted...]
-    <vt:lpwstr>https://247.plaza.buzaservices.nl/subject/PV-RK2026062026/BZ2631433/Fiche%204%20-%20Wijziging%20Verordening%20gegevensbescherming%20voor%20Europese%20instellingen%20(EUVG).docx, </vt:lpwstr>
   </property>
 </Properties>
 </file>