--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -1,6479 +1,2771 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00D66B68" w:rsidR="005F36FC" w:rsidP="002E5CD1" w:rsidRDefault="001E52A8" w14:paraId="6456F23F" w14:textId="58672B04">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00C80B1A" w:rsidP="00C80B1A" w:rsidRDefault="00481BEA" w14:paraId="48706836" w14:textId="5870165E">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>22112</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A" w:rsidR="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nieuwe Commissievoorstellen en initiatieven van de lidstaten van de Europese Unie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00C80B1A" w:rsidP="00D80872" w:rsidRDefault="00C80B1A" w14:paraId="2057D417" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>4417</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00C80B1A" w:rsidP="00E02239" w:rsidRDefault="00C80B1A" w14:paraId="5110E86E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00C80B1A" w:rsidP="00E02239" w:rsidRDefault="00C80B1A" w14:paraId="590715CC" w14:textId="278DA61A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 28 augustus 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00481BEA" w:rsidP="00E02239" w:rsidRDefault="00481BEA" w14:paraId="142B2841" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00E02239" w:rsidP="00E02239" w:rsidRDefault="00E02239" w14:paraId="2AC049DB" w14:textId="0B6F7D2D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Overeenkomstig de bestaande afspraken ontvangt u hierbij 7 fiches die werden opgesteld door de werkgroep Beoordeling Nieuwe Commissie voorstellen (BNC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00C80B1A" w:rsidP="00E02239" w:rsidRDefault="00C80B1A" w14:paraId="43625491" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00E02239" w:rsidP="00E02239" w:rsidRDefault="00E02239" w14:paraId="20EE5E80" w14:textId="6BCD7083">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fiche: mededeling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stop </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Destroying</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Videogames</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A" w:rsidR="00BA3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00E02239" w:rsidP="00E02239" w:rsidRDefault="00E02239" w14:paraId="73AC25A5" w14:textId="50553A04">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fiche: Omnibus XII energieproducten en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bandenlabelling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C80B1A" w:rsidR="008A3701">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 22112, nr. 441</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A" w:rsidR="00CE5D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A" w:rsidR="008A3701">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00E02239" w:rsidP="00E02239" w:rsidRDefault="00E02239" w14:paraId="2E2D2048" w14:textId="655D810B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fiche: Herziening van de richtlijn betreffende het Europees </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderzoeksbevel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in strafzaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A" w:rsidR="00747857">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(Kamerstuk 22112, nr. 4419)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00E02239" w:rsidP="00E02239" w:rsidRDefault="00E02239" w14:paraId="143C2F05" w14:textId="459B8AC7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Fiche: Wijziging Verordening gegevensbescherming voor Europese instellingen (EUVG)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A" w:rsidR="001D067E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 22112, nr. 4420)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A" w:rsidR="00747857">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00E02239" w:rsidP="00E02239" w:rsidRDefault="00E02239" w14:paraId="63E48385" w14:textId="07AFB320">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Fiche: Omnibusrichtlijn directe belastingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A" w:rsidR="00E33C22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 22112, nr. 4421)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00E02239" w:rsidP="00E02239" w:rsidRDefault="00E02239" w14:paraId="509661B4" w14:textId="296FEAED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Fiche: Herziening van de Administratieve samenwerkingsrichtlijn op het gebied van belastingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A" w:rsidR="00EF7372">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 22112, nr. 4422)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00E02239" w:rsidP="00E02239" w:rsidRDefault="00E02239" w14:paraId="342F0ECF" w14:textId="50FBF797">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fiche: Mededeling </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>OceanEye</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: EU-initiatief voor oceaanobservatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A" w:rsidR="00BA3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 22112, nr. 4423)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00E02239" w:rsidP="00E02239" w:rsidRDefault="00E02239" w14:paraId="0C57DB91" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00E02239" w:rsidP="00E02239" w:rsidRDefault="00E02239" w14:paraId="218EFE47" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00E02239" w:rsidP="00C80B1A" w:rsidRDefault="00E02239" w14:paraId="05BDB0E7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00E02239" w:rsidP="00C80B1A" w:rsidRDefault="00E02239" w14:paraId="73351C73" w14:textId="679D499E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">T.B.W. Berendsen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00942D2A" w:rsidP="00C80B1A" w:rsidRDefault="00942D2A" w14:paraId="579158FE" w14:textId="4E95C491">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00604008" w:rsidP="00C80B1A" w:rsidRDefault="00604008" w14:paraId="177A8D11" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00604008" w:rsidP="00C80B1A" w:rsidRDefault="00604008" w14:paraId="5388C03B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00604008" w:rsidRDefault="00604008" w14:paraId="76859A4A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00386F11" w14:paraId="30A4D6BA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK1" w:id="0"/>
+      <w:bookmarkStart w:name="OLE_LINK2" w:id="1"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00C80B1A" w:rsidR="00410B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Fiche: Mededeling Stop </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C80B1A" w:rsidR="00410B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Destroying</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C80B1A" w:rsidR="00410B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...87 lines deleted...]
-    <w:p w:rsidR="00A84519" w:rsidP="002E5CD1" w:rsidRDefault="00A84519" w14:paraId="2E981EFB" w14:textId="5A5A0BF6">
+        </w:rPr>
+        <w:t xml:space="preserve"> Videogames </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="3ECE5CE3" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:line="279" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Algemene gegevens </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D66B68" w:rsidR="2F295DE9" w:rsidP="002E5CD1" w:rsidRDefault="5F9A69D5" w14:paraId="79665148" w14:textId="4B7539F7">
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="0DCE369A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Titel voorstel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D66B68" w:rsidR="2F295DE9" w:rsidP="002E5CD1" w:rsidRDefault="5F9A69D5" w14:paraId="51C6B00E" w14:textId="35BD84CF">
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="3B116605" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...20 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mededeling van de Europese </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Commissie </w:t>
       </w:r>
-      <w:r w:rsidRPr="44110CD8">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>over het Europees burgerinitiatief (EBI) "</w:t>
       </w:r>
-      <w:r w:rsidRPr="00817D07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Stop </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00817D07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Destroying</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00817D07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Videogames</w:t>
       </w:r>
-      <w:r w:rsidRPr="44110CD8">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D66B68" w:rsidR="2F295DE9" w:rsidP="002E5CD1" w:rsidRDefault="2F295DE9" w14:paraId="04A9855F" w14:textId="2E60BD20">
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="2583B0E0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00D66B68" w:rsidR="2F295DE9" w:rsidP="002E5CD1" w:rsidRDefault="5F9A69D5" w14:paraId="460F7C4D" w14:textId="71F28BAA">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="482539CC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...25 lines deleted...]
-    <w:p w:rsidRPr="00D66B68" w:rsidR="2F295DE9" w:rsidP="002E5CD1" w:rsidRDefault="3B5F0F88" w14:paraId="6C5B68A9" w14:textId="55D83600">
+        </w:rPr>
+        <w:t>Datum ontvangst Commissiedocument</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="57271855" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>16 juni 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D66B68" w:rsidR="2F295DE9" w:rsidP="002E5CD1" w:rsidRDefault="2F295DE9" w14:paraId="3CC485AD" w14:textId="64270EE9">
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="11DD4AD3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00D66B68" w:rsidR="2F295DE9" w:rsidP="002E5CD1" w:rsidRDefault="5F9A69D5" w14:paraId="32EF0E9C" w14:textId="67449FC1">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="718C413D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...25 lines deleted...]
-    <w:p w:rsidRPr="00D66B68" w:rsidR="2F295DE9" w:rsidP="002E5CD1" w:rsidRDefault="37C4DCD7" w14:paraId="4E23B208" w14:textId="60DB363F">
+        </w:rPr>
+        <w:t>Nr. Commissiedocument</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="2CAFB108" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00D66B68" w:rsidR="2F295DE9" w:rsidP="002E5CD1" w:rsidRDefault="2F295DE9" w14:paraId="0D081B84" w14:textId="50F7D1C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C(2026) 4110 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>final</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="6B273AB9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00D66B68" w:rsidR="2F295DE9" w:rsidP="002E5CD1" w:rsidRDefault="5F9A69D5" w14:paraId="439DE5AE" w14:textId="6DF24299">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="5B04BB99" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>EUR-Lex</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D66B68" w:rsidR="2F295DE9" w:rsidP="002E5CD1" w:rsidRDefault="002E5CD1" w14:paraId="28D09825" w14:textId="688219A0">
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="5F9DC81A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="00D57C28">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="00C80B1A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://eur-lex.europa.eu/legal-content/NL/TXT/?uri=CELEX%3A52026XC03601&amp;qid=1784207201062</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D66B68" w:rsidR="2F295DE9" w:rsidP="002E5CD1" w:rsidRDefault="2F295DE9" w14:paraId="5990CB74" w14:textId="5B90DD93">
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="43128063" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="002E5CD1" w:rsidR="2F295DE9" w:rsidP="002E5CD1" w:rsidRDefault="5F9A69D5" w14:paraId="770AD582" w14:textId="23D6093F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="37D421DE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E5CD1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Nr. Impact </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002E5CD1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>assessment</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002E5CD1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Commissie en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002E5CD1" w:rsidR="00B10FD0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Commissie</w:t>
+        <w:t>Opinie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002E5CD1">
-[...24 lines deleted...]
-    <w:p w:rsidRPr="00D66B68" w:rsidR="2F295DE9" w:rsidP="002E5CD1" w:rsidRDefault="53977F98" w14:paraId="128857F8" w14:textId="5537AE93">
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="60241B90" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Niet opgesteld</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D66B68" w:rsidR="2F295DE9" w:rsidP="002E5CD1" w:rsidRDefault="2F295DE9" w14:paraId="4C46916E" w14:textId="44EBD254">
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="64423BF3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00D66B68" w:rsidR="2F295DE9" w:rsidP="002E5CD1" w:rsidRDefault="5F9A69D5" w14:paraId="7157A0FC" w14:textId="44D4BACF">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="5C02D4E8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Behandelingstraject Raad</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F243AB" w:rsidR="2F295DE9" w:rsidP="002E5CD1" w:rsidRDefault="00153200" w14:paraId="0AD50CA0" w14:textId="5AACF84E">
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="73AEBD3E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...29 lines deleted...]
-    <w:p w:rsidRPr="00D66B68" w:rsidR="2F295DE9" w:rsidP="002E5CD1" w:rsidRDefault="2F295DE9" w14:paraId="52933E38" w14:textId="7159224E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Raad voor Concurrentievermogen (RvC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="119EE21F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00D66B68" w:rsidR="2F295DE9" w:rsidP="002E5CD1" w:rsidRDefault="5F9A69D5" w14:paraId="52E34DDA" w14:textId="4C57A4AB">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="175576A3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Eestverantwoordelijke ministerie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D66B68" w:rsidR="2F295DE9" w:rsidP="002E5CD1" w:rsidRDefault="78F439B9" w14:paraId="53C1DF78" w14:textId="6B3ACC6B">
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="44B5079B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ministerie van Economische Zaken en Klimaat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D66B68" w:rsidR="2F295DE9" w:rsidP="002E5CD1" w:rsidRDefault="2F295DE9" w14:paraId="28D4E39A" w14:textId="6A450FAA">
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="6FF1AE95" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00D66B68" w:rsidR="2F295DE9" w:rsidP="002E5CD1" w:rsidRDefault="00D819D7" w14:paraId="45FCC61D" w14:textId="72D9B07F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="25C36BD6" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:line="279" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Essentie voorstel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B3AE5" w:rsidP="002E5CD1" w:rsidRDefault="00CE03EC" w14:paraId="61AED98B" w14:textId="77777777">
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="550CC52F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...29 lines deleted...]
-    <w:p w:rsidR="004B3AE5" w:rsidP="002E5CD1" w:rsidRDefault="0039288B" w14:paraId="29841F6D" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 16 juni 2026 heeft de Europese Commissie (hierna: Commissie) een mededeling gepubliceerd </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="65F5911C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met haar beleidsreactie op het burgerinitiatief “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stop </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="44110CD8" w:rsidR="2F295DE9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Destroying</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="44110CD8" w:rsidR="2F295DE9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Videogames</w:t>
       </w:r>
-      <w:r w:rsidRPr="44110CD8" w:rsidR="2F295DE9">
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00D66B68" w:rsidR="2F295DE9" w:rsidP="002E5CD1" w:rsidRDefault="00B96BA1" w14:paraId="3DD49EC8" w14:textId="0BDC9D1D">
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” dat op 19 juni 2024 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="18CCD4BD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...93 lines deleted...]
-    <w:p w:rsidRPr="00D66B68" w:rsidR="2F295DE9" w:rsidP="002E5CD1" w:rsidRDefault="2F295DE9" w14:paraId="10BC01CD" w14:textId="0E9B84CB">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">werd geregistreerd. Het burgerinitiatief richt zich tegen de praktijk waarbij uitgevers van online videogames de online-infrastructuur en commerciële ondersteuning van online videogames uitschakelen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierdoor wordt de videogame feitelijk onspeelbaar gemaakt en verliezen consumenten toegang tot games waarvoor zij hebben betaald, wat volgens de initiatiefnemers fundamentele consumentenrechten ondermijnt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="050A09EA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A4E6E" w:rsidP="002E5CD1" w:rsidRDefault="2F295DE9" w14:paraId="0BACCB05" w14:textId="77777777">
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="6D2B12C6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...189 lines deleted...]
-    <w:p w:rsidR="00CF5149" w:rsidP="002E5CD1" w:rsidRDefault="56D565D7" w14:paraId="46E5380E" w14:textId="29610FED">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De initiatiefnemers wijzen erop dat het huidige Europese rechtskader onvoldoende bescherming biedt tegen dergelijke praktijken. Het burgerinitiatief verzoekt de Commissie wetgeving voor te stellen die uitgevers verplicht om videogames – die aan consumenten zijn verkocht of in licentie zijn gegeven – in een functionele of speelbare staat achter te laten na beëindiging van ondersteuning (voor zover dit technisch haalbaar is zonder actieve ondersteuning van de uitgever). Het doel is om te voorkomen dat uitgevers games op afstand uitschakelen zonder een redelijke mogelijkheid te bieden de game zelfstandig te blijven gebruiken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="287C1BAF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidRPr="4F79ABEA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Commissie </w:t>
       </w:r>
-      <w:r w:rsidRPr="4F79ABEA">
-[...184 lines deleted...]
-    <w:p w:rsidR="00CF5149" w:rsidP="002E5CD1" w:rsidRDefault="00CF5149" w14:paraId="2E9B80AD" w14:textId="77777777">
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">concludeert dat het introduceren van een dergelijke wettelijke verplichting niet proportioneel is. Dit grijpt namelijk diep in op intellectuele-eigendomsrechten en contractsvrijheid. Daarnaast zijn er reeds belangrijke waarborgen in het consumentenrecht opgenomen ter bescherming van consumenten.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="3C3ED5D3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="2F295DE9" w:rsidP="002E5CD1" w:rsidRDefault="2F295DE9" w14:paraId="2BD7DC78" w14:textId="78354976">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="519DE3E8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...104 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De videogamesector behoort tot de grootste culturele en creatieve industrieën ter wereld, met een wereldwijde jaarlijkse omzet van circa €170 miljard in 2023 waarvan €22 miljard in de EU. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Moderne games zijn steeds vaker afhankelijk van door uitgevers beheerde online-infrastructuur.</w:t>
       </w:r>
-      <w:r w:rsidRPr="4F79ABEA" w:rsidR="1012B29D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="4F79ABEA" w:rsidR="1012B29D">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF5149" w:rsidP="002E5CD1" w:rsidRDefault="00CF5149" w14:paraId="4A5E4964" w14:textId="77777777">
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="313D1678" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00D66B68" w:rsidR="00CF5149" w:rsidDel="00853085" w:rsidP="002E5CD1" w:rsidRDefault="00CF5149" w14:paraId="0B69F730" w14:textId="59280D31">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidDel="00853085" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="0F93D59C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidRPr="44110CD8" w:rsidR="00CE03EC">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Commissie </w:t>
       </w:r>
-      <w:r w:rsidRPr="44110CD8">
-[...32 lines deleted...]
-    <w:p w:rsidRPr="00D66B68" w:rsidR="2F295DE9" w:rsidP="002E5CD1" w:rsidRDefault="2F295DE9" w14:paraId="38584D3B" w14:textId="0E56C8FD">
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plaatst het initiatief binnen haar bredere beleid gericht op een hoog niveau van consumentenbescherming en eerlijke, transparante en betrouwbare digitale markten. Daarnaast benadrukt de Commissie dat ook de bescherming van intellectueel eigendom (hierna: IE) een fundamenteel uitgangspunt van EU-beleid vormt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="3576773F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00D66B68" w:rsidR="2F295DE9" w:rsidP="002E5CD1" w:rsidRDefault="2F295DE9" w14:paraId="73D066BA" w14:textId="7C4A3F95">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="1CC980DC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De huidige Europese regelgeving biedt diverse waarborgen voor consumenten, maar bevat geen specifieke verplichtingen om videogames na beëindiging van </w:t>
       </w:r>
-      <w:r w:rsidRPr="2CB970BC" w:rsidDel="00A23C9F">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C80B1A" w:rsidDel="00A23C9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="2CB970BC" w:rsidR="64EF17A6">
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ondersteuning speelbaar te houden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidRPr="4F79ABEA" w:rsidR="00E64021">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Richtlijn (EU) 2019/770 betreffende digitale inhoud en digitale diensten</w:t>
       </w:r>
-      <w:r w:rsidR="00B55E09">
+      <w:r w:rsidRPr="00C80B1A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="000D08A1">
-[...35 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (hierna: de Richtlijn Digitale Inhoud)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> stelt verplicht dat digitale inhoud voldoet aan contractuele afspraken en redelijke verwachtingen van consumenten. Eenzijdige beëindiging van diensten kan onder omstandigheden als oneerlijk worden aangemerkt, bijvoorbeeld bij gebrek aan transparantie of een redelijke opzegtermijn.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="3CEE9B84" w:rsidP="002E5CD1" w:rsidRDefault="3CEE9B84" w14:paraId="111AF879" w14:textId="3171AE18">
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="79612AA5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="2F295DE9" w:rsidP="00C34BD3" w:rsidRDefault="2FC0AEC4" w14:paraId="2007F137" w14:textId="1B1E60D8">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="1FADFB06" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...112 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naast het consumentenrecht benadrukt de Commissie dat ook het EU-stelsel van IE-rechten een belangrijke rol speelt. Videogames zijn complexe werken waarin verschillende IE-rechten samenkomen, waaronder auteursrechten, merkenrechten, modellenrechten en bedrijfsgeheimen. Rechthebbendenkunnen op grond van het Europese auteursrecht bepalen of en onder welke voorwaarden hun werken worden geëxploiteerd of in licentie worden gegeven. Volgens de Commissie dienen eventuele maatregelen om de speelbaarheid van games na beëindiging te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">waarborgen zorgvuldig te worden afgewogen tegen deze rechten en de vrijheid van ondernemerschap. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C34BD3" w:rsidR="00C34BD3" w:rsidP="00C34BD3" w:rsidRDefault="00C34BD3" w14:paraId="1D3C489B" w14:textId="77777777">
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="7083CB0D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="62903ED4" w:rsidP="002E5CD1" w:rsidRDefault="62903ED4" w14:paraId="26A0B437" w14:textId="26CF5D50">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="0B11A291" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...24 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie concludeert dat een wettelijke verplichting om games na beëindiging speelbaar te houden niet proportioneel is omdat dit zou ingrijpen in intellectuele-eigendomsrechten, contractsvrijheid en de vrijheid van ondernemerschap. Daarnaast brengt het aanzienlijke kosten en technische uitdagingen met zich mee voor de sector, zoals cybersecurityrisico’s en afhankelijkheid van licenties van derden. De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Commissie </w:t>
       </w:r>
-      <w:r w:rsidRPr="44110CD8">
-[...80 lines deleted...]
-    <w:p w:rsidRPr="00B5387A" w:rsidR="00A23C9F" w:rsidP="002E5CD1" w:rsidRDefault="00A23C9F" w14:paraId="17044560" w14:textId="77777777">
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is van mening dat het bestaande consumentenrecht al een evenwicht biedt tussen consumentenbescherming enerzijds en de legitieme belangen van de sector anderzijds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="3E965D6E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="06E84A5A" w:rsidP="002E5CD1" w:rsidRDefault="2F295DE9" w14:paraId="7F77867F" w14:textId="4CEF4397">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="298B2D1D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidRPr="44110CD8" w:rsidR="00CE03EC">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Commissie </w:t>
       </w:r>
-      <w:r w:rsidRPr="44110CD8" w:rsidR="009D20B5">
-[...67 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geeft wel aan dat de door het burgerinitiatief gesignaleerde zorgen aandacht verdienen en kiest daarom voor een niet-wetgevende aanpak. De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Commissie </w:t>
       </w:r>
-      <w:r w:rsidRPr="44110CD8">
-[...77 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zal samen met de sector, consumentenorganisaties en andere betrokken partijen verkennen of een vrijwillige gedragscode kan worden ontwikkeld voor zorgvuldige beëindiging van videogames. Deze code zou kunnen voorzien in betere informatievoorziening aan consumenten over de verwachte levensduur van games, transparantere etikettering op digitale verkoopplatforms, het behoud van kernfunctionaliteiten (bijvoorbeeld offline-modi voor single-playergames) en samenwerking met cultureel-erfgoedinstellingen voor het behoud van games als digitaal erfgoed. Daarnaast zal de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Commissie </w:t>
       </w:r>
-      <w:r w:rsidRPr="44110CD8">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de beëindiging van digitale inhoud en digitale diensten betrekken bij de lopende evaluatie van de Richtlijn Digitale Inhoud, waarvan de resultaten eind 2026 worden verwacht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D66B68" w:rsidR="00E31159" w:rsidP="002E5CD1" w:rsidRDefault="00E31159" w14:paraId="42215531" w14:textId="77777777">
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="5B4E7771" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00D66B68" w:rsidR="00D819D7" w:rsidP="002E5CD1" w:rsidRDefault="00D819D7" w14:paraId="12D4FF2D" w14:textId="1E228132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="6C4915F2" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:line="279" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...15 lines deleted...]
-    <w:p w:rsidRPr="00077C62" w:rsidR="15607F2C" w:rsidP="002E5CD1" w:rsidRDefault="00077C62" w14:paraId="320CF405" w14:textId="3C08D8E1">
+        </w:rPr>
+        <w:t>Nederlandse positie ten aanzien van het voorstel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="4ADBD455" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:spacing w:line="279" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>Essentie Nederlands beleid op dit terrein</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="6E6D9E9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het huidige consumentenwetgevingskader is grotendeels afkomstig uit EU-regelgeving. Nationaal beleid richt zich daarom met name op het vertegenwoordigen van de nationale belangen bij de totstandkoming, wijziging en evaluatie van het consumentenbeleid op Europees niveau. Het kabinet zet zich </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A" w:rsidDel="00ED5D62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om ook in de digitale omgeving een hoog niveau van consumentenbescherming te waarborgen, met aandacht voor kwetsbare groepen zoals minderjarigen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zo heeft het kabinet in haar inzet voor de aangekondigde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Digital </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>Fairness</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...257 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (hierna: DFA) onder andere gepleit voor aanvullende regels voor handelspraktijken in games, waaronder een verbod op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Digital </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">loot </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="48B9ED6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...2 lines deleted...]
-        <w:t>Fairness</w:t>
+        </w:rPr>
+        <w:t>boxes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="48B9ED6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">loot </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aanvullende regulering van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="48B9ED6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...2 lines deleted...]
-        <w:t>boxes</w:t>
+        </w:rPr>
+        <w:t>pay</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00AF3BF8">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...31 lines deleted...]
-      <w:r w:rsidR="00B2468C">
+        </w:rPr>
+        <w:t>-win</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-mechanismen en aanvullende transparantie voor het gebruik van virtuele munten in games.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="00262A13">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het wetgevend voorstel voor de DFA wordt Q4 van dit jaar verwacht. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00975CD7" w:rsidR="008A5451" w:rsidP="002E5CD1" w:rsidRDefault="008A5451" w14:paraId="7E485E59" w14:textId="717A808F">
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="7E6ACFCA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...29 lines deleted...]
-    <w:p w:rsidRPr="00077C62" w:rsidR="008A5451" w:rsidP="002E5CD1" w:rsidRDefault="008A5451" w14:paraId="11A8D137" w14:textId="1FCC1F49">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Momenteel voert het kabinet geen actief beleid op onderhavige problematiek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="62B261CE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:line="279" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...28 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Beoordeling en inzet ten aanzien van dit voorstel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C77214" w:rsidP="002E5CD1" w:rsidRDefault="3FE709B5" w14:paraId="70C24BCA" w14:textId="0CF08D3A">
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="705F0B8D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...40 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet verwelkomt de mededeling van de Commissie. In de beoordeling van het voorstel zal het kabinet achtereenvolgens ingaan op het huidige consumentenrecht en de rol van betrokkenverkoopplatforms, intellectueel eigendom, cultureel erfgoed en de op te stellen gedragscode.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="094B19C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten eerste gaat het kabinet in op het huidige consumentenrecht. Het kabinet wil benadrukken dat het voor consumenten essentieel is dat ze goed worden geïnformeerd over wat voor type product of dienst ze daadwerkelijk kopen respectievelijk afnemen voorafgaand aan de aankoopbeslissing. Bijna alle games worden momenteel als licentie aangeboden en verkocht, wat betekent dat consumenten niet het eigendom verkrijgen maar enkel de toestemming om de videogame onder bepaalde voorwaarden te gebruiken. Hierbij wordt informatie over het eenzijdig stopzetten van ontwikkeling, ondersteuning of exploitatie van games meestal in de algemene voorwaarden vermeld. Het kabinet heeft zorgen dat het voor consumenten momenteel onvoldoende duidelijk kan zijn dat consumenten bij het aanschaffen van een game – zowel in geval van games op een fysieke drager als volledig digitale games – een licentie kopen. Daarnaast lijkt informatie over hoelang een game redelijkerwijs speelbaar blijft belangrijke informatie voor consumenten om een weloverwogen aankoopbeslissing te nemen. Deze informatie is essentieel voor consumenten en dient prominent en begrijpelijk aan consumenten worden doorgegeven voorafgaand aan de aankoop. Het louter vermelden van deze informatie in de algemene voorwaarden lijkt onvoldoende bescherming aan consumenten te bieden. Het uiteindelijke oordeel of handelaren in videogames de huidige consumentenwetgeving overtreden is aan de ACM als publieke toezichthouder, of aan de civiele rechter en kan afhankelijk zijn van de omstandigheden van het geval.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="2127F2EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de op te stellen gedragscode kan nader worden geconcretiseerd hoe videogame-uitgevers consumenten effectief kunnen informeren over de redelijkerwijs te verwachte levensduur en de gevolgen van vroegtijdige stopzetting van ondersteuning. Tegen deze achtergrond is het een positieve ontwikkeling dat de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commissie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij de evaluatie van de Richtlijn Digitale Inhoud de toepassing hiervan op stopzetting van digitale inhoud en diensten meeneemt. Deze evaluatie zal eind 2026 plaatsvinden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="149F6AEE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet ziet ook een rol voor verkoopplatforms om consumenten te informeren over het feit dat ze bij aankoop (slechts) een licentie kopen en dat de mogelijkheid bestaat dat voor de betreffende game kan worden besloten om de ondersteuning stop te zetten. Het kabinet vindt het daarom van belang dat ook de verkoopplatforms betrokken worden bij de totstandkoming van de gedragscode en steunt in dit kader de inzet van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commissie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om bij het opstellen van een gedragscode in te zetten op transparantere etikettering bij verkooppunten. De rol van deze digitale verkoopplatforms is in toenemende mate relevant, omdat de verkoop van games verschuift van fysieke aankopen naar digitale aankopen. Het kabinet verzoekt de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commissie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deze rol voor verkoopplatforms te verduidelijken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="42D5F777" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Verder wil het kabinet benadrukken dat het bieden van een effectievere informatievoorziening over het feit dat games na verloop van tijd mogelijkerwijs niet meer speelbaar zijn op zichzelf geen volledige oplossing is voor het door de initiatiefnemers geschetste probleem. Zolang er geen verplichting voor game uitgevers en -ontwikkelaars bestaat om games in een functionele dan wel speelbare staat achter te laten, blijven consumenten het risico lopen dat zij bij stopzetting met lege handen achterblijven. Het kabinet is daarom van mening dat consumenten zekerheid moeten krijgen over de vraag hoe lang zij redelijkerwijs mogen verwachten dat spellen worden ondersteund. Daarenboven moet er ook een mogelijkheid zijn dat consumenten gecompenseerd worden in het geval dat eventuele stopzetting tegen deze verwachting ingaat en moet deze mogelijkheid laagdrempelig worden aangeboden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="25836341" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten tweede volgt het kabinet de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commissie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat er rekening moet worden gehouden met intellectuele eigendomsrechten en bedrijfsgeheimen van de videogame-uitgevers. De Europese videogame-industrie is omvangrijk en innovatief. Om innovatie te stimuleren, daadwerkelijk te laten renderen en ten goede te laten komen van de Nederlandse en Europese economie, is intellectueel eigendom (hierna: IE) cruciaal. Een modern, evenwichtig stelsel van IE-rechten met passend IE-beleid zorgt voor een gelijk speelveld en vergroot de concurrentiekracht van Nederlandse ondernemingen in de EU en daarbuiten. Bescherming van IE zorgt er zo voor dat bedrijven rendement op hun innovaties kunnen behalen. Deze bescherming ondersteunt niet alleen de individuele bedrijven, maar draagt ook bij aan de bredere welvaartsgroei van Nederland en Europa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="3C8371FB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten derde geeft het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kabinet aan dat, ondanks dat er geen actief erfgoedbeleid is voor videogames, de ontwikkelingen in de sector goed gevolgd worden met specifieke aandacht voor artistieke en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>indie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A" w:rsidDel="0038089B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>games</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet ziet het dan ook als een positieve ontwikkeling dat de commissie een rol voorziet voor culturele erfgoedinstellingen in het behoud en de conservering van videogames. Hierbij wil het kabinet benadrukken dat het van belang is om in de gedragscode rekening te houden met de positie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>indiegame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ontwikkelaars: deze vaak kleine en onafhankelijke makers/studio’s hebben niet de schaal of capaciteit om gameproducties langdurig operationeel te houden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="19B87AF5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="5551DB80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commissie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beoogt een dialoog op gang te brengen, met als doel het ontwikkelen van een vrijwillige gedragscode. Deze gedragscode moet de zorgen van het burgerinitiatief adresseren, terwijl innovatie, IE en vrijheid van de sector worden gewaarborgd. Het kabinet deelt deze afweging van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commissie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en steunt de inzet voor het opstellen van een gedragscode voor de videogamesector. Hiermee kan gericht ingezet worden op het verbeteren van het beheer van videogames aan het einde van hun levensduur en de compensatie en transparantie voor consumenten. Zo heeft het opstellen van een gedragscode meerdere voordelen ten opzichte van andere vormen van regulering. Een gedragscode wordt immers niet door de wetgever opgelegd, maar wordt door de sector zelf ontwikkeld. Dit biedt de mogelijkheid om optimaal aan te sluiten op de onderliggende doelen of problemen die in de praktijk voortkomen. Daarnaast biedt het meer flexibiliteit om in te spelen op de verschillende typen games en bedrijfsmodellen ten opzichte van het meer algemene karakter van formele wetgeving. Het kabinet volgt daarom de conclusie van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commissie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat een gedragscode effectief kan bijdragen aan het adresseren van de ondervonden problemen en tegelijkertijd kan inspelen op de diversiteit van games. Hiervoor is het volgens het kabinet wel van belang dat deze gedragscode leidt tot concrete en merkbare ontwikkelingen voor consumenten op gebied van informatievoorziening over de levensduur en compensatiemogelijkheden alsook het behoud van speelbaarheid van games. Het kabinet zal in het oog houden dat deze resultaten binnen een redelijke termijn gerealiseerd worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="405E96D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="44110CD8" w:rsidR="00BD3BFD">
-[...1772 lines deleted...]
-    <w:p w:rsidRPr="007D4396" w:rsidR="007D4396" w:rsidP="002E5CD1" w:rsidRDefault="007D4396" w14:paraId="0613DBC2" w14:textId="6597358A">
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="07CC9730" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:line="279" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00D819D7" w:rsidP="002E5CD1" w:rsidRDefault="007D4396" w14:paraId="5EC8C905" w14:textId="132B90CA">
+        </w:rPr>
+        <w:t>Eerste inschatting van krachtenveld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="4ED0B5F2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...45 lines deleted...]
-    <w:p w:rsidRPr="00D66B68" w:rsidR="001168F9" w:rsidP="002E5CD1" w:rsidRDefault="001168F9" w14:paraId="1D755FD6" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is momenteel niet bekend wat de positie is van het Europees Parlement en van andere lidstaten ten aanzien van het Europese burgerinitiatief en de mededeling van de Commissie.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="37E0F6E1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00D66B68" w:rsidR="00D819D7" w:rsidP="002E5CD1" w:rsidRDefault="40D08784" w14:paraId="57D4BDC0" w14:textId="5A45DBCA">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="4C6BFA24" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:line="279" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...26 lines deleted...]
-    <w:p w:rsidR="3166B339" w:rsidP="002E5CD1" w:rsidRDefault="3166B339" w14:paraId="08CD1AD1" w14:textId="22842D1C">
+        </w:rPr>
+        <w:t>Grondhouding ten aanzien van bevoegdheid, subsidiariteit, proportionaliteit, financiële gevolgen en gevolgen voor regeldruk, concurrentiekracht en geopolitieke aspecten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="65682033" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:line="279" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bevoegdheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="3166B339" w:rsidP="002E5CD1" w:rsidRDefault="00130354" w14:paraId="7ED0884B" w14:textId="37A0F320">
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="66A83EA9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...88 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De grondhouding van het kabinet is positief. De mededeling heeft betrekking op de beleidsterreinen van interne markt en consumentenbescherming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Op </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">. Op deze terreinen is sprake van een gedeelde bevoegdheid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tussen de EU en de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>deze terreinen</w:t>
-[...91 lines deleted...]
-    <w:p w:rsidR="3166B339" w:rsidP="002E5CD1" w:rsidRDefault="3166B339" w14:paraId="06C89375" w14:textId="56588D0B">
+        <w:t xml:space="preserve"> lidstaten (artikel 4, lid 2, onder a en f, VWEU).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="5F78B614" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:line="279" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Subsidiariteit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="02716758" w:rsidP="002E5CD1" w:rsidRDefault="02716758" w14:paraId="6B66ED1B" w14:textId="6D45CA7C">
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="34EE118E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...237 lines deleted...]
-    <w:p w:rsidR="529390A4" w:rsidP="002E5CD1" w:rsidRDefault="529390A4" w14:paraId="4C87ABE3" w14:textId="6E7705BD">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De grondhouding van het kabinet is positief. De mededeling heeft tot doel een dialoog op gang te brengen voor het ontwikkelen van een vrijwillige gedragscode voor de videogamesector ter adressering van de zorgen van het burgerinitiatief. Gezien het grensoverschrijdende karakter van de videogame sector en de handelspraktijken die uit deze sector voortkomen, kunnen deze doelstellingen onvoldoende op korte termijn door lidstaten op centraal, regionaal of lokaal niveau worden verwezenlijkt. De schaal van de benodigde acties, de noodzaak van een goed functionerende interne markt en de internationale concurrentiedruk vereisen een gezamenlijke aanpak op EU-niveau.  Om deze redenen is optreden op het niveau van de EU gerechtvaardigd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="2C244AD4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:line="279" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Proportionaliteit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="0757837B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...273 lines deleted...]
-    <w:p w:rsidRPr="001168F9" w:rsidR="51C59D74" w:rsidP="001168F9" w:rsidRDefault="51C59D74" w14:paraId="12F17B35" w14:textId="27116B42">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De grondhouding van het kabinet is positief. De mededeling heeft tot doel een dialoog op gang te brengen voor het ontwikkelen van een vrijwillige gedragscode voor de videogamesector ter adressering van de zorgen van het burgerinitiatief. Deze gedragscode moet de zorgen van het burgerinitiatief adresseren, terwijl innovatie, intellectueel eigendom en vrijheid van de sector worden gewaarborgd. Een gedragscode biedt de flexibiliteit om deze balans te realiseren en eveneens goed rekening te houden met uitvoerbaarheid in de praktijk. Het voorgestelde optreden is daarom geschikt om het doel te bereiken en lijkt daarbij niet verder te gaan dan noodzakelijk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="435BBEB4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Financiële gevolgen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CD78BB" w:rsidR="75488A6A" w:rsidP="002E5CD1" w:rsidRDefault="12464329" w14:paraId="642D797F" w14:textId="158EB0E5">
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="31AFE1FF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>De mededeling zelf heeft geen financiële gevolgen. Het is op dit moment niet duidelijk wat de impact is op de EU-lidstaten en regionale en lokale overheden van de aangekondigde acties en maatregelen. Daarvoor zijn de aangekondigde acties en maatregelen in deze mededeling nog onvoldoende concreet. Ten algemene geldt dat eventuele budgettaire gevolgen voor Nederland waar mogelijk worden ingepast op de begroting(en) van het/de departement(en) wiens beleidsverantwoordelijk wordt geraakt door het voorstel zoals uiteindelijk gepubliceerd in het Europees publicatieblad, conform de begrotingsregels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="75488A6A" w:rsidP="002E5CD1" w:rsidRDefault="12464329" w14:paraId="345580E2" w14:textId="7DD9C8F6">
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="437DCEF9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Nederland is van mening dat indien de aangekondigde acties en maatregelen financiële consequenties hebben, de daarvoor benodigde EU-middelen gevonden dienen te worden binnen de in de Raad afgesproken financiële kaders van de EU-begroting 2021-2027 en dat deze moeten passen bij een prudente ontwikkeling van de jaarbegroting. Het kabinet wil niet vooruitlopen op de integrale afweging van middelen na 2027. Daarnaast moet de ontwikkeling van de administratieve uitgaven in lijn zijn met de ER-conclusies van juli 2020 over het MFK-akkoord.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00443A6E" w:rsidR="000A4E6E" w:rsidP="002E5CD1" w:rsidRDefault="000A4E6E" w14:paraId="221B1BF3" w14:textId="77777777">
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="4C7A1068" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="51C59D74" w:rsidP="002E5CD1" w:rsidRDefault="51C59D74" w14:paraId="62590B93" w14:textId="32D0398A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00410B48" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="01D4397B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:line="279" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:t>Gevolgen voor regeldruk, concurrentiekracht en geopolitieke aspecten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B3AE5" w:rsidR="00705800" w:rsidP="004B3AE5" w:rsidRDefault="2B375049" w14:paraId="2CFBF272" w14:textId="18DD1FFE">
+    <w:p w:rsidRPr="00C80B1A" w:rsidR="00386F11" w:rsidP="00410B48" w:rsidRDefault="00410B48" w14:paraId="0C85347E" w14:textId="355BAF54">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...35 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De mededeling zelf heeft geen implicaties voor de regeldruk, concurrentiekracht en geopolitieke aspecten. In dit stadium is niet duidelijk wat de concrete gevolgen zijn van de in deze mededeling aangekondigde nieuwe acties en maatregelen. De nader op te stellen gedragscode zal naar verwachting wel regeldrukeffecten tot gevolg hebben. Zodra hiervoor een voorstel wordt gedaan zal het kabinet haar positie bepalen ten aanzien daarvan. </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidRPr="00C80B1A" w:rsidR="00386F11">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02FF1FF8" w14:textId="77777777" w:rsidR="00BF194D" w:rsidRDefault="00BF194D" w:rsidP="00F45C5B">
+    <w:p w14:paraId="465137A2" w14:textId="77777777" w:rsidR="00E0315B" w:rsidRDefault="00E0315B" w:rsidP="00E02239">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3862D12A" w14:textId="77777777" w:rsidR="00BF194D" w:rsidRDefault="00BF194D" w:rsidP="00F45C5B">
+    <w:p w14:paraId="2F897E0D" w14:textId="77777777" w:rsidR="00E0315B" w:rsidRDefault="00E0315B" w:rsidP="00E02239">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2C93F6A0" w14:textId="77777777" w:rsidR="00D804A5" w:rsidRDefault="00D804A5">
+  <w:p w14:paraId="60FA2633" w14:textId="77777777" w:rsidR="00E02239" w:rsidRPr="00E02239" w:rsidRDefault="00E02239" w:rsidP="00E02239">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...121 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...32 lines deleted...]
-  <w:p w14:paraId="3380FB7E" w14:textId="35FEB003" w:rsidR="00D804A5" w:rsidRDefault="00D804A5">
+  <w:p w14:paraId="2882C626" w14:textId="77777777" w:rsidR="00E02239" w:rsidRPr="00E02239" w:rsidRDefault="00E02239" w:rsidP="00E02239">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="19046617" w14:textId="77777777" w:rsidR="00D804A5" w:rsidRDefault="00D804A5">
+  <w:p w14:paraId="1C22FBB7" w14:textId="77777777" w:rsidR="00E02239" w:rsidRPr="00E02239" w:rsidRDefault="00E02239" w:rsidP="00E02239">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...121 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C975570" w14:textId="77777777" w:rsidR="00BF194D" w:rsidRDefault="00BF194D" w:rsidP="00F45C5B">
+    <w:p w14:paraId="1C69DA07" w14:textId="77777777" w:rsidR="00E0315B" w:rsidRDefault="00E0315B" w:rsidP="00E02239">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2238E714" w14:textId="77777777" w:rsidR="00BF194D" w:rsidRDefault="00BF194D" w:rsidP="00F45C5B">
+    <w:p w14:paraId="15275527" w14:textId="77777777" w:rsidR="00E0315B" w:rsidRDefault="00E0315B" w:rsidP="00E02239">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3889A03E" w14:textId="1673C382" w:rsidR="00B55E09" w:rsidRPr="00E343AA" w:rsidRDefault="00B55E09">
+    <w:p w14:paraId="06A21816" w14:textId="77777777" w:rsidR="00410B48" w:rsidRPr="00E343AA" w:rsidRDefault="00410B48" w:rsidP="00410B48">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E343AA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E343AA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Richtlijn (EU) 2019/770 van het Europees Parlement en de Raad van 20 mei 2019 betreffende bepaalde aspecten van overeenkomsten voor de levering van digitale inhoud en digitale diensten</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="531422A3" w14:textId="42B8196C" w:rsidR="007D2BA8" w:rsidRPr="00AC3B2A" w:rsidRDefault="007D2BA8">
+    <w:p w14:paraId="1382B48C" w14:textId="77777777" w:rsidR="00410B48" w:rsidRPr="00AC3B2A" w:rsidRDefault="00410B48" w:rsidP="00410B48">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E343AA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AC3B2A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="009B3B13" w:rsidRPr="00AC3B2A">
+        <w:r w:rsidRPr="00AC3B2A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Coalitieakkoord 2026-2030 - Aan de slag</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009B3B13" w:rsidRPr="00AC3B2A">
+      <w:r w:rsidRPr="00AC3B2A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="1666F32F" w14:textId="656E7B9E" w:rsidR="00AF3BF8" w:rsidRPr="00AF3BF8" w:rsidRDefault="00AF3BF8">
+    <w:p w14:paraId="18552D50" w14:textId="77777777" w:rsidR="00410B48" w:rsidRPr="00AF3BF8" w:rsidRDefault="00410B48" w:rsidP="00410B48">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AF3BF8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC3B2A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Loot </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Loot boxes</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AC3B2A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> zijn virtuele ‘verrassingsdozen’ in games die spelers kunnen aanschaffen of verkrijgen en waarvan vooraf niet bekend is welke virtuele items zij bevatten.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="3CD29B48" w14:textId="2C5F524C" w:rsidR="00B2468C" w:rsidRPr="00B2468C" w:rsidRDefault="00B2468C">
+    <w:p w14:paraId="16B8105C" w14:textId="77777777" w:rsidR="00410B48" w:rsidRPr="00B2468C" w:rsidRDefault="00410B48" w:rsidP="00410B48">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E343AA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E343AA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2" w:history="1">
-[...11 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00C80B1A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.rijksoverheid.nl/documenten/2025/11/12/non-paper-digital-fairness-act"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00E343AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Non-paper by the Netherlands on the Digital Fairness Act | Rijksoverheid.nl</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="648E554C" w14:textId="59A2E520" w:rsidR="00443A6E" w:rsidRPr="00443A6E" w:rsidRDefault="00443A6E">
+    <w:p w14:paraId="2E58590A" w14:textId="77777777" w:rsidR="00410B48" w:rsidRPr="00443A6E" w:rsidRDefault="00410B48" w:rsidP="00410B48">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00443A6E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> (afkorting van independent video game) is een videogame die is gemaakt door individuen of kleinere ontwikkelteams, en doorgaans zonder de financiële en technische ondersteuning van een grote game-uitgever</w:t>
+        <w:t>Een indiegame of indievideogame (afkorting van independent video game) is een videogame die is gemaakt door individuen of kleinere ontwikkelteams, en doorgaans zonder de financiële en technische ondersteuning van een grote game-uitgever</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1764F211" w14:textId="77777777" w:rsidR="00A07359" w:rsidRDefault="00A07359">
+  <w:p w14:paraId="2742547C" w14:textId="77777777" w:rsidR="00E02239" w:rsidRPr="00E02239" w:rsidRDefault="00E02239" w:rsidP="00E02239">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="10E20246" w14:textId="0E829B53" w:rsidR="000A4E6E" w:rsidRPr="000A4E6E" w:rsidRDefault="000A4E6E">
+  <w:p w14:paraId="12D2B082" w14:textId="77777777" w:rsidR="00E02239" w:rsidRPr="00E02239" w:rsidRDefault="00E02239" w:rsidP="00E02239">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...5 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r>
-[...18 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="27A7C9D0" w14:textId="77777777" w:rsidR="00A07359" w:rsidRDefault="00A07359">
+  <w:p w14:paraId="45EC85C9" w14:textId="77777777" w:rsidR="00E02239" w:rsidRPr="00E02239" w:rsidRDefault="00E02239" w:rsidP="00E02239">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A19139A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2265274"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -6529,163 +2821,277 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13AA1037"/>
+    <w:nsid w:val="0A951DA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C54A2684"/>
-    <w:lvl w:ilvl="0" w:tplc="04130001">
+    <w:tmpl w:val="1DD27584"/>
+    <w:lvl w:ilvl="0" w:tplc="04130017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="135A1D27"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4836C1F2"/>
+    <w:lvl w:ilvl="0" w:tplc="FBAEF022">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
-[...34 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15C65F02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="B8CCDC4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="800E0794">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="25BCF1A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6727,65 +3133,203 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D032B98E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="004A601E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AF31CF7"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EFA1DA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2D7C7370"/>
+    <w:tmpl w:val="B59814B4"/>
+    <w:lvl w:ilvl="0" w:tplc="150E1B3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Spreekpunten"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="717"/>
+        </w:tabs>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="25A8F248">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1785"/>
+        </w:tabs>
+        <w:ind w:left="1785" w:hanging="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29AC614A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="638A2938"/>
     <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6816,51 +3360,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FE78C42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="A2AABC0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D902DA68">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="70EA1CAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6902,51 +3446,395 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1F9062F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7362049A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32A072FA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6C0CA3EC"/>
+    <w:lvl w:ilvl="0" w:tplc="04130017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F846A73"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="33046CEA"/>
+    <w:lvl w:ilvl="0" w:tplc="04130017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43445C2D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0150A860"/>
+    <w:lvl w:ilvl="0" w:tplc="04130017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A294B46"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E4F63D34"/>
+    <w:lvl w:ilvl="0" w:tplc="04130017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C521970"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5D69FDC"/>
     <w:lvl w:ilvl="0" w:tplc="F8404B5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6992,1568 +3880,1065 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67114BF4"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E2E10A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4A32B136"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="35DE0876"/>
+    <w:lvl w:ilvl="0" w:tplc="04130017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="586012E4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48C64CD0"/>
+    <w:lvl w:ilvl="0" w:tplc="5904560A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="601F4847"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F718E9B2"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65EA1E54"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="561A8612"/>
+    <w:lvl w:ilvl="0" w:tplc="04130017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65F81549"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="76B43EAC"/>
+    <w:lvl w:ilvl="0" w:tplc="04130017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66051B76"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4F34EC70"/>
+    <w:lvl w:ilvl="0" w:tplc="04130017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F6B2F33"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3EDE4500"/>
+    <w:lvl w:ilvl="0" w:tplc="9282EAFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="777B69D0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3B5CAED4"/>
+    <w:lvl w:ilvl="0" w:tplc="04130017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78FF33D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5818194E"/>
+    <w:lvl w:ilvl="0" w:tplc="04130017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
-[...93 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1156" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1876" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2596" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3316" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4036" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4756" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5476" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6196" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1642416487">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1086270172">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1095831466">
+  <w:num w:numId="3" w16cid:durableId="1425497984">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="914513935">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1401175971">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="10765297">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1151479966">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1248418230">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1728258953">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2060322418">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1857504489">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1457603366">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="770902345">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1367410250">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1244876541">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="52702593">
-[...5 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="914513935">
+  <w:num w:numId="16" w16cid:durableId="1793547866">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1550726921">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="17" w16cid:durableId="1486773835">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1943685062">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="151416069">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="530849523">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1079516967">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="111019870">
+    <w:abstractNumId w:val="16"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="125E5270"/>
-[...1302 lines deleted...]
-    <w:rsid w:val="7FEB4752"/>
+    <w:rsidRoot w:val="00E02239"/>
+    <w:rsid w:val="00026BC7"/>
+    <w:rsid w:val="000858A0"/>
+    <w:rsid w:val="000C47CC"/>
+    <w:rsid w:val="001D067E"/>
+    <w:rsid w:val="002C2AEF"/>
+    <w:rsid w:val="002D7900"/>
+    <w:rsid w:val="00345E9C"/>
+    <w:rsid w:val="00386A8E"/>
+    <w:rsid w:val="00386F11"/>
+    <w:rsid w:val="003C1BE9"/>
+    <w:rsid w:val="00410B48"/>
+    <w:rsid w:val="00481BEA"/>
+    <w:rsid w:val="004B525F"/>
+    <w:rsid w:val="00515467"/>
+    <w:rsid w:val="00573E2C"/>
+    <w:rsid w:val="00590490"/>
+    <w:rsid w:val="00604008"/>
+    <w:rsid w:val="00627D44"/>
+    <w:rsid w:val="006A3B67"/>
+    <w:rsid w:val="006D39A2"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00732419"/>
+    <w:rsid w:val="00747857"/>
+    <w:rsid w:val="007F3972"/>
+    <w:rsid w:val="00845FDB"/>
+    <w:rsid w:val="008A3701"/>
+    <w:rsid w:val="008D6365"/>
+    <w:rsid w:val="0090239C"/>
+    <w:rsid w:val="00942D2A"/>
+    <w:rsid w:val="00AC2868"/>
+    <w:rsid w:val="00AF06AE"/>
+    <w:rsid w:val="00BA2CB6"/>
+    <w:rsid w:val="00BA3A48"/>
+    <w:rsid w:val="00BA7A2A"/>
+    <w:rsid w:val="00C07358"/>
+    <w:rsid w:val="00C12C13"/>
+    <w:rsid w:val="00C416AB"/>
+    <w:rsid w:val="00C50109"/>
+    <w:rsid w:val="00C57009"/>
+    <w:rsid w:val="00C80B1A"/>
+    <w:rsid w:val="00CE5D5C"/>
+    <w:rsid w:val="00CF7627"/>
+    <w:rsid w:val="00D64DEB"/>
+    <w:rsid w:val="00DF5A5A"/>
+    <w:rsid w:val="00E02239"/>
+    <w:rsid w:val="00E0315B"/>
+    <w:rsid w:val="00E33C22"/>
+    <w:rsid w:val="00E35CC3"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00EF7372"/>
+    <w:rsid w:val="00F07457"/>
+    <w:rsid w:val="00F66F3D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4B2C6801"/>
+  <w14:docId w14:val="172ABF4E"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2492BD17-7B3C-4569-B67C-722968F5A3CE}"/>
+  <w15:docId w15:val="{7F16B07E-0659-4EA2-B669-41F103ADBBF6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8574,51 +4959,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8888,458 +5273,904 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D819D7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Voettekst">
-    <w:name w:val="footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:rsid w:val="00E02239"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E02239"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E02239"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E02239"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E02239"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E02239"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E02239"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E02239"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E02239"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="VoettekstChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F45C5B"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
     <w:pPr>
-      <w:tabs>
-[...21 lines deleted...]
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D819D7"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E02239"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D819D7"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
-    <w:name w:val="Tekst opmerking Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D819D7"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E02239"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E02239"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00D819D7"/>
+    <w:rsid w:val="00E02239"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E02239"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02239"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D819D7"/>
+    <w:rsid w:val="00E02239"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D819D7"/>
+    <w:rsid w:val="00E02239"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...3 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DA41A0"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E02239"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
-[...2 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E02239"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
+    <w:link w:val="GeenafstandChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="06E84A5A"/>
+    <w:rsid w:val="00F66F3D"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
+      <w:spacing w:after="0" w:line="279" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...15 lines deleted...]
-    <w:rsid w:val="00B20AA7"/>
     <w:rPr>
-      <w:b/>
-[...22 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002A42BB"/>
+    <w:rsid w:val="00F66F3D"/>
     <w:rPr>
       <w:color w:val="467886"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B2468C"/>
+    <w:rsid w:val="00F66F3D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00B2468C"/>
+    <w:rsid w:val="00F66F3D"/>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
+    <w:aliases w:val="Ref,de nota al pie,Ref1,de nota al pie1,Ref2,de nota al pie2,Ref11,de nota al pie11,Source Reference,SUPERS,number,Footnote reference number,Footnote symbol,note TESI,-E Fußnotenzeichen,Footnote,Times 10 Point,Exposant 3 Point,no...,E"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B2468C"/>
+    <w:rsid w:val="00F66F3D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Spreekpunten">
+    <w:name w:val="Spreekpunten"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00604008"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plattetekst">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstChar"/>
+    <w:rsid w:val="00604008"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstChar">
+    <w:name w:val="Platte tekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000D08A1"/>
+    <w:link w:val="Plattetekst"/>
+    <w:rsid w:val="00604008"/>
     <w:rPr>
-      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GeenafstandChar">
+    <w:name w:val="Geen afstand Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Geenafstand"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00EF7372"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/NL/TXT/?uri=CELEX%3A52026XC03601&amp;qid=1784207201062" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/NL/TXT/?uri=CELEX%3A52026XC03601&amp;qid=1784207201062" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2025/11/12/non-paper-digital-fairness-act" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kabinetsformatie2025.nl/site/binaries/site-content/collections/documents/2026/01/30/aan-de-slag---coalitieakkoord-2026-2030/coalitieakkoord-d66-vvd-cda.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kabinetsformatie2025.nl/site/binaries/site-content/collections/documents/2026/01/30/aan-de-slag---coalitieakkoord-2026-2030/coalitieakkoord-d66-vvd-cda.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -9448,143 +6279,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{681dcdd7-3e43-49fb-ac1e-2321f7e63421}" enabled="1" method="Standard" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>7</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>14823</ap:Characters>
+  <ap:Pages>9</ap:Pages>
+  <ap:Words>2863</ap:Words>
+  <ap:Characters>15747</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>123</ap:Lines>
-  <ap:Paragraphs>34</ap:Paragraphs>
+  <ap:Lines>131</ap:Lines>
+  <ap:Paragraphs>37</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>17484</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>18573</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-08-21T07:58:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F00AA5B09C34F670E4989DDFEF3957234AE</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterShapeIds">
-[...8 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...61 lines deleted...]
-    <vt:lpwstr>https://247.plaza.buzaservices.nl/subject/PV-RK2026062026/BZ2631433/Fiche%201%20-%20Mededeling%20Stop%20Destroying%20Videogames.docx, </vt:lpwstr>
   </property>
 </Properties>
 </file>