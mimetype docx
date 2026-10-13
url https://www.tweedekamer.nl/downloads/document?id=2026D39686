--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -1,5649 +1,1488 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00B25D79" w:rsidR="006C46BE" w14:paraId="236FBE50" w14:textId="77777777">
-[...21 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="00F04DD8" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="6C4F6BEB" w14:textId="607D93C9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04DD8" w:rsidR="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00416E07" w:rsidR="008E2F67">
-[...116 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>851</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04DD8" w:rsidR="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F04DD8" w:rsidR="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Wijziging van de Wet Huis voor klokkenluiders en enige andere wetten ter implementatie van Richtlijn (EU) 2019/1937 van het Europees Parlement en de Raad van 23 oktober 2019 (PbEU 2019, L 305) en enige andere wijzigingen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="00F04DD8" w:rsidP="00F04DD8" w:rsidRDefault="00F04DD8" w14:paraId="699118F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04DD8" w:rsidR="001A5AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>75</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="00F04DD8" w14:paraId="5ED03131" w14:textId="4460999C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="00F04DD8" w:rsidP="00F04DD8" w:rsidRDefault="00F04DD8" w14:paraId="02676719" w14:textId="4CD0FA86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 28 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="26CBFB16" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="07760285" w14:textId="73FC0801">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Melders leveren een belangrijke maatschappelijke bijdrage door vermoedens van mogelijke misstanden in de zin van de Wet bescherming klokkenluiders (hierna: de Wbk) te melden. Het is van belang dat zij tijdens het meldproces kunnen rekenen op passende en kosteloze ondersteuning. In de Kamerbrief van 10 juli 2025 is uw Kamer toegezegd dat het ondersteuningsaanbod psychosociaal, rechtsbijstand en mediation begin 2026 zou worden geëvalueerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het onderzoeksbureau Kwink Groep heeft beide evaluaties afgerond. Met deze brief informeer ik uw Kamer over de rapporten ‘evaluatie voorziening psychosociale ondersteuning klokkenluiders’ en ‘evaluatie voorziening rechtsbijstand en mediation klokkenluiders’. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="554B65D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00705013" w:rsidR="00095452" w14:paraId="36BEFE4E" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="488E7B17" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00705013">
-        <w:rPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>O</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Ondersteuning klokkenluiders </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="1D14EB9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sinds 1 september 2022 komen melders van vermoedens van misstanden, personen die een melder bijstaan en betrokken derden (hierna: melders) na doorverwijzing van het Huis voor Klokkenluiders (hierna: het Huis) in aanmerking voor kosteloze psychosociale ondersteuning via Slachtofferhulp Nederland (hierna: SHN). Deze voorziening heeft als doel psychosociale ondersteuning te verstrekken aan melders van een vermoeden van een misstand. De psychosociale ondersteuning door SHN loopt tot 1 september 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="469F99BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="73D9A7DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sinds 1 februari 2024 kunnen potentiële melders op grond van de Subsidieregeling rechtsbijstand en mediation na doorverwijzing van het Huis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in aanmerking komen voor kosteloze rechtsbijstand door een advocaat of mediation door een mediator via de Raad voor de Rechtsbijstand (hierna: de Raad). Het doel van deze regeling is om te voorzien in adequate en kosteloze gefinancierde rechtsbijstand en mediation voor melders. De Subsidieregeling rechtsbijstand en mediation loopt tot 1 februari 2028.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="000A0968" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="1C1783C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De voorzieningen zijn ingesteld naar aanleiding van de evaluatie van de Wet Huis voor klokkenluiders uit 2020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, waarin is geconstateerd dat ondersteuning in de vorm van psychosociale en rechtsbijstand voor melders van vermoedelijke misstanden van groot belang is, en een goede organisatie hiervan een bijdrage levert aan de doelen van de Wet bescherming klokkenluiders (hierna: Wbk).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="4D26DDC1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="67161DA3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorzieningen beogen de meldingsbereidheid van melders te verhogen, conflicten op de werkvloer tussen werkgevers en melders te voorkomen dan wel te de-escaleren, de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">rechtsbescherming van klokkenluiders te vergroten en bij te dragen aan het oplossen van misstanden in de zin van de Wbk.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="567BDEF7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="69258105" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>ndersteuning</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Evaluaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="5ED38E1B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het onderzoeksbureau Kwink heeft het ondersteuningsaanbod voor melders geëvalueerd om inzicht te krijgen in hoeverre ze bijdragen aan de doelen waarvoor zij zijn ingericht, hoe zij functioneren, de mate waarin ze aansluiten bij de behoefte van melders, en welke mogelijke aanknopingspunten ze bieden voor een structurele vormgeving van het ondersteuningsaanbod.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="74FF9439" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="0BE63690" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De rapporten bevestigen, helaas, dat het meldproces voor klokkenluiders vaak belastend is en onderstreept het belang van goede ondersteuning. Te meer nu klokkenluiders met het melden van mistanden een belangrijke maatschappelijke bijdrage leveren. Met tevredenheid heb ik kennisgenomen dat melders die gebruik hebben gemaakt van één of beide voorzieningen, deze als positief beoordelen en aangeven dat deze voorzien in een ondersteuningsbehoefte en helpen het meldingsproces voort te zetten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00705013" w:rsidR="003A7BF8">
-        <w:rPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enkele melders geven aan een andere verwachting van het ondersteuningsaanbod te hebben. Uit de evaluatie volgt verder dat de voorziening bij zowel melders als partijen die melders bijstaan, zoals vertrouwenspersonen en vakbonden, in beperkte mate bekend is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="19C7DC80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="2362D818" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">klokkenluiders </w:t>
-[...269 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Resultaten evaluatie psychosociale ondersteuning klokkenluiders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="2208D009" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een belangrijke conclusie uit het rapport is dat de voorziening voorziet in een behoefte van melders. SHN biedt een luisterend oor, erkenning en steun bij het omgaan met spanning, onzekerheid en langdurige belasting. De voorziening helpt melders met name om het meldproces vol te houden, rust te vinden en beter om te gaan met de emotionele belasting die daarmee gepaard gaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="4721AF67" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="7252DCDB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verder laat het rapport zien dat de voorziening organisatorisch goed is ingericht. Het Huis functioneert als toegangspoort en verzorgt de doorverwijzing naar Slachtofferhulp Nederland. Het aanmelden en doorverwijzen van melders naar SHN door het Huis verloopt soepel. Daarbij waarderen melders en betrokken partijen dat er geen sprake is van wachttijden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="6FEFA09C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="56F185F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tegelijkertijd blijkt dat een deel van de melders intensievere psychologische hulp verwachtte en daar behoefte aan heeft. De voorziening is echter bewust ingericht als laagdrempelige psychosociale ondersteuning en niet als gespecialiseerde psychologische hulpverlening. Door deze vorm laagdrempelig te organiseren konden melders snel geholpen worden, zonder lange wachttijden. Uit de evaluatie volgt dat melders de laagdrempelige toegang en het snelle contact met SHN waarderen. Verder was ten tijde van de start van de voorziening nog niet duidelijk in hoeverre intensievere psychologische hulp nodig zou zijn. Voor een beeld is in de evaluatie hier naar gevraagd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="0AAD5A55" w14:textId="04FD6FF2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Evaluatie</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="376F1D2F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>s</w:t>
-[...254 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Aanbevelingen psychosociale ondersteuning klokkenluiders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="3CBF77A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De onderzoekers bevelen aan door te gaan met het aanbieden van de psychosociale ondersteuning en deze aan te vullen met een intensievere psychologische ondersteuning. De voorziening loopt in ieder geval tot 1 september 2027. Verder wordt aanbevolen om de ondersteuning laagdrempelig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>toegankelijk te houden, zonder lange wachttijden. Tot slot, bevelen de onderzoekers aan om de bekendheid en vindbaarheid van de voorziening te verbeteren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="185E2ADF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Resultaten </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="6F9F6162" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">evaluatie </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>psychosociale ondersteuning</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Resultaten evaluatie rechtsbijstand en mediation klokkenluiders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="5067EB88" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Belangrijke conclusies uit het rapport zijn dat de voorziening de rechtsbescherming van melders vergroot, hen helpt bij de nadelige rechtsgevolgen van het melden, de bescherming van hun rechten ten opzichte van werkgevers versterkt en hen beter in staat stelt om hun rechtspositie te bewaken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="3DC38EDB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="124C4838" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorziening voorziet in een behoefte aan kosteloze juridische ondersteuning voor melders voor wie het anders financieel niet haalbaar zou zijn een advocaat in te schakelen. Dit wordt door hen gewaardeerd. Een deel van de melders verwachtte dat de juridische bijstand meer gericht zou zijn op het onderzoeken en oplossen van misstanden. In het huidige stelsel ligt de onderzoeks- verantwoordelijkheid bij werkgevers en de bevoegde autoriteiten. De voorziening is gericht op juridische bijstand bij de nadelige rechtsgevolgen van een melding. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="137B4BF6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="7C1DD802" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op grond van deze conclusies ben ik positief gestemd dat de voorziening kan bijdragen aan een effectievere bescherming van de rechten van melders in de praktijk, zoals het benadelingsverbod en de bescherming tegen aansprakelijkheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="1FF4B50C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En ook dat de voorziening indirect kan bijdragen aan het oplossen van misstanden, dat het melders steun biedt, hen helpt het meldtraject voort te zetten, deze toegankelijk is voor doorverwezen melders en dat zij weinig drempels ervaren in het gebruik ervan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="09D24BA1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="63AC10CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het rapport laat verder zien dat advocaten en mediators overwegend positief over de voorziening zijn, hoewel zij kritisch over de vergoeding zijn. De voorziening functioneert in de basis goed: er is sprake van goede samenwerking tussen betrokken partijen met een duidelijke en logische rolverdeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="5B0D0327" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Tot slot kon het effect van mediation in deze evaluatie niet worden gemeten, omdat er nagenoeg geen gebruik van is gemaakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="1D3ECCFB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="0D4A7C8C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> klokkenluiders</w:t>
-[...118 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Aanbevelingen rechtsbijstand en mediation ondersteuning klokkenluiders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="7D98C5A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Allereerst bevelen de onderzoekers aan om in te zetten op de bekendheid en vindbaarheid van de voorziening.</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk233703665" w:id="1"/>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Verder wordt aanbevolen om onderzoek te doen naar de vergoeding van advocaten, en deze zo nodig aan te passen. Het door het Kenniscentrum van de Raad toegezegde onderzoek naar de tijdsbesteding van advocaten en mediators zal worden betrokken bij het vaststellen van de vergoeding.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tot slot is er de aanbeveling om het matchingsproces van de Raad waarbij een melder en advocaat gekoppeld worden, te verbeteren. De Raad neemt de aanbeveling mee in de doorontwikkeling van matching. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="68E35362" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...4 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="7402CDF6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00705013">
-        <w:rPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>A</w:t>
-[...506 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ondersteuningsaanbod klokkenluiders </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="2AA43DC5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik ben verheugd dat beide rapporten laten zien dat zowel het psychosociale als het juridische ondersteuningsaanbod voorziet in een behoefte van melders, hen steun biedt in moeilijke omstandigheden en door hen worden gewaardeerd. De rapporten geven aanbevelingen en aanleiding om de vormgeving van de voorzieningen op de lange termijn te verkennen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="79E27B84" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="00A965B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik zie bovendien de toegevoegde waarde van het verder vergroten van de kenbaarheid van de voorzieningen. Als bij meer melders bekend is welke ondersteuningsmogelijkheden er zijn, kan het eraan bijdragen dat ze een melding durven te doen. Met de voorzieningen kan het doenvermogen van een melder worden versterkt en kunnen bijdragen aan het oplossen van misstanden in de zin van Wbk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="7DAF497C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="48A3027F" w14:textId="4D279E4A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de stand van zakenbrief van 10 juli 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ga ik in op de moties van oud-Lid Temmink en Lid van Dijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00F04DD8" w:rsidR="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82409" w:rsidR="00C82409">
-[...52 lines deleted...]
-      <w:r w:rsidRPr="00DA0707" w:rsidR="00DA0707">
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, over een onafhankelijk klokkenluidersfonds en het gebruiken van boeteopbrengsten uit sancties van het Huis voor een klokkenluidersfonds. Ik heb aangegeven deze moties te zien als steun voor het beleid om psychosociale en juridische ondersteuning aan klokkenluiders te bieden, en dat hiervoor middelen beschikbaar zijn. Ik zal mij de komende periode beraden op de opvolging van de aanbevelingen en nader uitwerken hoe de voorzieningen voor klokkenluiders op de lange termijn in te richten.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="30A3AF75" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="128EF5DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kortom, beide evaluaties betrek ik bij de verdere uitwerking van het ondersteuningsaanbod. Verder gebruik ik ook de eerdere evaluatie van de pilot mediation en juridische ondersteuning klokkenluiders bij de sector Rijk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarnaast start eind 2026 de wetsevaluatie Wbk. De inzichten uit deze wetsevaluatie wil ik bij dit vraagstuk ook betrekken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="117B21BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="3BCA0C34" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik ga hiervoor in overleg met de relevante stakeholders zoals onder meer het Huis en de Raad. Ik informeer uw Kamer voorjaar 2027 nader over de opvolging van de aanbevelingen en de structurele vormgeving van de ondersteuning aan klokkenluiders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="1126E721" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="1C7D8BD2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00223D87">
-[...763 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="001A5AB7" w:rsidP="00F04DD8" w:rsidRDefault="001A5AB7" w14:paraId="52CFE2F9" w14:textId="552687B5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04DD8" w:rsidR="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Heerma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F04DD8" w:rsidR="006F53E6" w:rsidP="00F04DD8" w:rsidRDefault="006F53E6" w14:paraId="0C434A4B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00F04DD8" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="72327196" w14:textId="77777777" w:rsidR="000E6DBA" w:rsidRDefault="000E6DBA" w:rsidP="001A5AB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6E0F6D5C" w14:textId="77777777" w:rsidR="000E6DBA" w:rsidRDefault="000E6DBA" w:rsidP="001A5AB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...12 lines deleted...]
-    <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...31 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="006201A1" w14:paraId="3136CC35" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E93D9EB" w14:textId="77777777" w:rsidR="001A5AB7" w:rsidRPr="001A5AB7" w:rsidRDefault="001A5AB7" w:rsidP="001A5AB7">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="000D22C0" w14:paraId="543FD6F1" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3D4783B4" w14:textId="77777777" w:rsidR="001A5AB7" w:rsidRPr="001A5AB7" w:rsidRDefault="001A5AB7" w:rsidP="001A5AB7">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="006201A1" w14:paraId="42606359" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08390621" w14:textId="77777777" w:rsidR="001A5AB7" w:rsidRPr="001A5AB7" w:rsidRDefault="001A5AB7" w:rsidP="001A5AB7">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="568BB764" w14:textId="77777777" w:rsidR="000E6DBA" w:rsidRDefault="000E6DBA" w:rsidP="001A5AB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3AFAD6B0" w14:textId="77777777" w:rsidR="000E6DBA" w:rsidRDefault="000E6DBA" w:rsidP="001A5AB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="162F1ED8" w14:textId="77777777" w:rsidR="001A5AB7" w:rsidRPr="00F04DD8" w:rsidRDefault="001A5AB7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk233969215"/>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamerstukken II 2024-2025, nr. 35581, nr. 74</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00863442" w:rsidRPr="00277AA3" w14:paraId="1AB66846" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="28BEFF10" w14:textId="77777777" w:rsidR="001A5AB7" w:rsidRPr="00F04DD8" w:rsidRDefault="001A5AB7" w:rsidP="00836F18">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="467886" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00277AA3">
-[...20 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stcrt. 2024, nr. 960.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="00836F18" w:rsidRPr="00305881" w:rsidP="00836F18" w14:paraId="62CB02CC" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="424BE44D" w14:textId="77777777" w:rsidR="001A5AB7" w:rsidRPr="00F04DD8" w:rsidRDefault="001A5AB7" w:rsidP="00CC1599">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 2020-2021, 33 258, nr. 51, p. 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74822F7E" w14:textId="77777777" w:rsidR="001A5AB7" w:rsidRPr="00F04DD8" w:rsidRDefault="001A5AB7" w:rsidP="00CC1599">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4164E697" w14:textId="77777777" w:rsidR="001A5AB7" w:rsidRPr="00F04DD8" w:rsidRDefault="001A5AB7" w:rsidP="00CC1599">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="00CC1599" w:rsidRPr="00277AA3" w:rsidP="00CC1599" w14:paraId="21372B45" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="56EF0566" w14:textId="77777777" w:rsidR="001A5AB7" w:rsidRPr="00F04DD8" w:rsidRDefault="001A5AB7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk233703703"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk233703704"/>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00277AA3">
-[...33 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kenniscentrum zal onderzoek doen mits voor het einde van de looptijd van de voorziening rechtsbijstand en mediation de urenbesteding in 50 voldoende vergelijkbare zaken zijn vastgesteld. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="00FC11F3" w:rsidRPr="00277AA3" w14:paraId="275A0FBF" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:szCs w:val="14"/>
+    <w:p w14:paraId="2AAEEC07" w14:textId="77777777" w:rsidR="001A5AB7" w:rsidRPr="00F04DD8" w:rsidRDefault="001A5AB7" w:rsidP="00EC4A1E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00277AA3">
-[...21 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024-2025, nr. 35581, nr. 74.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="00EC4A1E" w:rsidRPr="00277AA3" w:rsidP="00EC4A1E" w14:paraId="451ACA49" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="14"/>
+    <w:p w14:paraId="13A19772" w14:textId="77777777" w:rsidR="001A5AB7" w:rsidRPr="00F04DD8" w:rsidRDefault="001A5AB7" w:rsidP="00EC4A1E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00277AA3">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 35851, nr. 56.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w:rsidR="00EC4A1E" w:rsidRPr="00277AA3" w:rsidP="00EC4A1E" w14:paraId="2FCF1954" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="14"/>
+    <w:p w14:paraId="393BAE28" w14:textId="77777777" w:rsidR="001A5AB7" w:rsidRPr="00F04DD8" w:rsidRDefault="001A5AB7" w:rsidP="00EC4A1E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00277AA3">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 35851, nr. 57.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w:rsidR="00EC4A1E" w:rsidP="00EC4A1E" w14:paraId="370B77F1" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="419501C8" w14:textId="77777777" w:rsidR="001A5AB7" w:rsidRPr="00F04DD8" w:rsidRDefault="001A5AB7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B4CC8">
-[...27 lines deleted...]
-      </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk233979233"/>
-      <w:r w:rsidRPr="00BC1F93">
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> bij de brief 30 oktober 2024.</w:t>
+      <w:r w:rsidRPr="00F04DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamerstukken II 2024–2025, 35851, nr. 64 zie bijlage bij de brief 30 oktober 2024.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="006201A1" w14:paraId="326DC6D1" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F2EADE7" w14:textId="77777777" w:rsidR="001A5AB7" w:rsidRPr="001A5AB7" w:rsidRDefault="001A5AB7" w:rsidP="001A5AB7">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...410 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6DC9B91E" w14:textId="77777777" w:rsidR="001A5AB7" w:rsidRPr="001A5AB7" w:rsidRDefault="001A5AB7" w:rsidP="001A5AB7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="000D22C0" w14:paraId="3344BCA3" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="097C96EF" w14:textId="77777777" w:rsidR="001A5AB7" w:rsidRPr="001A5AB7" w:rsidRDefault="001A5AB7" w:rsidP="001A5AB7">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1195 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...823 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="105"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000D22C0"/>
-[...351 lines deleted...]
-    <w:rsid w:val="00FF7EE0"/>
+    <w:rsidRoot w:val="001A5AB7"/>
+    <w:rsid w:val="00084C14"/>
+    <w:rsid w:val="000E6DBA"/>
+    <w:rsid w:val="001A5AB7"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00824C38"/>
+    <w:rsid w:val="00905A7D"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F04DD8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="2853CDE5"/>
-  <w15:docId w15:val="{5A3779A3-8792-44BE-A80C-4D747091F185}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6B5E1EAB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{844BA0C7-8218-49E4-A9BB-3424D0A9CB3E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5652,77 +1491,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5747,75 +1586,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5850,55 +1689,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5961,873 +1800,711 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A5AB7"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="001A5AB7"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A5AB7"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A5AB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A5AB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A5AB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A5AB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A5AB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A5AB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001A5AB7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A5AB7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A5AB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A5AB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A5AB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A5AB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A5AB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A5AB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A5AB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A5AB7"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...105 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001A5AB7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A5AB7"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001A5AB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="001A5AB7"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001A5AB7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A5AB7"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
+    <w:rsid w:val="001A5AB7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A5AB7"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001A5AB7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A5AB7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="001A5AB7"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...130 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...25 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001A5AB7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-[...22 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A5AB7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="18"/>
-[...64 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001A5AB7"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000112CF"/>
+    <w:rsid w:val="001A5AB7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000112CF"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="001A5AB7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000112CF"/>
+    <w:rsid w:val="001A5AB7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000112CF"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00FA25E0"/>
+    <w:rsid w:val="001A5AB7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F04DD8"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...191 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6884,51 +2561,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6992,65 +2669,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -7071,100 +2748,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1542</ap:Words>
-  <ap:Characters>8486</ap:Characters>
+  <ap:Words>1602</ap:Words>
+  <ap:Characters>8811</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>70</ap:Lines>
+  <ap:Lines>73</ap:Lines>
   <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10008</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10393</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>