--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -1,3262 +1,704 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00641774" w:rsidR="00641774" w:rsidP="00641774" w:rsidRDefault="00641774" w14:paraId="6519B5C6" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Geachte Voorzitter, </w:t>
+    <w:p w:rsidRPr="003A0889" w:rsidR="003A0889" w:rsidP="003A0889" w:rsidRDefault="0010012C" w14:paraId="3A619AA8" w14:textId="30C81B4C">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0889" w:rsidR="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>XXIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0889" w:rsidR="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Klimaat en Groene Groei (XXIII) voor het jaar 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00641774" w:rsidP="00641774" w:rsidRDefault="00641774" w14:paraId="658C30CD" w14:textId="77777777"/>
-[...19 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003A0889" w:rsidR="003A0889" w:rsidP="003A0889" w:rsidRDefault="003A0889" w14:paraId="35889D2E" w14:textId="3F02242E">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>59</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Klimaat en Groene Groei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A0889" w:rsidR="003A0889" w:rsidP="003A0889" w:rsidRDefault="003A0889" w14:paraId="473D59F2" w14:textId="57AB99B8">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A0889" w:rsidR="003A0889" w:rsidP="003A0889" w:rsidRDefault="003A0889" w14:paraId="27A7F010" w14:textId="32D542F7">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 28 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A0889" w:rsidR="003A0889" w:rsidP="00641774" w:rsidRDefault="003A0889" w14:paraId="409EC0A9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A0889" w:rsidR="0010012C" w:rsidP="00641774" w:rsidRDefault="0010012C" w14:paraId="528F2976" w14:textId="2EE920DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In Nederland wordt hard gewerkt aan een duurzaam en toekomstbestendig energiesysteem. Het is daarbij essentieel dat we zorgen voor een betrouwbare, betaalbare en weerbare energievoorziening voor vandaag en morgen. De huidige geopolitieke ontwikkelingen maken één ding duidelijk: Nederland moet minder afhankelijk worden van buitenlandse energiebronnen. Daarom zet dit kabinet zich in voor een divers aanbod van energie. Naast de ontwikkeling van hernieuwbare energie en de besparing van energie, speelt ook het gebruik van aardgas de komende decennia nog een belangrijke (dalende) rol, bijvoorbeeld in het verwarmen van huizen of het produceren van elektriciteit als de wind niet waait en de zon niet schijnt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A0889" w:rsidR="0010012C" w:rsidP="00641774" w:rsidRDefault="0010012C" w14:paraId="16A8BB1D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij een gecontroleerde afbouw van het gebruik van fossiele brandstoffen, waaronder gas, hoort ook een strategie om voor de (dalende) vraag die er nog is, leveringszekerheid te bieden. Daarin speelt ook onze eigen productie een rol. Hierover zijn afspraken gemaakt in het coalitieakkoord. In de aan uw Kamer toegezegde Kamerbrief over het strategisch gasbeleid, die ik u de week na Prinsjesdag zal toezenden, zal ik op het aspect van gasleveringszekerheid nader ingaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A0889" w:rsidR="0010012C" w:rsidP="00A306C2" w:rsidRDefault="0010012C" w14:paraId="58AD5DFA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het bijgevoegde Jaarverslag Delfstoffen en Aardwarmte 2025 staan de feitelijke cijfers rond mijnbouwactiviteiten in Nederland van het afgelopen jaar. Tegelijkertijd geeft het ook een goed beeld van de ontwikkelingen in de afgelopen jaren en biedt het een vooruitblik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A0889" w:rsidR="0010012C" w:rsidP="275CCF21" w:rsidRDefault="0010012C" w14:paraId="77CEBAA3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De totale gaswinning uit de Nederlandse kleine velden op zee en land bedroeg in 2025 8,1 miljard m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Dit is 27 procent van de totale Nederlandse aardgasvraag van ongeveer 30 miljard m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per jaar. 5,9 miljard m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> was afkomstig uit de kleine velden op de Noordzee, 2,2 miljard m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uit kleine velden op land. De gaswinning uit de Nederlandse kleine velden is sterk afgenomen, van circa 40,7 miljard m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in 2004 naar circa 8,1 miljard m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in 2025. Ook de ontdekte aardgasvoorraden in ontwikkelde en niet ontwikkelde aardgasvoorkomens, ook wel reserves genoemd, nemen in de afgelopen decennia gestaag af. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0889" w:rsidDel="00A306C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het jaarverslag schetst ook de verwachte ontwikkeling van de Nederlandse vraag en aanbod van aardgas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A0889" w:rsidR="0010012C" w:rsidP="00EE3415" w:rsidRDefault="0010012C" w14:paraId="7BDBE52B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uit de analyse van TNO blijkt dat de vraag naar aardgas de komende jaren weliswaar afneemt, maar dat er ook in 2050 nog aardgas nodig zal zijn. De ambitie van het kabinet is om deze gasvraag zo snel mogelijk af te bouwen, zoals ook nader toegelicht zal worden in het Nationaal Plan Energiesysteem dat met Prinsjesdag zal worden gepubliceerd. Ondertussen borgt het kabinet de leveringszekerheid van de resterende gasvraag, mede door uitvoering van het sectorakkoord waarvan u binnenkort de voortgangsrapportage ontvangt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A0889" w:rsidR="003A0889" w:rsidP="00524FB4" w:rsidRDefault="0010012C" w14:paraId="7112C302" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="05145830" w:rsidRDefault="05145830" w14:paraId="392EB6EB" w14:textId="1DCF7781"/>
-[...19 lines deleted...]
-      <w:r w:rsidR="00ED08B3">
+    <w:p w:rsidRPr="003A0889" w:rsidR="0010012C" w:rsidP="003A0889" w:rsidRDefault="003A0889" w14:paraId="29DDFA76" w14:textId="233E4590">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0889" w:rsidR="0010012C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="3D02424E">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="05145830" w:rsidRDefault="05145830" w14:paraId="13D7C2A0" w14:textId="30C865A1"/>
-[...115 lines deleted...]
-    <w:p w:rsidR="004425CC" w:rsidP="00810C93" w:rsidRDefault="00D06F36" w14:paraId="52FE343B" w14:textId="77777777">
+    <w:p w:rsidRPr="003A0889" w:rsidR="003A0889" w:rsidP="003A0889" w:rsidRDefault="003A0889" w14:paraId="5C7CEC6B" w14:textId="6FE5940A">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk222840271" w:id="0"/>
-      <w:r>
-[...10 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Veldhoven-van der Meer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...25 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:sectPr w:rsidRPr="003A0889" w:rsidR="003A0889">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EB43C29" w14:textId="77777777" w:rsidR="008C6554" w:rsidRDefault="008C6554">
+    <w:p w14:paraId="029E8AA0" w14:textId="77777777" w:rsidR="00000A07" w:rsidRDefault="00000A07" w:rsidP="0010012C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7374DE5D" w14:textId="77777777" w:rsidR="008C6554" w:rsidRDefault="008C6554"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0088E5D7" w14:textId="77777777" w:rsidR="008C6554" w:rsidRDefault="008C6554">
+    <w:p w14:paraId="79F6F350" w14:textId="77777777" w:rsidR="00000A07" w:rsidRDefault="00000A07" w:rsidP="0010012C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE62666" w14:textId="77777777" w:rsidR="008C6554" w:rsidRDefault="008C6554"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...64 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47DBD1ED" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="179AD351" w14:textId="77777777" w:rsidR="0010012C" w:rsidRPr="0010012C" w:rsidRDefault="0010012C" w:rsidP="0010012C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="62AA7FB6" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="6957F5AB" w14:textId="77777777" w:rsidR="0010012C" w:rsidRPr="0010012C" w:rsidRDefault="0010012C" w:rsidP="0010012C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="41F266EC" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D9D7856" w14:textId="77777777" w:rsidR="0010012C" w:rsidRPr="0010012C" w:rsidRDefault="0010012C" w:rsidP="0010012C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26E00F65" w14:textId="77777777" w:rsidR="008C6554" w:rsidRDefault="008C6554">
+    <w:p w14:paraId="6D8E28C1" w14:textId="77777777" w:rsidR="00000A07" w:rsidRDefault="00000A07" w:rsidP="0010012C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CBB676F" w14:textId="77777777" w:rsidR="008C6554" w:rsidRDefault="008C6554"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F19DA9C" w14:textId="77777777" w:rsidR="008C6554" w:rsidRDefault="008C6554">
+    <w:p w14:paraId="7D8D7247" w14:textId="77777777" w:rsidR="00000A07" w:rsidRDefault="00000A07" w:rsidP="0010012C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE4931A" w14:textId="77777777" w:rsidR="008C6554" w:rsidRDefault="008C6554"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...97 lines deleted...]
-  <w:p w14:paraId="0A63AA18" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="4EE503F1" w14:textId="77777777" w:rsidR="0010012C" w:rsidRPr="0010012C" w:rsidRDefault="0010012C" w:rsidP="0010012C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...521 lines deleted...]
-  <w:p w14:paraId="71AF2995" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="00CCD891" w14:textId="77777777" w:rsidR="0010012C" w:rsidRPr="0010012C" w:rsidRDefault="0010012C" w:rsidP="0010012C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24BABFDC" w14:textId="77777777" w:rsidR="0010012C" w:rsidRPr="0010012C" w:rsidRDefault="0010012C" w:rsidP="0010012C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...857 lines deleted...]
-    <w:rsid w:val="7EAAD604"/>
+    <w:rsidRoot w:val="0010012C"/>
+    <w:rsid w:val="00000A07"/>
+    <w:rsid w:val="0010012C"/>
+    <w:rsid w:val="001E7250"/>
+    <w:rsid w:val="003A0889"/>
+    <w:rsid w:val="00437E23"/>
+    <w:rsid w:val="006E1398"/>
+    <w:rsid w:val="006E609B"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007D3887"/>
+    <w:rsid w:val="009C7F3E"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3F13EC50"/>
+  <w14:docId w14:val="24812F9E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{584644AC-1C0B-43AD-B1C9-4C8919DE001D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3278,74 +720,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3494,1151 +937,959 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0010012C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0010012C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0010012C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0010012C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0010012C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0010012C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0010012C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0010012C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0010012C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:uiPriority w:val="1"/>
-[...4 lines deleted...]
-      <w:bCs/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0010012C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0010012C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...10 lines deleted...]
-      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0010012C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0010012C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="28"/>
-[...20 lines deleted...]
-    <w:link w:val="Kop4"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="362EEFB2"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="0010012C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0010012C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0010012C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0010012C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0010012C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0010012C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0010012C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0010012C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...2 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0010012C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0010012C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...10 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0010012C"/>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...5 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0010012C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0010012C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0010012C"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...27 lines deleted...]
-    <w:rsid w:val="362EEFB2"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0010012C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0010012C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0010012C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0010012C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0010012C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0010012C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="362EEFB2"/>
-[...144 lines deleted...]
-    </w:rPr>
+    <w:qFormat/>
+    <w:rsid w:val="003A0889"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>427</ap:Words>
-  <ap:Characters>2351</ap:Characters>
+  <ap:Words>462</ap:Words>
+  <ap:Characters>2546</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>19</ap:Lines>
-  <ap:Paragraphs>5</ap:Paragraphs>
+  <ap:Lines>21</ap:Lines>
+  <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2773</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3002</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>