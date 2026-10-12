--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -1,3254 +1,715 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="004117FD" w:rsidP="004117FD" w:rsidRDefault="004117FD" w14:paraId="6A3797BD" w14:textId="6E58773B">
-[...161 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00972E6C" w:rsidR="00972E6C" w:rsidRDefault="00A0024C" w14:paraId="491B8D6C" w14:textId="1C1D9365">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972E6C" w:rsidR="00972E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...81 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00972E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>576</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972E6C" w:rsidR="00972E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00972E6C" w:rsidR="00972E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Natuurbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00972E6C" w:rsidR="00A0024C" w:rsidP="004117FD" w:rsidRDefault="00972E6C" w14:paraId="435FE8C6" w14:textId="403907A9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972E6C" w:rsidR="00A0024C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>521</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00972E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00972E6C" w:rsidR="00972E6C" w:rsidP="004117FD" w:rsidRDefault="00972E6C" w14:paraId="6290C799" w14:textId="798F51A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00972E6C" w:rsidR="00972E6C" w:rsidP="004117FD" w:rsidRDefault="00972E6C" w14:paraId="3BBD2168" w14:textId="13316F53">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 28 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00972E6C" w:rsidR="00A0024C" w:rsidP="004117FD" w:rsidRDefault="00A0024C" w14:paraId="39CF5BCE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00972E6C" w:rsidR="00A0024C" w:rsidP="004117FD" w:rsidRDefault="00A0024C" w14:paraId="69487657" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hiermee voldoe ik aan uw verzoek om een reactie op de meeste recente cijfers over faunaschade die door BIJ12 zijn gepubliceerd. Het betreft uitgekeerde tegemoetkomingen van provincies aan agrariërs voor schade die is veroorzaakt door beschermde diersoorten aan gewassen en vee. Ik constateer dat de schade in schadejaar 2025 fors is toegenomen ten opzichte van het jaar ervoor. Ik zie vooral een toename van schade door de grauwe gans aan grasland. Tevens zie ik dat de wolf een groter aandeel heeft en provinciebreed in de top tien van meest schadeveroorzakende dieren staat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00972E6C" w:rsidR="00A0024C" w:rsidP="004117FD" w:rsidRDefault="00A0024C" w14:paraId="1BF0CBCA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00972E6C" w:rsidR="00A0024C" w:rsidP="004117FD" w:rsidRDefault="00A0024C" w14:paraId="7FC6B23C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Schade door beschermde soorten aan landbouwgewassen en vee betekent een verlies aan opbrengst. Grondgebruikers kunnen in dat geval in aanmerking komen voor een tegemoetkoming in die schade, door de provincies. Provincies hebben een zekere mate van vrijheid om hier eigen beleid voor te ontwikkelen en voorwaarden aan de tegemoetkomingen te verbinden. Provincies hebben ook de bevoegdheden om beheer van de beschermde soorten toe te staan. Zij kunnen vergunning verlenen voor het doden of verstoren van deze dieren, of zij kunnen deze dieren als vergunningvrij aanwijzen. Hiermee beschikken de provincies over een aantal instrumenten om de schadeproblematiek zowel voor de agrariërs als voor henzelf beheersbaar te houden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00972E6C" w:rsidR="00A0024C" w:rsidP="004117FD" w:rsidRDefault="00A0024C" w14:paraId="04B0AE4C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00972E6C" w:rsidR="00A0024C" w:rsidP="004117FD" w:rsidRDefault="00A0024C" w14:paraId="091B4EE3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Toch blijft de schade ieder jaar toenemen. Voor een deel valt dit te verklaren door een toename van populaties schadeveroorzakende dieren. Maar ook andere factoren spelen een rol. Toenemende gewasprijzen leiden bijvoorbeeld ook tot hogere uitkeringen voor tegemoetkomingen. Een gedetailleerdere analyse van de schadeontwikkeling is te vinden op de website van BIJ12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972E6C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00972E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Provincies hebben maar beperkt invloed op deze ontwikkelingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00972E6C" w:rsidR="00A0024C" w:rsidP="004117FD" w:rsidRDefault="00A0024C" w14:paraId="77AE138F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00972E6C" w:rsidR="00A0024C" w:rsidP="004117FD" w:rsidRDefault="00A0024C" w14:paraId="6C313E85" w14:textId="35D05E34">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provincies spreken mij hierop aan. Ik neem die signalen serieus. Faunaschade is een van de onderwerpen die ik met provincies zal bespreken in het kader van gesprekken over het Natuurpact 2.0, waarbij ook het onderzoek door Berenschot in ogenschouw wordt genomen (Kamerstuk 33576, nr. 477). Mijn ministerie werkt daarnaast aan een stelselwijziging jacht en faunabeheer, waarvoor op dit moment een evaluatie wordt uitgevoerd. Met die evaluatie wordt uitvoering gegeven aan uw motie van 3 juli 2025 (Kamerstuk 33576, nr. 455). Ik verwacht uw Kamer voor het einde van dit jaar over deze evaluatie te kunnen informeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00972E6C" w:rsidR="00A0024C" w:rsidP="004117FD" w:rsidRDefault="00A0024C" w14:paraId="383871F9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00972E6C" w:rsidR="00A0024C" w:rsidP="004117FD" w:rsidRDefault="00A0024C" w14:paraId="68792875" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parallel aan de evaluatie verken ik aan de mogelijkheid onderzoeken om de grauwe gans landelijk als vergunningvrij aan de wijzen. In alle provincies is het op dit moment al mogelijk om de grauwe gans te beheren, maar dit leidt vooralsnog niet tot een afname in de schade. Ik onderzoek of een landelijke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>aanwijzing daar verandering in kan brengen en zal uw Kamer naar verwachting begin 2027 over de uitkomsten daarvan informeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00972E6C" w:rsidR="00A0024C" w:rsidP="00972E6C" w:rsidRDefault="00A0024C" w14:paraId="0B1209E4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00972E6C" w:rsidR="00972E6C" w:rsidP="00972E6C" w:rsidRDefault="00972E6C" w14:paraId="29D9199E" w14:textId="3D3C1D93">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00972E6C" w:rsidR="00A0024C" w:rsidP="00972E6C" w:rsidRDefault="00A0024C" w14:paraId="7CC036E3" w14:textId="3CC0BE53">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972E6C" w:rsidR="00972E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009C4E7F">
-[...205 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:r w:rsidRPr="00972E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Essen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00972E6C" w:rsidR="006F53E6" w:rsidP="00972E6C" w:rsidRDefault="006F53E6" w14:paraId="0ED4000A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00972E6C" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20B70196" w14:textId="77777777" w:rsidR="007C0F50" w:rsidRDefault="007C0F50">
+    <w:p w14:paraId="70E04FE2" w14:textId="77777777" w:rsidR="00FA1113" w:rsidRDefault="00FA1113" w:rsidP="00A0024C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C4A1E6" w14:textId="77777777" w:rsidR="007C0F50" w:rsidRDefault="007C0F50"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00F15424" w14:textId="77777777" w:rsidR="007C0F50" w:rsidRDefault="007C0F50">
+    <w:p w14:paraId="1A115FD8" w14:textId="77777777" w:rsidR="00FA1113" w:rsidRDefault="00FA1113" w:rsidP="00A0024C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4535907E" w14:textId="77777777" w:rsidR="007C0F50" w:rsidRDefault="007C0F50"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...55 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="31253729" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="19E73DA5" w14:textId="77777777" w:rsidR="00A0024C" w:rsidRPr="00A0024C" w:rsidRDefault="00A0024C" w:rsidP="00A0024C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="1387AC76" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="1A2A59A3" w14:textId="77777777" w:rsidR="00A0024C" w:rsidRPr="00A0024C" w:rsidRDefault="00A0024C" w:rsidP="00A0024C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="56EFDA98" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36B440B4" w14:textId="77777777" w:rsidR="00A0024C" w:rsidRPr="00A0024C" w:rsidRDefault="00A0024C" w:rsidP="00A0024C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E737FFB" w14:textId="77777777" w:rsidR="007C0F50" w:rsidRDefault="007C0F50">
+    <w:p w14:paraId="2AFC854D" w14:textId="77777777" w:rsidR="00FA1113" w:rsidRDefault="00FA1113" w:rsidP="00A0024C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="500172C2" w14:textId="77777777" w:rsidR="007C0F50" w:rsidRDefault="007C0F50"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26262AE1" w14:textId="77777777" w:rsidR="007C0F50" w:rsidRDefault="007C0F50">
+    <w:p w14:paraId="776C6C8E" w14:textId="77777777" w:rsidR="00FA1113" w:rsidRDefault="00FA1113" w:rsidP="00A0024C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2147C378" w14:textId="77777777" w:rsidR="007C0F50" w:rsidRDefault="007C0F50"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="76F30120" w14:textId="77777777" w:rsidR="009C4E7F" w:rsidRPr="009C4E7F" w:rsidRDefault="009C4E7F" w:rsidP="009C4E7F">
+    <w:p w14:paraId="23F52F66" w14:textId="77777777" w:rsidR="00A0024C" w:rsidRPr="00972E6C" w:rsidRDefault="00A0024C" w:rsidP="00972E6C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00972E6C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00972E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="009C4E7F">
+        <w:r w:rsidRPr="00972E6C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Schadecijfers - BIJ12</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...105 lines deleted...]
-  <w:p w14:paraId="48446EAA" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="3563BC5E" w14:textId="77777777" w:rsidR="00A0024C" w:rsidRPr="00A0024C" w:rsidRDefault="00A0024C" w:rsidP="00A0024C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...530 lines deleted...]
-  <w:p w14:paraId="20E73284" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="40E9F49D" w14:textId="77777777" w:rsidR="00A0024C" w:rsidRPr="00A0024C" w:rsidRDefault="00A0024C" w:rsidP="00A0024C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3227A427" w14:textId="77777777" w:rsidR="00A0024C" w:rsidRPr="00A0024C" w:rsidRDefault="00A0024C" w:rsidP="00A0024C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="105"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...593 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00A0024C"/>
+    <w:rsid w:val="00447F4A"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00905A7D"/>
+    <w:rsid w:val="00972E6C"/>
+    <w:rsid w:val="00A0024C"/>
+    <w:rsid w:val="00DB5B25"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00FA1113"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2791B71E"/>
+  <w14:docId w14:val="2EAB2CE3"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{529E5DB7-B860-4A27-9305-25792C415272}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3270,74 +731,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3486,1158 +948,1004 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00A0024C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00A0024C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00A0024C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00A0024C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A0024C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A0024C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A0024C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A0024C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A0024C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A0024C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A0024C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A0024C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A0024C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A0024C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A0024C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A0024C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A0024C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A0024C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A0024C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A0024C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00A0024C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00A0024C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A0024C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A0024C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A0024C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A0024C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00A0024C"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
-[...8 lines deleted...]
-    <w:name w:val="Koptekst Char1"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A0024C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Koptekst"/>
-[...14 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A0024C"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-[...6 lines deleted...]
-    <w:name w:val="Kop 2 Char1"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00A0024C"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A0024C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Kop2"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00A0024C"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009C4E7F"/>
+    <w:rsid w:val="00A0024C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A0024C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00A0024C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009C4E7F"/>
-[...6 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:rsid w:val="00A0024C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:semiHidden/>
-[...55 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A0024C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00972E6C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bij12.nl/onderwerp/faunaschade/schadecijfers/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>2441</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>469</ap:Words>
+  <ap:Characters>2580</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>20</ap:Lines>
-  <ap:Paragraphs>5</ap:Paragraphs>
+  <ap:Lines>21</ap:Lines>
+  <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2879</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3043</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>