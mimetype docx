--- v0 (2026-08-27)
+++ v1 (2026-10-17)
@@ -1,5235 +1,1532 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...590 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00D913DC" w:rsidRDefault="001D37C1" w14:paraId="23CE313B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>27830</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D913DC" w:rsidR="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D913DC" w:rsidR="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D913DC" w:rsidR="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Materieelprojecten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00D913DC" w:rsidP="004474D9" w:rsidRDefault="00D913DC" w14:paraId="4F20AE4A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>515</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Defensie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00D913DC" w:rsidP="00FC44D6" w:rsidRDefault="00D913DC" w14:paraId="7DEA0C28" w14:textId="40B50D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00D913DC" w:rsidP="00FC44D6" w:rsidRDefault="00D913DC" w14:paraId="27E21D6E" w14:textId="619059FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 27 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="20E5C12F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="2A18FE20" w14:textId="38FB6F33">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Oorlog is terug op het Europese continent. Rusland vormt de grootste directe dreiging voor onze veiligheid en bereidt zich voor op een langdurige confrontatie met Europa. Defensie moet, nu meer dan ooit, in staat zijn om haar taken volwaardig uit te voeren. Met de invoering van het NATO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Force Model</w:t>
       </w:r>
-      <w:r w:rsidR="00AE55D5">
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (NFM) is de focus van de inzet van de NAVO verlegd van het expeditionair optreden naar geloofwaardige afschrikking en verdediging van het bondgenootschappelijk verdragsgebied; hoofdtaak 1 voor Nederland.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CD70A2">
-[...44 lines deleted...]
-      <w:r w:rsidR="00E55C0E">
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="1BD9E553" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De 11 Luchtmobiele Brigade speelt hierbij een belangrijke rol. Mogelijke tegenstanders beschikken steeds vaker over geavanceerde luchtverdediging, waardoor een luchtmobiele inzet met helikopters of parachutisten niet altijd mogelijk is. De Luchtmobiele Brigade moet ook als lichte infanterie-eenheid op kunnen treden met voertuigen. De infanteriebataljons van deze brigade moeten daarnaast in staat zijn om snel te kunnen verplaatsen vanuit de landingsgebieden buiten het bereik van deze vijandelijke luchtverdediging. De brigade heeft daarvoor voldoende tactische grondmobiliteit nodig om haar taken succesvol te kunnen uitvoeren en verliezen te minimaliseren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="113F5083" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarom versterkt Defensie de grondmobiliteit van de Luchtmobiele Brigade met lichte, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>luchtverlaadbare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en terreinvaardige voertuigen om het personeel van de infanterie-eenheden te verplaatsen naar de inzetlocatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D913DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...176 lines deleted...]
-    <w:p w:rsidR="002D1CCA" w:rsidP="002D1CCA" w:rsidRDefault="00743799" w14:paraId="5E6180FC" w14:textId="44176C50">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hiertoe investeert Defensie in de invulling van de NAVO-capaciteitsdoelstellingen voor deze brigade.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met deze A-brief informeer ik uw Kamer over de behoeftestelling voor het project ‘'Uitbreiding grondmobiliteit Luchtmobiele Brigade’. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="45005D46" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> lichte, </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="3A071C4C" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Behoefte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="3DD56F98" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met dit verwerft Defensie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003973FA">
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>luchtverlaadbare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003973FA">
-[...105 lines deleted...]
-        <w:t xml:space="preserve">verwerft Defensie </w:t>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tactische grondmobiliteit voor de 11 Luchtmobiele Brigade. Dit betreft de aanschaf van een voertuig voor het vervoeren van het personeel van infanterie-eenheden. Met deze capaciteit kunnen de infanteriegroepen na een luchtverplaatsing mobiel en verspreid opereren binnen het operatiegebied van 1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00682726">
-        <w:t>luchtverlaadbare</w:t>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>German</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00682726">
-[...82 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
-        <w:t>German</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>/Netherlands Corps</w:t>
       </w:r>
-      <w:r w:rsidR="00ED709B">
-[...30 lines deleted...]
-    <w:p w:rsidR="003509EA" w:rsidP="003509EA" w:rsidRDefault="0056080D" w14:paraId="335A0895" w14:textId="59BF695F">
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1GNC), waar deze eenheden bij inzet in een hoofdtaak 1-scenario deel van uitmaken. De behoefte voor het voertuig bestaat uit een aantal elementen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="4026E7D8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002061E8" w:rsidR="003509EA">
-        <w:rPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>luchtverlaadbaar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00ED26D2">
-[...24 lines deleted...]
-    <w:p w:rsidR="002061E8" w:rsidP="003509EA" w:rsidRDefault="002061E8" w14:paraId="2008015D" w14:textId="2F5A2025">
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en moet onder een Chinook CH-47 transporthelikopter kunnen worden vervoerd;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="2F992A34" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om vanuit de landingslocatie naar het uiteindelijke inzetgebied te verplaatsen moet het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>terreinvaardig</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn. De mogelijkheid om te verplaatsen in heuvelachtig terrein en voldoende actieradius zonder brandstofbevoorrading is </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>randvoorwaardelijk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> voor inzet;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002061E8" w:rsidP="003509EA" w:rsidRDefault="002061E8" w14:paraId="6E292054" w14:textId="6BB03E23">
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="21F4D37A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
-      <w:r w:rsidRPr="002061E8">
-        <w:rPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>draagvermogen</w:t>
       </w:r>
-      <w:r>
-[...36 lines deleted...]
-    <w:p w:rsidR="00165F44" w:rsidP="00165F44" w:rsidRDefault="00165F44" w14:paraId="3ACA24A9" w14:textId="30F0BC53">
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> moet voldoende zijn om de militairen met uitrusting per voertuig te vervoeren. Hierdoor is snelle inzet, flexibiliteit en verspreid optreden mogelijk. Dit draagt bij aan de operationele taakuitvoering en vermindert de risico’s voor de ingezette militairen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="4861A6D8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Defensie verwerft het voertuig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>‘van de plank’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00165F44">
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00165F44">
-        <w:rPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>Military-off-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00165F44">
-        <w:rPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00165F44">
-        <w:rPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00165F44">
-        <w:rPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>Shelf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...69 lines deleted...]
-    <w:p w:rsidR="00ED709B" w:rsidP="00ED709B" w:rsidRDefault="00F35E1A" w14:paraId="77ED41D4" w14:textId="1C816B8E">
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, MOTS). MOTS-verwerving biedt voordelen op het gebied van prijs en levertijd. Bovendien levert de aanschaf van een beproefd en volwassen systeem minder risico’s op ten opzichte van een nog te ontwikkelen voertuig. Defensie richt zich daarbij op een voertuig dat al wordt gebruikt door NAVO-bondgenoten. Dit draagt bij aan het vergroten van de interoperabiliteit en de uitwisselbaarheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="654A76CC" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
-      </w:pPr>
-[...58 lines deleted...]
-    <w:p w:rsidRPr="00165F44" w:rsidR="005A2A80" w:rsidP="00ED709B" w:rsidRDefault="005A2A80" w14:paraId="64036B6F" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om verschillende soorten infanteriegroepen te vervoeren schaft Defensie zowel een vijf- als negen-persoonsvariant aan. Het project betreft de verwerving van voertuigen voor twee luchtmobiele infanteriebataljons, opleiding en training en logistieke reserve. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="74BC5123" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="002D1CCA" w:rsidP="002D1CCA" w:rsidRDefault="002D1CCA" w14:paraId="723D6041" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="7781B488" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Doeltreffend en doelmatigheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D1CCA" w:rsidP="002D1CCA" w:rsidRDefault="002D1CCA" w14:paraId="37A2A323" w14:textId="18C0CDD7">
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="45F7B952" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="002D1CCA" w:rsidP="00402598" w:rsidRDefault="002D1CCA" w14:paraId="75594390" w14:textId="06C620B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met de uitvoering van dit project geeft Defensie, onder verwijzing naar artikel 3.1 van de Comptabiliteitswet 2016, invulling aan doeltreffendheid en doelmatigheid:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="4B8D58A1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:textAlignment w:val="auto"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Doeltreffendheid</w:t>
       </w:r>
-      <w:r>
-[...72 lines deleted...]
-    <w:p w:rsidRPr="00865068" w:rsidR="00E8663B" w:rsidP="00865068" w:rsidRDefault="002D1CCA" w14:paraId="1D9FAB03" w14:textId="0CAF5D8E">
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: de verwerving van tactische grondmobiliteit past in het huidige operationeel optreden van de Luchtmobiele Brigade. De mogelijkheid om met grondmobiliteit grote afstanden te kunnen overbruggen is essentieel voor de inzetmogelijkheden van deze brigade en de veiligheid van onze militairen. Defensie draagt met dit project bij aan de versterking van deze brigade en geeft daarmee invulling aan de NAVO-capaciteitsdoelstellingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="088DEA2A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00865068">
-        <w:rPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Doelmatigheid</w:t>
       </w:r>
-      <w:r>
-[...78 lines deleted...]
-    <w:p w:rsidR="002D1CCA" w:rsidP="002D1CCA" w:rsidRDefault="002D1CCA" w14:paraId="117058C0" w14:textId="77777777">
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: deze verwerving vergroot de tactische grondmobiliteit van de Luchtmobiele Brigade, doordat zij met deze voertuigen over meer mogelijkheden beschikt om zich te verplaatsen naar het inzetgebied. Omdat het project uitgaat van de aanschaf van een MOTS-wapensysteem is snelle levering mogelijk en wordt het technische en financiële risico beperkt. Tevens hebben MOTS-systemen voordelen in de verkrijgbaarheid van (reserve)onderdelen en zijn schaalvoordelen en de uitwisselbaarheid van componenten mogelijk gedurende de instandhouding. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="475D0049" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Gerelateerde projecten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF777F" w:rsidP="002D1CCA" w:rsidRDefault="002D1CCA" w14:paraId="1E097C3E" w14:textId="51E88CA6">
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="55E0BEBE" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">&amp; </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit project is gerelateerd aan het project 'Chinook Vervanging &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00AB242C">
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Modernising</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00AB242C">
-[...5 lines deleted...]
-      <w:r w:rsidR="00AB242C">
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>’,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D913DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="00AB242C">
-[...57 lines deleted...]
-    <w:p w:rsidR="00AF777F" w:rsidP="002D1CCA" w:rsidRDefault="00AF777F" w14:paraId="6CF01CBB" w14:textId="77777777">
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waarmee Defensie voorziet in moderne CH-47F transporthelikopters. Het voorliggende project ‘Uitbreiding grondmobiliteit Luchtmobiele Brigade’ betreft de aanschaf van voertuigen die onder operationele omstandigheden mogelijk onder deze helikopters worden vervoerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="2A027124" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="002D1CCA" w:rsidP="002D1CCA" w:rsidRDefault="00AF777F" w14:paraId="528B1357" w14:textId="1A3DE54F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="3ABB3E0E" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
-      </w:pPr>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">met het </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Luchtmobiele Brigade beschikt nu en in de nabije toekomst over verschillende operationele wielvoertuigen, die voor verschillende gespecialiseerde taken worden ingezet. Het voorziene voertuig treedt op met het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00682726" w:rsidR="00682726">
-        <w:rPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>Airborne</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00682726" w:rsidR="00682726">
-        <w:rPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Vehicle</w:t>
       </w:r>
-      <w:r w:rsidR="00AB242C">
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ‘</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00AB242C">
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Caracal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00AB242C">
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>’ uit het project ‘</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00AB242C">
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Defensiebrede</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00AB242C">
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Vervanging Operationele Wielvoertuigen (DVOW)’</w:t>
       </w:r>
-      <w:r w:rsidR="00AB242C">
+      <w:r w:rsidRPr="00D913DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidR="005F13BA">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> ‘</w:t>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Hierbij is de ‘</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009835A0">
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Caracal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="009835A0">
-[...26 lines deleted...]
-      <w:r w:rsidR="00DA7CCC">
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>’ bedoeld voor de versterking van het gemotoriseerd optreden beschikt over de voor het luchtmobiel optreden benodigde radio- en wapensystemen. Daarnaast beschikt de Luchtmobiele Brigade over het operationele wielvoertuig ‘Vector’.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D913DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidR="00F36795">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit voertuig is bedoeld voor de taakstelling van een ander infanteriebataljon van de Luchtmobiele Brigade, die de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Special Operations </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DA7CCC" w:rsidR="00DA7CCC">
-        <w:rPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>Forces</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00DA7CCC">
-[...9 lines deleted...]
-    <w:p w:rsidR="00AB242C" w:rsidP="002D1CCA" w:rsidRDefault="00AB242C" w14:paraId="3C71CF8A" w14:textId="77777777">
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SOF) ondersteunt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="3C487FF8" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="006E658C" w:rsidP="006E658C" w:rsidRDefault="006E658C" w14:paraId="7533C04A" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="4462219D" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="-6"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="DejaVu Sans"/>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Risico’s</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E658C" w:rsidP="006E658C" w:rsidRDefault="006E658C" w14:paraId="5D64CAF2" w14:textId="746A6E47">
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="03B059AF" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="-6"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...28 lines deleted...]
-    <w:p w:rsidRPr="00AB242C" w:rsidR="006E658C" w:rsidP="002D1CCA" w:rsidRDefault="006E658C" w14:paraId="7ECA8DB0" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor dit project is een risicobeoordeling gemaakt en worden, waar nodig, beheersmaatregelen getroffen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Binnen het projectbudget is een risicoreservering opgenomen om de onderkende risico’s te dragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="1F6D334B" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="002D1CCA" w:rsidP="002D1CCA" w:rsidRDefault="002D1CCA" w14:paraId="3BAA88BB" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="3B5577DF" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Financiën</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D1CCA" w:rsidP="002D1CCA" w:rsidRDefault="002D1CCA" w14:paraId="184C4813" w14:textId="76E2CB7F">
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="58E4859E" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="002D1CCA" w:rsidP="002D1CCA" w:rsidRDefault="002D1CCA" w14:paraId="4175C816" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met dit project is een investering gemoeid binnen de DMP-bandbreedte van € 50 miljoen tot € 250 miljoen (prijspeil 2026). Deze investering komt ten laste van het investeringsbudget van Defensie. Het projectbudget is inclusief een risicoreservering en exploitatiekosten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="51E6F5E9" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D1CCA" w:rsidP="002D1CCA" w:rsidRDefault="002D1CCA" w14:paraId="5E89BCE5" w14:textId="77777777">
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="2474BA9F" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Planning en vooruitblik</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D1CCA" w:rsidP="002D1CCA" w:rsidRDefault="008C4258" w14:paraId="65209347" w14:textId="4A09D0E9">
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="2D282A79" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C4258">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:lang w:bidi="ar-SA"/>
-[...38 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Gezien de financiële omvang van dit project van minder dan € 250 miljoen ben ik voornemens om dit project te mandateren aan het Commando Materieel en IT (COMMIT). Over de voortgang van dit project informeer ik uw Kamer via de begroting van het Defensiematerieelbegrotingsfonds (DMF) en het Defensieprojectenoverzicht (DPO).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00FC44D6" w:rsidRDefault="00FC44D6" w14:paraId="78F22D15" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00881E10" w:rsidR="00BE2D79" w:rsidP="00E26D15" w:rsidRDefault="00BE2D79" w14:paraId="10DCDAF0" w14:textId="77777777">
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00D913DC" w:rsidRDefault="00D913DC" w14:paraId="2B847081" w14:textId="0AAD401A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00D913DC" w:rsidRDefault="00D913DC" w14:paraId="12DCD351" w14:textId="26CDB455">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D.G. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D913DC" w:rsidR="00FC44D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Boswijk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="00FC44D6" w:rsidP="00D913DC" w:rsidRDefault="00FC44D6" w14:paraId="3CA384B8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005348AC">
-[...40 lines deleted...]
-      <w:pgMar w:top="2722" w:right="1134" w:bottom="1049" w:left="1588" w:header="0" w:footer="709" w:gutter="0"/>
+    </w:p>
+    <w:p w:rsidRPr="00D913DC" w:rsidR="006F53E6" w:rsidP="00D913DC" w:rsidRDefault="006F53E6" w14:paraId="68276CD2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D913DC" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4906C4CE" w14:textId="77777777" w:rsidR="00A34FC9" w:rsidRDefault="00A34FC9" w:rsidP="001E0A0C">
+    <w:p w14:paraId="17546424" w14:textId="77777777" w:rsidR="001B2400" w:rsidRDefault="001B2400" w:rsidP="00FC44D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="091D11DC" w14:textId="77777777" w:rsidR="00A34FC9" w:rsidRDefault="00A34FC9" w:rsidP="001E0A0C">
+    <w:p w14:paraId="5BD40FD3" w14:textId="77777777" w:rsidR="001B2400" w:rsidRDefault="001B2400" w:rsidP="00FC44D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...34 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
-    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...11 lines deleted...]
-    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OpenSymbol">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="RijksoverheidSansHeadingTT">
-    <w:panose1 w:val="020B0503040202060203"/>
+  <w:font w:name="DejaVu Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000087" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="20EF5D03" w14:textId="77777777" w:rsidR="00D30F53" w:rsidRDefault="00D30F53" w:rsidP="001E0A0C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F9105DD" w14:textId="77777777" w:rsidR="00FC44D6" w:rsidRPr="00FC44D6" w:rsidRDefault="00FC44D6" w:rsidP="00FC44D6">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...203 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="030B77D3" w14:textId="77777777" w:rsidR="00FC44D6" w:rsidRPr="00FC44D6" w:rsidRDefault="00FC44D6" w:rsidP="00FC44D6">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1CE94B5A" w14:textId="77777777" w:rsidR="00FC44D6" w:rsidRPr="00FC44D6" w:rsidRDefault="00FC44D6" w:rsidP="00FC44D6">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F69A73F" w14:textId="77777777" w:rsidR="00A34FC9" w:rsidRDefault="00A34FC9" w:rsidP="001E0A0C">
+    <w:p w14:paraId="45A47B66" w14:textId="77777777" w:rsidR="001B2400" w:rsidRDefault="001B2400" w:rsidP="00FC44D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71A29317" w14:textId="77777777" w:rsidR="00A34FC9" w:rsidRDefault="00A34FC9" w:rsidP="001E0A0C">
+    <w:p w14:paraId="06485EA8" w14:textId="77777777" w:rsidR="001B2400" w:rsidRDefault="001B2400" w:rsidP="00FC44D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7DCE178D" w14:textId="3100CD7F" w:rsidR="00D30F53" w:rsidRPr="00E55C0E" w:rsidRDefault="00D30F53" w:rsidP="00E55C0E">
+    <w:p w14:paraId="367D3D75" w14:textId="77777777" w:rsidR="00FC44D6" w:rsidRPr="00D913DC" w:rsidRDefault="00FC44D6" w:rsidP="00FC44D6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00052D39">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D913DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 28 676, nr. 497 van 24 april 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="32A9FF62" w14:textId="77777777" w:rsidR="001451F6" w:rsidRPr="00E667A9" w:rsidRDefault="001451F6" w:rsidP="001451F6">
+    <w:p w14:paraId="7DAB7815" w14:textId="77777777" w:rsidR="00FC44D6" w:rsidRPr="00D913DC" w:rsidRDefault="00FC44D6" w:rsidP="00FC44D6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D913DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> over het verkennen van de mogelijkheden tot aanschaf van lichte voertuigen voor de luchtmobiele brigade (Kamerstuk TZ202507-007) van 1 juli 2025.</w:t>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Toezegging aan het lid Ellian (VVD) over het verkennen van de mogelijkheden tot aanschaf van lichte voertuigen voor de luchtmobiele brigade (Kamerstuk TZ202507-007) van 1 juli 2025.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="73060A39" w14:textId="340866AA" w:rsidR="00D30F53" w:rsidRPr="00052D39" w:rsidRDefault="00D30F53">
+    <w:p w14:paraId="362AC1E1" w14:textId="77777777" w:rsidR="00FC44D6" w:rsidRPr="00D913DC" w:rsidRDefault="00FC44D6" w:rsidP="00FC44D6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A705D8">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D913DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A705D8">
-[...11 lines deleted...]
-        <w:t>Kamerstuk 36 975, nr. 1 van 29 juni 2026.</w:t>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36 975, nr. 1 van 29 juni 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="01B3A2CC" w14:textId="77777777" w:rsidR="00D30F53" w:rsidRPr="00DB2808" w:rsidRDefault="00D30F53">
+    <w:p w14:paraId="215C9F25" w14:textId="77777777" w:rsidR="00FC44D6" w:rsidRPr="00D913DC" w:rsidRDefault="00FC44D6" w:rsidP="00FC44D6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AB242C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D913DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AB242C">
-[...11 lines deleted...]
-        <w:t>Kamerstuk 27 830, nr. 157 van 7 september 2015.</w:t>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 27 830, nr. 157 van 7 september 2015.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="63792DBF" w14:textId="77777777" w:rsidR="00D30F53" w:rsidRPr="00DB2808" w:rsidRDefault="00D30F53">
+    <w:p w14:paraId="79521013" w14:textId="77777777" w:rsidR="00FC44D6" w:rsidRPr="00D913DC" w:rsidRDefault="00FC44D6" w:rsidP="00FC44D6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AB242C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D913DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AB242C">
-[...11 lines deleted...]
-        <w:t>Kamerstuk 27 830, nr. 407 van 15 juni 2023.</w:t>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 27 830, nr. 407 van 15 juni 2023.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="447A24FE" w14:textId="7BC3A922" w:rsidR="00D30F53" w:rsidRPr="00DA7CCC" w:rsidRDefault="00D30F53">
+    <w:p w14:paraId="5C3FAD99" w14:textId="77777777" w:rsidR="00FC44D6" w:rsidRPr="00D913DC" w:rsidRDefault="00FC44D6" w:rsidP="00FC44D6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA7CCC">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D913DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DA7CCC">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D913DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 26 396, nr. 118 van 16 december 2022. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="58F01787" w14:textId="77777777" w:rsidR="00D30F53" w:rsidRDefault="00D30F53" w:rsidP="001E0A0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3D981238" w14:textId="77777777" w:rsidR="00FC44D6" w:rsidRPr="00FC44D6" w:rsidRDefault="00FC44D6" w:rsidP="00FC44D6">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...151 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...58 lines deleted...]
-  <w:p w14:paraId="2B9C3BF4" w14:textId="77777777" w:rsidR="00D30F53" w:rsidRDefault="00D30F53" w:rsidP="001E0A0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A16D495" w14:textId="77777777" w:rsidR="00FC44D6" w:rsidRPr="00FC44D6" w:rsidRDefault="00FC44D6" w:rsidP="00FC44D6">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="23B4D1EA" w14:textId="77777777" w:rsidR="00D30F53" w:rsidRDefault="00D30F53" w:rsidP="001E0A0C">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33D989A7" w14:textId="77777777" w:rsidR="00FC44D6" w:rsidRPr="00FC44D6" w:rsidRDefault="00FC44D6" w:rsidP="00FC44D6">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:p>
-[...574 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
-[...17 lines deleted...]
-    <w:nsid w:val="0B4C187F"/>
+    <w:nsid w:val="32897C86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="06FAF4C2"/>
-    <w:lvl w:ilvl="0" w:tplc="04130001">
+    <w:tmpl w:val="52061802"/>
+    <w:lvl w:ilvl="0" w:tplc="1C66EDFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...1493 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6280016D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21E6ECFA"/>
     <w:lvl w:ilvl="0" w:tplc="D0FA9F8A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5297,3240 +1594,147 @@
     <w:lvl w:ilvl="7" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...339 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="1" w16cid:durableId="1340035743">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-[...11 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="2" w16cid:durableId="234053347">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
-[...41 lines deleted...]
-  <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="170"/>
-  <w:autoHyphenation/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...5 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002D1CCA"/>
-[...2709 lines deleted...]
-    <w:rsid w:val="00EC0CCC"/>
+    <w:rsidRoot w:val="00FC44D6"/>
+    <w:rsid w:val="00141DE6"/>
+    <w:rsid w:val="001B2400"/>
+    <w:rsid w:val="001D37C1"/>
+    <w:rsid w:val="002555D4"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00B73561"/>
+    <w:rsid w:val="00D913DC"/>
+    <w:rsid w:val="00DF1486"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F61075"/>
+    <w:rsid w:val="00F61758"/>
+    <w:rsid w:val="00FC44D6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4E6DDCC1"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{9F6584CF-0D6E-4818-A2ED-2EDD3E7B2125}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8858,422 +2062,1024 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C3E9D0D746B74D0A8F735A3578E97D23">
-[...3 lines deleted...]
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="LijstalineaChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
+    <w:name w:val="Lijstalinea Char"/>
+    <w:link w:val="Lijstalinea"/>
+    <w:uiPriority w:val="34"/>
+    <w:locked/>
+    <w:rsid w:val="00FC44D6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC44D6"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="288FAE265D53449D9B65AF06E2F6D65A">
-[...12 lines deleted...]
-    <w:name w:val="98DA6BA5B0DF4652AC52C28FAF4ADAB9"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FC44D6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC44D6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FC44D6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D913DC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1068</ap:Words>
-  <ap:Characters>5874</ap:Characters>
+  <ap:Words>1050</ap:Words>
+  <ap:Characters>5781</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>48</ap:Lines>
   <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6929</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6818</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>