--- v0 (2026-08-27)
+++ v1 (2026-10-16)
@@ -1,2710 +1,683 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="003F4D3E" w:rsidR="003F4D3E" w:rsidP="003F4D3E" w:rsidRDefault="003F4D3E" w14:paraId="4BB8B5DC" w14:textId="77777777">
-[...27 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="003C2359" w:rsidR="003C2359" w:rsidP="003C2359" w:rsidRDefault="005C02E5" w14:paraId="6B12B15C" w14:textId="0BD19B38">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2359" w:rsidR="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>501-32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2359" w:rsidR="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Landbouw- en Visserijraad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C2359" w:rsidR="005C02E5" w:rsidP="003C2359" w:rsidRDefault="003C2359" w14:paraId="78743E54" w14:textId="6EA9E1CE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2359" w:rsidR="005C02E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1831</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister en staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C2359" w:rsidR="003C2359" w:rsidP="003C2359" w:rsidRDefault="003C2359" w14:paraId="2738A42E" w14:textId="48C231B3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C2359" w:rsidR="003C2359" w:rsidP="003C2359" w:rsidRDefault="003C2359" w14:paraId="69C22B73" w14:textId="781FF2D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 27 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C2359" w:rsidR="005C02E5" w:rsidP="003C2359" w:rsidRDefault="005C02E5" w14:paraId="0F69A250" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003C2359" w:rsidR="005C02E5" w:rsidP="003C2359" w:rsidRDefault="005C02E5" w14:paraId="1E881CA5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Op 6-8 september a.s. vindt de informele Landbouwraad (hierna: informele Raad) plaats in Dublin, Ierland. Met deze brief informeren wij de Kamer over de agenda en de Nederlandse inbreng. Daarnaast informeert de minister de Kamer over de ontwikkelingen ten aanzien van de onderhandelingen over het Gemeenschappelijk Landbouwbeleid (hierna: GLB) 2028-2034.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003F4D3E" w:rsidR="003F4D3E" w:rsidP="003F4D3E" w:rsidRDefault="003F4D3E" w14:paraId="6C85CF42" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="003F4D3E" w:rsidR="00993083" w:rsidP="00993083" w:rsidRDefault="00993083" w14:paraId="4490DBD3" w14:textId="77777777">
+    <w:p w:rsidRPr="003C2359" w:rsidR="005C02E5" w:rsidP="003C2359" w:rsidRDefault="005C02E5" w14:paraId="66BFB0CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003C2359" w:rsidR="005C02E5" w:rsidP="003C2359" w:rsidRDefault="005C02E5" w14:paraId="62EE4731" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Geannoteerde agenda informele Landbouwraad 6-8 september 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003F4D3E" w:rsidR="00993083" w:rsidP="00993083" w:rsidRDefault="00993083" w14:paraId="044E1103" w14:textId="77777777">
-[...222 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="003C2359" w:rsidR="005C02E5" w:rsidP="003C2359" w:rsidRDefault="005C02E5" w14:paraId="6A2E0EC5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003C2359" w:rsidR="005C02E5" w:rsidP="003C2359" w:rsidRDefault="005C02E5" w14:paraId="03F991F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De informele Raad zal in het teken staan van innovatie in de veehouderij- en eiwitsectoren. Onder leiding van het Ierse voorzitterschap zal de discussie langs twee sporen worden gevoerd. Ten eerste zal de discussie gaan over de manier waarop onderzoek en innovatie kunnen worden ingezet om de veehouderij- en eiwitsectoren in de Europese Unie (hierna: de EU) te ondersteunen op de economische, sociale en ecologische dimensie van duurzaamheid. Ten tweede zal tijdens de informele Raad worden gesproken over de manier waarop de EU en de lidstaten boeren – en in het bijzonder boeren met kleinere bedrijven – het beste kunnen ondersteunen bij het invoeren van nieuwe technologieën en innovatieve werkwijzen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C2359" w:rsidR="005C02E5" w:rsidP="003C2359" w:rsidRDefault="005C02E5" w14:paraId="1861172F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003C2359" w:rsidR="005C02E5" w:rsidP="003C2359" w:rsidRDefault="005C02E5" w14:paraId="5FC31BDF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten aanzien van het eerste punt zal Nederland tijdens de informele Raad het belang van onderzoek en innovatie benadrukken en aangeven dat hierbij ook ingezet moet worden op een diverser aanbod van eiwitten. Hieronder vallen gangbaar dierlijke eiwitten en plantaardige/alternatieve eiwitten, zoals producten gemaakt met alternatieve productiewijzen (bijvoorbeeld celkweek). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C2359" w:rsidR="005C02E5" w:rsidP="003C2359" w:rsidRDefault="005C02E5" w14:paraId="5B1123E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003C2359" w:rsidR="005C02E5" w:rsidP="003C2359" w:rsidRDefault="005C02E5" w14:paraId="3B9A8831" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De veehouderijsector in de EU kan worden ondersteund door onderzoek te doen naar de manier waarop diverse beleidsdoelen, bijvoorbeeld minder uitstoot en beter dierenwelzijn, integraal kunnen worden behaald. Daarbij is het van belang dat innovaties in dit kader passen binnen ethische grenzen. Nederland zal hierbij onderstrepen dat het essentieel is dat boeren zelf meedenken en meebeslissen over dergelijke innovaties. Innovaties in de veehouderij kunnen bijdragen aan het verdienvermogen door bijvoorbeeld toepassing van sensoren, AI en robotisering in de stal of bij de teelt van diervoerder die het voergebruik kunnen optimaliseren en de kosten verlagen. Ook kan mestverwaarding bijdragen de aankoop van kunstmest te verminderen en via vergisting tot biogas duurzame energie genereren. Voorts kunnen concepten met lagere emissies of hogere dierenwelzijnsnormen via keurmerken een betere melk- of vleesprijs in de supermarkt leveren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C2359" w:rsidR="005C02E5" w:rsidP="003C2359" w:rsidRDefault="005C02E5" w14:paraId="326799A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003C2359" w:rsidR="005C02E5" w:rsidP="003C2359" w:rsidRDefault="005C02E5" w14:paraId="4B7DFA40" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Over alternatieve eiwitten en productiewijzen zal Nederland benadrukken dat de EU open moet blijven voor nieuwe innovaties. Vanwege voedselzekerheid, het tegengaan van klimaatverandering, concurrentievermogen, open strategische autonomie, efficiënter gebruik van land en water en minder stikstofuitstoot is het belangrijk om te investeren in verschillende soorten eiwitten. Denk hierbij aan plantaardige eiwitten, maar ook aan nieuwe productiemethoden zoals precisietechnieken, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>de kosten verlagen. Ook kan mestverwaarding bijdragen</w:t>
-[...246 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">fermentatie van biomassa en kweekvlees. Nederland zal tijdens de informele Raad aangeven dat onderzoek en innovatie veel kunnen opleveren. Daarbij is het belangrijk om een gesprek met de samenleving te voeren dat gebaseerd is op wetenschappelijke feiten. Ook praktijkproeven en proeverijen kunnen helpen om het bredere publiek kennis te laten maken met innovaties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C2359" w:rsidR="005C02E5" w:rsidP="003C2359" w:rsidRDefault="005C02E5" w14:paraId="3AF642A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003C2359" w:rsidR="005C02E5" w:rsidP="003C2359" w:rsidRDefault="005C02E5" w14:paraId="14675BCE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ten aanzien van het tweede punt over ondersteuning van boeren, zal Nederland aangeven dat deze praktisch en boer-gedreven moet zijn, met een focus op generatievernieuwing in de landbouw. Een combinatie van financiële prikkels, kennisdeling en structurele hervormingen, zijn hierbij van belang. Jonge boeren kunnen hiervan gebruikmaken. Ook samenwerkingsverbanden spelen een cruciale rol door boeren, onderzoekers en beleidsmakers samen te brengen. Voorbeelden van dergelijke samenwerkingsverbanden, die Nederland zal noemen, zijn het Europees Innovatiepartnerschap (EIP), demonstratieprojecten (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>demofarms</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4D3E">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>), proeftuinen (</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4D3E">
-        <w:rPr>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>living labs</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4D3E">
-[...133 lines deleted...]
-    <w:p w:rsidRPr="003F4D3E" w:rsidR="003F4D3E" w:rsidP="003F4D3E" w:rsidRDefault="003F4D3E" w14:paraId="46C3F92B" w14:textId="77777777">
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>) en experimenteerlocaties. Zo is er in Nederland een proefboerderij voor kweekvleesproductie gestart, waar boeren terecht kunnen om te kijken hoe kweekvleesproductie kan worden toegepast binnen hun bedrijf. Nederland zal hierbij onderstrepen dat ook in dit kader collectieve actie en co-creatie essentieel zijn, waarbij boeren als medeontwerpers van innovaties worden betrokken. Daarnaast is er eind 2025 ruim € 4 miljoen aan subsidie verstrekt aan Nationaal Agrarisch Jongeren Kontakt (hierna: NAJK). voor het Programma Voor de Volgende Generatie, waar de website Bedrijfsovernamewijzer.nl als informatieloket fungeert. Vanuit het programma worden activiteiten voor boeren georganiseerd die bijdragen aan het verbeteren van bedrijfsovernames. Naast NAJK en LTO (Land en Tuinbouw Organisatie) zijn ook accountants, bedrijfsadviseurs en het onderwijs betrokken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C2359" w:rsidR="005C02E5" w:rsidP="003C2359" w:rsidRDefault="005C02E5" w14:paraId="5C39B996" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003C2359" w:rsidR="005C02E5" w:rsidP="003C2359" w:rsidRDefault="005C02E5" w14:paraId="2D91A1D6" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Maandelijkse voortgangsrapportage over voortgang onderhandelingen Gemeenschappelijk Landbouwbeleid 2028-2034.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003F4D3E" w:rsidR="003F4D3E" w:rsidP="003F4D3E" w:rsidRDefault="003F4D3E" w14:paraId="673ABCDD" w14:textId="77777777">
-[...176 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="003C2359" w:rsidR="005C02E5" w:rsidP="003C2359" w:rsidRDefault="005C02E5" w14:paraId="46FA4943" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003C2359" w:rsidR="005C02E5" w:rsidP="003C2359" w:rsidRDefault="005C02E5" w14:paraId="0AD963DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het Iers voorzitterschap is voornemens om in het komende halfjaar tot een gemeenschappelijke Raadspositie te komen. In EU-verband blijft Nederland zich inzetten voor het geleidelijk verlagen van de gehele bandbreedte van de degressieve areaal gebonden inkomenssteun (DABIS). Daarnaast zet het kabinet zich in voor voldoende ambitie op EU-niveau op de groene doelen in het GLB. Verder zijn er mede vanwege het reces in Brussel geen actuele recente ontwikkelingen te melden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C2359" w:rsidR="005C02E5" w:rsidP="003C2359" w:rsidRDefault="005C02E5" w14:paraId="50D8C490" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003C2359" w:rsidR="003C2359" w:rsidP="003C2359" w:rsidRDefault="003C2359" w14:paraId="6FA15674" w14:textId="7B0B114F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C2359" w:rsidR="005C02E5" w:rsidP="003C2359" w:rsidRDefault="005C02E5" w14:paraId="28C78E3C" w14:textId="0911B7CE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2359" w:rsidR="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Essen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C2359" w:rsidR="005C02E5" w:rsidP="003C2359" w:rsidRDefault="005C02E5" w14:paraId="78E20AA3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003C2359" w:rsidR="003C2359" w:rsidP="003C2359" w:rsidRDefault="003C2359" w14:paraId="51F2AEBE" w14:textId="58CA7DFF">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C2359" w:rsidR="005C02E5" w:rsidP="003C2359" w:rsidRDefault="005C02E5" w14:paraId="51AB4379" w14:textId="6E606356">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2359" w:rsidR="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>P.A. Erkens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C2359" w:rsidR="006F53E6" w:rsidP="003C2359" w:rsidRDefault="006F53E6" w14:paraId="1C3586EE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="003C2359" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16D92275" w14:textId="77777777" w:rsidR="002E2285" w:rsidRDefault="002E2285">
+    <w:p w14:paraId="2AE78E26" w14:textId="77777777" w:rsidR="00D57542" w:rsidRDefault="00D57542" w:rsidP="005C02E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="230B8D71" w14:textId="77777777" w:rsidR="002E2285" w:rsidRDefault="002E2285"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1991766A" w14:textId="77777777" w:rsidR="002E2285" w:rsidRDefault="002E2285">
+    <w:p w14:paraId="4728889D" w14:textId="77777777" w:rsidR="00D57542" w:rsidRDefault="00D57542" w:rsidP="005C02E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C788A62" w14:textId="77777777" w:rsidR="002E2285" w:rsidRDefault="002E2285"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...35 lines deleted...]
-    <w:sig w:usb0="800000A7" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="71F305C4" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="62B58910" w14:textId="77777777" w:rsidR="005C02E5" w:rsidRPr="005C02E5" w:rsidRDefault="005C02E5" w:rsidP="005C02E5">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="3CD33464" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="733B2F5E" w14:textId="77777777" w:rsidR="005C02E5" w:rsidRPr="005C02E5" w:rsidRDefault="005C02E5" w:rsidP="005C02E5">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0D8DBC91" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F85DC8B" w14:textId="77777777" w:rsidR="005C02E5" w:rsidRPr="005C02E5" w:rsidRDefault="005C02E5" w:rsidP="005C02E5">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05BF3967" w14:textId="77777777" w:rsidR="002E2285" w:rsidRDefault="002E2285">
+    <w:p w14:paraId="37793AD9" w14:textId="77777777" w:rsidR="00D57542" w:rsidRDefault="00D57542" w:rsidP="005C02E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1409DDBE" w14:textId="77777777" w:rsidR="002E2285" w:rsidRDefault="002E2285"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C426425" w14:textId="77777777" w:rsidR="002E2285" w:rsidRDefault="002E2285">
+    <w:p w14:paraId="0A8AC8AD" w14:textId="77777777" w:rsidR="00D57542" w:rsidRDefault="00D57542" w:rsidP="005C02E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A08CAE4" w14:textId="77777777" w:rsidR="002E2285" w:rsidRDefault="002E2285"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...108 lines deleted...]
-  <w:p w14:paraId="1F55996B" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="5D79BF28" w14:textId="77777777" w:rsidR="005C02E5" w:rsidRPr="005C02E5" w:rsidRDefault="005C02E5" w:rsidP="005C02E5">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...104 lines deleted...]
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+  <w:p w14:paraId="0715E0BC" w14:textId="77777777" w:rsidR="005C02E5" w:rsidRPr="005C02E5" w:rsidRDefault="005C02E5" w:rsidP="005C02E5">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6FFC2E62" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...411 lines deleted...]
-  <w:p w14:paraId="1DF8EB45" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34F2F85C" w14:textId="77777777" w:rsidR="005C02E5" w:rsidRPr="005C02E5" w:rsidRDefault="005C02E5" w:rsidP="005C02E5">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...731 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="228800D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F76873A"/>
     <w:lvl w:ilvl="0" w:tplc="4F0C1946">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2750,1025 +723,257 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...168 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1208450071">
+  <w:num w:numId="1" w16cid:durableId="2035184462">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="105"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...601 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="005C02E5"/>
+    <w:rsid w:val="002E5C6B"/>
+    <w:rsid w:val="003C2359"/>
+    <w:rsid w:val="00486723"/>
+    <w:rsid w:val="005C02E5"/>
+    <w:rsid w:val="006A2107"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007F39C0"/>
+    <w:rsid w:val="00905A7D"/>
+    <w:rsid w:val="0098704D"/>
+    <w:rsid w:val="00D57542"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="04DC2B8B"/>
+  <w14:docId w14:val="619B815A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5DCD197C-6395-4402-BFA3-FC71761BEF31}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3790,74 +995,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4006,1084 +1212,953 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005C02E5"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005C02E5"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005C02E5"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="005C02E5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C02E5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C02E5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C02E5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C02E5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C02E5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005C02E5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C02E5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C02E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C02E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C02E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C02E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C02E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C02E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C02E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C02E5"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005C02E5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="005C02E5"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="005C02E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C02E5"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005C02E5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C02E5"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C02E5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="005C02E5"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005C02E5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C02E5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005C02E5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005C02E5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005C02E5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
-[...66 lines deleted...]
-    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
-[...9 lines deleted...]
-    <w:hidden/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="005C02E5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="003C2359"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4701</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>884</ap:Words>
+  <ap:Characters>4868</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>39</ap:Lines>
+  <ap:Lines>40</ap:Lines>
   <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5544</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5741</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>