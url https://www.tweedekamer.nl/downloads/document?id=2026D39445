--- v0 (2026-08-27)
+++ v1 (2026-10-30)
@@ -1,2893 +1,971 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00BB60B5" w:rsidRDefault="00D9322D" w14:paraId="6A1FE842" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Geachte voorzitter,</w:t>
+    <w:p w:rsidRPr="00A91422" w:rsidR="00A91422" w:rsidRDefault="000E1E0C" w14:paraId="2AE75853" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21501-02</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A91422" w:rsidR="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A91422" w:rsidR="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Raad Algemene Zaken en Raad Buitenlandse Zaken </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB60B5" w:rsidRDefault="00BB60B5" w14:paraId="6A1FE843" w14:textId="77777777"/>
-[...44 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A91422" w:rsidR="00A91422" w:rsidRDefault="000E1E0C" w14:paraId="7DF22CEF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>25 074</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A91422" w:rsidR="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A91422" w:rsidR="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A91422" w:rsidR="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ministeriële Conferentie van de Wereldhandelsorganisatie (WTO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A91422" w:rsidR="00A91422" w:rsidP="00A91422" w:rsidRDefault="00A91422" w14:paraId="48E814B7" w14:textId="0A6F9E2E">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>3466</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A91422" w:rsidR="000E1E0C" w:rsidP="00AA0426" w:rsidRDefault="00A91422" w14:paraId="46E4E421" w14:textId="08CE5747">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A91422" w:rsidR="00A91422" w:rsidP="00AA0426" w:rsidRDefault="00A91422" w14:paraId="13B0479F" w14:textId="01596C74">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 27 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A91422" w:rsidR="000E1E0C" w:rsidP="00AA0426" w:rsidRDefault="000E1E0C" w14:paraId="5917DF6F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A91422" w:rsidR="000E1E0C" w:rsidP="00AA0426" w:rsidRDefault="000E1E0C" w14:paraId="15276A1D" w14:textId="5610AF09">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze brief wordt uw Kamer geïnformeerd over de appreciatie van het kabinet van de overeenkomst over elektronische handel (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290713">
+      <w:r w:rsidRPr="00A91422">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290713">
-        <w:rPr>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>commerce Agreement</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> het ECA.</w:t>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, ECA) en het voornemen van het kabinet om in te stemmen met het Raadsbesluit tot sluiting van het ECA.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54D6F" w:rsidP="00AA0426" w:rsidRDefault="00C54D6F" w14:paraId="1C89DFDC" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00A91422" w:rsidR="000E1E0C" w:rsidP="00C54D6F" w:rsidRDefault="000E1E0C" w14:paraId="43C7B46D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Zoals reeds aangekondigd in de voortgangsrapportage handelsakkoorden</w:t>
       </w:r>
-      <w:r w:rsidR="00A24F7D">
+      <w:r w:rsidRPr="00A91422">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt binnen de Wereldhandelsorganisatie (WTO) sinds 2019 onderhandeld over een akkoord inzake </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="7DD5235E" w:rsidR="00C54D6F">
+      <w:r w:rsidRPr="00A91422">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="7DD5235E" w:rsidR="00C54D6F">
-        <w:rPr>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>commerce</w:t>
       </w:r>
-      <w:r w:rsidR="00C54D6F">
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> in het kader van het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00290713" w:rsidR="00C54D6F">
-        <w:rPr>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Joint Statement Initiative on e</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00290713" w:rsidR="00C54D6F">
+        <w:t xml:space="preserve">Joint Statement </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Initiative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A91422">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290713" w:rsidR="00C54D6F">
-        <w:rPr>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>commerce</w:t>
       </w:r>
-      <w:r w:rsidR="00C54D6F">
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (e</w:t>
       </w:r>
-      <w:r w:rsidR="00C54D6F">
+      <w:r w:rsidRPr="00A91422">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidR="00C54D6F">
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>JSI). In 2024 zijn deze onderhandelingen op technisch niveau afgerond en hebben 71 WTO</w:t>
       </w:r>
-      <w:r w:rsidR="00C54D6F">
+      <w:r w:rsidRPr="00A91422">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidR="00C54D6F">
-[...14 lines deleted...]
-      <w:r w:rsidR="00C54D6F">
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">leden, waaronder de EU, de overeengekomen tekst gepubliceerd. Helaas bleek het niet mogelijk om de vereiste unanimiteit te verkrijgen voor opname van dit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>plurilaterale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> akkoord in het WTO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A91422">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidR="00C54D6F">
-        <w:t xml:space="preserve">acquis. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>acquis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54D6F" w:rsidP="00C54D6F" w:rsidRDefault="007C54F6" w14:paraId="05EE6EB1" w14:textId="170F8907">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00A91422" w:rsidR="000E1E0C" w:rsidP="00C54D6F" w:rsidRDefault="000E1E0C" w14:paraId="5F6188DF" w14:textId="78CB09A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk236836172" w:id="0"/>
-      <w:r w:rsidR="00C54D6F">
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Omdat een grote groep WTO</w:t>
       </w:r>
-      <w:r w:rsidR="00C54D6F">
+      <w:r w:rsidRPr="00A91422">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidR="00C54D6F">
-[...21 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">leden, waaronder de EU en de lidstaten, wel hecht aan tijdige implementatie van de afspraken over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>e-commerce</w:t>
       </w:r>
-      <w:r w:rsidR="00C54D6F">
-[...14 lines deleted...]
-      <w:r w:rsidR="00C54D6F">
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, is gekozen voor een alternatieve route in de vorm van het ECA. Het ECA bevat inhoudelijk dezelfde afspraken als het e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A91422">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidR="00C54D6F">
-[...27 lines deleted...]
-        <w:t>de uitdrukkelijke ambitie om de overeenkomst op termijn alsnog binnen de WTO te verankeren</w:t>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>JSI, maar biedt deelnemende WTO-leden de mogelijkheid om deze op interimbasis, buiten de WTO, jegens elkaar te implementeren. Het ECA bevat de uitdrukkelijke ambitie om de overeenkomst op termijn alsnog binnen de WTO te verankeren</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00156C74">
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA0426" w:rsidP="00AA0426" w:rsidRDefault="00AA0426" w14:paraId="6274C732" w14:textId="77777777"/>
-[...14 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A91422" w:rsidR="000E1E0C" w:rsidP="00AA0426" w:rsidRDefault="000E1E0C" w14:paraId="3712AD3B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het ECA legt een pakket basisregels vast voor digitale handel met als doel digitale handel beter te faciliteren. Belangrijke bepalingen zien op de erkenning en rechtsgeldigheid van elektronische handtekeningen, contracten en facturen, afspraken over elektronische betalingen, regels inzake online consumentenbescherming en het beperken van ongewenste elektronische berichten (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>spam</w:t>
       </w:r>
-      <w:r w:rsidR="00AA0426">
-[...77 lines deleted...]
-      <w:r w:rsidR="00AA0426">
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>). Daarnaast bevat de overeenkomst bepalingen over cybersecurity, transparantie over regelgeving en het beschikbaar stellen van open overheidsdata. Het ECA omvat ook een verbod op het heffen van tarieven op elektronische transmissies, dat inhoudelijk gelijk is aan het eerdere e-commerce-moratorium dat in maart 2026, bij de Ministeriële Conferentie van de WTO, is verlopen. Verder bevat de overeenkomst een ontwikkelingshoofdstuk met afspraken over technische assistentie en capaciteitsopbouw om deelname van (minst) ontwikkelde landen aan digitale handel te ondersteunen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A91422" w:rsidR="000E1E0C" w:rsidP="006E58C7" w:rsidRDefault="000E1E0C" w14:paraId="40B91E1B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De afspraken in het ECA sluiten aan bij de inzet van het kabinet op versterking van de op regels gebaseerde multilaterale handelsorde en de bevordering van een open en voorspelbare digitale economie. De overeenkomst bevat bepalingen die digitale handel faciliteren en meer zekerheid bieden aan bedrijven en consumenten die handelen in digitale diensten. De inzet hierop is consistent met eerdere Nederlandse en Europese inzet in de WTO. De overeenkomst respecteert Europese data- en gegevensbeschermingswetgeving en behoudt de regelgevende ruimte van de EU om beleidsdoelstellingen op het gebied van gegevensbescherming en data te bereiken. De gekozen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>interimoplossing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> buiten het WTO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>acquis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is in lijn met de Nederlandse inzet voor de 14e Ministeriële </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>afspraken over technische assistentie en capaciteitsopbouw om deelname van (minst)</w:t>
-[...5 lines deleted...]
-        <w:t>ontwikkelde landen aan digitale handel te ondersteunen.</w:t>
+        <w:t>Conferentie van de WTO (MC 14). Zoals opgenomen in de kaderinstructie voor MC14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is ingezet op implementatie buiten de WTO, nu opname van het e-JSI in het WTO-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>acquis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niet mogelijk is gebleken. Gezien bovenstaande beoordeelt het kabinet het ECA positief. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA0426" w:rsidP="00AA0426" w:rsidRDefault="00AA0426" w14:paraId="0329046A" w14:textId="77777777"/>
-[...110 lines deleted...]
-        <w:t xml:space="preserve"> beoordeelt het kabinet het ECA positief. </w:t>
+    <w:p w:rsidRPr="00A91422" w:rsidR="000E1E0C" w:rsidP="00130EE7" w:rsidRDefault="000E1E0C" w14:paraId="52E79867" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Europese Commissie hoopt dat de Raad spoedig een besluit tot sluiting neemt, zodat de EU diens implementatie nog in 2026 kan formaliseren. De verwachting is dat de Raad medio september formeel het akkoord goedkeurt door in te stemmen met het Raadsbesluit tot sluiting. Aangezien het ECA in lijn is met de Nederlandse inzet, is het kabinet voornemens in te stemmen met het voorstel van de Europese Commissie om als de EU in te stemmen met het ECA. De overeenkomst betreft een EU-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>only</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> akkoord waarbij de lidstaten geen partij zijn. Nationale ratificatie door de lidstaten is daarom niet nodig. Na goedkeuring van het Raadsbesluit door de Raad en het Europees Parlement zal de Commissie het instrument van acceptatie bij de WTO neerleggen om kenbaar te maken dat de Unie ermee instemt door de overeenkomst gebonden te zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E58C7" w:rsidP="006E58C7" w:rsidRDefault="006E58C7" w14:paraId="5D4F936B" w14:textId="77777777"/>
-[...57 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00A91422" w:rsidR="000E1E0C" w:rsidRDefault="000E1E0C" w14:paraId="19CE9770" w14:textId="0AA79065">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A91422" w:rsidR="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Handel en Ontwikkelingssamenwerking,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A91422" w:rsidR="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">S.W. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91422" w:rsidR="00A91422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sjoerdsma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00BB60B5" w:rsidRDefault="006E58C7" w14:paraId="6A1FE845" w14:textId="1FDDAD78">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00A91422" w:rsidR="000E1E0C" w:rsidRDefault="000E1E0C" w14:paraId="6B2668CD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:tbl>
-[...56 lines deleted...]
-      <w:pgMar w:top="3096" w:right="2778" w:bottom="1077" w:left="1588" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00A91422" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="3B8F736A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00A91422" w:rsidR="00FE0FA3">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78D36724" w14:textId="77777777" w:rsidR="006D30E6" w:rsidRDefault="006D30E6">
+    <w:p w14:paraId="3A1CBC9F" w14:textId="77777777" w:rsidR="000E2B25" w:rsidRDefault="000E2B25" w:rsidP="000E1E0C">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72363515" w14:textId="77777777" w:rsidR="006D30E6" w:rsidRDefault="006D30E6">
+    <w:p w14:paraId="059FCDB0" w14:textId="77777777" w:rsidR="000E2B25" w:rsidRDefault="000E2B25" w:rsidP="000E1E0C">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Sylfaen"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...31 lines deleted...]
-  <w:p w14:paraId="5121C346" w14:textId="77777777" w:rsidR="0093538E" w:rsidRDefault="0093538E">
+  <w:p w14:paraId="320E308E" w14:textId="77777777" w:rsidR="000E1E0C" w:rsidRPr="000E1E0C" w:rsidRDefault="000E1E0C" w:rsidP="000E1E0C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...31 lines deleted...]
-  <w:p w14:paraId="22CFFAB2" w14:textId="77777777" w:rsidR="0093538E" w:rsidRDefault="0093538E">
+  <w:p w14:paraId="1D2AFDB6" w14:textId="77777777" w:rsidR="000E1E0C" w:rsidRPr="000E1E0C" w:rsidRDefault="000E1E0C" w:rsidP="000E1E0C">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26D08EBF" w14:textId="77777777" w:rsidR="000E1E0C" w:rsidRPr="000E1E0C" w:rsidRDefault="000E1E0C" w:rsidP="000E1E0C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1721E193" w14:textId="77777777" w:rsidR="006D30E6" w:rsidRDefault="006D30E6">
+    <w:p w14:paraId="5AF90EDD" w14:textId="77777777" w:rsidR="000E2B25" w:rsidRDefault="000E2B25" w:rsidP="000E1E0C">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29E826DE" w14:textId="77777777" w:rsidR="006D30E6" w:rsidRDefault="006D30E6">
+    <w:p w14:paraId="0FB28E0E" w14:textId="77777777" w:rsidR="000E2B25" w:rsidRDefault="000E2B25" w:rsidP="000E1E0C">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="680BA94C" w14:textId="4C068D65" w:rsidR="00A24F7D" w:rsidRPr="0033620E" w:rsidRDefault="00A24F7D">
+    <w:p w14:paraId="178AAABD" w14:textId="77777777" w:rsidR="000E1E0C" w:rsidRPr="0033620E" w:rsidRDefault="000E1E0C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033620E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0033620E">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...48 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II, vergaderjaar 2025–2026, 21 501-02, nr. 3393.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7D846E5A" w14:textId="132C5ECA" w:rsidR="00BD79E9" w:rsidRPr="0033620E" w:rsidRDefault="00BD79E9" w:rsidP="00BD79E9">
+    <w:p w14:paraId="3DC4C032" w14:textId="77777777" w:rsidR="000E1E0C" w:rsidRPr="0033620E" w:rsidRDefault="000E1E0C" w:rsidP="00BD79E9">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033620E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="0033620E" w:rsidRPr="0033620E">
+      <w:r w:rsidRPr="0033620E">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken II, vergaderjaar 2025-2026, </w:t>
-[...83 lines deleted...]
-        <w:t>3369.</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II, vergaderjaar 2025-2026, 25 074, nr. 202 &amp; 21 501-02, nr. 3369.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A1FE84A" w14:textId="320BE373" w:rsidR="00BB60B5" w:rsidRDefault="00D9322D">
-[...190 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="2942D02D" w14:textId="77777777" w:rsidR="000E1E0C" w:rsidRPr="000E1E0C" w:rsidRDefault="000E1E0C" w:rsidP="000E1E0C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A1FE84C" w14:textId="1C8D2816" w:rsidR="00BB60B5" w:rsidRDefault="00D9322D">
+  <w:p w14:paraId="40662687" w14:textId="77777777" w:rsidR="000E1E0C" w:rsidRPr="000E1E0C" w:rsidRDefault="000E1E0C" w:rsidP="000E1E0C">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...914 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...470 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="52EE5BED" w14:textId="77777777" w:rsidR="000E1E0C" w:rsidRPr="000E1E0C" w:rsidRDefault="000E1E0C" w:rsidP="000E1E0C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BB60B5"/>
-[...105 lines deleted...]
-    <w:rsid w:val="7DD5235E"/>
+    <w:rsidRoot w:val="000E1E0C"/>
+    <w:rsid w:val="000C23D2"/>
+    <w:rsid w:val="000E1E0C"/>
+    <w:rsid w:val="000E2B25"/>
+    <w:rsid w:val="001D67AB"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00500898"/>
+    <w:rsid w:val="00766A77"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A91422"/>
+    <w:rsid w:val="00CD28B8"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00EF371D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6A1FE842"/>
-  <w15:docId w15:val="{0E6C0C92-5E98-4C27-91CB-226057A3C530}"/>
+  <w14:docId w14:val="7FFAFD10"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{780AEF1A-4D0D-464D-BB2F-3D61694EA03B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2896,77 +974,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2991,75 +1069,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3094,55 +1172,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3213,935 +1291,704 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E1E0C"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E1E0C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E1E0C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E1E0C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E1E0C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E1E0C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E1E0C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E1E0C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E1E0C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Citaat1"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000E1E0C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E1E0C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E1E0C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E1E0C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E1E0C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E1E0C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E1E0C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E1E0C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E1E0C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="98"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="000E1E0C"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="160"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...4 lines deleted...]
-    <w:name w:val="Coreu"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000E1E0C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...7 lines deleted...]
-    <w:uiPriority w:val="98"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...202 lines deleted...]
-    <w:next w:val="Standaard"/>
+    <w:rsid w:val="000E1E0C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Lijst niveau 3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000E1E0C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E1E0C"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Marking"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000E1E0C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E1E0C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E1E0C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E1E0C"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...27 lines deleted...]
-      <w:ind w:left="-1417"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:spacing w:val="-3"/>
-[...36 lines deleted...]
-    <w:uiPriority w:val="8"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000E1E0C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...83 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="000E1E0C"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="13"/>
-[...77 lines deleted...]
-    <w:rPr>
+      <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="404040"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="000E1E0C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...115 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002F167D"/>
+    <w:rsid w:val="000E1E0C"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002F167D"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="000E1E0C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002F167D"/>
+    <w:rsid w:val="000E1E0C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AA0426"/>
+    <w:rsid w:val="000E1E0C"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AA0426"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="000E1E0C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AA0426"/>
+    <w:rsid w:val="000E1E0C"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AA0426"/>
-[...88 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="000E1E0C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -4194,51 +2041,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4302,65 +2149,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4381,178 +2228,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>640</ap:Words>
-  <ap:Characters>3523</ap:Characters>
+  <ap:Words>681</ap:Words>
+  <ap:Characters>3749</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>29</ap:Lines>
+  <ap:Lines>31</ap:Lines>
   <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4155</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4422</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-08-24T14:36:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F00AA5B09C34F670E4989DDFEF3957234AE</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZDossierTemplate">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...58 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>