--- v0 (2026-08-26)
+++ v1 (2026-10-12)
@@ -1,5173 +1,1152 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CC6C89" w:rsidP="00574067" w:rsidRDefault="00CC6C89" w14:paraId="3A9C79F6" w14:textId="77777777">
-[...49 lines deleted...]
-    <w:p w:rsidR="001642B5" w:rsidP="00574067" w:rsidRDefault="00000000" w14:paraId="035566B9" w14:textId="41B318AB">
+    <w:p w:rsidRPr="00B476A5" w:rsidR="00B476A5" w:rsidRDefault="00C30037" w14:paraId="6F22BCD2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>25295</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B476A5" w:rsidR="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B476A5" w:rsidR="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B476A5" w:rsidR="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B476A5" w:rsidR="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Infectieziektenbestrijding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="00B476A5" w:rsidRDefault="00C30037" w14:paraId="4E3A55B5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29683</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B476A5" w:rsidR="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B476A5" w:rsidR="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B476A5" w:rsidR="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Dierziektebeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="00B476A5" w:rsidP="00D80872" w:rsidRDefault="00B476A5" w14:paraId="17E049BE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2287</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="00B476A5" w:rsidP="00574067" w:rsidRDefault="00B476A5" w14:paraId="40A930AB" w14:textId="6945F641">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...165 lines deleted...]
-    <w:p w:rsidR="008C5744" w:rsidP="00574067" w:rsidRDefault="008C5744" w14:paraId="7E527609" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="00B476A5" w:rsidP="00574067" w:rsidRDefault="00B476A5" w14:paraId="2649094E" w14:textId="3BD3D627">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="001A01B3" w:rsidP="00574067" w:rsidRDefault="00000000" w14:paraId="3C872544" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 26 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="00C30037" w:rsidP="00574067" w:rsidRDefault="00C30037" w14:paraId="15B44F1A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="009D4F8A" w:rsidP="00574067" w:rsidRDefault="009D4F8A" w14:paraId="09B9EE15" w14:textId="1750E6D6">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief informeer ik u, mede namens de staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur, over het westnijlvirus (WNV). De directe aanleiding is een aantal zeer zieke patiënten die met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>westnijlkoorts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (de ziekte die door het westnijlvirus wordt veroorzaakt) in het ziekenhuis zijn opgenomen en van wie er één helaas is overleden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="009D4F8A" w:rsidP="00574067" w:rsidRDefault="009D4F8A" w14:paraId="46A5EEDB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Westnijlvirus</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A01B3" w:rsidP="00574067" w:rsidRDefault="00000000" w14:paraId="27AD8523" w14:textId="77777777">
+    <w:p w:rsidRPr="00B476A5" w:rsidR="009D4F8A" w:rsidP="00574067" w:rsidRDefault="009D4F8A" w14:paraId="66C923A5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...45 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WNV is een zoönotisch virus dat circuleert tussen wilde vogels (reservoir, brengen het dus niet over) en muggen (vooral </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...76 lines deleted...]
-    <w:p w:rsidR="00BF0A65" w:rsidP="00574067" w:rsidRDefault="00BF0A65" w14:paraId="46D9449D" w14:textId="77777777">
+        </w:rPr>
+        <w:t>Culex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pipiens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, de gewone huissteekmug). Ook mensen en paarden kunnen ziek worden na een beet van een besmette mug. Mensen en paarden kunnen het virus niet doorgeven en spelen geen rol in de verspreiding van het virus. Het virus kan niet direct van mens op mens worden overgedragen, overdracht door bloedtransfusie, orgaantransplantatie, prikaccidenten, en in de baarmoeder van moeder op kind is wel mogelijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="009D4F8A" w:rsidP="00574067" w:rsidRDefault="009D4F8A" w14:paraId="5CC27CAE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00A5512C" w:rsidP="00574067" w:rsidRDefault="00000000" w14:paraId="182A1E05" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij de mens verloopt 80% van de WNV-infecties zonder verschijnselen, 19% krijgt milde symptomen zoals een griepachtig ziektebeeld. Bij 1% van de besmette mensen kan de infectie leiden tot neurologische verschijnselen door ontsteking van de hersenen of hersenvliezen. Het risico op deze ernstige vorm is hoger bij ouderen en mensen met onderliggend lijden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="009D4F8A" w:rsidP="00574067" w:rsidRDefault="009D4F8A" w14:paraId="2D91DA0B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...99 lines deleted...]
-    <w:p w:rsidR="00A5512C" w:rsidP="00574067" w:rsidRDefault="00A5512C" w14:paraId="22CE5745" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De meeste paarden worden niet ziek, een klein percentage kan neurologische verschijnselen krijgen en een zeer klein percentage overlijdt door de ziekte. Een beschrijving van de verschijnselen is te vinden via Westnijlvirus | NVWA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. In de Europese diergezondheidsverordening is een infectie met het westnijlvirus opgenomen als een niet-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bestrijdingsplichtige</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E-ziekte. Dat betekent dat er geen maatregelen genomen hoeven te worden bij een besmetting, wel bestaat er een meldplicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="009D4F8A" w:rsidP="00574067" w:rsidRDefault="009D4F8A" w14:paraId="2F06AFD7" w14:textId="68E2E4C1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...106 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Verspreiding van het westnijlvirus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="009D4F8A" w:rsidP="00574067" w:rsidRDefault="009D4F8A" w14:paraId="2E94A878" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WNV is van oorsprong een virus dat voorkomt op het Afrikaanse continent en kan bij mensen de ziekte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>westnijlkoorts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veroorzaken. Het virus heeft zich de laatste tientallen jaren via trekvogels verspreid over grote delen van de wereld. Het virus komt al geruime tijd voor in het zuidoosten van Europa en in het Middellandse zeegebied. De afgelopen jaren verspreidde het zich richting Centraal-Europa, inclusief Duitsland. Verdere verspreiding naar West-Europa lag in de lijn der verwachting. In oktober 2020 werden de eerste gevallen van in Nederland opgelopen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>westnijlkoorts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij mensen gediagnosticeerd in regio’s Utrecht en Arnhem. Kort daarvoor was het virus voor het eerst ook aangetroffen in wilde vogels en muggen in Nederland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="009D4F8A" w:rsidP="00574067" w:rsidRDefault="009D4F8A" w14:paraId="180FC383" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="009D4F8A" w:rsidP="00574067" w:rsidRDefault="009D4F8A" w14:paraId="2FCC29BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Verspreiding van het </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>WNV wordt overgebracht door de gewone huissteekmug. Het uitroeien van deze muggen, door bijvoorbeeld het gebruik van insecticiden, is daarmee geen optie en brengt daarnaast risico’s voor mens en milieu met zich mee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="009D4F8A" w:rsidP="00574067" w:rsidRDefault="009D4F8A" w14:paraId="74D3E09C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t>estnijlvirus</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Huidige situatie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="009D4F8A" w:rsidP="00574067" w:rsidRDefault="009D4F8A" w14:paraId="7F5CA9A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de surveillance die de afgelopen jaren is uitgevoerd, is vrijwel elk jaar wel een beperkt aantal besmette vogels en muggen aangetroffen. In 2025 werd voor het eerst in Nederland een aantal besmette paarden gemeld, ook dit jaar zijn er besmette paarden gemeld. Humane gevallen zijn sinds 2020 niet meer gemeld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="009D4F8A" w:rsidP="00574067" w:rsidRDefault="009D4F8A" w14:paraId="0DEC0298" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omdat een WNV-infectie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bloedoverdraagbaar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-    <w:p w:rsidR="001A01B3" w:rsidP="00574067" w:rsidRDefault="00000000" w14:paraId="34A1AB0B" w14:textId="77777777">
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is en het virus in Nederland in de afgelopen jaren onder vogels lijkt te circuleren, voert </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sanquin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sinds deze zomer een studie onder bloeddonoren uit in gebieden waarin in het verleden WNV-circulatie is gevonden. In augustus is binnen dit onderzoek bij een bloeddonor een WNV-infectie vastgesteld. Deze bloeddonor woont in de GGD-regio Utrecht en er was bij deze persoon geen sprake van een reisgeschiedenis naar het buitenland, waarmee het aannemelijk is dat de infectie werd opgelopen in Nederland. Deze persoon had milde klachten waarvan onbekend is of deze gerelateerd waren aan de infectie met WNF. Dit is daarmee de eerste bevestigde in Nederland opgelopen humane WNV-infectie sinds 2020. Sindsdien zijn er tot op heden (26 augustus) drie andere humane patiënten gemeld die de infectie in Nederland hebben opgelopen, één van hen, een oudere persoon met onderliggende ziekten, is helaas overleden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="009D4F8A" w:rsidP="00574067" w:rsidRDefault="009D4F8A" w14:paraId="322C2AE1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...202 lines deleted...]
-    <w:p w:rsidR="00BF0A65" w:rsidP="00574067" w:rsidRDefault="00BF0A65" w14:paraId="392B84E9" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>We zien in de surveillance dat in de provincies Gelderland, Utrecht, Zuid-Holland en Noord-Brabant het WNV is gevonden bij vogels, muggen of paarden.  Desondanks blijft de kans om het westnijlvirus in Nederland op te lopen en er ziek van te worden volgens het RIVM erg klein.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="009D4F8A" w:rsidP="00574067" w:rsidRDefault="009D4F8A" w14:paraId="3A3726F5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...104 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="001642B5" w:rsidP="00574067" w:rsidRDefault="00000000" w14:paraId="3A35FFBD" w14:textId="77777777">
+        </w:rPr>
+        <w:t>Respons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="009D4F8A" w:rsidP="00574067" w:rsidRDefault="009D4F8A" w14:paraId="70DE4883" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...93 lines deleted...]
-    <w:p w:rsidR="00BF0A65" w:rsidP="00574067" w:rsidRDefault="00BF0A65" w14:paraId="44A0BB7E" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er geldt reeds een meldplicht voor WNV. Zo houdt het RIVM zicht op de verspreiding van het virus bij mensen. Het RIVM heeft professionals in ziekenhuizen en laboratoria erop gewezen dat alertheid geboden is. Zij zijn verzocht om bij patiënten met onbegrepen neurologische klachten materialen in te sturen voor onderzoek naar de aanwezigheid van WNV. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sanquin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gaat in regio’s waar humane casuïstiek is vastgesteld conform Europese regelgeving testen op WNV om de veiligheid van bloedproducten te garanderen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="009D4F8A" w:rsidP="00574067" w:rsidRDefault="009D4F8A" w14:paraId="1A90BCAF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00832C03" w:rsidP="00574067" w:rsidRDefault="00000000" w14:paraId="6545B5B3" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De humane, veterinaire en entomologische/ecologische experts zijn daarnaast in een responsteam-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoönosen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bijeengeweest om de situatie te duiden en de handelingsperspectieven te bespreken. Naast de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>alertering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van zorgprofessionals zijn adviezen voor het publiek gegeven om muggenbeten te voorkomen. De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>GGD’en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en gemeenten, verantwoordelijk voor infectieziektebestrijding, kunnen hier lokaal een rol in spelen. Ook wordt aanvullende surveillance en onderzoek gedaan, ook om meer kennis te vergaren over de ecologie van het virus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="009D4F8A" w:rsidP="00574067" w:rsidRDefault="009D4F8A" w14:paraId="3DA3390D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...154 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het responsteam-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoönosen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zal naar aanleiding van de toename van het aantal patiënten opnieuw bijeenkomen en bespreken of aanvullende maatregelen nodig zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="009D4F8A" w:rsidP="00574067" w:rsidRDefault="009D4F8A" w14:paraId="39D07965" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="009D4F8A" w:rsidP="00574067" w:rsidRDefault="009D4F8A" w14:paraId="0DCDF116" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paarden zijn door middel van in Nederland toegelaten vaccins te beschermen tegen een WNV-infectie. Wanneer een paardenhouder vermoedt dat een paard een WNV-besmetting heeft, is het advies om de eigen dierenarts te raadplegen. De dierenarts kan een test adviseren, bij een eventuele positieve uitslag zal het laboratorium de NVWA informeren in het kader van de meldplicht. De Gezondheidsdienst voor Dieren (Royal GD) en Wageningen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bioveterinary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Research (WBVR) hebben naar aanleiding van de besmettingen bij paarden vorig jaar een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>webinar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gegeven over WNV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B4DCC">
-[...141 lines deleted...]
-    <w:p w:rsidR="001642B5" w:rsidP="00574067" w:rsidRDefault="00000000" w14:paraId="3E588791" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="009D4F8A" w:rsidP="00574067" w:rsidRDefault="009D4F8A" w14:paraId="7EAA1D4F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...99 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00A6081F" w:rsidP="00574067" w:rsidRDefault="00000000" w14:paraId="04F6467D" w14:textId="77777777">
+        </w:rPr>
+        <w:t>Tot slot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="009D4F8A" w:rsidP="00574067" w:rsidRDefault="009D4F8A" w14:paraId="5F33520A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-        </w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hoewel het ingewikkeld is te voorspellen met welke frequentie en omvang besmettingen met dit virus zich in de toekomst zullen voordoen, moeten we in het huidige muggenseizoen en ook in de toekomst rekening houden met het voorkomen van besmettingen met dit virus. Indien zich relevante ontwikkelingen voordoen, zal het kabinet de Kamer daarover informeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="009D4F8A" w:rsidP="00B476A5" w:rsidRDefault="009D4F8A" w14:paraId="4EDF2AAA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="009D4F8A" w:rsidP="00B476A5" w:rsidRDefault="00B476A5" w14:paraId="4BB6B6E8" w14:textId="30E445DF">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">zicht op </w:t>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B476A5" w:rsidR="009D4F8A">
+        <w:t>e minister van Volksgezondheid,</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...55 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A6081F">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00B476A5" w:rsidR="009D4F8A">
+        <w:t>Welzijn en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="009D4F8A" w:rsidP="00B476A5" w:rsidRDefault="00B476A5" w14:paraId="32822C79" w14:textId="46FE8B4D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...386 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:t xml:space="preserve">S.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B476A5" w:rsidR="009D4F8A">
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="009D4F8A" w:rsidP="00B476A5" w:rsidRDefault="009D4F8A" w14:paraId="46F0F300" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-    <w:sectPr w:rsidRPr="007B6A41" w:rsidR="00AC34C9" w:rsidSect="00CC6C89">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B476A5" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="24A7270F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00B476A5" w:rsidR="00FE0FA3">
+      <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
-      <w:headerReference w:type="first" r:id="rId11"/>
-[...2 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2778" w:bottom="1049" w:left="1588" w:header="2750" w:footer="709" w:gutter="0"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B8A0AD3" w14:textId="77777777" w:rsidR="000E1583" w:rsidRDefault="000E1583">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6A836C56" w14:textId="77777777" w:rsidR="006025F6" w:rsidRDefault="006025F6" w:rsidP="009D4F8A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40C19DA1" w14:textId="77777777" w:rsidR="000E1583" w:rsidRDefault="000E1583">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="04296C5C" w14:textId="77777777" w:rsidR="006025F6" w:rsidRDefault="006025F6" w:rsidP="009D4F8A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Sylfaen"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lohit Hindi">
-[...47 lines deleted...]
-  </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06E63334" w14:textId="77777777" w:rsidR="009D4F8A" w:rsidRPr="009D4F8A" w:rsidRDefault="009D4F8A" w:rsidP="009D4F8A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="686C0FE5" w14:textId="77777777" w:rsidR="009D4F8A" w:rsidRPr="009D4F8A" w:rsidRDefault="009D4F8A" w:rsidP="009D4F8A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7680FD92" w14:textId="77777777" w:rsidR="009D4F8A" w:rsidRPr="009D4F8A" w:rsidRDefault="009D4F8A" w:rsidP="009D4F8A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7ADA3CF0" w14:textId="77777777" w:rsidR="000E1583" w:rsidRDefault="000E1583">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="030C24EE" w14:textId="77777777" w:rsidR="006025F6" w:rsidRDefault="006025F6" w:rsidP="009D4F8A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1620DD14" w14:textId="77777777" w:rsidR="000E1583" w:rsidRDefault="000E1583">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="622844CA" w14:textId="77777777" w:rsidR="006025F6" w:rsidRDefault="006025F6" w:rsidP="009D4F8A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0F974F22" w14:textId="77777777" w:rsidR="00A5512C" w:rsidRPr="00574067" w:rsidRDefault="00000000" w:rsidP="00A5512C">
+    <w:p w14:paraId="1FFA2456" w14:textId="77777777" w:rsidR="009D4F8A" w:rsidRPr="00B476A5" w:rsidRDefault="009D4F8A" w:rsidP="00A5512C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00574067">
+      <w:r w:rsidRPr="00B476A5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00574067">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://www.nvwa.nl/onderwerpen/dier/westnijlvirus</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3AC38BB7" w14:textId="77777777" w:rsidR="00323FD3" w:rsidRPr="00574067" w:rsidRDefault="00000000" w:rsidP="00323FD3">
+    <w:p w14:paraId="5A50B428" w14:textId="77777777" w:rsidR="009D4F8A" w:rsidRPr="00B476A5" w:rsidRDefault="009D4F8A" w:rsidP="00323FD3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00574067">
+      <w:r w:rsidRPr="00B476A5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00574067">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://www.rivm.nl/nieuws/persoon-overleden-aan-in-nederland-opgelopen-westnijlvirusinfectie</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="7AD3C671" w14:textId="77777777" w:rsidR="00323FD3" w:rsidRPr="00574067" w:rsidRDefault="00000000" w:rsidP="00323FD3">
+    <w:p w14:paraId="651C5638" w14:textId="77777777" w:rsidR="009D4F8A" w:rsidRPr="00B476A5" w:rsidRDefault="009D4F8A" w:rsidP="00323FD3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00574067">
+      <w:r w:rsidRPr="00B476A5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00574067">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00B476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://royalgd.webinargeek.com/westnijlvirus-en-paarden-de-actuele-situatie-in-nederland</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...356 lines deleted...]
-  <w:p w14:paraId="42CBCBBC" w14:textId="77777777" w:rsidR="00250939" w:rsidRDefault="00000000">
+  <w:p w14:paraId="7D0FF0D7" w14:textId="77777777" w:rsidR="009D4F8A" w:rsidRPr="009D4F8A" w:rsidRDefault="009D4F8A" w:rsidP="009D4F8A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...749 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68F001B7" w14:textId="77777777" w:rsidR="00250939" w:rsidRDefault="00000000">
+  <w:p w14:paraId="3735E8B0" w14:textId="77777777" w:rsidR="009D4F8A" w:rsidRPr="009D4F8A" w:rsidRDefault="009D4F8A" w:rsidP="009D4F8A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...301 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4C261A97" w14:textId="77777777" w:rsidR="00250939" w:rsidRDefault="00000000">
+  <w:p w14:paraId="73CD646D" w14:textId="77777777" w:rsidR="009D4F8A" w:rsidRPr="009D4F8A" w:rsidRDefault="009D4F8A" w:rsidP="009D4F8A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1049 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...118 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="170"/>
-  <w:autoHyphenation/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00410B89"/>
-[...202 lines deleted...]
-    <w:rsid w:val="00FD0E22"/>
+    <w:rsidRoot w:val="009D4F8A"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00416D7B"/>
+    <w:rsid w:val="004B5813"/>
+    <w:rsid w:val="006025F6"/>
+    <w:rsid w:val="008A0B9B"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009D4F8A"/>
+    <w:rsid w:val="00B476A5"/>
+    <w:rsid w:val="00C30037"/>
+    <w:rsid w:val="00C35227"/>
+    <w:rsid w:val="00C45460"/>
+    <w:rsid w:val="00D07528"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="28E26D4B"/>
+  <w14:docId w14:val="6E37C7AC"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D7FB0375-5CB2-4142-B082-5D740209330B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-[...3 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5282,51 +1261,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -5508,1089 +1487,1010 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC6C89"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D4F8A"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D4F8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D4F8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D4F8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D4F8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D4F8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D4F8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D4F8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D4F8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009D4F8A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D4F8A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D4F8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D4F8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:name w:val="Index"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D4F8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D4F8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D4F8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D4F8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D4F8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D4F8A"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:rsid w:val="00CC6C89"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009D4F8A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D4F8A"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:ind w:left="-850"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009D4F8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D4F8A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009D4F8A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D4F8A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D4F8A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D4F8A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009D4F8A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D4F8A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...314 lines deleted...]
-    <w:rPr>
       <w:smallCaps/>
-      <w:color w:val="008080"/>
-[...183 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F5542B"/>
+    <w:rsid w:val="009D4F8A"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F5542B"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Mangal"/>
+    <w:rsid w:val="009D4F8A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F5542B"/>
+    <w:rsid w:val="009D4F8A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...29 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BF0A65"/>
+    <w:rsid w:val="009D4F8A"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BF0A65"/>
-[...10 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:rsid w:val="009D4F8A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BF0A65"/>
-[...8 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:rsid w:val="009D4F8A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...7 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="009D4F8A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B476A5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1002</ap:Words>
-  <ap:Characters>5516</ap:Characters>
+  <ap:Words>1028</ap:Words>
+  <ap:Characters>5655</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>45</ap:Lines>
+  <ap:Lines>47</ap:Lines>
   <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6505</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6670</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>