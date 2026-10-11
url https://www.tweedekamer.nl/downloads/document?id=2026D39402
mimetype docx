--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -1,3562 +1,924 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CD51F6" w:rsidRDefault="00DB5D95" w14:paraId="0F6B4880" w14:textId="05510941">
-[...36 lines deleted...]
-      <w:r w:rsidR="00310856">
+    <w:p w:rsidRPr="00C54366" w:rsidR="00C54366" w:rsidRDefault="00E14A3D" w14:paraId="40041A8E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>19637</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54366" w:rsidR="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C54366" w:rsidR="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C54366" w:rsidR="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vreemdelingenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00C54366" w:rsidRDefault="00E14A3D" w14:paraId="23A66F2D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32793</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54366" w:rsidR="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C54366" w:rsidR="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C54366" w:rsidR="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Preventief gezondheidsbeleid </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00E14A3D" w:rsidRDefault="00C54366" w14:paraId="0526B0E5" w14:textId="1FF0B261">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>3624</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54366" w:rsidR="00E14A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Asiel en Migratie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00C54366" w:rsidRDefault="00C54366" w14:paraId="16ADE863" w14:textId="583F5056">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00C54366" w:rsidRDefault="00C54366" w14:paraId="7F87D5EA" w14:textId="4C3DF8C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 26 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00E14A3D" w:rsidP="00E14A3D" w:rsidRDefault="00E14A3D" w14:paraId="7579B320" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00E14A3D" w:rsidP="00E14A3D" w:rsidRDefault="00E14A3D" w14:paraId="05B691E3" w14:textId="6D231215">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze brief informeer ik uw Kamer over de stand van zaken inzake de continuïteit van de jeugdgezondheidszorg (JGZ) voor de kinderen die verblijven in de asielopvang. Hierover zijn in de afgelopen periode door diverse partijen zorgen geuit en het heeft geleid tot berichtgeving in de media. Tevens zijn hier Kamervragen over gesteld vanuit leden Westerveld en Bushoff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54366">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00666060" w:rsidR="00C86872">
-[...11 lines deleted...]
-      <w:r w:rsidR="00310856">
+      <w:r w:rsidRPr="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (GroenLinks-PvdA) en door de leden Synhaeve en Van Asten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54366">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00666060" w:rsidR="00523CEC">
-[...18 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (D66). Beantwoording van deze Kamervragen volgt op korte termijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00E14A3D" w:rsidP="00E14A3D" w:rsidRDefault="00E14A3D" w14:paraId="48076025" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00E14A3D" w:rsidP="00E14A3D" w:rsidRDefault="00E14A3D" w14:paraId="5E004B7F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Jeugdgezondheidszorg voor asielzoekerskinderen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00666060" w:rsidP="00666060" w:rsidRDefault="00666060" w14:paraId="4BBDEE96" w14:textId="643C5848">
-[...130 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00E14A3D" w:rsidP="00E14A3D" w:rsidRDefault="00E14A3D" w14:paraId="4C5D4218" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jeugdgezondheidszorg (JGZ) is preventieve gezondheidszorg voor kinderen en jongeren tot 18 jaar. Het gaat hierbij onder andere om het uitvoeren van preventieve onderzoeken, het begeleiden van ouder en kind in de lichamelijke, cognitieve en psychosociale ontwikkeling en vaccineren conform het Rijksvaccinatieprogramma. De JGZ kan vroegtijdig lichamelijke, psychische of sociale problemen signaleren, korte ondersteuning bieden en doorverwijzen naar passende hulp. Het gaat expliciet om een ander soort zorg dan de acute medische zorg en huisartsenzorg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00E14A3D" w:rsidP="00E14A3D" w:rsidRDefault="00E14A3D" w14:paraId="30BD6F55" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00E14A3D" w:rsidP="00E14A3D" w:rsidRDefault="00E14A3D" w14:paraId="6E64D6D5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op grond van de Wet COA is het COA verantwoordelijk voor de materiële en immateriële opvang van asielzoekers, waaronder het regelen van toegang tot de gezondheidszorg voor asielzoekers. Hieronder valt ook de JGZ voor asielzoekerskinderen. Het COA heeft hiervoor een aanbesteding uitgevoerd. In 2025 heeft COA een Europese aanbesteding gedaan voor de uitvoering van de JGZ. Deze heeft geleid tot een rechtmatige definitieve gunning aan en een overeenkomst met het samenwerkingsverband </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>GezondheidsZorg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Asielzoekers en Jong JGZ (hierna: GZA). De uitvoering door de nieuwe contractpartij GZA zou op 1 juni 2027 beginnen. De huidige overeenkomst met GGD GHOR Nederland eindigt per 1 oktober aanstaande. Hiermee zou de continuïteit van de JGZ aan kinderen in de asielopvang voor de periode van 1 oktober 2026 tot 1 juni 2027 mogelijk niet geborgd zijn en werd een overbrugging noodzakelijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00E14A3D" w:rsidP="00E14A3D" w:rsidRDefault="00E14A3D" w14:paraId="2D92AA1B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00E14A3D" w:rsidP="00E14A3D" w:rsidRDefault="00E14A3D" w14:paraId="6E94AA0B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Continuering van de zorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00E14A3D" w:rsidP="00E14A3D" w:rsidRDefault="00E14A3D" w14:paraId="584C58D6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het aanbestedingstraject is onvoldoende oog geweest voor de benodigde overbruggingstermijn tussen de verschillende contractanten. Dat betreur ik ten zeerste. In de afgelopen periode hebben intensieve gesprekken plaatsgevonden met alle betrokken partijen om te komen tot een oplossing, zodat de zorg aan de kinderen in de asielopvang kan worden gecontinueerd. Hierin zijn verschillende scenario’s onderzocht. Hieruit is ook gebleken dat de transitie van de zorg voor deze doelgroep naar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>een nieuwe uitvoerder complex en impactvol is, onder andere ten aanzien van de werkprocessen en gegevensuitwisseling aan de kant van het RIVM. Deze verkenningen hebben na afweging van de beschikbare opties en bijbehorende risico’s uiteindelijk geresulteerd in een oplossingsrichting die ik met de GGD GHOR Nederland heb besproken. Waarna, in afstemming, COA heeft besloten om een overbruggingscontract te sluiten met GGD GHOR Nederland voor de continuering van JGZ voor een periode van drie jaar. Hierin is doorslaggevend geweest dat de zorg voor de asielzoekerskinderen te allen tijde gecontinueerd moet blijven. Er is op verzoek van GGD GHOR Nederland gekozen voor een periode van drie jaar, omdat dit GGD GHOR Nederland de duidelijkheid en de gelegenheid geeft om personeel te werven en behouden en tegelijkertijd in te zetten op een gecontroleerde overdracht. Het spreekt vanzelf dat COA, gelet op het resultaat van de aanbesteding en gunning aan GZA per 1 juni 2027, dit liever had voorkomen. Hierover wordt met GZA gesproken. Op de precieze toekomstige inrichting van de JGZ voor asielzoekerskinderen en de juridische, financiële en contractuele gevolgen kan ik nu nog niet vooruitlopen. COA werkt dit de komende periode nader uit in nauwe samenwerking met het departement en andere betrokkenen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00E14A3D" w:rsidP="00E14A3D" w:rsidRDefault="00E14A3D" w14:paraId="03F8F8DD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00E14A3D" w:rsidP="00E14A3D" w:rsidRDefault="00E14A3D" w14:paraId="016FF814" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vervolg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00E14A3D" w:rsidP="00E14A3D" w:rsidRDefault="00E14A3D" w14:paraId="3F8CB6D0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Alles afwegend is gekozen voor de oplossing die de grootste zekerheid biedt dat de kinderen in de asielopvang toegang hebben tot de JGZ. Het COA werkt de overbruggingsoplossing met GGD GHOR Nederland verder uit. Tegelijkertijd wordt geborgd dat de komende periode wordt benut om de haalbaarheid van toekomstige transitie te beoordelen, zorgvuldig voor te bereiden en uit te voeren. Het COA zal dit traject zorgvuldig evalueren en de uitkomsten betrekken bij de inrichting van toekomstige aanbestedingen en transities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00E14A3D" w:rsidP="00E14A3D" w:rsidRDefault="00E14A3D" w14:paraId="144E0F1A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00E14A3D" w:rsidP="00E14A3D" w:rsidRDefault="00E14A3D" w14:paraId="11A6069B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00E14A3D" w:rsidP="00C54366" w:rsidRDefault="00E14A3D" w14:paraId="29581797" w14:textId="48D4A1EB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidR="00CA060D">
-[...583 lines deleted...]
-    <w:p w:rsidR="00CD51F6" w:rsidRDefault="00CD51F6" w14:paraId="33A2E904" w14:textId="77777777">
+      <w:r w:rsidRPr="00C54366" w:rsidR="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Asiel en Migratie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00E14A3D" w:rsidP="00C54366" w:rsidRDefault="00C54366" w14:paraId="6D94A753" w14:textId="29E3943C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54366" w:rsidR="00E14A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van den Brink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00E14A3D" w:rsidP="00C54366" w:rsidRDefault="00E14A3D" w14:paraId="7AE40639" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00E14A3D" w:rsidP="00E14A3D" w:rsidRDefault="00E14A3D" w14:paraId="18CFA847" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00E14A3D" w:rsidP="00E14A3D" w:rsidRDefault="00E14A3D" w14:paraId="71777119" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00E14A3D" w:rsidP="00E14A3D" w:rsidRDefault="00E14A3D" w14:paraId="0E3ACCF6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00E14A3D" w:rsidP="00E14A3D" w:rsidRDefault="00E14A3D" w14:paraId="00D5BD08" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00E14A3D" w:rsidP="00E14A3D" w:rsidRDefault="00E14A3D" w14:paraId="22C19035" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
-      </w:pPr>
-[...3 lines deleted...]
-    <w:sectPr w:rsidR="00CD51F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00E14A3D" w:rsidP="00E14A3D" w:rsidRDefault="00E14A3D" w14:paraId="76C612D9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00E14A3D" w:rsidP="00E14A3D" w:rsidRDefault="00E14A3D" w14:paraId="27CE131F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C54366" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="27C046EF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00C54366" w:rsidR="00FE0FA3">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
-      <w:pgSz w:w="11905" w:h="16837"/>
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24904D9D" w14:textId="77777777" w:rsidR="0027197B" w:rsidRDefault="0027197B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="130B58F3" w14:textId="77777777" w:rsidR="00E51DAE" w:rsidRDefault="00E51DAE" w:rsidP="00E14A3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A6F6A3B" w14:textId="77777777" w:rsidR="0027197B" w:rsidRDefault="0027197B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4600B2D0" w14:textId="77777777" w:rsidR="00E51DAE" w:rsidRDefault="00E51DAE" w:rsidP="00E14A3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Sylfaen"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Yu Gothic"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="09197D29" w14:textId="77777777" w:rsidR="00483409" w:rsidRDefault="00483409">
+  <w:p w14:paraId="3BCB5560" w14:textId="77777777" w:rsidR="00E14A3D" w:rsidRPr="00E14A3D" w:rsidRDefault="00E14A3D" w:rsidP="00E14A3D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="33D97A42" w14:textId="77777777" w:rsidR="00CD51F6" w:rsidRDefault="00CD51F6">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="78A11B11" w14:textId="77777777" w:rsidR="00E14A3D" w:rsidRPr="00E14A3D" w:rsidRDefault="00E14A3D" w:rsidP="00E14A3D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="78101701" w14:textId="77777777" w:rsidR="00483409" w:rsidRDefault="00483409">
+  <w:p w14:paraId="17639844" w14:textId="77777777" w:rsidR="00E14A3D" w:rsidRPr="00E14A3D" w:rsidRDefault="00E14A3D" w:rsidP="00E14A3D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27FB0419" w14:textId="77777777" w:rsidR="0027197B" w:rsidRDefault="0027197B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="408DCBD0" w14:textId="77777777" w:rsidR="00E51DAE" w:rsidRDefault="00E51DAE" w:rsidP="00E14A3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="180294B8" w14:textId="77777777" w:rsidR="0027197B" w:rsidRDefault="0027197B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="53599421" w14:textId="77777777" w:rsidR="00E51DAE" w:rsidRDefault="00E51DAE" w:rsidP="00E14A3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4D085383" w14:textId="0C953E08" w:rsidR="00310856" w:rsidRDefault="00310856">
+    <w:p w14:paraId="3885DBED" w14:textId="77777777" w:rsidR="00E14A3D" w:rsidRPr="00C54366" w:rsidRDefault="00E14A3D" w:rsidP="00E14A3D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54366">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (Westerveld en Bushoff)</w:t>
+      <w:r w:rsidRPr="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025-2026 2026Z09186 (Westerveld en Bushoff)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="69CD31B8" w14:textId="54A78F8C" w:rsidR="00310856" w:rsidRDefault="00310856">
+    <w:p w14:paraId="0252ED3E" w14:textId="77777777" w:rsidR="00E14A3D" w:rsidRPr="00C54366" w:rsidRDefault="00E14A3D" w:rsidP="00E14A3D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54366">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>16770 (Synhaeve en Van Asten)</w:t>
+      <w:r w:rsidRPr="00C54366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025-2026 2026Z16770 (Synhaeve en Van Asten)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4958CCAB" w14:textId="77777777" w:rsidR="00483409" w:rsidRDefault="00483409">
+  <w:p w14:paraId="650D14FC" w14:textId="77777777" w:rsidR="00E14A3D" w:rsidRPr="00E14A3D" w:rsidRDefault="00E14A3D" w:rsidP="00E14A3D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="61BBAFC8" w14:textId="77777777" w:rsidR="00CD51F6" w:rsidRDefault="00483409">
-[...446 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="6C50D390" w14:textId="77777777" w:rsidR="00E14A3D" w:rsidRPr="00E14A3D" w:rsidRDefault="00E14A3D" w:rsidP="00E14A3D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="18F448C7" w14:textId="665639E1" w:rsidR="00CD51F6" w:rsidRDefault="00483409" w:rsidP="00433B91">
-[...1187 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="08449FF4" w14:textId="77777777" w:rsidR="00E14A3D" w:rsidRPr="00E14A3D" w:rsidRDefault="00E14A3D" w:rsidP="00E14A3D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
-</file>
-[...552 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CD51F6"/>
-[...93 lines deleted...]
-    <w:rsid w:val="00FE1150"/>
+    <w:rsidRoot w:val="00E14A3D"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00416D7B"/>
+    <w:rsid w:val="006F72D0"/>
+    <w:rsid w:val="007D6E91"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00B725D2"/>
+    <w:rsid w:val="00C175BC"/>
+    <w:rsid w:val="00C54366"/>
+    <w:rsid w:val="00CC1B1C"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:rsid w:val="00E51DAE"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="543458FF"/>
+  <w14:docId w14:val="454B9740"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B37BA1D0-9EFB-4655-8A3B-7C30ABCD830E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3581,75 +943,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3684,55 +1046,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3804,817 +1166,694 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...146 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00E14A3D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00E14A3D"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...9 lines deleted...]
-    <w:name w:val="Referentiegegevens"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:b/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...231 lines deleted...]
-      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...16 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00047E7C"/>
-[...56 lines deleted...]
-      <w:color w:val="000000"/>
+    <w:rsid w:val="00E14A3D"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00433B91"/>
+    <w:rsid w:val="00E14A3D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00433B91"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E14A3D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00433B91"/>
+    <w:rsid w:val="00E14A3D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00433B91"/>
-[...33 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E14A3D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C54366"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4671,51 +1910,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4779,65 +2018,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4858,85 +2097,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>676</ap:Words>
-  <ap:Characters>3719</ap:Characters>
+  <ap:Words>707</ap:Words>
+  <ap:Characters>3890</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>30</ap:Lines>
-  <ap:Paragraphs>8</ap:Paragraphs>
+  <ap:Lines>32</ap:Lines>
+  <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4387</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4588</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>