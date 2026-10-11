--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -1,2184 +1,1204 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="005D088F" w:rsidP="005D088F" w:rsidRDefault="005D088F" w14:paraId="574E0B62" w14:textId="7F045029">
-[...37 lines deleted...]
-    <w:p w:rsidRPr="00700244" w:rsidR="005D088F" w:rsidP="005D088F" w:rsidRDefault="005D088F" w14:paraId="49ACA274" w14:textId="77777777">
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00D52DC1" w:rsidRDefault="00566681" w14:paraId="2848CCAE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>28625</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52DC1" w:rsidR="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D52DC1" w:rsidR="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D52DC1" w:rsidR="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Herziening van het Gemeenschappelijk Landbouwbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00D52DC1" w:rsidRDefault="00566681" w14:paraId="57EA6891" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>27625</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52DC1" w:rsidR="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D52DC1" w:rsidR="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D52DC1" w:rsidR="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Waterbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00D52DC1" w:rsidP="00D52DC1" w:rsidRDefault="00D52DC1" w14:paraId="5F140C49" w14:textId="19575E77">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>385</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00D52DC1" w:rsidP="005D088F" w:rsidRDefault="00D52DC1" w14:paraId="52179EA8" w14:textId="5E5A52D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00D52DC1" w:rsidP="005D088F" w:rsidRDefault="00D52DC1" w14:paraId="2B403B2C" w14:textId="41822118">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 26 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00D52DC1" w:rsidP="005D088F" w:rsidRDefault="00D52DC1" w14:paraId="1A8A2469" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="005D088F" w:rsidRDefault="00566681" w14:paraId="040B0FBB" w14:textId="4F0B814F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De aanhoudende droogte zorgt voor problemen op het boerenerf. Ik besef dat deze weersomstandigheden de agrarische praktijk bemoeilijken. Met deze Kamerbrief neem ik een aantal maatregelen naar aanleiding van de droogte, te weten: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="00566681" w:rsidRDefault="00566681" w14:paraId="37672225" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Uitrijperiode dierlijke mest op grasland;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00700244" w:rsidR="005D088F" w:rsidP="005D088F" w:rsidRDefault="005D088F" w14:paraId="7EE10D49" w14:textId="77777777">
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="00566681" w:rsidRDefault="00566681" w14:paraId="0A95BB8A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00700244" w:rsidR="005D088F" w:rsidP="005D088F" w:rsidRDefault="005D088F" w14:paraId="1AC79EDC" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maatregelen GLB en/of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-regeling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="00566681" w:rsidRDefault="00566681" w14:paraId="2D48454C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00700244">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Minimaal bedekken van de bodem</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00700244" w:rsidR="005D088F" w:rsidP="005D088F" w:rsidRDefault="005D088F" w14:paraId="772622C7" w14:textId="77777777">
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="00566681" w:rsidRDefault="00566681" w14:paraId="489735DF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00700244">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Vroeg rooigewassen van het land te halen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D088F" w:rsidP="005D088F" w:rsidRDefault="005D088F" w14:paraId="0D1129BA" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="005D088F" w:rsidRDefault="00566681" w14:paraId="6BFA8DDE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>1. Uitrijperiode dierlijke mest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="005D088F" w:rsidRDefault="00566681" w14:paraId="06216008" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naar aanleiding van de langdurige droogte hebben verschillende sectororganisaties mij gevraagd dit jaar de uitrijdperiode voor dierlijke mest op grasland te verlengen. Ook heeft het lid Van der Plas in Kamervragen van 5 augustus 2026 over de gevolgen van de droogte voor het uitrijden van mest (kenmerk 2026Z16690), hiertoe verzocht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. In de beantwoording van de Kamervragen heb ik aangegeven een advies te vragen aan de Commissie Deskundigen Meststoffenwet (hierna: CDM) over de mogelijkheden en impact van de verlenging van de uitrijddatum voor dierlijke drijfmest op grasland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="005D088F" w:rsidRDefault="00566681" w14:paraId="163A8E6D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De uitrijdperiodes voor dierlijke mest op bouwland en grasland zijn geregeld in Besluit activiteiten leefomgeving (Bal) en komen voort uit een verplichting vanuit de Europese Nitraatrichtlijn en richten zich op het doel om een goede grond- en oppervlaktewaterkwaliteit te bewerkstelligen. Alleen in uitzonderlijke omstandigheden biedt de regelgeving de mogelijkheid om hiervan af te wijken, indien hiertoe een landbouwkundige noodzaak is en er geen nadelige milieukundige effecten zijn (voor waterkwaliteit en andere emissies). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="005D088F" w:rsidRDefault="00566681" w14:paraId="68CC3F04" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik heb daarom de CDM op 12 augustus gevraagd een analyse uit te voeren naar de landbouwkundige noodzaak en milieukundige effecten van een eventuele verlenging van de uitrijddatum van dierlijke mest op grasland. De CDM heeft op mijn verzoek gekeken naar het effect van droogte op de uit- en afspoeling van nutriënten naar het grond- en oppervlaktewater. Ook is gekeken naar het effect van een verlenging van de uitrijddatum op andere milieuaspecten (ammoniak- en lachgasemissies naar de lucht). Tenslotte is een beoordeling gemaakt van de landbouwkundige noodzaak voor een mogelijke verlenging van de uitrijddatum, daarbij is ook een beoordeling gemaakt van de verwachte aanwezigheid van nutriënten in de bodem en de mogelijke nawerking hiervan die invloed kan hebben op de uit- en afspoeling van nutriënten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D52DC1" w:rsidRDefault="00D52DC1" w14:paraId="6BB53939" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="005D088F" w:rsidRDefault="00566681" w14:paraId="03BEF7F9" w14:textId="076C95A3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Advies CDM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="005D088F" w:rsidRDefault="00566681" w14:paraId="503BAF0C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 24 augustus jl. heeft de CDM haar advies opgeleverd (zie bijlage). De CDM geeft aan dat de zomer van 2026 wordt gekenmerkt door uitzonderlijke droogte. Het neerslagtekort behoort tot de hoogste ooit gemeten en is vergelijkbaar met dat van 2018. De droogte heeft geleid tot sterk verminderde grasgroei, opbrengstverliezen en droogtestress op grasland, met name in Zeeland, West-Brabant, Limburg, Texel en delen van de Achterhoek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="005D088F" w:rsidRDefault="00566681" w14:paraId="3DB538B5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Door de aanhoudende droogte in juli en in de eerste helft augustus zijn één à twee </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grassnedes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verloren gegaan en de verwachting is ook dat de maïsoogst dit jaar aanzienlijk lager zal uitvallen. Veel melkveehouders zullen daarom streven naar een zo hoog mogelijke opbrengst en kwaliteit van de laatste grassnede (september tot begin oktober) om voldoende ruwvoer voor de komende periode te produceren. Het toedienen van dierlijke mest aan een nog niet herstelde graszode kan leiden tot schade aan zode en leiden tot een lagere opbrengst. Wanneer de mogelijkheid tot het uitrijden van dierlijke mest wordt verruimd tot half september, kan de stikstof uit mest beter worden benut door een herstelde graszode. Vanuit zowel landbouwkundig als milieukundig perspectief verdient dit de voorkeur boven een versnelde toediening eind augustus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="005D088F" w:rsidRDefault="00566681" w14:paraId="6B1AFE97" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Indien de uitrijdperiode niet verlengd wordt, zal in de resterende dagen van augustus de resterende hoeveelheid dierlijke mest uitgereden kunnen worden. Het uitrijden van (veel) mest op verdroogde grond brengt echter risico’s voor uit- en afspoeling met zich mee, terwijl een verlenging van de uitrijdperiodes voor dierlijke mest op grasland tot half september niet leidt tot een betekenisvolle toename van de uit- en afspoeling van nitraat ten opzichte van de reguliere uitrijdperiode.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="005D088F" w:rsidRDefault="00566681" w14:paraId="45C99CC9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Besluit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="005D088F" w:rsidRDefault="00566681" w14:paraId="6290AE13" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In lijn met het advies van de CDM besluit ik daarom vanwege extreme weersomstandigheden in combinatie met een landbouwkundige noodzaak en vanuit een milieukundig perspectief, om de uitrijdperiode voor dierlijke mest op grasland te verruimen. Dit betekent dat de uitrijdperiode voor drijfmest op grasland op alle grondsoortregio’s wordt verlengd tot en met 15 september aanstaande. De uitrijdperiode voor vaste dierlijke mest op graslandpercelen gelegen op zand- en lössgronden wordt ook verlengd naar 15 september van dit jaar. Het besluit tot verlenging van bovengenoemde uitrijdperiodes zal zo snel mogelijk bekend worden gemaakt in de Staatscourant. Gelet op het regelmatiger voorkomen van extreme weersomstandigheden, zoals droge of natte periodes, wordt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>klimaatadaptief</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> handelen en daarmee het weerbaarder maken van agrarische bedrijfsvoering voor extreme weersomstandigheden steeds belangrijker, iets waarop ook wordt ingezet in de Nationale Klimaatadaptatiestrategie (NAS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="005D088F" w:rsidRDefault="00566681" w14:paraId="4B154A29" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Uitrijperiode dierlijke mest</w:t>
-[...67 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">De uitrijdperiodes voor dierlijke mest op bouwland en grasland zijn geregeld in Besluit activiteiten leefomgeving (Bal) en komen voort uit een verplichting vanuit de Europese Nitraatrichtlijn en richten zich op het doel om een goede grond- en oppervlaktewaterkwaliteit te bewerkstelligen. Alleen in uitzonderlijke omstandigheden biedt de regelgeving de mogelijkheid om hiervan af te wijken, indien hiertoe een landbouwkundige noodzaak is en er geen nadelige milieukundige effecten zijn (voor waterkwaliteit en andere emissies). </w:t>
-[...31 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">2. Maatregelen GLB en/of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-regeling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="005D088F" w:rsidRDefault="00566681" w14:paraId="0ACADCD7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Door de weersomstandigheden en het watergebruik kunnen boeren de inspanning voor enkele voorwaarden binnen de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-regelingen nu niet voltooien. Het is namelijk in veel gevallen niet uitvoerbaar om de bedekkingsgraad van de bodem te handhaven. Op verschillende plekken in het land is de onttrekking van grond- en oppervlaktewater niet toegestaan of beperkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="005D088F" w:rsidRDefault="00566681" w14:paraId="09004A2C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...107 lines deleted...]
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Besluit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D088F" w:rsidP="005D088F" w:rsidRDefault="005D088F" w14:paraId="10003D6D" w14:textId="77777777">
-[...288 lines deleted...]
-    <w:p w:rsidR="005D088F" w:rsidP="005D088F" w:rsidRDefault="005D088F" w14:paraId="46D492D3" w14:textId="77777777">
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="005D088F" w:rsidRDefault="00566681" w14:paraId="6B2A34BA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Europese GLB-verordeningen bieden ruimte om bij extreme weersomstandigheden, zoals droogte, overmacht te bieden aan landbouwers die door deze omstandigheden zijn getroffen. Ik heb daarom ook besloten om overmacht toe te kennen voor twee </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>conditionaliteitsvoorwaarden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en een aantal subsidievoorwaarden binnen de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-regeling:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="00566681" w:rsidRDefault="00566681" w14:paraId="4D35ACFE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w:rsidRPr="00FF170C" w:rsidR="005D088F" w:rsidP="005D088F" w:rsidRDefault="005D088F" w14:paraId="64118842" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>conditionaliteiten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt overmacht toegekend voor twee voorwaarden met betrekking tot minimale bodembedekking. Voor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-regeling vallen onder overmacht de minimale zichtbare bedekking voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-activiteiten groene braak en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderzaai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vanggewas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="00566681" w:rsidRDefault="00566681" w14:paraId="1F3A7BFE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-activiteit ‘vroeg ras rooigewas’ wordt de uiterste rooidatum van 1 september gelijkgesteld met de huidige uiterlijke inzaaidatum van vanggewassen op zand of lössgrond van 1 oktober. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="005D088F" w:rsidRDefault="00566681" w14:paraId="21B39272" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="005D088F" w:rsidRDefault="00566681" w14:paraId="0105EAB9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Uitwerking</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D088F" w:rsidP="005D088F" w:rsidRDefault="005D088F" w14:paraId="6C4557AC" w14:textId="77777777">
-[...108 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="005D088F" w:rsidRDefault="00566681" w14:paraId="5B0A5D5F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als gevolg van de overmacht zullen deze voorwaarden, ongeacht wat er naar voren komt bij een eventuele controle, als voldaan worden beschouwd. Voor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>conditionaliteitsvoorwaarden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gaat het om de goede landbouw en milieuconditie 6 (GLMC) Minimale bodembedekking en de onderdelen daarbinnen die een minimale bodembedekking voorschrijven van 80 procent. In de zomer voor percelen die uit productie zijn gehaald en voor kleigronden de minimale periode voor de herfst bedekking die begint vanaf 1 augustus Ook bij de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-activiteit groene braak gaat het om de voorwaarde om een minimale zichtbare bedekking te hebben van 80 procent. Voor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-activiteit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderzaai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vanggewas gaat het ook om de voorwaarde voor een minimale zichtbare bedekking van 80 procent en de voorwaarde dat deze aanwezig moet zijn direct na de oogst van de hoofdteelt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="005D088F" w:rsidRDefault="00566681" w14:paraId="02C42600" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onder normale omstandigheden gaat de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-regeling uit van een resultaatverplichting. Gezien de extreme weersomstandigheden is er een risico om deelnamebereidheid aan de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-regeling te verliezen, als het in dit geval het volledig wordt gezien als ondernemersrisico. Daarom kies ik ervoor om met de huidige droogte de inspanning wel te vergoeden, om zo ook de deelnamebereidheid aan de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-regeling niet in het geding te laten komen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="005D088F" w:rsidRDefault="00566681" w14:paraId="28B4079B" w14:textId="383C6033">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ten slotte</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D088F" w:rsidP="005D088F" w:rsidRDefault="005D088F" w14:paraId="16E7441A" w14:textId="77777777">
-[...39 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="005D088F" w:rsidRDefault="00566681" w14:paraId="1D9497A8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik acht het namelijk van belang dat het beleid blijft aansluiten op de praktijk. Met deze maatregelen hoop ik daarin de sector onder deze uitzonderlijke omstandigheden tegemoet te komen. De omstandigheden onderstrepen tegelijkertijd het belang van de weerbaarheid van de agrarische bedrijfsvoering tegen extreme weeromstandigheden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="005D088F" w:rsidRDefault="00566681" w14:paraId="688AD368" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="00D52DC1" w:rsidRDefault="00D52DC1" w14:paraId="33486383" w14:textId="4C1CF79B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52DC1" w:rsidR="00566681">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00D52DC1" w:rsidP="00D52DC1" w:rsidRDefault="00D52DC1" w14:paraId="40B468D1" w14:textId="3C4AB9B4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van Essen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00D52DC1" w:rsidP="005D088F" w:rsidRDefault="00D52DC1" w14:paraId="42FC16EC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="00566681" w:rsidP="005D088F" w:rsidRDefault="00566681" w14:paraId="7B1E6949" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D52DC1" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="58BA0769" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D52DC1" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B43EECE" w14:textId="77777777" w:rsidR="002B0746" w:rsidRDefault="002B0746">
+    <w:p w14:paraId="7E989242" w14:textId="77777777" w:rsidR="00F1274E" w:rsidRDefault="00F1274E" w:rsidP="00566681">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782D5CD4" w14:textId="77777777" w:rsidR="002B0746" w:rsidRDefault="002B0746"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A48984D" w14:textId="77777777" w:rsidR="002B0746" w:rsidRDefault="002B0746">
+    <w:p w14:paraId="4FA60E52" w14:textId="77777777" w:rsidR="00F1274E" w:rsidRDefault="00F1274E" w:rsidP="00566681">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0793B8" w14:textId="77777777" w:rsidR="002B0746" w:rsidRDefault="002B0746"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...57 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2B9338FF" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="1DDF3495" w14:textId="77777777" w:rsidR="00566681" w:rsidRPr="00566681" w:rsidRDefault="00566681" w:rsidP="00566681">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="6A0D16D2" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="34DEA739" w14:textId="77777777" w:rsidR="00566681" w:rsidRPr="00566681" w:rsidRDefault="00566681" w:rsidP="00566681">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="13317465" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E5871AA" w14:textId="77777777" w:rsidR="00566681" w:rsidRPr="00566681" w:rsidRDefault="00566681" w:rsidP="00566681">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A468AF8" w14:textId="77777777" w:rsidR="002B0746" w:rsidRDefault="002B0746">
+    <w:p w14:paraId="0C779886" w14:textId="77777777" w:rsidR="00F1274E" w:rsidRDefault="00F1274E" w:rsidP="00566681">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F4E1E4A" w14:textId="77777777" w:rsidR="002B0746" w:rsidRDefault="002B0746"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="447497AE" w14:textId="77777777" w:rsidR="002B0746" w:rsidRDefault="002B0746">
+    <w:p w14:paraId="511D2C74" w14:textId="77777777" w:rsidR="00F1274E" w:rsidRDefault="00F1274E" w:rsidP="00566681">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47EBBC96" w14:textId="77777777" w:rsidR="002B0746" w:rsidRDefault="002B0746"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="64F3E3A7" w14:textId="77777777" w:rsidR="005D088F" w:rsidRPr="00A57703" w:rsidRDefault="005D088F" w:rsidP="005D088F">
+    <w:p w14:paraId="49A46910" w14:textId="77777777" w:rsidR="00566681" w:rsidRPr="00D52DC1" w:rsidRDefault="00566681" w:rsidP="005D088F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A57703">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A57703">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken 2026Z16690</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7B716C09" w14:textId="77777777" w:rsidR="005D088F" w:rsidRPr="00A57703" w:rsidRDefault="005D088F" w:rsidP="005D088F">
+    <w:p w14:paraId="435F66F9" w14:textId="08916B8C" w:rsidR="00566681" w:rsidRPr="00D52DC1" w:rsidRDefault="00566681" w:rsidP="005D088F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A57703">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DC1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A57703">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken 2026D36269 </w:t>
+      <w:r w:rsidRPr="00D52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aanhangsel Handelingen II 2025/26, nr. 2666; 2026D36269 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...98 lines deleted...]
-  <w:p w14:paraId="60AEA2C8" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00217880" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="48478CB1" w14:textId="77777777" w:rsidR="00566681" w:rsidRPr="00566681" w:rsidRDefault="00566681" w:rsidP="00566681">
     <w:pPr>
-      <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...114 lines deleted...]
-  <w:p w14:paraId="4BDDF73C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="56150F2A" w14:textId="77777777" w:rsidR="00566681" w:rsidRPr="00566681" w:rsidRDefault="00566681" w:rsidP="00566681">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1D62988F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...440 lines deleted...]
-  <w:p w14:paraId="4B54FFA3" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A1963C6" w14:textId="77777777" w:rsidR="00566681" w:rsidRPr="00566681" w:rsidRDefault="00566681" w:rsidP="00566681">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...163 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="004C0CB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="30D49966"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -2223,761 +1243,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...709 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67C538A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="757A59FA"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -3022,848 +1332,235 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="576282891">
-[...23 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1625500981">
+  <w:num w:numId="1" w16cid:durableId="1530877248">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="978800695">
+  <w:num w:numId="2" w16cid:durableId="1662466098">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="441612328">
-[...17 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...591 lines deleted...]
-    <w:rsid w:val="00FF6087"/>
+    <w:rsidRoot w:val="00566681"/>
+    <w:rsid w:val="000108AA"/>
+    <w:rsid w:val="004C4B77"/>
+    <w:rsid w:val="004D2E26"/>
+    <w:rsid w:val="00566681"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="009254F8"/>
+    <w:rsid w:val="00AE3C62"/>
+    <w:rsid w:val="00D52DC1"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F05550"/>
+    <w:rsid w:val="00F1274E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="406B466E"/>
+  <w14:docId w14:val="5F7AE1B5"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{62BBFFB5-0DB3-489E-8F4D-286F51701D1E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3885,74 +1582,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4101,1040 +1799,998 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00566681"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00566681"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00566681"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00566681"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00566681"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00566681"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00566681"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00566681"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00566681"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...337 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00566681"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00566681"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00566681"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00566681"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00566681"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00566681"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00566681"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00566681"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00566681"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00566681"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00566681"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00566681"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00566681"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00566681"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00566681"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00566681"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00566681"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00566681"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-[...9 lines deleted...]
-    <w:name w:val="Strong"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00566681"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="22"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00930ABD"/>
+    <w:rsid w:val="00566681"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00566681"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00566681"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005B1EC6"/>
+    <w:rsid w:val="00566681"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00566681"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00566681"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00566681"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00566681"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="005D088F"/>
+    <w:rsid w:val="00D52DC1"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1231</ap:Words>
-  <ap:Characters>6774</ap:Characters>
+  <ap:Words>1264</ap:Words>
+  <ap:Characters>6958</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>56</ap:Lines>
-  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:Lines>57</ap:Lines>
+  <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7990</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8206</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>