--- v0 (2026-08-26)
+++ v1 (2026-10-17)
@@ -1,12864 +1,8379 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...473 lines deleted...]
-    <w:p w:rsidR="00F060BC" w:rsidRDefault="00F060BC" w14:paraId="67717A8D" w14:textId="77777777">
+    <w:p w:rsidRPr="00707587" w:rsidR="00707587" w:rsidRDefault="003328D1" w14:paraId="2F95D9D7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31516</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707587" w:rsidR="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587" w:rsidR="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587" w:rsidR="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Beleidsdoorlichting Defensie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="00707587" w:rsidP="004474D9" w:rsidRDefault="00707587" w14:paraId="1689D415" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>53</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Defensie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="00707587" w:rsidP="003328D1" w:rsidRDefault="00707587" w14:paraId="22FF14E8" w14:textId="4746AE01">
       <w:pPr>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00DF5C23" w:rsidRDefault="480EB73F" w14:paraId="57BF9C4B" w14:textId="420F7E6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="00707587" w:rsidP="003328D1" w:rsidRDefault="00707587" w14:paraId="568E115D" w14:textId="7A1C4D9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00DF5C23" w:rsidRDefault="00DF5C23" w14:paraId="6CDBBD03" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="00707587" w:rsidP="003328D1" w:rsidRDefault="00707587" w14:paraId="12893CA6" w14:textId="3FDA1586">
       <w:pPr>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00DF5C23" w:rsidRDefault="00AB33C5" w14:paraId="44EF1F24" w14:textId="6328ECE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 26 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="740C283E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">ensen’, </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="1BA958D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="3A554510" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze brief geef ik een toelichting op de onderzoeksopzet voor de periodieke rapportage ‘Mensen’, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B67EA9">
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>subthema</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00B67EA9">
-[...13 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ‘personeel’, waarin wordt teruggekeken op het door Defensie gevoerde personeelsbeleid in de periode 2020-2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w:rsidR="00DF5C23" w:rsidRDefault="00DF5C23" w14:paraId="248A7615" w14:textId="77777777">
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Op basis van de Comptabiliteitswet is elk ministerie verantwoordelijk voor het periodiek onderzoeken van de doeltreffendheid en de doelmatigheid van het gevoerde beleid. Defensie onderschrijft de waarde hiervan; voor een toekomstbestendige krijgsmacht is het van belang regelmatig het beleid en de effecten daarvan te evalueren om zodoende het beleid snel en tijdig te kunnen bijsturen als daar aanleiding toe is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="74474A21" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00DF5C23" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="51F8DD3A" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="6DF3D397" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="480EB73F">
-        <w:rPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Aanleiding onderzoek</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF5C23" w:rsidP="480EB73F" w:rsidRDefault="00293B0E" w14:paraId="25883012" w14:textId="189064D2">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="3E092E95" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Het thema ‘M</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Het thema ‘Mensen’, met als </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">ensen’, met als </w:t>
+        <w:t>subthema</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ‘personeel’, gaat over de belangrijke opgave waar Defensie voor staat, namelijk’ voldoende en gekwalificeerde mensen vinden, binden en behouden. De afgelopen jaren heeft Defensie diverse maatregelen geïmplementeerd om aan deze opgave te voldoen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Omdat dit veel vraagt van onze mensen en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B67EA9">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijfsvoeringsprocessen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en Defensie het gevoerde personeelsbeleid voldoende kans in tijd wil geven tot resultaten te leiden, is besloten het sub-thema ‘personeel’ in 2027 te evalueren. De periodieke rapportage van het andere </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>subthema</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00B67EA9">
-[...94 lines deleted...]
-    <w:p w:rsidR="00DF5C23" w:rsidRDefault="00DF5C23" w14:paraId="74A8D975" w14:textId="656B1EB1">
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onder ‘Mensen’ namelijk ‘veiligheid’, is in 2025 reeds aan uw Kamer opgeleverd. De uitkomsten van die periodieke rapportage worden, voor zover deze van belang zijn voor het gevoerde personeelsbeleid, betrokken bij de periodieke rapportage personeel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="014CE52C" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF5C23" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="260890FD" w14:textId="77777777">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="7E0070B1" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="480EB73F">
-        <w:rPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Afbakening en doel van het onderzoek</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0087309E" w:rsidP="0087309E" w:rsidRDefault="480EB73F" w14:paraId="23DE9F56" w14:textId="739D84FE">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="71F040D7" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="0087309E" w:rsidP="0087309E" w:rsidRDefault="0087309E" w14:paraId="45C55B4F" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze periodieke rapportage richt zich op de periode 2020-2026. In oktober 2020 verscheen de Defensievisie 2035, waarin ‘het huidige tekort aan menskracht één van de belangrijkste risico’s voor Defensie’ werd genoemd. De organisatie realiseerde zich op dat moment dat zij, ondanks alle investeringen en aanpassingen, onvoldoende was toegesneden op veranderingen op de arbeidsmarkt, demografische ontwikkelingen en de groeiende technologische mogelijkheden. Dit besef luidde een nieuwe periode in op het gebied van personeelsbeleid binnen Defensie en als gevolg daarvan werd de start van de HR-transitie aangekondigd. Na ruim zes jaar is het zinvol de balans op te maken. Tegelijkertijd nemen de dreiging, onrust en veranderingen in de wereld nog steeds toe en dient Defensie daarvoor blijvend gereed te zijn, juist ook op het gebied van personeel. Door de inzichten en lessen van de afgelopen jaren te expliciteren en vervolgens mee te nemen in de huidige uitvoering en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">toekomstige doorontwikkeling van het personeelsbeleid kan de personele gereedheid daarvan profiteren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="28F47E4E" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00882AFA" w:rsidP="00882AFA" w:rsidRDefault="0087309E" w14:paraId="5B3D0FAF" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="469E361A" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
         <w:ind w:right="2"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Defensie wil met het onderzoek de beleidstheorie valideren en waar mogelijk completeren, om vervolgens te onderzoeken welke (samenhang aan) elementen tot welke ervaringen en resultaten hebben geleid. Verder beoogt de periodieke rapportage </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA546D">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">best </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA546D">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>practices</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA546D">
-[...18 lines deleted...]
-    <w:p w:rsidR="00882AFA" w:rsidP="0087309E" w:rsidRDefault="00882AFA" w14:paraId="280FE5AD" w14:textId="1E7C3E5F">
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en leerpunten te identificeren. Op basis daarvan verwacht de organisatie dat uiteindelijk conclusies kunnen worden getrokken ten aanzien van de vraag of Defensie de beoogde transitie naar een toekomstbestendig HR-model op de juiste wijze weet te bewerkstelligen en hoe deze uitwerkt op de personele gereedheid die noodzakelijk is voor de flexibiliteit, wendbaarheid en schaalbaarheid van de Krijgsmacht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="3E8E4D06" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00232F44" w:rsidRDefault="00232F44" w14:paraId="6C5F5886" w14:textId="67E48694">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="742DC741" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De Militaire Gezondheidszorg (MGZ) valt niet onder deze periodieke rapportage; voor dit thema is een separate beleidsdoorlichting uitgevoerd in 2023. Tevens wordt binnen de doelgroep veteranen, mede gelet op onderstaand geformuleerde hoofd- en deelvragen, de zorg/voorzieningen op artikel 10 niet meegenomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0087309E" w:rsidRDefault="0087309E" w14:paraId="450BCB2F" w14:textId="77777777">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="1B41EDEB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00DF5C23" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="78E41F7E" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="4B511A06" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="480EB73F">
-        <w:rPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Beleidstheorie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00232F44" w:rsidP="00232F44" w:rsidRDefault="00232F44" w14:paraId="55984331" w14:textId="40C53E53">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="0160473A" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> op een structurele manier voorziet in een fluctuerende behoefte aan personeel. Dit om uiteindelijk de juiste bijdrage te kunnen leveren aan de noodzakelijke flexibiliteit, wendbaarheid en schaalbaarheid van de krijgsmacht; de beoogde </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De impact die Defensie wil maken, is beschermen wat ons dierbaar is en er staan als het erop aankomt. En dat in een context waarin dit steeds vaker, steeds sneller en steeds langer van de organisatie wordt gevraagd. Om dat te kunnen waarmaken, is een verhoogde personele gereedheid van Defensie al een behoefte sinds de structurele toename van het budget in 2017. De alsmaar verslechterende veiligheidssituatie in de wereld en de toenemende onzekerheid en complexiteit die daarmee gepaard gaan, hebben deze behoefte sindsdien enkel verstevigd. Dit vraagt om een personeelsbeleid dat op een structurele manier voorziet in een fluctuerende behoefte aan personeel. Dit om uiteindelijk de juiste bijdrage te kunnen leveren aan de noodzakelijke flexibiliteit, wendbaarheid en schaalbaarheid van de krijgsmacht; de beoogde </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="480EB73F">
-        <w:rPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>outcome</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="480EB73F">
-        <w:rPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">van het personeelsbeleid. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00232F44" w:rsidP="00232F44" w:rsidRDefault="00232F44" w14:paraId="6962A6BC" w14:textId="77777777">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="659936E3" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00C13C1B" w:rsidRDefault="480EB73F" w14:paraId="6E306A32" w14:textId="3BC933F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="41DB92DC" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="480EB73F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="480EB73F">
-        <w:rPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>oor de jaren heen zijn binnen het personeelsbeleid steeds vier doelgroepen herkenbaar, te weten: beroepsmilitairen, militair reservisten, burgermedewerkers en veteranen. Defensie koos ervoor zich voor deze doelgroepen te richten op vijf specifieke thema’s:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C13C1B" w:rsidR="00F060BC" w:rsidRDefault="00F060BC" w14:paraId="30DB52E3" w14:textId="77777777">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="1F9DD28C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="04A3096C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Arbeidsvoorwaarden;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF5C23" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="1B50721B" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="7DAD2F6D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>IDU/BBI (instroom, doorstroom, uitstroom / boeien, binden, inspireren);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF5C23" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="78363CFD" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="78015577" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Schaalbare krijgsmacht;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B699D" w:rsidR="00DF5C23" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="53CEA52E" w14:textId="1DDEF706">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="6638B395" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Diversiteit &amp; inclusie (waaronder de groei naar 30% vrouwen);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="284E56FD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B699D">
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>HR-transitie, later HR-vernieuwing (de stapsgewijze invoering van het HR-model).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B699D" w:rsidR="002C3E82" w:rsidP="002C3E82" w:rsidRDefault="002C3E82" w14:paraId="1424383F" w14:textId="77777777">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="606BE50D" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00B20890" w:rsidP="007350D1" w:rsidRDefault="004B699D" w14:paraId="06AA6685" w14:textId="2B2458EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="263F05F5" w14:textId="1C54C3E3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004B699D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Alle maatregelen samen vormen een complete ‘gereedschapskist’</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B699D">
-        <w:rPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B699D">
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">die in samenhang leidt tot resultaat en bovendien als gevolg van in- en externe ontwikkelingen voortdurend onderhevig is aan verandering. Zo werden als reactie op de </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B699D">
-[...24 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grootschalige Russische invasie in Oekraïne in 2022 en de daaruit voortvloeiende verdere intensiveringen ten aanzien van Defensie, keuzes gemaakt over de verdere uitwerking en invoering van het HR-model. De organisatie introduceerde in september 2022 met de Kamerbrief ‘Contouren BBI’ onder meer het Dienjaar (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Kamerstuk, 36200-X-8</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> ‘Onze mensen, onze toekomst: meer, beter en sneller’ een versnelde verandering naar een voortdurende, </w:t>
+        <w:t>Kamerstuk, 36200-X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707587" w:rsidR="00E560D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). En in maart 2025 kondigde Defensie met de Kamerbrief ‘Onze mensen, onze toekomst: meer, beter en sneller’ een versnelde verandering naar een voortdurende, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="480EB73F" w:rsidR="480EB73F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>inzetgerede</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="480EB73F" w:rsidR="480EB73F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> en schaalbare Krijgsmacht aan (</w:t>
       </w:r>
-      <w:r w:rsidRPr="480EB73F" w:rsidR="480EB73F">
-        <w:rPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Kamerstuk 33763, nr. 161).</w:t>
       </w:r>
-      <w:r w:rsidR="00FE3250">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00596ECB" w:rsidP="007350D1" w:rsidRDefault="00596ECB" w14:paraId="29C9CBDC" w14:textId="163A2276">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="5AD44080" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00DF5C23" w:rsidP="00B20890" w:rsidRDefault="00232F44" w14:paraId="0994840F" w14:textId="0AF44D92">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="1BBB46B1" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Centrale onderzoeksvraag</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF5C23" w:rsidRDefault="480EB73F" w14:paraId="1C3E1A9A" w14:textId="7026B7CF">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="7A93C61F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De periodieke rapportage ‘Personeelsbeleid' richt zich op de volgende hoofdvraag</w:t>
       </w:r>
-      <w:r w:rsidR="00B20890">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0087309E">
-        <w:rPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>In hoeverre draagt het personeelsbeleid van Defensie in de periode 2020 tot en met 2026 bij aan een flexibele, wendbare en schaalbare krijgsmacht en hoe kan de doeltreffendheid en doelmatigheid van dit beleid worden verbeterd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00313710" w:rsidP="480EB73F" w:rsidRDefault="00313710" w14:paraId="2AE37264" w14:textId="77777777">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="12247A97" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
         <w:ind w:right="2"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B30D44" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="46AD4C32" w14:textId="3375023B">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="1C7FB8EA" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
         <w:ind w:right="2"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="480EB73F">
-        <w:rPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Financiële grondslag</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087309E" w:rsidR="00276BAA" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="35735210" w14:textId="0229A139">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="6AE5BC7A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="603"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
         <w:ind w:right="2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>In de onderstaande tabellen is de financiële grondslag zichtbaar van het personeelsbeleid van Defensie in de periode 2020-2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE6AF5" w:rsidRDefault="00FE6AF5" w14:paraId="26EF8850" w14:textId="5BFB8A6A">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="0A7C7B80" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8013" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="807"/>
         <w:gridCol w:w="1201"/>
         <w:gridCol w:w="1201"/>
         <w:gridCol w:w="1201"/>
         <w:gridCol w:w="1201"/>
         <w:gridCol w:w="1201"/>
         <w:gridCol w:w="1201"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00427C3E" w:rsidTr="480EB73F" w14:paraId="6E6D384D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidTr="480EB73F" w14:paraId="196AD07A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8013" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="00B459F5" w14:paraId="713A8E2D" w14:textId="407D90E7">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="649A959F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Realisatie personele uitgaven (€)</w:t>
             </w:r>
-            <w:r w:rsidRPr="480EB73F" w:rsidR="006121BA">
-[...1 lines deleted...]
-                <w:rStyle w:val="FootnoteReference"/>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rStyle w:val="Voetnootmarkering"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00427C3E" w:rsidTr="480EB73F" w14:paraId="06CAF239" w14:textId="77777777">
+      <w:tr w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidTr="480EB73F" w14:paraId="632AD3F7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="3F3F2093" w14:textId="06BFD0DF">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="31CC9863" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Art</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-[...4 lines deleted...]
-              <w:rPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="10FECD0F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-[...4 lines deleted...]
-              <w:rPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="1A0D69AE" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="0FCA5DAF" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="0F9BF8A7" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="6178C542" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="6D9EDA3C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="71346823" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="02271926" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="028C0DE4" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="30FC8944" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00427C3E" w:rsidTr="480EB73F" w14:paraId="6DB8CA45" w14:textId="77777777">
+      <w:tr w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidTr="480EB73F" w14:paraId="51032B4A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="32BB300D" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="7D12888A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="522F372B" w14:textId="6207E292">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="4B0CFFDB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">724.614 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="78643B4B" w14:textId="06EA1FB8">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="4CC059C9" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">766.079 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="3843A1CF" w14:textId="3954BFE8">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="0A415D13" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">873.474 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="15A35BE4" w14:textId="3A4971C5">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="089C4858" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">925.309 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="3708FD90" w14:textId="63682BC7">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="6E901269" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.059.640 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="6EF45EF1" w14:textId="40F8CDB3">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="281F3A0F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.129.134 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00427C3E" w:rsidTr="480EB73F" w14:paraId="20C8DCDC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidTr="480EB73F" w14:paraId="418600A0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="6534BC30" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="01A0878F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="332478D8" w14:textId="30E768B8">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="067D2BFB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.225.482 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="193CD688" w14:textId="4F224900">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="0B0CE40D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.291.079 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="4DFECDA3" w14:textId="38E0FEBA">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="0895779D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.489.214 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="4323C2D4" w14:textId="0C94E931">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="691A6EAC" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.635.208 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="4DF605F9" w14:textId="3E00540B">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="3614A810" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.888.009 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="724FFBD1" w14:textId="1889D2C5">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="51804939" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">2.036.538 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00427C3E" w:rsidTr="480EB73F" w14:paraId="4006FD52" w14:textId="77777777">
+      <w:tr w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidTr="480EB73F" w14:paraId="15C13F35" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="54CD9560" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="4CD2C9B3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="6DE864B8" w14:textId="3064B58A">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="4D90AE1F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">608.607 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="076CCB1A" w14:textId="22005B54">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="4274A9C9" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">661.032 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="73B8596B" w14:textId="73E8117A">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="10A26BA6" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">710.822 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="024B47D3" w14:textId="41DAFF81">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="42087ACC" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">741.530 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="1D0F1723" w14:textId="2B4B8DDA">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="5A5BC67D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">875.337 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="66F75702" w14:textId="5BDA567A">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="0DDA9636" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">963.869 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00427C3E" w:rsidTr="480EB73F" w14:paraId="0127A7F6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidTr="480EB73F" w14:paraId="7703CF7B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="67310C8D" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="31A28076" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="5FBB6E4A" w14:textId="11AE5CE1">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="42270F26" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">462.232 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="3482EA65" w14:textId="28F4E705">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="6F7D0E4D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">484.265 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="1D66F28B" w14:textId="33FAF880">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="2B9A9696" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">544.365 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="11738DC6" w14:textId="52215F28">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="648FC0A5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">605.211 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="19129F27" w14:textId="004E0BA7">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="79DE7712" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">699.326 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="7A7053CF" w14:textId="13950EB9">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="668AD46A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">784.529 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00427C3E" w:rsidTr="480EB73F" w14:paraId="2DA33F67" w14:textId="77777777">
+      <w:tr w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidTr="480EB73F" w14:paraId="50F0278F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="69632AAF" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="683B8DE1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="1C695CC3" w14:textId="5798AA73">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="4FBED5AB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">431.648 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="111853F9" w14:textId="3A4057E6">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="6717CE4C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">443.263 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="6D5A3499" w14:textId="08FAFC95">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="175216E6" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">482.601 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="38A0B3D0" w14:textId="3E5B1C84">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="43452E80" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">554.547 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="081F1180" w14:textId="6239BBEB">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="5015C023" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">687.528 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="2AEF144C" w14:textId="514744DD">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="6D78DE2C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">795.837 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00427C3E" w:rsidTr="480EB73F" w14:paraId="7F28E5CE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidTr="480EB73F" w14:paraId="68F0A1BD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="6AC414E1" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="282A703E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="7F61D9FF" w14:textId="671A1D9E">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="7F20C573" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">774.498 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="67F4F8CE" w14:textId="7ED66DDA">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="2743BF32" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">857.609 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="3BF9E9B4" w14:textId="2393BF0C">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="6D0AA2B9" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">866.280 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="7D876352" w14:textId="146EAD39">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="4C1190F0" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">952.839 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="4DFA4530" w14:textId="37B8D400">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="58F2193C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.135.256 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="153D1AC8" w14:textId="1A143DA4">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="5ABEE8AA" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.258.865 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00427C3E" w:rsidTr="480EB73F" w14:paraId="01543BA4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidTr="480EB73F" w14:paraId="25FE95FA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="5F04FCEE" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="7279C3A5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="5D682248" w14:textId="2EC4B5EA">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="4453980A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.497.054 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="7EF80C9A" w14:textId="51D09F32">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="55FC7E4A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.506.690 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="0D087818" w14:textId="66D70DEF">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="5285C1BC" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.597.746 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="18F3E5D8" w14:textId="44E31E87">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="706635DE" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.688.121 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="5FC560FD" w14:textId="3A073146">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="1C2D670F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.963.070 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="3226BBBA" w14:textId="652062A6">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="14D76306" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.937.092 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00427C3E" w:rsidTr="480EB73F" w14:paraId="28BC4DAA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidTr="480EB73F" w14:paraId="07F5DA23" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="1780AF3D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="32CC6586" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="3ECF7487" w14:textId="02253E77">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="665F8704" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">5.724.135 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="37B63B51" w14:textId="4628EC86">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="79CB8D46" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">6.010.017 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="650E7388" w14:textId="0EF11F17">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="10F7BB0E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">6.564.502 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="767311D4" w14:textId="42829F4B">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="0ACFCF0C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">7.102.765 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="377FE1A9" w14:textId="61821C4D">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="6146B35C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">8.308.166 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="4000DCBF" w14:textId="35C2A1A4">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="705BAC82" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">8.905.864 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DF5C23" w:rsidRDefault="00DF5C23" w14:paraId="3A3DBECB" w14:textId="5CADED71">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="7DBE1B32" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
         <w:ind w:right="2"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9214" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="807"/>
         <w:gridCol w:w="1201"/>
         <w:gridCol w:w="1201"/>
         <w:gridCol w:w="1201"/>
         <w:gridCol w:w="1201"/>
         <w:gridCol w:w="1201"/>
         <w:gridCol w:w="1201"/>
         <w:gridCol w:w="1201"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00427C3E" w:rsidTr="480EB73F" w14:paraId="7F00FA95" w14:textId="77777777">
+      <w:tr w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidTr="480EB73F" w14:paraId="3564819E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00427C3E" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="4EC537F8" w14:textId="77310D9F">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="01264CFF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Begroot personele uitgaven (€)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103F34" w:rsidTr="480EB73F" w14:paraId="093DFD7D" w14:textId="273138FD">
+      <w:tr w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidTr="480EB73F" w14:paraId="28DAD5BA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="75781D19" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="6BCD5FF7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Art</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-[...4 lines deleted...]
-              <w:rPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="40E77CAB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-[...4 lines deleted...]
-              <w:rPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="0BA6825E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="67563148" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="0DE40640" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="70AD9076" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="7FD07E44" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="4D8C01FE" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="7C88FFAB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="0F354252" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="2EC544D3" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-[...4 lines deleted...]
-              <w:rPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="60EE1650" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103F34" w:rsidTr="480EB73F" w14:paraId="25FFC7E4" w14:textId="27EEAED0">
+      <w:tr w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidTr="480EB73F" w14:paraId="5C031A91" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="2A3252A4" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="6E46122A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="67993A30" w14:textId="181E2E5B">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="1133CE0C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">701.294 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="7C5A30C1" w14:textId="571E71CC">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="0B744E59" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">757.762 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="2B0D5CD7" w14:textId="63D99B35">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="07EE515A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">772.458 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="3AAF8058" w14:textId="7BA30722">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="5CB392D4" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">916.922 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="79DB7A72" w14:textId="52004996">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="7014C480" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">976.680 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="73F55661" w14:textId="641BB651">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="67C35B82" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.072.528 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="0AB5297F" w14:textId="76140221">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="4C9A718D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.148.007 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103F34" w:rsidTr="480EB73F" w14:paraId="74FB0417" w14:textId="57C5FC26">
+      <w:tr w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidTr="480EB73F" w14:paraId="76250DE9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="60A44B05" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="7E1F1F8A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="19DEECD0" w14:textId="6B7ABE7C">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="0B09DC6F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.228.896 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="182FB3EB" w14:textId="783ACE15">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="145A4600" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.281.567 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="7915F55E" w14:textId="41D04562">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="663C1FE6" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.341.495 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="5A72FD6D" w14:textId="6A68E0DB">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="2BA0B9B6" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.573.453 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="08711631" w14:textId="0788DF9F">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="500137F5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.656.520 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="756D163C" w14:textId="485D1588">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="59CC9EB9" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.880.687 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="61672DAC" w14:textId="083B8D79">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="19F20E8E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">2.005.238 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103F34" w:rsidTr="480EB73F" w14:paraId="6DD89FAA" w14:textId="4A4CB570">
+      <w:tr w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidTr="480EB73F" w14:paraId="15F99D86" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="5CD8CFC7" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="0693A9EB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="04A7F504" w14:textId="1ECCA7E1">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="69EA6307" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">563.898 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="3A6F4743" w14:textId="3F4C513C">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="5FE5E865" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">623.152 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="5A0DA0A4" w14:textId="44AAE6EF">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="12115744" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 634.143 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="57D8A279" w14:textId="5ACCB572">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="3E4D86BF" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">730.028 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="2CDDCF34" w14:textId="76D33D7F">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="3F372C52" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">796.068 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="5462D029" w14:textId="495EB599">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="42AC24F3" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">897.470 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="7BD95609" w14:textId="2DE21F52">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="61124BFA" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">942.204 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103F34" w:rsidTr="480EB73F" w14:paraId="2E4BB5B5" w14:textId="21D0007C">
+      <w:tr w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidTr="480EB73F" w14:paraId="05A2B3CD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="2A7236BE" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="241CE025" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="7AAAE5C5" w14:textId="6D8EA4E0">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="02CFA358" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">412.460 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="093DB31A" w14:textId="68C4C428">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="72BA0769" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">445.369 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="1F0C9BBA" w14:textId="01773328">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="65BB39EF" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">460.685 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="41BEF9A6" w14:textId="7B70E85D">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="5AAA813B" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">586.255 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="567C2F4B" w14:textId="03435188">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="5A2C947E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">651.035 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="752F2FDA" w14:textId="7CCE9F9B">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="7B497A5D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">715.669 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="43AF466D" w14:textId="772AB311">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="4CE844C2" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">786.522 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103F34" w:rsidTr="480EB73F" w14:paraId="2F0788FD" w14:textId="4B5B908A">
+      <w:tr w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidTr="480EB73F" w14:paraId="122D5FD6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="2986AFCE" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="4DD87379" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="2F133D84" w14:textId="2882B7EB">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="03D2C50C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">394.229 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="102BB5F7" w14:textId="65F8A015">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="47DE19E7" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">438.972 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="77F0835E" w14:textId="2CD47075">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="2E9483C4" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">446.025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="60ECA7A8" w14:textId="1C17BD0F">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="128FCFAC" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">507.836 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="71E8B145" w14:textId="43E0C2CF">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="321EA851" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">565.451 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="06E58AB9" w14:textId="10D7A78A">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="5D2BF30E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">657.844 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="12C4DFC4" w14:textId="38A90248">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="7A1852CC" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">680.016 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103F34" w:rsidTr="480EB73F" w14:paraId="75BE401F" w14:textId="01FB908E">
+      <w:tr w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidTr="480EB73F" w14:paraId="4A036CBA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="4F1F2B13" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="71C254CE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="79C45795" w14:textId="74932F3A">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="473C484A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 746.130 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="7C60ED9B" w14:textId="20D84B62">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="6EAE169F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">808.400 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="2D884487" w14:textId="28D7A779">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="27A6C680" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">837.291 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="5FB9B433" w14:textId="26474576">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="4419F657" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">949.816 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="7242FB77" w14:textId="7B617869">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="330C3947" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.018.535 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="0EB5F680" w14:textId="2E86E6D7">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="76FE322E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.153.367 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="2AE54E5C" w14:textId="35832067">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="10D8034D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.260.030 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103F34" w:rsidTr="480EB73F" w14:paraId="354FBC3F" w14:textId="020C7423">
+      <w:tr w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidTr="480EB73F" w14:paraId="05609F8D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="1EAEEB3C" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="006EE78D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="37832DF2" w14:textId="11308653">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="39B5C6BE" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.605.512 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="3E866BE4" w14:textId="2F86D3C9">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="0D963B8C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.590.473 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="45E5CE8A" w14:textId="44A3A8A2">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="5777249A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.468.095 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="1C314D44" w14:textId="3EE89B43">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="10C4115F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.530.326 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="2A6DE7F8" w14:textId="66A584A4">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="4CDB32CB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.753.469 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="5568ECC2" w14:textId="523EB052">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="103861F4" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.829.088 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="00B459F5" w14:paraId="32D0076E" w14:textId="1CB1395D">
-[...11 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="5E1276B3" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2.035.863</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rStyle w:val="Voetnootmarkering"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
-            <w:r w:rsidRPr="00EC31C1" w:rsidR="00103F34">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103F34" w:rsidTr="480EB73F" w14:paraId="4ED7BDBD" w14:textId="75AFB2FB">
+      <w:tr w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidTr="480EB73F" w14:paraId="55B8665D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="4EF59AB2" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="66D594A0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="3F3C8863" w14:textId="7B5C38CB">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="2AB3A501" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">5.652.419 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="1049231F" w14:textId="752AED97">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="48CDD9E6" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">5.945.695 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="60D517FA" w14:textId="08B56EBA">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="1C2D31C9" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">5.960.192 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="6A05C91B" w14:textId="6269D2B0">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="0CDBAEB6" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">6.794.636 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="7B00F13D" w14:textId="175DB3B3">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="62CA228E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">7.417.758 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="6E33A898" w14:textId="3CA9D9AD">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="7F9C8264" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">8.206.653 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC31C1" w:rsidR="00103F34" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="70724450" w14:textId="5981A030">
-[...3 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="480EB73F" w:rsidRDefault="003328D1" w14:paraId="32432A3E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707587">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">8.857.880 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B459F5" w:rsidR="00FE6AF5" w:rsidP="00B459F5" w:rsidRDefault="480EB73F" w14:paraId="12307A38" w14:textId="177FF0CB">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="1E3BCF76" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De budgetten voor de periode 2020 – 2025 zijn onttrokken uit de jaarverslagen (X) van desbetreffende jaren. Het budget voor 2026 is onttrokken uit de ontwerpbegroting (X) 2026. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B459F5" w:rsidR="00FE6AF5" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="11018B9D" w14:textId="41AA1831">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="779294E4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w:rsidR="00FE6AF5" w:rsidRDefault="00FE6AF5" w14:paraId="68A0C259" w14:textId="77777777">
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De realisatie voor het jaar 2020 is onttrokken uit het jaarverslag 2024 (X). Voor de realisatie in de periode 2021 – 2025 is gebruik gemaakt van het jaarverslag 2025 (X). In deze budget- en realisatiecijfers zijn tevens middelen verwerkt uit de Defensienota 2022 en 2024. Dit bevat onder andere structureel 500 miljoen euro uit de Defensienota 2022 ten behoeve van het moderniseren van het loongebouw en arbeidsvoorwaarden. De realisatie voor het jaar 2026 is pas na afloop van het jaar bekend. De financiële grondslag toont een stijgende lijn aan begrote en gerealiseerde personele uitgaven door de groei en versterking van Defensie die in deze jaren ingezet is met bijbehorende investeringen in en uitbreidingen op personeelsgebied. Met de investeringen uit het huidige coalitieakkoord zal deze stijgende lijn de komende jaren verder voortgezet worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="4D66E36B" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF5C23" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="6DCD57B9" w14:textId="67A3C676">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="7F2F4B9F" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="480EB73F">
-        <w:rPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Onderzoeksaanpak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="480EB73F">
-        <w:rPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF5C23" w:rsidRDefault="480EB73F" w14:paraId="79AB3636" w14:textId="502D6BAE">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="5475051A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Een externe opdrachtnemer zal het evaluatieonderzoek uitvoeren en de periodieke rapportage opstellen. De kern van het onderzoek zal bestaan uit een documentenstudie. Daar waar informatie ontbreekt of waar validatie of aanvulling op schriftelijke bronnen nodig wordt geacht, zullen interviews worden afgenomen en/of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>focusgroepsessies</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> worden georganiseerd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF5C23" w:rsidRDefault="00DF5C23" w14:paraId="384BA5EF" w14:textId="77777777">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="2851977B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00DF5C23" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="4929A674" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="5D2D05C6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Verdana"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00DF5C23" w:rsidRDefault="00DF5C23" w14:paraId="5DE387CE" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Onderdeel van het evaluatieonderzoek is ook het uitwerken van één of meerdere besparingsvarianten die op doelmatige wijze leiden tot een besparing van 20% op de budgettaire grondslag van het beleidsthema. Als een besparing van 20% niet haalbaar is, wordt afgeweken naar een lager percentage, mits inhoudelijk goed onderbouwd. De 20%-besparingsoptie is een verplicht onderdeel van een periodieke rapportage, maar er is ook ruimte om aanvullend een 20%-intensiveringsoptie op te nemen. Naast besparingssessies, worden daarom ook sessies georganiseerd om tot intensiveringsopties te komen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="234370B2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00DF5C23" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="7CDDD79A" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="6D47287D" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="480EB73F">
-        <w:rPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Onderliggend (evaluatie)onderzoek en overig bronmateriaal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF5C23" w:rsidRDefault="480EB73F" w14:paraId="65A5331E" w14:textId="56763F25">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="5DE93CB8" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Om een overkoepelend beeld van de doeltreffendheid en doelmatigheid te krijgen, gebruikt deze periodieke rapportage informatie uit verschillende bronnen. Een overzicht hiervan is in bijlage toegevoegd</w:t>
       </w:r>
-      <w:r w:rsidR="00B34766">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF6BCB" w:rsidRDefault="00EF6BCB" w14:paraId="27D67A5C" w14:textId="77777777">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="57CB3BAE" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00DF5C23" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="5D4B7264" w14:textId="70870649">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="2ABD5E13" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="480EB73F">
-        <w:rPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Borging kwaliteit en onafhankelijkheid </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF5C23" w:rsidRDefault="480EB73F" w14:paraId="3270585F" w14:textId="5B8842EE">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="3DCECCE7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Om de kwaliteit en de onafhankelijkheid te borgen, wordt conform goed gebruik een begeleidingscommissie ingesteld. Deze zal naast vertegenwoordigers van de ministeries van Defensie en Financiën ook bestaan uit externe onafhankelijk deskundigen. Deze externe deskundigen schrijven in de afrondingsfase van de periodieke rapportage een oordeel over het proces, de onafhankelijkheid en de kwaliteit van de evaluatie. Dit oordeel wordt met het eindrapport en de kabinetsreactie naar uw Kamer gestuurd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF5C23" w:rsidRDefault="00DF5C23" w14:paraId="1AFAF986" w14:textId="77777777">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="41979721" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF5C23" w:rsidP="480EB73F" w:rsidRDefault="480EB73F" w14:paraId="29434852" w14:textId="77777777">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="6F8DA553" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="480EB73F">
-        <w:rPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Planning </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00596ECB" w:rsidP="00596ECB" w:rsidRDefault="002E5B9C" w14:paraId="58B7FA80" w14:textId="505CB957">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="280C6747" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w:rsidR="00596ECB" w:rsidP="00596ECB" w:rsidRDefault="00596ECB" w14:paraId="0B4933AE" w14:textId="1D1EB518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het evaluatieonderzoek start in het laatste kwartaal van 2026. Uiterlijk december 2027 informeer ik uw Kamer over de uitkomsten van de periodieke rapportage. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="7EE2C7A9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00F060BC" w:rsidP="00596ECB" w:rsidRDefault="00F060BC" w14:paraId="3E161CA1" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="5D12996D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00DF5C23" w:rsidP="00596ECB" w:rsidRDefault="480EB73F" w14:paraId="7799BAFC" w14:textId="27AF4DD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="00707587" w:rsidRDefault="003328D1" w14:paraId="62751095" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
-      </w:pPr>
-[...94 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId13"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="00707587" w:rsidP="00707587" w:rsidRDefault="00707587" w14:paraId="5A0D7F63" w14:textId="79731B9D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Defensie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="00707587" w:rsidP="00707587" w:rsidRDefault="00707587" w14:paraId="600764A5" w14:textId="21609FB3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D.G. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Boswijk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="00707587" w:rsidP="00707587" w:rsidRDefault="00707587" w14:paraId="19329058" w14:textId="003B7282">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:sectPr w:rsidRPr="00707587" w:rsidR="00707587" w:rsidSect="00C85D27">
+          <w:headerReference w:type="even" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="even" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="11905" w:h="16837"/>
           <w:pgMar w:top="2722" w:right="1134" w:bottom="1049" w:left="1588" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
-          <w15:footnoteColumns w:val="1"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003D225D" w:rsidR="00DF5C23" w:rsidRDefault="00455C38" w14:paraId="4FFBE650" w14:textId="10FD0550">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="UniversLTStd" w:cs="UniversLTStd"/>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="43D84B92" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="UniversLTStd" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D225D">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="UniversLTStd" w:cs="UniversLTStd"/>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="UniversLTStd" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Bijlage 1. Onderzoeksvragen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D225D" w:rsidR="003D225D" w:rsidP="003D225D" w:rsidRDefault="003D225D" w14:paraId="6E881BB9" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="5BD80471" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>De periodieke rapportage ‘Personeelsbeleid' richt zich op de volgende hoofdvraag:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D225D" w:rsidR="003D225D" w:rsidP="003D225D" w:rsidRDefault="003D225D" w14:paraId="769C8602" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="092F4C2E" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>In hoeverre draagt het personeelsbeleid van Defensie in de periode 2020 tot en met 2026 bij aan een flexibele, wendbare en schaalbare krijgsmacht en hoe kan de doeltreffendheid en doelmatigheid van dit beleid worden verbeterd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D225D" w:rsidR="003D225D" w:rsidP="003D225D" w:rsidRDefault="003D225D" w14:paraId="6DCDFA07" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="768A2E1D" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>De deelvragen die bij deze hoofdvraag horen zijn:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D225D" w:rsidR="003D225D" w:rsidP="003D225D" w:rsidRDefault="003D225D" w14:paraId="11FDCFC3" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="2E181196" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Beleidstheorie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A79F2" w:rsidR="003D225D" w:rsidP="005A79F2" w:rsidRDefault="003D225D" w14:paraId="511830FF" w14:textId="5444572D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="6C67757D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDN/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Hoe heeft het personeelsbeleid zich in de periode 2020-2026 ontwikkeld?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D225D" w:rsidP="005A79F2" w:rsidRDefault="003D225D" w14:paraId="281C9994" w14:textId="1F886D81">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="58133FFC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDN/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Welke aannames, feiten, werkende mechanismen en causaliteit liggen ten grondslag aan de gekozen doelen en maatregelen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A79F2" w:rsidR="005A79F2" w:rsidP="005A79F2" w:rsidRDefault="005A79F2" w14:paraId="4FDDBABD" w14:textId="7B7B4C83">
-[...1 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="758A7EE2" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Resultaten (doeltreffendheid)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A79F2" w:rsidR="003D225D" w:rsidP="005A79F2" w:rsidRDefault="003D225D" w14:paraId="0C700AFB" w14:textId="36F033D3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="5D32AA39" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDN/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Welke zichtbare veranderingen (incl. resultaten) zijn sinds 2020 op HR-gebied bereikt?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0089347E" w:rsidR="003D225D" w:rsidP="0089347E" w:rsidRDefault="003D225D" w14:paraId="4161E566" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="7BB92BF0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>(wat zien we feitelijk gebeuren, wat kunnen we waarnemen)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A79F2" w:rsidR="003D225D" w:rsidP="005A79F2" w:rsidRDefault="003D225D" w14:paraId="63AA45F5" w14:textId="68AD4AA3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="09D79139" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDN/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Hoe kunnen deze veranderingen gerelateerd worden aan de flexibiliteit, wendbaarheid en schaalbaarheid van de organisatie?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0089347E" w:rsidR="003D225D" w:rsidP="0089347E" w:rsidRDefault="003D225D" w14:paraId="164AA1EC" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="2DEAF513" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>(wat betekenen de veranderingen voor de overkoepelende doelen)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A79F2" w:rsidR="003D225D" w:rsidP="005A79F2" w:rsidRDefault="003D225D" w14:paraId="48328D03" w14:textId="077B4097">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="29C8AAAD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDN/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Welke interne en externe factoren hebben de gerealiseerde veranderingen beïnvloed?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0089347E" w:rsidR="003D225D" w:rsidP="0089347E" w:rsidRDefault="003D225D" w14:paraId="5658815B" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="12488159" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>(welke verklaringen zijn er)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A79F2" w:rsidR="003D225D" w:rsidP="003D225D" w:rsidRDefault="003D225D" w14:paraId="48012F69" w14:textId="10184BC6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="0296E64A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDN/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>In hoeverre is het aannemelijk dat het gevoerde personeelsbeleid uit de periode 2020-2026 heeft bijgedragen aan de gerealiseerde veranderingen? En wat zegt dat over de doeltreffendheid van het beleid? (welke bijdrage had het beleid; wat hebben we gedaan en wat heeft het opgeleverd)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="720D45C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...18 lines deleted...]
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Doelmatigheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A79F2" w:rsidP="003D225D" w:rsidRDefault="003D225D" w14:paraId="5102CA4C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="023AB32C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDN/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Welke middelen zijn ingezet voor het personeelsbeleid? En in hoeverre staan de ingezette middelen in verhouding tot de gerealiseerde resultaten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A79F2" w:rsidR="003D225D" w:rsidP="003D225D" w:rsidRDefault="003D225D" w14:paraId="0510C934" w14:textId="179F300B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="20F85B4E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDN/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Welke beleidsopties zijn mogelijk bij 20% minder of 20% meer middelen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D225D" w:rsidR="003D225D" w:rsidP="003D225D" w:rsidRDefault="003D225D" w14:paraId="700372CE" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="72D37B47" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Lessen voor de toekomst</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A79F2" w:rsidR="003D225D" w:rsidP="005A79F2" w:rsidRDefault="003D225D" w14:paraId="4F583B67" w14:textId="26FAD44B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="362D4FA0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDN/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Wat werkt goed en wat kan worden verbeterd in de wijze waarop het personeelsbeleid wordt ontwikkeld, uitgevoerd, gemonitord en bijgestuurd? (procesmatige lessen)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A79F2" w:rsidR="003D225D" w:rsidP="005A79F2" w:rsidRDefault="003D225D" w14:paraId="06EBADEC" w14:textId="4BB2B7C7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="03547848" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDN/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Welke inhoudelijke lessen kunnen worden getrokken voor de verdere ontwikkeling van de HR-visie en –strategie? (beleidsinhoudelijke lessen)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006170FB" w:rsidR="00455C38" w:rsidP="005A79F2" w:rsidRDefault="003D225D" w14:paraId="55C17B51" w14:textId="54D172FD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="5A971CC0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDN/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="UniversLTStd" w:cs="UniversLTStd"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="UniversLTStd" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Welke resterende kennis- en inzichtlacunes bestaan er nog en welke (evaluatie)onderzoeken zijn nodig om deze in te vullen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006170FB" w:rsidRDefault="006170FB" w14:paraId="7FF12164" w14:textId="2087D0A8">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="7236CD3D" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006170FB" w:rsidP="006170FB" w:rsidRDefault="006170FB" w14:paraId="72B2AD47" w14:textId="4B79ECB6">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="3B6C85B0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="UniversLTStd" w:cs="UniversLTStd"/>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="UniversLTStd" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="UniversLTStd" w:cs="UniversLTStd"/>
+        <w:t xml:space="preserve">Bijlage 2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Onderliggend (evaluatie)onderzoek en overig bronmateriaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="4D517366" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="UniversLTStd" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>Onderliggend (evaluatie)onderzoek en overig bronmateriaa</w:t>
-[...18 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="48C4EE50" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034439C">
-        <w:rPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2020</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="39319004" w14:textId="0FD7F6C1">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="45F7603C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>10 februari 2020:</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Ontwikkelingen op personeelsgebied</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="3D6EAEC3" w14:textId="3EB36BC9">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="3E33AA39" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>20 mei 2020:</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Personeelsrapportage</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="5A33495A" w14:textId="2AD9101E">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="5F163109" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>20 mei 2020:</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Voortgang programma behoud en werving</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="7C91EBB7" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="7164086C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">15 september 2020: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Personeelsrapportage</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="050CCC83" w14:textId="52CFAEC2">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="25A4157E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>15 oktober 2020:</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Defensievisie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="570E68F9" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="22D938CD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="0264C287" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034439C">
-        <w:rPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2021</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="049F3409" w14:textId="2FE195E1">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="6E877567" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">16 februari 2021: </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Ontwikkelingen op personeelsgebied</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="6A9BE308" w14:textId="44837027">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="5DAFF1BF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">19 mei 2021: </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Personeelsrapportage</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="796198B9" w14:textId="47D6F651">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="41DA0A92" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">28 mei 2021: </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>HR-transitie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="302CE3D9" w14:textId="64CCC351">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="64D4693D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">11 juni 2021: </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Rapport commissie onderzoek RVU militairen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="452DD260" w14:textId="40EFC1F9">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="43D64012" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">15 juni 2021: </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Erkenning voor inzet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="09EC7EDA" w14:textId="381FFB4F">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="0D64D67F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">22 juni 2021: </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Verzamelbrief personeel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="50CB19BB" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="70858573" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">21 september 2021: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Personeelsrapportage</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="1AA6FF0A" w14:textId="50810966">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="4D5D7946" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25 oktober 2021: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Reactie op brief ongelijke behandeling militairen en burgermedewerkers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00840AAE" w14:paraId="1392EFE3" w14:textId="19F9DC39">
-[...12 lines deleted...]
-      <w:r w:rsidR="00293B0E">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="16024CDF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25 oktober 2021: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Stand van zaken </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00293B0E">
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>cie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00293B0E">
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> AOW-gat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="0709955C" w14:textId="5E30700D">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="714BC3B3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">21 december 2021: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Ontwikkelingen op personeelsgebied</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="15B39F40" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="029FAF2E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="431022A5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034439C">
-        <w:rPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2022</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="08FBC67F" w14:textId="4C9F22E7">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="5D0DF0DA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>29 maart 2022:</w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Kamerbrief Diversiteit en Inclusiviteit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="7ADDD507" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">6 april 2022: </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Aanbiedingsnota rapport CIE AOW-gat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="538EE61D" w14:textId="3A705698">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="2B4254B9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">18 mei 2022: </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Personeelsrapportage</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="2C1EBF40" w14:textId="62E290C0">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="2AB8F554" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">1 juni 2022: </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Defensienota 2022</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="329BD67D" w14:textId="7E1C8DC5">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="14A8733B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">1 september 2022: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Brief Behouden, binden en inspireren</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="1F8043E4" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="1D595E80" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">20 september 2022: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Personeelsrapportage</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="16B94A70" w14:textId="45C4206F">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="088B1398" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">1 november 2022: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Dienjaar Defensie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="5D695E89" w14:textId="258C955B">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="5A7B5F72" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">22 december 2022: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Ontwikkelingen op personeelsgebied</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="2E5CA249" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="4A097F37" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="696242E9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034439C">
-        <w:rPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="1FE87370" w14:textId="01D23501">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="79ADCDFE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">13 april 2023: </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Visie reservisten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="33A149D5" w14:textId="6F96C087">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="1BC471F3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>17 mei 2023:</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Stand van Defensie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="4D9A486B" w14:textId="410E76FB">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="5A5447AD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>24 mei 2023:</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Van HR-transitie naar HR-vernieuwing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="6E4E8DDD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>1 juni 2023:</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Ontwikkelingen op personeelsgebied</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="4DF23D77" w14:textId="467132DE">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="56A54534" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>19 september 2023:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Stand van Defensie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="612CE9D3" w14:textId="274E84FB">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="1D5CC7B7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>27 september 2023:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Stand van zaken maatregelen Behouden, binden, inspireren</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="13133D90" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="0B667992" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="75529174" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034439C">
-        <w:rPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="4157C402" w14:textId="2D7C7DBC">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="7BA310EA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>15 mei 2024:</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Stand van Defensie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="5F0755D8" w14:textId="3D38971F">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="39CCD1ED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>15 mei 2024:</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Ontwikkelingen op personeelsgebied</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="3775267F" w14:textId="265E4EDC">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="019E40C0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>3 juni 2024:</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Het Dienmodel dat past bij een schaalbare krijgsmacht</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="2452A69D" w14:textId="68F3B35B">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="2F26BC73" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>5 september 2024:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Defensienota</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="11CE8BA9" w14:textId="5980880B">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="7C18522E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>17 september 2024:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Stand van Defensie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="3BD095D5" w14:textId="40BF6A72">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="4C15A236" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>3 oktober 2024:</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Enquête dienmodel defensie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="4C10D223" w14:textId="5F6F5CBC">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="74FCDEA3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>15 oktober 2024:</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Ontwikkelingen op personeelsgebied</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="3C5A66AD" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="23F5F812" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="2E3A90E6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034439C">
-        <w:rPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="72A1845A" w14:textId="088B5DB4">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="17D5908A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>24 maart 2025:</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Onze mensen, onze toekomst: meer, beter en sneller</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="395F5387" w14:textId="29E8676E">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="7716AE75" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>21 mei 2025:</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Stand van Defensie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="19142C00" w14:textId="432A70AD">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="3C2FC4C7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>5 juni 2025:</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Ontwikkelingen op Personeelsgebied</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="35E8BA31" w14:textId="32EFA3A2">
-      <w:r w:rsidRPr="6DC439FB">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="0F9CCCF4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>12 juni 2025:</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="6DC439FB">
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>Samen Werken, Samen Vechten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="3C3BBA80" w14:textId="4FD77170">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="0D6F6B22" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>16 september 2025:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Stand van Defensie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="5A6E8C07" w14:textId="6C58A2A7">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="066DBD90" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>22 september 2025:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Start Defensie-enquête</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="5DFEC5FA" w14:textId="0E8BC1CB">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="3B0DF85B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>17 december 2025:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Ontwikkelingen op personeelsgebied</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="11FDF512" w14:textId="056D4EA0">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="21FD99FF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>17 december 2025:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Stand van zaken maatregelenbrief Onze mensen, onze toekomst; meer, beter en sneller</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0034439C" w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="56AF6092" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="1909846F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="1D2A6407" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00F060BC" w14:paraId="48EED06B" w14:textId="1ABEDB09">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="7E4C21E1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>3 april 2026:</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Groei van de Krijgsmacht</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="0CBE6D3E" w14:textId="54B25335">
-      <w:r>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="49BC9D90" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>8 juni 2026:</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Stand van Defensie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="0071AB3C" w14:textId="54B552D9">
-      <w:r w:rsidRPr="0034439C">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="63F57BA5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>29 juni 2026:</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Defensienota – Samen voorwaarts!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0034439C" w:rsidR="00F060BC" w:rsidP="00293B0E" w:rsidRDefault="00F060BC" w14:paraId="4B382D8B" w14:textId="75BD190B">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="5B955D14" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>16 juli 2026:</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Ontwikkelingen op personeelsgebied</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0034439C" w:rsidR="00293B0E" w:rsidP="00293B0E" w:rsidRDefault="00293B0E" w14:paraId="23C2C9C2" w14:textId="77777777"/>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="006170FB" w:rsidR="006170FB" w:rsidP="006170FB" w:rsidRDefault="006170FB" w14:paraId="155C8DE2" w14:textId="77777777">
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="0C20B6F0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="5E16D387" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="2CBDC0AE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="003328D1" w:rsidP="003328D1" w:rsidRDefault="003328D1" w14:paraId="06959680" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...5 lines deleted...]
-      <w:pgMar w:top="2722" w:right="1134" w:bottom="1049" w:left="1588" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00707587" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="33BB6453" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00707587" w:rsidR="006F53E6">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-[...1 lines deleted...]
-      <w15:footnoteColumns w:val="1"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-[...47 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E81E758" w14:textId="77777777" w:rsidR="00DD0DE7" w:rsidRDefault="00DD0DE7">
+    <w:p w14:paraId="613E4B27" w14:textId="77777777" w:rsidR="00E2141D" w:rsidRDefault="00E2141D" w:rsidP="003328D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="348C25DD" w14:textId="77777777" w:rsidR="00DD0DE7" w:rsidRDefault="00DD0DE7">
+    <w:p w14:paraId="059C939B" w14:textId="77777777" w:rsidR="00E2141D" w:rsidRDefault="00E2141D" w:rsidP="003328D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...13 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...14 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...3 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:altName w:val="Liberation Mono"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OpenSymbol">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000087" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="UniversLTStd">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="70A86D98" w14:textId="77777777" w:rsidR="00930AE8" w:rsidRDefault="00930AE8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B2D8AAC" w14:textId="77777777" w:rsidR="003328D1" w:rsidRPr="003328D1" w:rsidRDefault="003328D1" w:rsidP="003328D1">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4981BC4B" w14:textId="77777777" w:rsidR="002E2D8A" w:rsidRDefault="002E2D8A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="403CB38C" w14:textId="77777777" w:rsidR="003328D1" w:rsidRPr="003328D1" w:rsidRDefault="003328D1" w:rsidP="003328D1">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...171 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="634384AC" w14:textId="77777777" w:rsidR="00930AE8" w:rsidRDefault="00930AE8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C6889DA" w14:textId="77777777" w:rsidR="003328D1" w:rsidRPr="003328D1" w:rsidRDefault="003328D1" w:rsidP="003328D1">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01A886C7" w14:textId="77777777" w:rsidR="00DD0DE7" w:rsidRDefault="00DD0DE7">
+    <w:p w14:paraId="57C0688F" w14:textId="77777777" w:rsidR="00E2141D" w:rsidRDefault="00E2141D" w:rsidP="003328D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CBF110B" w14:textId="77777777" w:rsidR="00DD0DE7" w:rsidRDefault="00DD0DE7">
+    <w:p w14:paraId="180B29AB" w14:textId="77777777" w:rsidR="00E2141D" w:rsidRDefault="00E2141D" w:rsidP="003328D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="21CE3E0D" w14:textId="0C51FBB4" w:rsidR="00232F44" w:rsidRPr="00232F44" w:rsidRDefault="00232F44">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="336C2956" w14:textId="77777777" w:rsidR="003328D1" w:rsidRPr="00707587" w:rsidRDefault="003328D1" w:rsidP="003328D1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> In de brief </w:t>
       </w:r>
-      <w:r w:rsidRPr="480EB73F">
-        <w:rPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">‘Thematische indeling Strategische Evaluatieagenda, planning periodieke rapportages en opzet periodieke rapportage ‘Mensen’ </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">(Kamerstuk 31 516, nr. 45) van 18 december 2024 hebben wij de planning van de periodieke rapportages aan uw Kamer gemeld, zo ook van de periodieke rapportage ‘Mensen’, met als </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>subthema</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ‘Personeel’.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="29E9C293" w14:textId="0F248A94" w:rsidR="00B20890" w:rsidRPr="00B20890" w:rsidRDefault="00B20890">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="577AA7ED" w14:textId="77777777" w:rsidR="003328D1" w:rsidRPr="00707587" w:rsidRDefault="003328D1" w:rsidP="003328D1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In bijlage 1 staan de deelvragen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2C2CC61C" w14:textId="1808091A" w:rsidR="002E2D8A" w:rsidRPr="007470DC" w:rsidRDefault="002E2D8A">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="17890737" w14:textId="77777777" w:rsidR="003328D1" w:rsidRPr="00707587" w:rsidRDefault="003328D1" w:rsidP="003328D1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007470DC">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het is mogelijk dat de gerealiseerde uitgaven hoger liggen dan de oorspronkelijk (bij ontwerpbegroting) begrote uitgaven. Dit wordt veroorzaakt door budgettoevoegingen gedurende suppletoire begrotingen in het uitvoeringsjaar, bijvoorbeeld voor de intensivering van personeelsbeleid vanuit een Defensienota of een loonsverhoging als gevolg van een arbeidsvoorwaardenakkoord. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="55F262FA" w14:textId="3506DD29" w:rsidR="002E2D8A" w:rsidRPr="00B459F5" w:rsidRDefault="002E2D8A">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7EE693D5" w14:textId="77777777" w:rsidR="003328D1" w:rsidRPr="00707587" w:rsidRDefault="003328D1" w:rsidP="003328D1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B459F5">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">voor het affinanciering van de </w:t>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Exclusief de reservering van 8,15 miljard euro voor het affinanciering van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B459F5">
-[...13 lines deleted...]
-        <w:t>inancierde</w:t>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>begrotingsgefinancierde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> militaire pensioenen; d</w:t>
       </w:r>
-      <w:r w:rsidRPr="009022B3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...35 lines deleted...]
-          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>eze reservering opgebouwd voor 1 juni 2001 op artikel 10 Apparaat Kerndepartement is geen onderdeel van de financiële grondslag voor deze periodieke rapportage. B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ij de voorjaarsnota 2026 is deze reservering in de eerste suppletoire begrotingswet Defensie 2026 opgehoogd naar 8,44 miljard euro. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="75A9520B" w14:textId="5310C42A" w:rsidR="00B34766" w:rsidRPr="00B20890" w:rsidRDefault="00B34766" w:rsidP="00B34766">
+    <w:p w14:paraId="6EC23DD3" w14:textId="77777777" w:rsidR="003328D1" w:rsidRPr="00707587" w:rsidRDefault="003328D1" w:rsidP="003328D1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r w:rsidRPr="00707587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze is niet volledig noch uitputtend en zal tijdens de onderzoeksperiode worden uitgebreid met nieuw nog in 2026 uit te komen, als ook eerder nog niet opgenomen relevant bronmateriaal of (evaluatie)onderzoek.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="03A85919" w14:textId="77777777" w:rsidR="00930AE8" w:rsidRDefault="00930AE8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="157760A6" w14:textId="77777777" w:rsidR="003328D1" w:rsidRPr="003328D1" w:rsidRDefault="003328D1" w:rsidP="003328D1">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0252664F" w14:textId="77777777" w:rsidR="002E2D8A" w:rsidRDefault="002E2D8A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28EA0992" w14:textId="77777777" w:rsidR="003328D1" w:rsidRPr="003328D1" w:rsidRDefault="003328D1" w:rsidP="003328D1">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...172 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="3A4163E8" w14:textId="72E38059" w:rsidR="002E2D8A" w:rsidRDefault="002E2D8A" w:rsidP="480EB73F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="495FEC33" w14:textId="77777777" w:rsidR="003328D1" w:rsidRPr="003328D1" w:rsidRDefault="003328D1" w:rsidP="003328D1">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-[...7 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-  </w:p>
-[...522 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09B33F8C"/>
-[...3601 lines deleted...]
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F00001D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5942B24C"/>
     <w:lvl w:ilvl="0" w:tplc="207A6514">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="430C7654">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -12927,1150 +8442,51 @@
     <w:lvl w:ilvl="7" w:tplc="30268C50">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="53BCA3C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...1098 lines deleted...]
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33DF2A7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8FAC2556"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14112,1272 +8528,147 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-[...953 lines deleted...]
-  <w:num w:numId="43">
+  <w:num w:numId="1" w16cid:durableId="979067664">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="44">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="48"/>
+  <w:num w:numId="2" w16cid:durableId="1116562858">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="170"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...1 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DF5C23"/>
-[...161 lines deleted...]
-    <w:rsid w:val="480EB73F"/>
+    <w:rsidRoot w:val="003328D1"/>
+    <w:rsid w:val="00244B6C"/>
+    <w:rsid w:val="003328D1"/>
+    <w:rsid w:val="00356028"/>
+    <w:rsid w:val="006F1D08"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00707587"/>
+    <w:rsid w:val="007B5679"/>
+    <w:rsid w:val="009C629A"/>
+    <w:rsid w:val="00C85D27"/>
+    <w:rsid w:val="00E2141D"/>
+    <w:rsid w:val="00E560D3"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
-    <m:lMargin m:val="1440"/>
-    <m:rMargin m:val="1440"/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="02C20BE0"/>
+  <w14:docId w14:val="634796E4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C557D2B8-AF76-4071-AC08-4D87C3941E3E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-[...2 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -15488,51 +8779,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -15705,1879 +8996,1131 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003328D1"/>
     <w:pPr>
-      <w:widowControl/>
-[...15 lines deleted...]
-      <w:spacing w:before="120" w:after="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="InhoudHeaderTabel"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003328D1"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003328D1"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003328D1"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003328D1"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003328D1"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading7Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003328D1"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading8Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003328D1"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading9Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003328D1"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003328D1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003328D1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003328D1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003328D1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003328D1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003328D1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003328D1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003328D1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003328D1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="003328D1"/>
     <w:pPr>
-      <w:widowControl/>
-      <w:autoSpaceDN/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...2 lines deleted...]
-    <w:uiPriority w:val="2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003328D1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003328D1"/>
     <w:pPr>
-      <w:jc w:val="center"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-[...3 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003328D1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003328D1"/>
     <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003328D1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="LijstalineaChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="003328D1"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003328D1"/>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003328D1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003328D1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003328D1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="59"/>
+    <w:rsid w:val="003328D1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...164 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering-Huisstijl">
     <w:name w:val="Rubricering - Huisstijl"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
+    <w:rsid w:val="003328D1"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:caps/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toezendgegevens-Huisstijl">
     <w:name w:val="Toezendgegevens - Huisstijl"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
+    <w:rsid w:val="003328D1"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
     </w:pPr>
-  </w:style>
-[...51 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...102 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginanummer-Huisstijl">
     <w:name w:val="Paginanummer - Huisstijl"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
+    <w:rsid w:val="003328D1"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Placeholder">
-[...39 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="003328D1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003328D1"/>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="003328D1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003328D1"/>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...2 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="003328D1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Mangal"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="003328D1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Mangal"/>
-[...2 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevenskopW1-Huisstijl">
-[...498 lines deleted...]
-    <w:link w:val="FootnoteTextChar"/>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...29 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:rsid w:val="003328D1"/>
     <w:rPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...47 lines deleted...]
-    <w:link w:val="ListParagraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
+    <w:name w:val="Lijstalinea Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Lijstalinea"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003328D1"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...2 lines deleted...]
-    <w:link w:val="BodyTextChar"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00707587"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...32 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...105 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId22" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>7</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>12900</ap:Characters>
+  <ap:Pages>9</ap:Pages>
+  <ap:Words>2332</ap:Words>
+  <ap:Characters>12826</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>107</ap:Lines>
+  <ap:Lines>106</ap:Lines>
   <ap:Paragraphs>30</ap:Paragraphs>
-  <ap:MMClips>0</ap:MMClips>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>15215</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>15128</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>