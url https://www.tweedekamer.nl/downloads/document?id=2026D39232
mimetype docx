--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -1,545 +1,751 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="007008E1" w:rsidR="00BC72DA" w:rsidP="00BC72DA" w14:paraId="13E7F2E4" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:ind w:left="2124" w:hanging="2124"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2622"/>
+        <w:gridCol w:w="6590"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003B4752" w14:paraId="27EE46AB" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="368859EA" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-1440"/>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B4752" w14:paraId="27F6874E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="7B19CDBB" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-1440"/>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009833D1" w14:paraId="06A83564" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2622" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009833D1" w:rsidRDefault="002E220A" w14:paraId="37B1854A" w14:textId="4E8F17C5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">36 910 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E220A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>(R</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE073B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E220A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>2218)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002E220A" w:rsidR="009833D1" w:rsidP="002E220A" w:rsidRDefault="002E220A" w14:paraId="30534C70" w14:textId="105B7CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E220A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Regeling van grondslagen voor zelfstandige algemene maatregelen van rijksbestuur die hun gelding dienen te behouden (Rijkswet delegatiegrondslagen artikel 38, tweede lid, Statuut voor het Koninkrijk)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B4752" w14:paraId="3336B393" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2622" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="7E14E27D" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="0241D937" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B4752" w14:paraId="332262AA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2622" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="5493E8C4" w14:textId="605CBB6F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="002E220A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="49559A4B" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>NOTA VAN WIJZIGING</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002E220A" w:rsidR="003B4752" w:rsidP="009833D1" w:rsidRDefault="003B4752" w14:paraId="740D0915" w14:textId="1BEB664D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r w:rsidRPr="002E220A">
+              <w:t xml:space="preserve">Ontvangen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E220A" w:rsidR="002E220A">
+              <w:t>27 augustus 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="009833D1" w:rsidP="00FE223B" w:rsidRDefault="009833D1" w14:paraId="492FED4C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E220A" w:rsidP="002E220A" w:rsidRDefault="002E220A" w14:paraId="5980ECE7" w14:textId="3B47AB23">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>Het voorstel van wet wordt als volgt gewijzigd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E220A" w:rsidP="002E220A" w:rsidRDefault="002E220A" w14:paraId="27481119" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E220A" w:rsidP="002E220A" w:rsidRDefault="002E220A" w14:paraId="420D4B5C" w14:textId="477D26D8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E220A" w:rsidP="002E220A" w:rsidRDefault="002E220A" w14:paraId="21966429" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E220A" w:rsidP="002E220A" w:rsidRDefault="002E220A" w14:paraId="1310E26A" w14:textId="218D3058">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>Artikel 2, onderdeel c, komt te luiden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E220A" w:rsidP="002E220A" w:rsidRDefault="002E220A" w14:paraId="09CAB5C2" w14:textId="40846354">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>c. tijdelijke voorzieningen voor de samenwerking bij en de waarborging van de uitvoering van de plannen van aanpak door het land Sint Maarten die waarborgen dat landstaken die op de datum dat Sint Maarten land is geworden binnen het Koninkrijk nog niet door Sint Maarten kunnen worden uitgevoerd overeenkomstig de overeengekomen toetsingscriteria, vanaf die datum op een voldoende niveau worden uitgevoerd;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E220A" w:rsidP="002E220A" w:rsidRDefault="002E220A" w14:paraId="7DB2EC33" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E220A" w:rsidP="002E220A" w:rsidRDefault="002E220A" w14:paraId="40AB7E43" w14:textId="31E372AC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>B</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E220A" w:rsidP="002E220A" w:rsidRDefault="002E220A" w14:paraId="5E61A6FE" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E220A" w:rsidP="002E220A" w:rsidRDefault="002E220A" w14:paraId="28F2C475" w14:textId="635055B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>In artikel 5, onderdeel c, wordt ‘Samenwerkingsregeling waarborging plannen van aanpak landstaken Curaçao en Sint Maarten’ vervangen door ‘Samenwerkingsregeling waarborging plannen van aanpak landstaken Sint Maarten’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E220A" w:rsidP="002E220A" w:rsidRDefault="002E220A" w14:paraId="07512CB8" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E72B21" w:rsidP="002E220A" w:rsidRDefault="00E72B21" w14:paraId="34530C82" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002E220A" w:rsidR="002E220A" w:rsidP="002E220A" w:rsidRDefault="002E220A" w14:paraId="7292A6FE" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007008E1">
-[...140 lines deleted...]
-      <w:r w:rsidRPr="00BC72DA">
+      <w:r w:rsidRPr="002E220A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Toelichting </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A03D06" w:rsidP="00A03D06" w14:paraId="52E94053" w14:textId="2AFE8E34">
+    <w:p w:rsidR="002E220A" w:rsidP="002E220A" w:rsidRDefault="002E220A" w14:paraId="25A47715" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E220A" w:rsidP="002E220A" w:rsidRDefault="002E220A" w14:paraId="7F1D5AF3" w14:textId="0A34C634">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
       <w:r>
-        <w:t>Op</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Op 16 juli 2026 is de Samenwerkingsregeling waarborging plannen van aanpak landstaken Curaçao en Sint Maarten gewijzigd (Stb. 2026, 202). De wijziging strekt er onder meer toe Curaçao uit de regeling te schrappen. Dat is ook in de citeertitel van de regeling tot uitdrukking gebracht. Deze nota van wijziging strekt ertoe het voorstel van rijkswet op dit punt te actualiseren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E220A" w:rsidP="002E220A" w:rsidRDefault="002E220A" w14:paraId="11662F0C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E220A" w:rsidP="002E220A" w:rsidRDefault="002E220A" w14:paraId="24372613" w14:textId="24759984">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> is de Samenwerkingsregeling waarborging plannen van aanpak landstaken Curaçao en </w:t>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE073B">
+        <w:t>S</w:t>
       </w:r>
       <w:r>
-        <w:t>Sint Maarten</w:t>
-      </w:r>
+        <w:t>taatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E220A" w:rsidP="002E220A" w:rsidRDefault="002E220A" w14:paraId="75CB9923" w14:textId="0665CB4C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> gewijzigd (Stb. 2026,</w:t>
-[...48 lines deleted...]
-    <w:sectPr>
+        <w:t>E. van der Burg</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="002E220A" w:rsidSect="00766728">
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4B35DC40" w14:textId="77777777" w:rsidR="00943289" w:rsidRDefault="00943289">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3F0306E0" w14:textId="77777777" w:rsidR="00943289" w:rsidRDefault="00943289">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...5 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34DE9591" w14:textId="77777777" w:rsidR="003B4752" w:rsidRDefault="003B4752">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5A1CB032" w14:textId="77777777" w:rsidR="003B4752" w:rsidRDefault="003B4752">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="682DA8C8" w14:textId="77777777" w:rsidR="003B4752" w:rsidRDefault="003B4752">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="775FAD77" w14:textId="77777777" w:rsidR="00943289" w:rsidRDefault="00943289">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7895CC57" w14:textId="77777777" w:rsidR="00943289" w:rsidRDefault="00943289">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="708"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BC72DA"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00DB7288"/>
+    <w:rsidRoot w:val="002E220A"/>
+    <w:rsid w:val="002E220A"/>
+    <w:rsid w:val="003B4752"/>
+    <w:rsid w:val="003C1822"/>
+    <w:rsid w:val="004D5D6C"/>
+    <w:rsid w:val="004D5FF9"/>
+    <w:rsid w:val="00753E6A"/>
+    <w:rsid w:val="00766728"/>
+    <w:rsid w:val="007C02C8"/>
+    <w:rsid w:val="00943289"/>
+    <w:rsid w:val="009833D1"/>
+    <w:rsid w:val="009E43A4"/>
+    <w:rsid w:val="00BE073B"/>
+    <w:rsid w:val="00E72B21"/>
+    <w:rsid w:val="00FE223B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL"/>
+  <w:themeFontLang w:val="nl-NL" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="459092E2"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{2F9FA372-AD14-4204-B6B1-BDD630607DB4}"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2EF5D7B2"/>
+  <w15:docId w15:val="{DA605AFF-845B-4CE1-BCA9-0BF73719A1B8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...104 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -688,923 +894,477 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-  </w:style>
-[...13 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
-[...177 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
-[...125 lines deleted...]
-    <w:rsid w:val="00BC72DA"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
     <w:pPr>
-      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
-[...97 lines deleted...]
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
-[...4 lines deleted...]
-    <w:rsid w:val="00BC72DA"/>
+  <w:style w:type="character" w:styleId="Paginanummer">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00BE073B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00BE073B"/>
     <w:rPr>
-      <w:i/>
-[...50 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="568148901">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\nvw.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>220</ap:Words>
-  <ap:Characters>1212</ap:Characters>
+  <ap:Words>227</ap:Words>
+  <ap:Characters>1254</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>10</ap:Lines>
   <ap:Paragraphs>2</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr/>
+      <vt:lpstr>26 732</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>1430</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>1479</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:creator/>
+  <lastModifiedBy/>
   <revision/>
+  <lastPrinted>2026-09-04T15:52:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-  <lastModifiedBy/>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
-  <dc:title/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>