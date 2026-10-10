--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -1,17201 +1,12140 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="64827F2A" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Kop1"/>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="6FF6710A" w14:textId="14E3956E">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>32620</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Beleidsdoelstellingen op het gebied van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00D354E8" w:rsidRDefault="00D354E8" w14:paraId="2BE0AD71" w14:textId="5C5B8411">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00BA4F85" w:rsidP="00BA4F85" w:rsidRDefault="00022465" w14:paraId="2BE0AD73" w14:textId="22ECF093">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49" w:rsidR="00312B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 316</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49" w:rsidR="004916E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49" w:rsidR="00312B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49" w:rsidR="00BA4F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Verslag van een schriftelijk overleg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00FC36DD" w:rsidP="00BA4F85" w:rsidRDefault="00BA4F85" w14:paraId="2BE0AD74" w14:textId="0A381608">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49" w:rsidR="00022465">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vastgesteld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49" w:rsidR="00D935E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49" w:rsidR="00312B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>25 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00FC36DD" w:rsidP="00FC36DD" w:rsidRDefault="00FC36DD" w14:paraId="2BE0AD75" w14:textId="77777777">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2265"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...257 lines deleted...]
-        <w:pStyle w:val="Plattetekst"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00880721" w:rsidRDefault="00880721" w14:paraId="2BE0AD76" w14:textId="77777777">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="2882"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="276"/>
-[...101 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00D354E8" w:rsidP="00312B5F" w:rsidRDefault="00022465" w14:paraId="2BE0AD77" w14:textId="1A515F44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49" w:rsidR="00312B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vaste commissie voor Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49" w:rsidR="00C12E7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49" w:rsidR="00BA4F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">heeft een aantal vragen en opmerkingen voorgelegd aan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49" w:rsidR="00BD6E7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49" w:rsidR="00312B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minister van Volksgezondheid, Welzijn en Sport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49" w:rsidR="00FC36DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49" w:rsidR="00D354E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49" w:rsidR="00441030">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">brief van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49" w:rsidR="00312B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>13 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49" w:rsidR="00441030">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49" w:rsidR="00BA4F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>over</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...172 lines deleted...]
-        <w:pStyle w:val="Plattetekst"/>
+      <w:r w:rsidRPr="00A63E49" w:rsidR="00312B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zeldzame erfelijke aandoeningen en bezuinigingen op zorg (Kamerstuk 32 620, nr. 315).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49" w:rsidR="00D354E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00BA4F85" w:rsidRDefault="00BA4F85" w14:paraId="2BE0AD78" w14:textId="77777777">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="dot" w:pos="5866"/>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="276"/>
-[...366 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00022465" w:rsidP="00312B5F" w:rsidRDefault="00BA4F85" w14:paraId="2BE0AD79" w14:textId="0F4B2A91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vragen en opmerkingen zijn op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49" w:rsidR="00312B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>29 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49" w:rsidR="00022465">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49" w:rsidR="00312B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minister van Volksgezondheid, Welzijn en Sport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>voorgelegd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49" w:rsidR="004916E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij brief van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49" w:rsidR="00312B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>25 augustus 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn de vragen beantwoord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00BA4F85" w:rsidP="001C3E7A" w:rsidRDefault="00BA4F85" w14:paraId="2BE0AD7A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="2422C94B" w14:textId="0765D268">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mohandis</w:t>
       </w:r>
-    </w:p>
-[...77 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="4F2F4828" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="001C3E7A" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="2BE0AD86" w14:textId="63F0156C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adjunct-griffier van de commissie, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Sjerp</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="00937C3D" w14:paraId="2D91D1D0" w14:textId="77777777">
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="4E2AD1BB" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00A63E49" w:rsidP="00312B5F" w:rsidRDefault="00A63E49" w14:paraId="24B390EF" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8817"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="77"/>
         <w:ind w:left="142"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="58E03F7C" w14:textId="434E0F73">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8817"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="77"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Inhoudsopgave</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="2DF0673E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8817"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="77"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="5BBCE379" w14:textId="77777777">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>opmerkingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vanuit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fracties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="7AB57E47" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1305" w:right="1390"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vragen en opmerkingen van de leden van de D66-fractie Vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>opmerkingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>leden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VVD-fractie Vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>opmerkingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>leden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PRO-fractie Vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>opmerkingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>leden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PVV-fractie Vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>opmerkingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>leden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CDA-fractie Vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>opmerkingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>leden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BBB-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="1FBA51F2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1305"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>opmerkingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>leden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Groep</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Markuszower</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="49E676F9" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1305"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="296F01EE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:numPr>
-[...1121 lines deleted...]
-        <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="861"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="861" w:hanging="359"/>
-        <w:rPr>
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reactie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:bookmarkStart w:name="Reactie_van_de_minister" w:id="1"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:bookmarkStart w:name="Reactie_van_de_minister" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>minister</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="00937C3D" w14:paraId="5FFA0F3A" w14:textId="77777777">
+    <w:p w:rsidR="00A63E49" w:rsidRDefault="00A63E49" w14:paraId="22A9C847" w14:textId="0F0036B5">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="163F68B1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="172700D6" w14:textId="77777777">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="667503D6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="861"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="861" w:hanging="359"/>
-        <w:rPr>
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>opmerkingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vanuit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fracties</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00327CDE" w:rsidP="00683491" w:rsidRDefault="00327CDE" w14:paraId="60FBBBBB" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="322123DA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="861"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:ind w:firstLine="0"/>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="00937C3D" w14:paraId="4E57C046" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="3C692661" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="17780F8E" w14:textId="77777777">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="28F23C51" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="142"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>opmerkingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D66-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="00937C3D" w14:paraId="73F9710E" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="7000CA89" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="43732850" w14:textId="77777777">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="6966E52D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="142"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>De</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>D66-fractie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>hebben</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>kennisgenomen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>reactie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>minister</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>op</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>het verzoek van de commissie inzake zeldzame erfelijke aandoeningen en bezuinigingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="00937C3D" w14:paraId="33DE5337" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="2B72CF7B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="732B29C3" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="6E8E7D3E" w14:textId="06248BAA">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="142" w:right="9"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>Voor mensen met een zeldzame aandoening is onder andere tijdige toegang tot effectieve behandelingen en geneesmiddelen van groot belang. Tegelijkertijd is het van belang dat deze toegang zo wordt ingericht dat deze ook bijdraagt aan de toekomstbestendigheid van de zorg. Daarbij speelt ook de vergoeding van weesgeneesmiddelen een belangrijke rol. De Kamer heeft onlangs de motie-Vervuurt aangenomen, waarin de regering wordt verzocht relevante veldpartijen actief en structureel te betrekken bij de ontwikkeling van een effectieve route voor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>gecontroleerde</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>toegang</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>weesgeneesmiddelen,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>inclusief</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>dynamische</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>beprijzing,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="00937C3D" w14:paraId="59EE144D" w14:textId="77777777">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:t>de Kamer hierover te informeren (Kamerstuk 29689, nr. 1345).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="6B67B260" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="1D8DAE8F" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="0432FAA6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="142"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>De</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>D66-fractie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>vragen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>minister</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>hoe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>zij</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>voornemens</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>uitvoering</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>te</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>geven</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>aan deze motie. Welke stappen gaat zij op korte termijn zetten, welke partijen zullen daarbij worden betrokken en wanneer verwacht zij de Kamer over de voortgang en de resultaten hiervan te informeren? Indien er meer tijd nodig is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>voor deze planvorming, vragen deze leden of de minister de Kamer hierover uiterlijk voor het einde van 2026 kan informeren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="00937C3D" w14:paraId="5F6E5C98" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="32C669D4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="27E31959" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="00D6B459" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="142"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>opmerkingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VVD-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="00937C3D" w14:paraId="4E5034E9" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="47D17500" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="760AB6B8" w14:textId="77777777">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="49826375" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="142" w:right="160"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>De</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>VVD-fractie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>hebben</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>kennisgenomen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>brief</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>over</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>zorg</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>voor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>mensen met</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>zeldzame</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>erfelijke</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>aandoeningen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>Zij</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>danken</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>minister</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>voor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>haar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>reactie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>hebben</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>op dit moment geen verdere vragen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="00937C3D" w14:paraId="14109626" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="2A2E585F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="5B5CF975" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="4F00F852" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="1"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>opmerkingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PRO-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="18DAEC8D" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="73434A63" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="276"/>
         <w:ind w:left="142" w:right="213"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>De</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>PRO-fractie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>hebben</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>kennisgenomen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>brief</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>over</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>zorg</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>voor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>mensen met zeldzame erfelijke aandoeningen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="21B1980B" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="7789A7AE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="276"/>
         <w:ind w:left="142"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>De</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>PRO-fractie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>stellen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>vast</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>dat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>kwestie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>slaat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>op</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>een</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>aandoening</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...17 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="3522A807" w14:textId="77777777">
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:t xml:space="preserve">(Terminal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:t>Osseous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:t>Dyplasia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:t>) die voor zover bekend slechts twee inwoners van Nederland treft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="76F2B7D1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="142"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>Genoemde</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>vragen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de minister</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>te</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>verduidelijken</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>dit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>klopt,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>dan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>wel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>hoeveel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>andere mensen in Nederland ook aan deze aandoening lijden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="22709AF8" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="5882C5A2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="77"/>
         <w:ind w:left="142" w:right="76"/>
-        <w:rPr>
-[...27 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:t xml:space="preserve">De leden van de PRO-fractie stellen vast dat de hier besproken kwestie gaat over een 6-wekelijks bezoek aan de pedicure, aangezien een persoon met Terminal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:t>Osseous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:t>Dyplasia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:t xml:space="preserve"> niet in staat is de eigen teennagels te knippen, wat nodig is om in de schoenen te blijven passen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>De</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>vragen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>minister</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>hoeveel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>het</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>staat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>zou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>kosten</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>indien</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>we</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>toch</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>beslissen een dergelijke behandeling van 8 à 9 sessies per persoon per jaar collectief te vergoeden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="54F5E7FF" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="2BE4C9AB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="142"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>Gezien</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>vermoedelijk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>lage</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>kost,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>vragen deze</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>minister</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>aanname</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>te</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>heroverwegen dat een dergelijke collectieve vergoeding de financiële haalbaarheid van het zorgsysteem enigszins in het gedrang zou brengen. Genoemde leden merken voorts op dat, gezien het om pedicure gaat, bij deze behandeling bezorgdheden over de personele houdbaarheid van de gezondheidszorg niet gerechtvaardigd zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="00937C3D" w14:paraId="78D1FB8C" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="03197B98" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00327CDE" w:rsidP="00683491" w:rsidRDefault="00327CDE" w14:paraId="307F1ABE" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="03A71ADD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="2AAC28DD" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="3CBE3CF2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="142" w:right="9"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>De leden van de PRO-fractie vragen de minister gezien de bovengemelde feiten om te bekijken of er met de verzekeraars afspraken gemaakt kunnen worden om preventieve voetzorg geheel of gedeeltelijk uit de basisverzekering te vergoeden voor mensen met Terminal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>Osseous</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...26 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:t>Dyplasia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>Gezien</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>het</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>zeer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>geringe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>aantal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>mensen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>die</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>aan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>deze</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="00937C3D" w14:paraId="29A87BA1" w14:textId="77777777">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:t xml:space="preserve">aandoening lijden, valt het immers niet te verwachten dat het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:t>premieverhogend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:t xml:space="preserve"> werkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="6934E446" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="3F9BA50F" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="2D263037" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="142" w:right="55"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>De leden van de PRO-fractie stellen vast dat de minister wijst op de mogelijkheid een klacht in te dienen bij de Stichting Klachten en Geschillen Zorgverzekeringen. Een uitspraak van de Geschillencommissie Zorgverzekeringen kost echter € 37. Hoe gaat de minister garanderen dat mensen met een kleine portemonnee hierdoor niet afgeschrikt worden, waardoor ze de facto hun rechten niet kunnen opeisen? Daarbij is het irrelevant dat mensen het geld terugkrijgen wanneer ze (deels) in het gelijk worden gesteld. Mensen zijn immers niet zeker van de uitkomst van een geschillenprocedure en voor mensen met een kleine portemonnee is het</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>dan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>een</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>groot</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>financieel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>risico</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>om</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>zo’n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>geschillenprocedure</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>op</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>te</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>starten.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>Kan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t xml:space="preserve">de minister overwegen om in functie van het inkomen van mensen deze kosten te verlagen of kwijt te </w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>schelden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="00937C3D" w14:paraId="5117F48F" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="2D147F34" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="1F0DF010" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="0660C3D6" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="142"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>opmerkingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PVV-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="00937C3D" w14:paraId="74BF4EAE" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="4945A955" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="6A3A643E" w14:textId="77777777">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="107DEB63" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="142"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>De</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>PVV-fractie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>hebben</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>kennisgenomen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>reactie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>minister</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>op</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de zorgen over zeldzame erfelijke aandoeningen en bezuinigingen op zorg.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="00937C3D" w14:paraId="5D248240" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="49BBEFB5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="5CA5C862" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="49E7DC2D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="142"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>Deze leden vinden de reactie van de minister te afstandelijk. De oorspronkelijke brief gaat over</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>iemand</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>met</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>een</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>uiterst</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>zeldzame</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>erfelijke</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>aandoening,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>Terminal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>Osseous</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:t>Dysplasia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>die ondanks</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>zware</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>beperkingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>vele</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>operaties</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>gewoon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>werkt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>meedraait</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t xml:space="preserve">samenleving. Juist zulke mensen moeten niet vastlopen op bureaucratie, zorgverzekeraars of onduidelijke </w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>vergoedingsregels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="00937C3D" w14:paraId="5F055076" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="5EF699FD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="69EC982E" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="357E717A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="1"/>
         <w:ind w:left="142" w:right="9"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>De leden van de PVV-fractie vragen of de minister begrijpt dat het wrang is wanneer iemand door een zeldzame aandoening zelf de teennagels niet kan knippen, aangepaste schoenen nodig</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>heeft</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>vervolgens</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>zelf</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>pedicure</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>moet</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>betalen,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>terwijl</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>die</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>zorg</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>nodig</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>om</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>normaal te kunnen functioneren en te blijven werken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="34970A55" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="4ED424BE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="276"/>
         <w:ind w:left="142" w:right="239"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>De minister verwijst naar de zorgverzekeraar en eventueel naar de SKGZ. De leden van de PVV-fractie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>vinden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>dat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>te</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>makkelijk.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>Is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>minister</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>het</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>ermee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>eens</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>dat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>mensen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>met</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>een</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>zeer zeldzame aandoening niet telkens zelf door bezwaarprocedures heen moeten om noodzakelijke zorg vergoed te krijgen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00327CDE" w:rsidP="00683491" w:rsidRDefault="00327CDE" w14:paraId="670495E0" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="3B927B8B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="77"/>
         <w:ind w:left="142"/>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="01326DB8" w14:textId="1731A7F1">
+      </w:pPr>
+      <w:bookmarkStart w:name="_top" w:id="1"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="7D9A5A42" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="77"/>
         <w:ind w:left="142"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>Preventieve voetzorg kan volgens de minister onder voorwaarden worden vergoed, ook bij andere aandoeningen dan diabetes. Waarom leidt dat in deze praktijk dan kennelijk niet tot vergoeding?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>Is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>minister</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>bereid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>met</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>het</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>Zorginstituut</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>zorgverzekeraars</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>te</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>bekijken</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de regels voor mensen met zeer zeldzame aandoeningen duidelijk genoeg zijn?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="00937C3D" w14:paraId="06A7E9E3" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="2585A338" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="72C46C39" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="12D35DF5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="142"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>De</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>PVV-fractie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>vragen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>daarnaast</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>minister</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>kan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>garanderen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>dat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>mensen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t xml:space="preserve">met zeldzame erfelijke aandoeningen niet de dupe worden van bezuinigingen op noodzakelijke hulpmiddelen en zorg, zoals gehoorapparaten, aangepaste schoenen, stoma’s en preventieve </w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>voetzorg.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="00937C3D" w14:paraId="7478CC56" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="51C845D6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="5943E2F8" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="0B2C07AD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="142" w:right="55"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>Tot</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>slot</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>vragen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>deze</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>minister</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>bereid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>om</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>bij</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>toekomstige</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>pakketmaatregelen apart in kaart te brengen wat de gevolgen zijn voor mensen met zeldzame erfelijke aandoeningen, zodat juist deze kleine en kwetsbare groep niet tussen wal en schip valt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="00937C3D" w14:paraId="1C673B4F" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="332F1EA9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="3F5AF8CD" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="31B816AE" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="142"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>opmerkingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CDA-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="00937C3D" w14:paraId="2007A5AB" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="7E4AF084" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="606B58C0" w14:textId="77777777">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="1BF9F9F5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="142" w:right="173"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>De</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>CDA-fractie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>hebben</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>kennisgenomen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>brief</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>over</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>zorg</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>voor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>mensen met</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>zeldzame</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>erfelijke</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>aandoeningen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>Zij</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>danken</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>minister</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>voor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>haar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>reactie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>hebben</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>op dit moment geen verdere vragen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="00937C3D" w14:paraId="1138B078" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="5FF6E52C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="46D6A297" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="1DC2B987" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>opmerkingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BBB-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="00937C3D" w14:paraId="33286122" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="52544323" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="2F232CDF" w14:textId="77777777">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="05A0806B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="142"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>De leden van de BBB-fractie hebben de reactie op verzoek commissie inzake zeldzame erfelijke</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>aandoeningen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>bezuinigingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>op</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>zorg</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>gelezen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>zij</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>hebben</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>daarover</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>vooralsnog geen vragen of opmerkingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00327CDE" w:rsidP="00683491" w:rsidRDefault="00327CDE" w14:paraId="5108CDA6" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="796B2F28" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="142"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="00937C3D" w14:paraId="737D207B" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="1FFD0AC4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="2253F4BD" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="4992D725" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>opmerkingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Groep</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Markuszower</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="00937C3D" w14:paraId="09E0B96D" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="21548D65" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="0D363802" w14:textId="77777777">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="43C12532" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="142"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>De leden van de Groep Markuszower hebben met interesse kennisgenomen van de voorliggende</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>stukken</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>wachten</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>beantwoording</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>minister</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>met</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>belangstelling</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>af.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00327CDE" w:rsidP="00683491" w:rsidRDefault="00327CDE" w14:paraId="24069FB8" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="63BCD045" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="142"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="00937C3D" w14:paraId="740F5B0C" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="5D8ED07D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00937C3D" w:rsidP="00683491" w:rsidRDefault="002D5C1B" w14:paraId="0C24CFA7" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="4AE13B0E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="861"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="861" w:hanging="359"/>
-        <w:rPr>
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reactie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>minister</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00B74C34" w:rsidP="00683491" w:rsidRDefault="00B74C34" w14:paraId="3F5CD60B" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="3DA3544A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...22 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="3DE56A4F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>opmerkingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D66-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00B74C34" w:rsidP="00683491" w:rsidRDefault="00B74C34" w14:paraId="610B3DD3" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="252C20DB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="00E10A9F" w14:paraId="47447D4E" w14:textId="44C6BB00">
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="28F54854" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D66-fractie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hebben</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kennisgenomen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>reactie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>minister</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>op</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>het verzoek van de commissie inzake zeldzame erfelijke aandoeningen en bezuinigingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="00E10A9F" w14:paraId="2987FCFE" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="64E47F07" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="00E10A9F" w14:paraId="61016613" w14:textId="77777777">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="2CEA1872" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Voor mensen met een zeldzame aandoening is onder andere tijdige toegang tot effectieve behandelingen en geneesmiddelen van groot belang. Tegelijkertijd is het van belang dat deze toegang zo wordt ingericht dat deze ook bijdraagt aan de toekomstbestendigheid van de zorg. Daarbij speelt ook de vergoeding van weesgeneesmiddelen een belangrijke rol. De Kamer heeft onlangs de motie-Vervuurt aangenomen, waarin de regering wordt verzocht relevante veldpartijen actief en structureel te betrekken bij de ontwikkeling van een effectieve route voor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gecontroleerde</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>toegang</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>weesgeneesmiddelen,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>inclusief</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dynamische</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>beprijzing,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de Kamer hierover te informeren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="00E10A9F" w14:paraId="0DB5E3E3" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="2BB88C48" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="00E10A9F" w14:paraId="15F42E0B" w14:textId="77777777">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="61EA68D7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D66-fractie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vragen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>minister</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hoe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zij</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>voornemens</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uitvoering</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>te</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>geven</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aan deze motie. Welke stappen gaat zij op korte termijn zetten, welke partijen zullen daarbij worden betrokken en wanneer verwacht zij de Kamer over de voortgang en de resultaten hiervan te informeren? Indien er meer tijd nodig is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>voor deze planvorming, vragen deze leden of de minister de Kamer hierover uiterlijk voor het einde van 2026 kan informeren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="00E10A9F" w14:paraId="2C7F4271" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="78C4F344" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E83956" w:rsidP="00683491" w:rsidRDefault="00E83956" w14:paraId="71AF53CA" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="36B57EE0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...19 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:t xml:space="preserve">De uitwerking van de motie-Vervuurt loopt mee in het traject voor het Toekomstbestendig Stelsel Geneesmiddelen. Binnen dit traject is aandacht voor weesgeneesmiddelen en worden ook de ervaringen van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:t>Orphan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:t xml:space="preserve"> Drug Access Protocol meegenomen. Alle relevante veldpartijen zijn actief betrokken. Het gaat hierbij om de </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230336806" w:id="2"/>
+      <w:r w:rsidRPr="00A63E49">
         <w:t xml:space="preserve">koepelorganisaties van patiënten, artsen, apothekers, ziekenhuizen, zorgverzekeraars, en de farmaceutische industrie. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...5 lines deleted...]
-        </w:rPr>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00A63E49">
         <w:t>Met deze partijen is maandelijks overleg.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E83956" w:rsidP="00683491" w:rsidRDefault="00E83956" w14:paraId="6E2E6D7B" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="6BD124EC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E83956" w:rsidP="00683491" w:rsidRDefault="00E83956" w14:paraId="062B06B1" w14:textId="34A3E5E4">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="518271DC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00327CDE">
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:t>In de Kamerbrief over het Toekomstbestendig Stelsel Geneesmiddelen van 28 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A63E49">
         <w:t xml:space="preserve"> heeft het kabinet toegezegd om de Kamer in Q1 2027 te informeren over de voortgang. Hierin zal het kabinet ook ingaan op de uitwerking van de motie-Vervuurt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="00E10A9F" w14:paraId="0ED93F28" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="1456F624" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00B74C34" w:rsidP="00683491" w:rsidRDefault="00B74C34" w14:paraId="51020FDB" w14:textId="4BE18AEC">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="672D8829" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de PRO-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00B74C34" w:rsidP="00683491" w:rsidRDefault="00B74C34" w14:paraId="26433089" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="58CD78DD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="00E10A9F" w14:paraId="34F65545" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="5DA2ACAC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PRO-fractie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>stellen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vast</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kwestie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>slaat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>op</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>een</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aandoening</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...21 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="00E10A9F" w14:paraId="4CA21786" w14:textId="77777777">
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Terminal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Osseous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dyplasia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) die voor zover bekend slechts twee inwoners van Nederland treft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="44C71C06" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Genoemde</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vragen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de minister</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>te</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>verduidelijken</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>klopt,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>wel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hoeveel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>andere mensen in Nederland ook aan deze aandoening lijden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="00E10A9F" w14:paraId="5AB56D73" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="258AEE58" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="00975FCF" w14:paraId="6B9FA390" w14:textId="456D42DA">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="5DE6697A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Er zijn bij het kabinet geen gegevens bekend over hoeveel inwoners van Nederland de aandoening </w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...26 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="00E10A9F" w14:paraId="0FB86B53" w14:textId="77777777">
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">terminal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>osseous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dysplasia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hebben. Ook in de wetenschap zijn er geen betrouwbare gegevens over de prevalentie beschikbaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="6B696068" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="00E10A9F" w14:paraId="2E9630EC" w14:textId="016D5729">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="44A475FC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...33 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de PRO-fractie stellen vast dat de hier besproken kwestie gaat over een 6-wekelijks bezoek aan de pedicure, aangezien een persoon met Terminal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Osseous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dyplasia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niet in staat is de eigen teennagels te knippen, wat nodig is om in de schoenen te blijven passen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vragen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>minister</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hoeveel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>het</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>staat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kosten</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>indien</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>we</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>toch</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>beslissen een dergelijke behandeling van 8 à 9 sessies per persoon per jaar collectief te vergoeden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="00E10A9F" w14:paraId="52DFA94C" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="744F164A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gezien</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vermoedelijk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lage</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kost,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vragen deze</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>minister</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aanname</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>te</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>heroverwegen dat een dergelijke collectieve vergoeding de financiële haalbaarheid van het zorgsysteem enigszins in het gedrang zou brengen. Genoemde leden merken voorts op dat, gezien het om pedicure gaat, bij deze behandeling bezorgdheden over de personele houdbaarheid van de gezondheidszorg niet gerechtvaardigd zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00327CDE" w:rsidP="00683491" w:rsidRDefault="00327CDE" w14:paraId="42A2CA38" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="19171B9B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="00E10A9F" w14:paraId="696EA119" w14:textId="77777777">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="268AD390" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="004B4AF4" w:rsidP="00683491" w:rsidRDefault="006A574F" w14:paraId="25B628BD" w14:textId="7FC80CC1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="36E31561" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...77 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="004B4AF4" w:rsidP="00683491" w:rsidRDefault="004B4AF4" w14:paraId="010893C5" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In de (medische) pedicure gelden vrije tarieven. Een pedicure bepaalt de tarieven dus zelf. Hierdoor zijn er geen betrouwbare gegevens beschikbaar over de kosten per sessie. Ook variëren de kosten naar duur en inhoud van de sessie en is het afhankelijk van of het reguliere pedicure betreft of medische pedicure. Grofweg lijken de kosten per sessie tussen de € 25 en € 60 te liggen. Uitgaande van een frequentie van acht tot negen sessies per jaar komt dit neer op circa € 200 tot € 540 per persoon per jaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="40B7EA74" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="004B4AF4" w14:paraId="463144B2" w14:textId="420ECB8C">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="6AAA312A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gezien het een zeer zeldzame erfelijke aandoening betreft, zal een collectieve vergoeding de financiële haalbaarheid van het zorgsysteem vermoedelijk niet in het gedrang brengen. Dit betekent niet dat het een collectieve vergoeding ook rechtvaardigt. Dat is afhankelijk van meerdere aspecten, zoals of het knippen van teennagels van iemand met </w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00327CDE" w:rsidR="0061417E">
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">terminal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>osseous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dysplasia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wel geneeskundige zorg in de zin van artikel 2.4 van het Besluit zorgverzekering betreft. Zorginstituut Nederland heeft in 2010 geduid dat algemene nagelverzorging, zoals het recht afknippen van nagels om ingroeien te voorkomen, niet als geneeskundige zorg wordt gezien maar als persoonlijke verzorging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00327CDE" w:rsidR="0061417E">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B74C34" w:rsidP="00683491" w:rsidRDefault="00B74C34" w14:paraId="08630DCA" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="1E2D0DF9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="0053531D" w:rsidP="00683491" w:rsidRDefault="0078781B" w14:paraId="4FE22982" w14:textId="015D7C7D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="417DCAA5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...80 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Voor persoonlijke verzorging, zoals het knippen van de (teen)nagels, kunnen mensen in sommige gevallen hulp krijgen. Deze hulp kan soms onderdeel zijn van de basisverzekerde wijkverpleging of vallen onder de Wet maatschappelijke ondersteuning 2015 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2015).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="11D3F6D5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="0BB10985" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vanuit de Zorgverzekeringswet (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zvw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) kan persoonlijke verzorging, zoals het knippen van de nagels, in bepaalde situaties worden vergoed vanuit de aanspraak wijkverpleging. Dit kan in de situatie dat er sprake is van een handeling die in een geneeskundige context</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plaatsvindt, als onderdeel van benodigde zorg in het kader van Algemene Dagelijkse Levensverrichtingen (ADL-zorg). Het gaat hierbij om een handeling die door een (wijk)verpleegkundige/verzorgende wordt uitgevoerd en vergelijkbaar is met het aantrekken van een schoen, een haarklip in het haar doen of een borstel door het haar halen. Het is aan de zorgverlener en zorgverzekeraar van de verzekerde om te beoordelen of hier sprake van is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="21C6F960" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="6959AB58" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Persoonlijke verzorging kan onder de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2015 vallen wanneer de behoefte hieraan samenhangt met de behoefte aan begeleiding. Als daar sprake van is, dan kan het knippen van nagels meegenomen worden met andere benodigde ADL-zorg. Dit is aan de gemeente om te beoordelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="300F3625" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="529D07DA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de PRO-fractie vragen de minister gezien de bovengemelde feiten om te bekijken of er met de verzekeraars afspraken gemaakt kunnen worden om preventieve voetzorg geheel of gedeeltelijk uit de basisverzekering te vergoeden voor mensen met Terminal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Osseous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dyplasia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="0053531D" w:rsidP="00683491" w:rsidRDefault="0053531D" w14:paraId="4F07AEBF" w14:textId="77777777">
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gezien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zeer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>geringe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aantal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mensen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aandoening lijden, valt het immers niet te verwachten dat het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>premieverhogend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="6D430AF0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00B74C34" w:rsidP="00683491" w:rsidRDefault="0078781B" w14:paraId="43DAABB1" w14:textId="60ED1CEB">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="400783BC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...92 lines deleted...]
-      <w:r w:rsidRPr="00327CDE" w:rsidR="00B74C34">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preventieve voetzorg kan al vergoed worden uit de basisverzekering als er een verhoogd risico op voetulcera of amputaties is. Dat geldt dus ook voor mensen met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">terminal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>osseous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dysplasia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Algemene nagelverzorging is geen onderdeel van preventieve voetzorg, maar betreft persoonlijke verzorging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="7B55A886" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="202F05BB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de PRO-fractie stellen vast dat de minister wijst op de mogelijkheid een klacht in te dienen bij de Stichting Klachten en Geschillen Zorgverzekeringen. Een uitspraak van de Geschillencommissie Zorgverzekeringen kost echter € 37. Hoe gaat de minister garanderen dat mensen met een kleine portemonnee hierdoor niet afgeschrikt worden, waardoor ze de facto hun rechten niet kunnen opeisen? Daarbij is het irrelevant dat mensen het geld terugkrijgen wanneer ze (deels) in het gelijk worden gesteld. Mensen zijn immers niet zeker van de uitkomst van een geschillenprocedure en voor mensen met een kleine portemonnee is het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>groot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>financieel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>risico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zo’n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>geschillenprocedure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>starten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de minister overwegen om in functie van het inkomen van mensen deze kosten te verlagen of kwijt te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>schelden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="46FBA3E3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="3ECB03D9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het kabinet realiseert zich dat € 37 voor mensen met een krap budget een financiële drempel kan vormen. Dit bedrag wordt gerekend in het geval een klacht wordt voorgelegd aan de Geschillencommissie Zorgverzekeringen van de Stichting Klachten en Geschillen Zorgverzekeringen (SKGZ). De SKGZ heeft echter ook de Ombudsman Zorgverzekeringen. Deze is kosteloos voor verzekerden. Van de SKGZ heeft het kabinet begrepen dat meer dan 80 procent van de behandelbare klachten via bemiddeling door de ombudsman opgelost wordt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="0D5F6125" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="1F1E7C98" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="6F9E96E0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wanneer bemiddeling door de ombudsman niet tot een oplossing leidt, of de verzekerde de stap via de ombudsman bewust overslaat, kan een verzekerde het geschil voorleggen aan de Geschillencommissie Zorgverzekeringen. Gezien deze relatief laagdrempelige vorm van conflictoplossing niet kosteloos is in de uitvoering en niet oneigenlijk belast moet worden, acht het kabinet de € 37 hiervoor als redelijk. Om die reden is het kabinet niet van plan deze kosten te verlagen of kwijt te schelden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="320F1067" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="06F5112B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vragen en opmerkingen van de leden van de PVV-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="02A0589F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="5C746F80" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de PVV-fractie vragen of de minister begrijpt dat het wrang is wanneer iemand door een zeldzame aandoening zelf de teennagels niet kan knippen, aangepaste schoenen nodig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vervolgens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zelf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pedicure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>moet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>betalen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>terwijl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zorg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nodig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>normaal te kunnen functioneren en te blijven werken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="79E673FD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="18FCB6BC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het kabinet kan begrijpen dat dit wrang over kan komen. Maar niet alle zorg betreft ook geneeskundige zorg in de zin van artikel 2.4 van het Besluit zorgverzekering. In 2010 heeft Zorginstituut Nederland geduid dat algemene nagelverzorging, zoals het recht afknippen van nagels om ingroeien te voorkomen, niet als geneeskundige zorg wordt gezien maar als persoonlijke verzorging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...134 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E03CCC" w:rsidP="00683491" w:rsidRDefault="00E03CCC" w14:paraId="16F24493" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="31FB0DA9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E03CCC" w:rsidP="00683491" w:rsidRDefault="0078781B" w14:paraId="370F967E" w14:textId="6329AAFE">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="0747CB30" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...125 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="00E10A9F" w14:paraId="0C2E7077" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Persoonlijke verzorging, zoals het knippen van de (teen)nagels, kan in bepaalde situaties worden vergoed vanuit de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zvw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vanuit de aanspraak wijkverpleging. Dit kan in de situatie dat er sprake is van een handeling die in een geneeskundige context</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plaatsvindt, als onderdeel van benodigde zorg in het kader van ADL-zorg. Het gaat hierbij om een handeling die door een (wijk)verpleegkundige/verzorgende wordt uitgevoerd en vergelijkbaar is met het aantrekken van een schoen, een haarklip in het haar doen of een borstel door het haar halen. Het is aan de zorgverlener en zorgverzekeraar van de verzekerde om te beoordelen of hier sprake van is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="684AAC27" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="00E10A9F" w14:paraId="542729C7" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="13BB4B75" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...39 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verder kan persoonlijke verzorging mogelijk onder de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2015 vallen. De behoefte aan persoonlijke verzorging hangt dan samen met de behoefte aan begeleiding. Als daar sprake van is, dan kan het knippen van nagels meegenomen worden met andere benodigde ADL-zorg. Dit is aan de gemeente om te beoordelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="134A8194" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="2C59B57A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De minister verwijst naar de zorgverzekeraar en eventueel naar de SKGZ. De leden van de PVV-fractie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vinden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>makkelijk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ermee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mensen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zeer zeldzame aandoening niet telkens zelf door bezwaarprocedures heen moeten om noodzakelijke zorg vergoed te krijgen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="0893D155" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="29D24C59" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet begrijpt dat het vervelend is als mensen zich genoodzaakt voelen om via bezwaarprocedures te regelen dat zij de zorg krijgen die zij nodig hebben. Tegelijkertijd is het ook de taak van zorgverzekeraars om vast te stellen welke zorg er wel of niet vergoed moet worden. Het kabinet vindt het daarbij goed dat verzekerden een laagdrempelige mogelijkheid hebben om bezwaar te maken tegen een beslissing van de zorgverzekeraar, in plaats van bijvoorbeeld via de rechter hun recht te moeten halen.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="03C7BB17" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="20612325" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Preventieve voetzorg kan volgens de minister onder voorwaarden worden vergoed, ook bij andere aandoeningen dan diabetes. Waarom leidt dat in deze praktijk dan kennelijk niet tot vergoeding?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bereid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>het</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zorginstituut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zorgverzekeraars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...141 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="00E10A9F" w14:paraId="7D7A8E22" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bekijken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de regels voor mensen met zeer zeldzame aandoeningen duidelijk genoeg zijn?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="498E0859" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="00990D06" w14:paraId="06FB93C8" w14:textId="5DE19004">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="68E32A3A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1007 lines deleted...]
-      <w:r w:rsidRPr="00327CDE" w:rsidR="00C72A13">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De regels voor de vergoeding van preventieve voetzorg voor mensen met zeer zeldzame aandoeningen zijn hetzelfde voor mensen zonder zeer zeldzame aandoeningen. In 2022 heeft Zorginstituut Nederland deze regels verduidelijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...947 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00327CDE" w:rsidR="00633B1B">
-[...96 lines deleted...]
-    <w:p w:rsidRPr="00706A26" w:rsidR="00706A26" w:rsidP="00683491" w:rsidRDefault="00706A26" w14:paraId="5EEE4465" w14:textId="36CDE83A">
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Daaruit blijkt dat preventieve voetzorg die in het basispakket is opgenomen, gericht is op het voorkomen van voetulcera en amputaties. Dit houdt het volgende in:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="6DD7E27C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...53 lines deleted...]
-    <w:p w:rsidRPr="00706A26" w:rsidR="00706A26" w:rsidP="00683491" w:rsidRDefault="00706A26" w14:paraId="75C2B686" w14:textId="005DAA53">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een periodieke controle of onderzoek van de voeten voor de vaststelling van het risico op het krijgen van een voetulcus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="0E18B313" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...45 lines deleted...]
-    <w:p w:rsidRPr="00706A26" w:rsidR="00706A26" w:rsidP="00683491" w:rsidRDefault="00706A26" w14:paraId="49E118BB" w14:textId="71BB7A02">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Behandeling van problemen aan de voeten die een risico geven op een voetulcus, zoals huid- of nagelproblemen en voetvorm- of standsafwijkingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="649A9579" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...61 lines deleted...]
-    <w:p w:rsidR="00706A26" w:rsidP="00683491" w:rsidRDefault="00706A26" w14:paraId="6F06FEAE" w14:textId="5B7EA70E">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voorlichting over het verzorgen van de voeten om te voorkomen dat verzekerden wondjes of ontstekingen krijgen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="19653E4B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Advies over schoenen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00605D3C" w:rsidP="00683491" w:rsidRDefault="00605D3C" w14:paraId="2D2D3F22" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="5C1375F9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00633B1B" w:rsidP="00683491" w:rsidRDefault="00706A26" w14:paraId="304D806D" w14:textId="29AFB9C3">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="71A1AA2B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...77 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="008B1750" w:rsidP="00683491" w:rsidRDefault="008B1750" w14:paraId="05767C60" w14:textId="3099CDCC">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Deze preventieve voetzorg kan worden vergoed uit het basispakket in een van de volgende situaties:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="620A3638" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Voor verzekerden met diabetes mellitus.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="008B1750" w:rsidP="00683491" w:rsidRDefault="008B1750" w14:paraId="2D8E1397" w14:textId="1778D212">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="3CCEF343" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Voor verzekerden met een inactieve Charcot-voet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="008B1750" w:rsidP="00683491" w:rsidRDefault="008B1750" w14:paraId="3E9261D8" w14:textId="111FB08B">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="6A5720E9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Voor verzekerden met een voorgeschiedenis van een voetulcus of amputatie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="008B1750" w:rsidP="00683491" w:rsidRDefault="008B1750" w14:paraId="10C07B15" w14:textId="07C47A39">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="2B96871A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Voor verzekerden met eindstadium nierfalen of nierdialyse krijgen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="008B1750" w:rsidP="00683491" w:rsidRDefault="008B1750" w14:paraId="433E7F6A" w14:textId="17919940">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="48C9BEF8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Voor verzekerden met een ziekte waardoor het gevoel in de voeten verminderd is, de doorbloeding ernstig verminderd is en er sprake is van een kwetsbare huid door ernstige druk.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="008B1750" w:rsidP="00683491" w:rsidRDefault="008B1750" w14:paraId="2E435277" w14:textId="0D54A5C0">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="7EB017B7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Voor verzekerden die een medische behandeling krijgen waardoor het gevoel in de voeten verminderd is, de doorbloeding ernstig verminderd is en er sprake is van een kwetsbare huid door ernstige druk.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00633B1B" w:rsidP="00683491" w:rsidRDefault="00633B1B" w14:paraId="5413D39D" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="448ACFB3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="00633B1B" w14:paraId="2BE0C3D5" w14:textId="244CC3AD">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="1C4EE890" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Er zijn bij het kabinet geen signalen bekend dat deze regels onduidelijk zijn voor zorgverzekeraars en ziet dan ook geen aanleiding om hierover met zorgverzekeraars in gesprek te gaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="00E10A9F" w14:paraId="7F910750" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="1A3C8A52" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="00E10A9F" w14:paraId="7019706C" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="1F93337F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PVV-fractie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vragen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>daarnaast</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>minister</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>garanderen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mensen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">met zeldzame erfelijke aandoeningen niet de dupe worden van bezuinigingen op noodzakelijke hulpmiddelen en zorg, zoals gehoorapparaten, aangepaste schoenen, stoma’s en preventieve </w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>voetzorg.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="00E10A9F" w14:paraId="1AFAD88C" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="6D2B6274" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="00E10A9F" w14:paraId="550E0678" w14:textId="4F3B559B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="346CFBBF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Het uitgangspunt van het kabinet is dat iedereen, waaronder mensen met een zeldzame erfelijke aandoening, toegang heeft tot passende noodzakelijke (hulpmiddelen)zorg. Daar zal het kabinet zich voor blijven inzetten. Er zijn momenteel ook geen plannen om de aanspraak op gehoorapparaten, aangepaste schoenen, stoma’s en preventieve voetzorg te wijzigen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="00E10A9F" w14:paraId="2528ED75" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="54028EC0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="00E10A9F" w14:paraId="24522956" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="012B36B8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tot</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>slot</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vragen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>deze</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>minister</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bereid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>om</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bij</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>toekomstige</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pakketmaatregelen apart in kaart te brengen wat de gevolgen zijn voor mensen met zeldzame erfelijke aandoeningen, zodat juist deze kleine en kwetsbare groep niet tussen wal en schip valt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="00E10A9F" w14:paraId="3B2BB63D" w14:textId="77777777">
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="71DED196" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00327CDE" w:rsidR="00E10A9F" w:rsidP="00683491" w:rsidRDefault="00E10A9F" w14:paraId="3765E097" w14:textId="76943435">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="0C1B4FCC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...31 lines deleted...]
-      <w:pgMar w:top="1340" w:right="1417" w:bottom="1220" w:left="1275" w:header="0" w:footer="1032" w:gutter="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij pakketmaatregelen houdt het kabinet altijd rekening met hoe deze zullen uitpakken voor bepaalde groepen in onze samenleving, ook voor mensen met zeldzame erfelijke aandoeningen. En dat zal het kabinet blijven doen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="0ED0FE22" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00312B5F" w:rsidP="00312B5F" w:rsidRDefault="00312B5F" w14:paraId="02B21A99" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A63E49" w:rsidR="00441030" w:rsidP="001C3E7A" w:rsidRDefault="00441030" w14:paraId="787BA46D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00A63E49" w:rsidR="00441030">
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
+      <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1541A30D" w14:textId="77777777" w:rsidR="00953213" w:rsidRDefault="00953213">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="66C3B81A" w14:textId="77777777" w:rsidR="00F46B90" w:rsidRDefault="00F46B90">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60634E41" w14:textId="77777777" w:rsidR="00953213" w:rsidRDefault="00953213">
+    <w:p w14:paraId="644C8EB4" w14:textId="77777777" w:rsidR="00F46B90" w:rsidRDefault="00F46B90">
       <w:r>
-        <w:continuationSeparator/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="1E570E7B" w14:textId="77777777" w:rsidR="00F46B90" w:rsidRDefault="00F46B90">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Courier">
+    <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
-</file>
-[...154 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DC85A25" w14:textId="77777777" w:rsidR="00953213" w:rsidRDefault="00953213">
+    <w:p w14:paraId="36301212" w14:textId="77777777" w:rsidR="00F46B90" w:rsidRDefault="00F46B90">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EB014E3" w14:textId="77777777" w:rsidR="00953213" w:rsidRDefault="00953213">
+    <w:p w14:paraId="35D655CF" w14:textId="77777777" w:rsidR="00F46B90" w:rsidRDefault="00F46B90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3BAC6348" w14:textId="1163EF9F" w:rsidR="00E83956" w:rsidRPr="00327CDE" w:rsidRDefault="00E83956" w:rsidP="00E83956">
+    <w:p w14:paraId="05B3148F" w14:textId="77777777" w:rsidR="00312B5F" w:rsidRPr="00A63E49" w:rsidRDefault="00312B5F" w:rsidP="00312B5F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00327CDE">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29477, nr. 974.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="28C4A903" w14:textId="56A8532E" w:rsidR="0061417E" w:rsidRPr="00327CDE" w:rsidRDefault="0061417E">
+    <w:p w14:paraId="42287589" w14:textId="77777777" w:rsidR="00312B5F" w:rsidRPr="00A63E49" w:rsidRDefault="00312B5F" w:rsidP="00312B5F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00327CDE">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00327CDE">
+        <w:r w:rsidRPr="00A63E49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.zorginstituutnederland.nl/documenten/2010/01/28/standpunt-voetzorg-bij-diabetes-mellitus</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00327CDE">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2622BA77" w14:textId="10814C9B" w:rsidR="00B74C34" w:rsidRDefault="00B74C34">
+    <w:p w14:paraId="2531F376" w14:textId="77777777" w:rsidR="00312B5F" w:rsidRPr="00A63E49" w:rsidRDefault="00312B5F" w:rsidP="00312B5F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00327CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hiermee wordt bedoeld de zorg zoals verpleegkundigen die plegen te bieden (artikel 2.10 van het Besluit zorgverzekering) en dit in verband staat met behoefte aan geneeskundige zorg of hoog risico daarop.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6DEE8C42" w14:textId="46E03B88" w:rsidR="00C72A13" w:rsidRPr="00327CDE" w:rsidRDefault="00C72A13">
+    <w:p w14:paraId="0855B33D" w14:textId="77777777" w:rsidR="00312B5F" w:rsidRPr="00A63E49" w:rsidRDefault="00312B5F" w:rsidP="00312B5F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00327CDE">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00327CDE">
+        <w:r w:rsidRPr="00A63E49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.zorginstituutnederland.nl/documenten/2010/01/28/standpunt-voetzorg-bij-diabetes-mellitus</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00327CDE">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="0637692B" w14:textId="4CB43A50" w:rsidR="0094485D" w:rsidRPr="00327CDE" w:rsidRDefault="0094485D">
+    <w:p w14:paraId="5AC9D591" w14:textId="77777777" w:rsidR="00312B5F" w:rsidRPr="00A63E49" w:rsidRDefault="00312B5F" w:rsidP="00312B5F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00327CDE">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hiermee wordt bedoeld de zorg zoals verpleegkundigen die plegen te bieden (artikel 2.10 van het Besluit zorgverzekering) en dit in verband staat met behoefte aan geneeskundige zorg of hoog risico daarop.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="4BF69A00" w14:textId="025647ED" w:rsidR="00633B1B" w:rsidRDefault="00633B1B">
+    <w:p w14:paraId="0C13148A" w14:textId="77777777" w:rsidR="00312B5F" w:rsidRPr="00A63E49" w:rsidRDefault="00312B5F" w:rsidP="00312B5F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00327CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63E49">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00327CDE">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00327CDE">
+        <w:r w:rsidRPr="00A63E49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.zorginstituutnederland.nl/documenten/2022/06/02/notitie-verduidelijking-standpunt-voetzorg-voor-mensen-met-diabetes-mellitus</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00327CDE">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A63E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E973778"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51627F54"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -17649,378 +12588,297 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="670255974">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="668338611">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2125270118">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1791389583">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
+  <w:embedSystemFonts/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
-[...1 lines deleted...]
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:hyphenationZone w:val="916"/>
+  <w:doNotHyphenateCaps/>
+  <w:drawingGridHorizontalSpacing w:val="0"/>
+  <w:drawingGridVerticalSpacing w:val="0"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:drawingGridHorizontalOrigin w:val="0"/>
+  <w:drawingGridVerticalOrigin w:val="0"/>
+  <w:doNotShadeFormData/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00937C3D"/>
-[...70 lines deleted...]
-    <w:rsid w:val="00F543D4"/>
+    <w:rsidRoot w:val="00BA4F85"/>
+    <w:rsid w:val="00022465"/>
+    <w:rsid w:val="00054874"/>
+    <w:rsid w:val="000A080B"/>
+    <w:rsid w:val="000A6CC5"/>
+    <w:rsid w:val="000C7013"/>
+    <w:rsid w:val="00177945"/>
+    <w:rsid w:val="001C3E7A"/>
+    <w:rsid w:val="001E1B79"/>
+    <w:rsid w:val="001E7716"/>
+    <w:rsid w:val="001F57F4"/>
+    <w:rsid w:val="00212138"/>
+    <w:rsid w:val="00217033"/>
+    <w:rsid w:val="00305375"/>
+    <w:rsid w:val="00312B5F"/>
+    <w:rsid w:val="0031475C"/>
+    <w:rsid w:val="0035149F"/>
+    <w:rsid w:val="00371A1E"/>
+    <w:rsid w:val="00391B45"/>
+    <w:rsid w:val="003951E1"/>
+    <w:rsid w:val="003B6606"/>
+    <w:rsid w:val="003C2033"/>
+    <w:rsid w:val="004365B7"/>
+    <w:rsid w:val="00441030"/>
+    <w:rsid w:val="00467153"/>
+    <w:rsid w:val="0046738A"/>
+    <w:rsid w:val="00473933"/>
+    <w:rsid w:val="004916E0"/>
+    <w:rsid w:val="004E4DAE"/>
+    <w:rsid w:val="00577F43"/>
+    <w:rsid w:val="005F529F"/>
+    <w:rsid w:val="00646CBB"/>
+    <w:rsid w:val="00685E07"/>
+    <w:rsid w:val="006E60DE"/>
+    <w:rsid w:val="007105CF"/>
+    <w:rsid w:val="00755F6B"/>
+    <w:rsid w:val="00761294"/>
+    <w:rsid w:val="00807E79"/>
+    <w:rsid w:val="00880721"/>
+    <w:rsid w:val="008B302C"/>
+    <w:rsid w:val="0092642F"/>
+    <w:rsid w:val="009434A0"/>
+    <w:rsid w:val="00996498"/>
+    <w:rsid w:val="009D7328"/>
+    <w:rsid w:val="00A46228"/>
+    <w:rsid w:val="00A63E49"/>
+    <w:rsid w:val="00B41D69"/>
+    <w:rsid w:val="00BA4F85"/>
+    <w:rsid w:val="00BD6E7E"/>
+    <w:rsid w:val="00BE1AB2"/>
+    <w:rsid w:val="00BF1E22"/>
+    <w:rsid w:val="00BF6208"/>
+    <w:rsid w:val="00C12E7E"/>
+    <w:rsid w:val="00C522C1"/>
+    <w:rsid w:val="00CD41D2"/>
+    <w:rsid w:val="00CF49EB"/>
+    <w:rsid w:val="00D3472D"/>
+    <w:rsid w:val="00D354E8"/>
+    <w:rsid w:val="00D51BF9"/>
+    <w:rsid w:val="00D65C4B"/>
+    <w:rsid w:val="00D77D0F"/>
+    <w:rsid w:val="00D935E9"/>
+    <w:rsid w:val="00E00118"/>
+    <w:rsid w:val="00E5075C"/>
+    <w:rsid w:val="00E54E31"/>
+    <w:rsid w:val="00EC29BB"/>
+    <w:rsid w:val="00F46B90"/>
+    <w:rsid w:val="00F57638"/>
+    <w:rsid w:val="00F71D11"/>
+    <w:rsid w:val="00FB1807"/>
+    <w:rsid w:val="00FC36DD"/>
+    <w:rsid w:val="00FD4C59"/>
+    <w:rsid w:val="00FD6ED8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6F9D82E7"/>
+  <w14:docId w14:val="2BE0AD71"/>
+  <w15:docId w15:val="{72B03C30-373C-4F86-95E6-B7BC61A27BED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...5 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...50 lines deleted...]
-    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:uiPriority="99"/>
+    <w:lsdException w:name="annotation text" w:uiPriority="99"/>
+    <w:lsdException w:name="header" w:uiPriority="99"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="99"/>
+    <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
-    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...9 lines deleted...]
-    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...28 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
+    <w:lsdException w:name="FollowedHyperlink" w:uiPriority="99"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:uiPriority="99"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -18168,485 +13026,1375 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:lang w:val="nl-NL"/>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="57"/>
-      <w:ind w:left="2266" w:right="1625" w:hanging="2124"/>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-1440"/>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:hanging="1440"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
-      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00312B5F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:snapToGrid/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00312B5F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:snapToGrid/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00312B5F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="80" w:after="40" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:snapToGrid/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00312B5F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="80" w:after="40" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:snapToGrid/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00312B5F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:snapToGrid/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00312B5F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:snapToGrid/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00312B5F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:snapToGrid/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00312B5F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:snapToGrid/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnootverwijzing">
+    <w:name w:val="Voetnootverwijzing"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg1">
+    <w:name w:val="inhopg 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="480"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg2">
+    <w:name w:val="inhopg 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg3">
+    <w:name w:val="inhopg 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2160" w:right="720" w:hanging="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg4">
+    <w:name w:val="inhopg 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2880" w:right="720" w:hanging="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg5">
+    <w:name w:val="inhopg 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="3600" w:right="720" w:hanging="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg6">
+    <w:name w:val="inhopg 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg7">
+    <w:name w:val="inhopg 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg8">
+    <w:name w:val="inhopg 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg9">
+    <w:name w:val="inhopg 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="1440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bronvermelding">
+    <w:name w:val="bronvermelding"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijschrift">
+    <w:name w:val="bijschrift"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
+    <w:name w:val="_Equation Caption"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ballontekst">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF49EB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00312B5F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00312B5F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00312B5F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00312B5F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00312B5F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00312B5F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00312B5F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00312B5F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00312B5F"/>
+    <w:rPr>
+      <w:b/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00312B5F"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:snapToGrid/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00312B5F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00312B5F"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:snapToGrid/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00312B5F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00312B5F"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:before="160" w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:snapToGrid/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00312B5F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00312B5F"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:snapToGrid/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00312B5F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00312B5F"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:snapToGrid/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00312B5F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00312B5F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00312B5F"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Plattetekst">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00312B5F"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:snapToGrid/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstChar">
+    <w:name w:val="Platte tekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekst"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00312B5F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
-  </w:style>
-[...7 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00312B5F"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:snapToGrid/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C863CB"/>
+    <w:rsid w:val="00312B5F"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstopmerking">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="TekstopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C863CB"/>
+    <w:rsid w:val="00312B5F"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:snapToGrid/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
     <w:name w:val="Tekst opmerking Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Tekstopmerking"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C863CB"/>
+    <w:rsid w:val="00312B5F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Tekstopmerking"/>
     <w:next w:val="Tekstopmerking"/>
     <w:link w:val="OnderwerpvanopmerkingChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C863CB"/>
+    <w:rsid w:val="00312B5F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
     <w:name w:val="Onderwerp van opmerking Char"/>
     <w:basedOn w:val="TekstopmerkingChar"/>
     <w:link w:val="Onderwerpvanopmerking"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00C863CB"/>
+    <w:rsid w:val="00312B5F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00E10A9F"/>
+    <w:rsid w:val="00312B5F"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E83956"/>
+    <w:rsid w:val="00312B5F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E83956"/>
+    <w:rsid w:val="00312B5F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0061417E"/>
+    <w:rsid w:val="00312B5F"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0061417E"/>
+    <w:rsid w:val="00312B5F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revisie">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A047F7"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00312B5F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:lang w:val="nl-NL"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="GevolgdeHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00605D3C"/>
+    <w:rsid w:val="00312B5F"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00312B5F"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:snapToGrid/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00312B5F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00312B5F"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:snapToGrid/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00312B5F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...41 lines deleted...]
-  <w:allowPNG/>
+  <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zorginstituutnederland.nl/documenten/2022/06/02/notitie-verduidelijking-standpunt-voetzorg-voor-mensen-met-diabetes-mellitus" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zorginstituutnederland.nl/documenten/2010/01/28/standpunt-voetzorg-bij-diabetes-mellitus" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zorginstituutnederland.nl/documenten/2010/01/28/standpunt-voetzorg-bij-diabetes-mellitus" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18774,55 +14522,88 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>7</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>18944</ap:Characters>
+  <ap:Pages>9</ap:Pages>
+  <ap:Words>3442</ap:Words>
+  <ap:Characters>18932</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>157</ap:Lines>
   <ap:Paragraphs>44</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr>26 200 X</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>22344</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>22330</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>2017-06-07T12:48:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
-  <dc:title/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>