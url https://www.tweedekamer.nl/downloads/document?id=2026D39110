--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -1,3343 +1,842 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003F4037" w:rsidP="003F4037" w:rsidRDefault="003F4037" w14:paraId="7112E616" w14:textId="04B5B0FA">
-[...10 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidRPr="00E25AAF" w:rsidR="00E25AAF" w:rsidP="00E25AAF" w:rsidRDefault="00240712" w14:paraId="7ADC3A01" w14:textId="7FB63FD0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E25AAF" w:rsidR="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>338</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E25AAF" w:rsidR="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E25AAF" w:rsidR="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wetenschapsbudget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E25AAF" w:rsidR="00E25AAF" w:rsidP="00E25AAF" w:rsidRDefault="00E25AAF" w14:paraId="150A433B" w14:textId="5DFE4BFE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>33 009</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Innovatiebeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E25AAF" w:rsidR="00E25AAF" w:rsidP="00E25AAF" w:rsidRDefault="00E25AAF" w14:paraId="25557B2A" w14:textId="0DBB0806">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E25AAF" w:rsidR="00240712">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>300</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de ministers van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00240712" w:rsidP="00E25AAF" w:rsidRDefault="00D211A5" w14:paraId="5718533E" w14:textId="05BB40F7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D211A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D211A5" w:rsidP="00E25AAF" w:rsidRDefault="00D211A5" w14:paraId="5B5160E6" w14:textId="63D5643D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Geachte Voorzitter,</w:t>
-[...65 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 25 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E25AAF" w:rsidR="00D211A5" w:rsidP="00E25AAF" w:rsidRDefault="00D211A5" w14:paraId="42EC0FD5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E25AAF" w:rsidR="00240712" w:rsidP="00E25AAF" w:rsidRDefault="00240712" w14:paraId="0B903751" w14:textId="1E5C543C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op verzoek van de vaste Kamercommissie voor Economische Zaken geef ik hierbij een reactie op de Totale investeringen in wetenschap en innovatie 2024-2030 (TWIN-)rapportage van het Rathenau Instituut, die in april van dit jaar is gepubliceerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E25AAF" w:rsidR="00240712" w:rsidP="00E25AAF" w:rsidRDefault="00240712" w14:paraId="36A6D4D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E25AAF" w:rsidR="00240712" w:rsidP="00E25AAF" w:rsidRDefault="00240712" w14:paraId="393F778C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De jaarlijkse TWIN-rapportage bevat een overzicht en analyse van de rijksmiddelen voor R&amp;D en innovatie, op basis van de meest recente rijksbegroting en vier jaar vooruitkijkend. Dit betekent dat in de TWIN-rapportage van dit jaar de financiële tabel van het coalitieakkoord nog niet verwerkt is. De TWIN-rapportage is een belangrijke publicatie in het kader van de 3%-doelstelling voor R&amp;D-uitgaven. Na de zomer volgt een voortgangsbrief over het 3%-actieplan dat vorig jaar met uw Kamer gedeeld is. We onderzoeken of we hierin een update van de rijksuitgaven aan R&amp;D kunnen geven, waarin de financiële tabel van het coalitieakkoord is meegenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E25AAF" w:rsidR="00240712" w:rsidP="00E25AAF" w:rsidRDefault="00240712" w14:paraId="52DA07FB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E25AAF" w:rsidR="00240712" w:rsidP="00E25AAF" w:rsidRDefault="00240712" w14:paraId="11710506" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De TWIN-rapportage schetst dat exclusief de extra middelen van het coalitieakkoord de publieke R&amp;D-uitgaven in Nederland de komende jaren (zonder interventie) niet groeien en daarmee, naar verwachting, ook onze R&amp;D-intensiteit niet. Op basis van de begroting van afgelopen jaar raamt Rathenau Instituut een daling van het publieke aandeel van de R&amp;D-intensiteit van 0,80% in 2024 naar 0,67% in 2030. Voor 2026 berekent Rathenau dat een additionele € 1,2 miljard aan rijksuitgaven nodig zou zijn om de 3% te halen. De uitdaging om de 3% te halen is extra groot omdat het bbp harder groeit dan de R&amp;D-uitgaven. Rijksuitgaven aan innovatie (niet zijnde R&amp;D) stijgen eerst nog, maar dalen naar verwachting ook na 2027, met name door het aflopen van incidentele uitgaven zoals uit het Nationaal Groeifonds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E25AAF" w:rsidR="00240712" w:rsidP="00E25AAF" w:rsidRDefault="00240712" w14:paraId="37DA6CAE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E25AAF" w:rsidR="00240712" w:rsidP="00E25AAF" w:rsidRDefault="00240712" w14:paraId="51881D36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een R&amp;D-intensieve economie blijft een belangrijke randvoorwaarde voor productiviteitsgroei en daarmee voor ons toekomstig verdienvermogen en onze brede welvaart. Het kabinet handhaaft dan ook de 3%-doelstelling als stip op de horizon en het coalitieakkoord bevestigt verschillende beleidsopties uit het 3%-actieplan. Doorlopende inzet is nodig om toe te werken naar de 3% R&amp;D-uitgaven van het bruto binnenlands product. Dit betekent publieke investeringen, maar ook vooral het scheppen van de juiste randvoorwaarden voor private investeringen door het bieden van een sterk vestigingsklimaat en de infrastructuur voor R&amp;D-intensieve bedrijven om op te schalen en uit te breiden in Nederland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E25AAF" w:rsidR="00240712" w:rsidP="00E25AAF" w:rsidRDefault="00240712" w14:paraId="6DD57DD3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E25AAF" w:rsidR="00240712" w:rsidP="00E25AAF" w:rsidRDefault="00240712" w14:paraId="3249065B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het coalitieakkoord kondigt verschillende beleidsopties uit het 3%-actieplan aan, zoals het Nationaal Agentschap voor Disruptieve Innovatie (NADI), de Nationale Investeringsinstelling en EU-cofinanciering voor deelname aan EU-innovatieprogramma’s. Ook investeert het kabinet in publieke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>vooral het scheppen van de juiste randvoorwaarden voor private investeringen door het bieden van een sterk vestigingsklimaat en de infrastructuur voor R&amp;D-intensieve bedrijven om op te schalen en uit te breiden in Nederland.</w:t>
-[...7 lines deleted...]
-      <w:r>
+        <w:t>R&amp;D door te investeren in onderzoek en wetenschap, oplopend tot 428 miljoen euro structureel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E25AAF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Verder valt een meerderheid van de beleidsopties uit het 3%-actieplan nu binnen de scope van de ministeriele taskforce Toekomstige Welvaart en Vestigingsklimaat. Over de verdere verkenning en uitwerking van deze beleidsopties wordt u in de 3%-voortgangsbrief na de zomer nader geïnformeerd, ofwel eerder in een aparte brief. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00692E81" w:rsidP="00692E81" w:rsidRDefault="00692E81" w14:paraId="238F8BD1" w14:textId="77777777"/>
-[...29 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E25AAF" w:rsidR="00240712" w:rsidP="00E25AAF" w:rsidRDefault="00240712" w14:paraId="3685B0E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E25AAF" w:rsidR="00240712" w:rsidP="00E25AAF" w:rsidRDefault="00240712" w14:paraId="41E000E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tot slot stelt het coalitieakkoord dat indien in het financiënbeeld per saldo meevallers structureel van aard zijn en het EMU-saldo zich meerjarig onder het geadviseerde tekort van de Studiegroep Begrotingsruime bevindt (-2,0 procent bbp), deze per saldo meevallers voor 1/3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...76 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:r w:rsidRPr="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ingezet worden voor investeringen die het verdienvermogen van Nederland verder versterken, zolang de Europese grenswaarde voor de staatsschuld daarbij niet wordt overschreden (de meevaller-formule). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E25AAF" w:rsidR="00240712" w:rsidP="00E25AAF" w:rsidRDefault="00240712" w14:paraId="498EA0B6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E25AAF" w:rsidR="00E25AAF" w:rsidP="00E25AAF" w:rsidRDefault="00E25AAF" w14:paraId="3C8E3C3A" w14:textId="0F3A2FC5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Economische Zaken en Klimaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E25AAF" w:rsidR="00240712" w:rsidP="00E25AAF" w:rsidRDefault="00240712" w14:paraId="3ED0A003" w14:textId="1550B57F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E25AAF" w:rsidR="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Herbert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E25AAF" w:rsidR="00240712" w:rsidP="00E25AAF" w:rsidRDefault="00240712" w14:paraId="51C064B4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E25AAF" w:rsidR="00E25AAF" w:rsidP="00E25AAF" w:rsidRDefault="00E25AAF" w14:paraId="5E1FEDE8" w14:textId="40C11746">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Onderwijs, Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E25AAF" w:rsidR="00240712" w:rsidP="00E25AAF" w:rsidRDefault="00240712" w14:paraId="381DCFF8" w14:textId="5A110580">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E25AAF" w:rsidR="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Letschert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E25AAF" w:rsidR="00FE0FA3" w:rsidP="00E25AAF" w:rsidRDefault="00FE0FA3" w14:paraId="235BFEAD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00E25AAF" w:rsidR="00FE0FA3">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CEFA858" w14:textId="77777777" w:rsidR="00133DCE" w:rsidRDefault="00133DCE">
+    <w:p w14:paraId="63AB1F7D" w14:textId="77777777" w:rsidR="00D96E91" w:rsidRDefault="00D96E91" w:rsidP="00240712">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6119F436" w14:textId="77777777" w:rsidR="00133DCE" w:rsidRDefault="00133DCE"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="003DF898" w14:textId="77777777" w:rsidR="00133DCE" w:rsidRDefault="00133DCE">
+    <w:p w14:paraId="5F9DED64" w14:textId="77777777" w:rsidR="00D96E91" w:rsidRDefault="00D96E91" w:rsidP="00240712">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64768C8C" w14:textId="77777777" w:rsidR="00133DCE" w:rsidRDefault="00133DCE"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...18 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...35 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4E3C9A2F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2194B514" w14:textId="77777777" w:rsidR="00240712" w:rsidRPr="00240712" w:rsidRDefault="00240712" w:rsidP="00240712">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="21E6CFDD" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="786C7D84" w14:textId="77777777" w:rsidR="00240712" w:rsidRPr="00240712" w:rsidRDefault="00240712" w:rsidP="00240712">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2EC115B2" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D7BB311" w14:textId="77777777" w:rsidR="00240712" w:rsidRPr="00240712" w:rsidRDefault="00240712" w:rsidP="00240712">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5289AF4F" w14:textId="77777777" w:rsidR="00133DCE" w:rsidRDefault="00133DCE">
+    <w:p w14:paraId="102F4344" w14:textId="77777777" w:rsidR="00D96E91" w:rsidRDefault="00D96E91" w:rsidP="00240712">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07173D79" w14:textId="77777777" w:rsidR="00133DCE" w:rsidRDefault="00133DCE"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45A3F515" w14:textId="77777777" w:rsidR="00133DCE" w:rsidRDefault="00133DCE">
+    <w:p w14:paraId="6CE67B5E" w14:textId="77777777" w:rsidR="00D96E91" w:rsidRDefault="00D96E91" w:rsidP="00240712">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DFDFCDF" w14:textId="77777777" w:rsidR="00133DCE" w:rsidRDefault="00133DCE"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1CC6AB20" w14:textId="77777777" w:rsidR="00692E81" w:rsidRDefault="00692E81" w:rsidP="00692E81">
+    <w:p w14:paraId="378001CE" w14:textId="350478BB" w:rsidR="00240712" w:rsidRPr="00E25AAF" w:rsidRDefault="00240712" w:rsidP="00E25AAF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E25AAF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00E25AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie voor toelichting en uitsplitsing Beleidsbrief 2026-2030 van het Ministerie van Onderwijs, Cultuur en Wetenschap, Kamerstuk 36800 VIII, nr. 148.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...94 lines deleted...]
-  <w:p w14:paraId="11C73B07" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="4B842C4A" w14:textId="77777777" w:rsidR="00240712" w:rsidRPr="00240712" w:rsidRDefault="00240712" w:rsidP="00240712">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...538 lines deleted...]
-  <w:p w14:paraId="02EBC994" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="359D5148" w14:textId="77777777" w:rsidR="00240712" w:rsidRPr="00240712" w:rsidRDefault="00240712" w:rsidP="00240712">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1034 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3D75CE05" w14:textId="77777777" w:rsidR="00240712" w:rsidRPr="00240712" w:rsidRDefault="00240712" w:rsidP="00240712">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...793 lines deleted...]
-    <w:rsid w:val="7A1A36E2"/>
+    <w:rsidRoot w:val="00240712"/>
+    <w:rsid w:val="000D29C9"/>
+    <w:rsid w:val="000E0D78"/>
+    <w:rsid w:val="00240712"/>
+    <w:rsid w:val="002E3E13"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00317336"/>
+    <w:rsid w:val="00501EFB"/>
+    <w:rsid w:val="006A4D08"/>
+    <w:rsid w:val="00837593"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00D211A5"/>
+    <w:rsid w:val="00D96E91"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E25AAF"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="162B9233"/>
+  <w14:docId w14:val="70DE3B1C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E0ACD1B6-F03C-43DF-90D7-7660912D8A28}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3359,74 +858,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3575,1138 +1075,1001 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00240712"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00240712"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00240712"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00240712"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00240712"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00240712"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00240712"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00240712"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00240712"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00240712"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00240712"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00240712"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00240712"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00240712"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00240712"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00240712"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00240712"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00240712"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00240712"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00240712"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00240712"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00240712"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00240712"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...30 lines deleted...]
-    <w:name w:val="Titel Char"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Titel"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00240712"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00222E50"/>
-[...1 lines deleted...]
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:rsid w:val="00240712"/>
+    <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00222E50"/>
-[...6 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+    <w:rsid w:val="00240712"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00240712"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00240712"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00240712"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00240712"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00240712"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0048615F"/>
+    <w:rsid w:val="00240712"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...9 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00240712"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:semiHidden/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00240712"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C04823"/>
-[...20 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:rsid w:val="00240712"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...30 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00240712"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E25AAF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>573</ap:Words>
-  <ap:Characters>3156</ap:Characters>
+  <ap:Words>606</ap:Words>
+  <ap:Characters>3338</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>26</ap:Lines>
+  <ap:Lines>27</ap:Lines>
   <ap:Paragraphs>7</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3722</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3937</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>