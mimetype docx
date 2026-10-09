--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -1,3527 +1,1477 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A26A89" w:rsidRDefault="00D31665" w14:paraId="6526A9E3" w14:textId="56F9ADA7">
-[...5 lines deleted...]
-    <w:p w:rsidR="00197984" w:rsidP="00197984" w:rsidRDefault="00197984" w14:paraId="4E5E35CA" w14:textId="359F4C56">
+    <w:p w:rsidRPr="00D413A8" w:rsidR="00D413A8" w:rsidRDefault="00E957EF" w14:paraId="1B6A1FAA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>26150</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8" w:rsidR="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8" w:rsidR="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8" w:rsidR="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Algemene Vergadering der Verenigde Naties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D413A8" w:rsidR="00D413A8" w:rsidP="00D413A8" w:rsidRDefault="00E957EF" w14:paraId="6E803940" w14:textId="430248C7">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36180</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8" w:rsidR="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Doen waar Nederland goed in is - Strategie voor Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D413A8" w:rsidR="00D413A8" w:rsidP="00D413A8" w:rsidRDefault="00D413A8" w14:paraId="69FF03B8" w14:textId="3A43E6F1">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>247</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de ministers van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Buitenlandse Zaken en van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D413A8" w:rsidR="00D413A8" w:rsidRDefault="00D413A8" w14:paraId="2EFEFEA6" w14:textId="5B0D665E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D413A8" w:rsidR="00D413A8" w:rsidRDefault="00D413A8" w14:paraId="72004548" w14:textId="04E7A751">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Den Haag, 24 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D413A8" w:rsidR="00E207A7" w:rsidRDefault="00E207A7" w14:paraId="49D08B1F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D413A8" w:rsidR="00E207A7" w:rsidP="00197984" w:rsidRDefault="00E207A7" w14:paraId="2F9BBD39" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...17 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij informeren wij uw Kamer, mede namens de ministers van Defensie, Justitie en Veiligheid en Asiel en Migratie over de voortgang van het vierde Nationaal Actieplan 1325</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Vrouwen, Vrede en Veiligheid (hierna: NAP1325-IV) over de jaren 2024 en 2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00197984" w:rsidP="00197984" w:rsidRDefault="00197984" w14:paraId="0F426878" w14:textId="77777777">
+    <w:p w:rsidRPr="00D413A8" w:rsidR="00E207A7" w:rsidP="00197984" w:rsidRDefault="00E207A7" w14:paraId="7984B416" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...24 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het NAP1325-IV (2021-2027) geeft uitvoering aan de Vrouwen, Vrede en Veiligheid-agenda (ofwel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Women, Peace and Security</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Women</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>/WPS</w:t>
-[...184 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...63 lines deleted...]
-        <w:rPr>
+        <w:t>Peace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">UN </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D13152">
-        <w:rPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Peacebuilding</w:t>
+        <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D13152">
-        <w:rPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> Security/WPS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-agenda) op basis van Resolutie 1325 van de Veiligheidsraad van de Verenigde Naties (VNVR</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230952376" w:id="0"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>), die betrekking heeft op de positie, rechten en rol van vrouwen in relatie tot vrede en veiligheid</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. In de bijlage bij deze brief treft u per ministerie een nadere toelichting op de implementatie van het NAP1325-IV in de afgelopen twee jaren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D413A8" w:rsidR="00E207A7" w:rsidP="00197984" w:rsidRDefault="00E207A7" w14:paraId="0769166B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hieronder wordt uiteengezet hoe dit kabinet de komende periode invulling geeft aan de WPS-agenda, conform de beleidsambities uit het coalitieakkoord.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zoals daarin is vastgelegd, zet dit kabinet zich actief in voor vrouwenrechten en intensiveert het de inzet op dit terrein. In een tijd van toenemende conflicten betekent dit ook extra aandacht voor de rol van vrouwen in vrede, veiligheid en stabiliteit. Het NAP1325-IV is daarbij leidend. De positie van vrouwen vormt een belangrijke graadmeter voor de stabiliteit en welvaart van een samenleving: landen met meer gendergelijkheid kennen doorgaans minder conflicten en stabielere samenlevingen. Daarom richt de Nederlandse inzet op de WPS-agenda zich </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230952457" w:id="1"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op het versterken van de rol van vrouwen </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in het bevorderen van vrede en veiligheid. Ook op nationaal niveau wordt, via het NAP1325-IV, gewerkt aan de verwezenlijking van de WPS-agenda. Kenmerkend voor de Nederlandse inzet is de structurele samenwerking met het maatschappelijk middenveld in de uitvoering en verdere ontwikkeling van de agenda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D413A8" w:rsidR="00E207A7" w:rsidP="00197984" w:rsidRDefault="00E207A7" w14:paraId="52D59D68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Commission</w:t>
-[...49 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Internationale inzet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D413A8" w:rsidR="00E207A7" w:rsidP="00197984" w:rsidRDefault="00E207A7" w14:paraId="68047925" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naast bilaterale samenwerking is de multilaterale inzet gericht op de Europese Unie en de Verenigde Naties. Binnen de EU zet het kabinet zich in voor een sterk EU WPS actieplan (2028-2034), met speciale aandacht voor conflict-gerelateerd seksueel geweld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D413A8" w:rsidR="00E207A7" w:rsidP="00197984" w:rsidRDefault="00E207A7" w14:paraId="6BF289F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als lid van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Peacebuilding</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">UN </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Fund</w:t>
-[...21 lines deleted...]
-        <w:rPr>
+        <w:t>Peacebuilding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Mediation</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Support Unit</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> op om dat werk te ondersteunen. De unit hanteert een </w:t>
+        <w:t>Commission</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2025-2026) pleit Nederland voor een mensgerichte en lokaal-geleide benadering op vredesopbouw. Daarbij staan de behoeften, perspectieven en oplossingsrichtingen van mensen die direct door conflict worden geraakt centraal. Deze inzet is gebaseerd op de overtuiging dat duurzame vrede alleen kan worden bereikt wanneer lokale gemeenschappen eigenaarschap hebben over vredesprocessen. Nederland heeft daarbij speciale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">aandacht voor de rol van vrouwen. Via de Nederlandse bijdrage aan het VN </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E691A">
-[...29 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>accountability</w:t>
-[...49 lines deleted...]
-        <w:rPr>
+        <w:t>Peacebuilding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> onder het subsidiebeleidskader </w:t>
+        <w:t xml:space="preserve"> Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt actief geïnvesteerd in initiatieven die de rol van vrouwen in conflictpreventie ondersteunen. Tegelijkertijd intensiveert Nederland zijn inzet op conflictbemiddeling, mede in het licht van de groeiende complexiteit en duur van hedendaagse conflicten. Deze inzet is in lijn met de Kamerbrief over conflictbemiddeling van 17 juli 2025.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit voorjaar richt het Ministerie van Buitenlandse Zaken een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C95737">
-        <w:rPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Femfocus</w:t>
+        <w:t>Mediation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...13 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Ukrainian</w:t>
+        <w:t xml:space="preserve"> Support Unit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op om dat werk te ondersteunen. De unit hanteert een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gendersensitieve</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003E01A0">
-        <w:rPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lens – in lijn met de doelstellingen van het NAP1325-IV - en zet actief in op de deelname en representatie van vrouwen in conflictbemiddeling en vredesprocessen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D413A8" w:rsidR="00E207A7" w:rsidP="00197984" w:rsidRDefault="00E207A7" w14:paraId="5248A52A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet zet zich actief in om straffeloosheid voor ernstige en grootschalige mensenrechtenschendingen en internationale misdrijven tegen te gaan (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>accountability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nederland intensiveert de internationale inzet ter bestrijding van conflict-gerelateerd seksueel geweld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In dit kader ondersteunt Nederland onder meer de organisatie van de regionale conferentie voor openbaar aanklagers die wordt gehouden in Nairobi in oktober 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En Nederland zal lid worden van de internationale alliantie om seksueel geweld in conflict te voorkomen (PSVI). In humanitaire situaties en crisisrespons blijft Nederland zich inzetten als voortrekker voor de integratie van geestelijke gezondheidszorg en psychosociale steun (MHPSS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D413A8" w:rsidR="00E207A7" w:rsidP="00197984" w:rsidRDefault="00E207A7" w14:paraId="20B6AABF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Women</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In 2026 start een nieuw, vijfjarig WPS-financieringsinstrument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (40 miljoen euro) onder het subsidiebeleidskader </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>’s</w:t>
+        <w:t>Femfocus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003E01A0">
-        <w:rPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dit instrument is gericht op de ondersteuning van vrouwen- en vrouwenrechtenorganisaties in (post)conflictlanden, teneinde hun rol in vredes- en veiligheidsprocessen te versterken en hun bijdrage aan de preventie en bestrijding van conflict-gerelateerd seksueel geweld te vergroten. Ook steunt Nederland, via het  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Fund</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Ukrainian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...45 lines deleted...]
-      <w:r w:rsidRPr="00901A14">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...82 lines deleted...]
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">gender </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Women’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>focal</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> Fund, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lokale initiatieven die vrouwen, jongeren en kwetsbare groepen actief betrekken bij het herstel en de wederopbouw van Oekraïne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D413A8" w:rsidR="00E207A7" w:rsidP="00197984" w:rsidRDefault="00E207A7" w14:paraId="0012E861" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het Ministerie van Justitie en Veiligheid zet de aanpak van internationale misdrijven, waaronder oorlogsmisdrijven en misdrijven tegen de menselijkheid, onverminderd voort om straffeloosheid te bestrijden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bij dergelijke misdrijven tijdens conflicten worden burgers, waaronder vrouwen en kinderen, vaak het slachtoffer. Er is in de aanpak hiervan in toenemende mate aandacht voor conflict en gender-gerelateerd seksueel geweld. De inzet van politie en openbaar ministerie heeft er de afgelopen jaren toe geleid dat er verdachten zijn gedagvaard voor slavernij als misdrijf tegen de menselijkheid en seksueel geweld als misdrijf tegen de menselijkheid. Het is de eerste keer dat hiervoor in Nederland vervolging plaatsvindt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D413A8" w:rsidR="00E207A7" w:rsidP="00197984" w:rsidRDefault="00E207A7" w14:paraId="19DBE041" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er is blijvende aandacht voor gendermainstreaming in de buitenlandse missies en operaties waar Nederlandse politiefunctionarissen actief zijn. Het Ministerie van Justitie en Veiligheid en de politie blijven streven naar minimaal 40% Nederlandse politievrouwen op uitzending. Het streven om zoveel mogelijk uitgezonden politiefunctionarissen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> point</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Voor het Ministerie van Defensie is de integratie van het genderperspectief een randvoorwaarde voor effectief militair optreden. In moderne conflicten is inzicht in het zogeheten menselijk domein – waaronder </w:t>
+        <w:t xml:space="preserve">gender </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...16 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:t>focal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>N</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> point</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te maken is onveranderd. Daarnaast zullen er projecten ontplooid blijven worden gericht op het verbeteren van de positie van (politie)vrouwen in de uitzendgebieden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D413A8" w:rsidR="00E207A7" w:rsidP="00197984" w:rsidRDefault="00E207A7" w14:paraId="0950AD69" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor het Ministerie van Defensie is de integratie van het genderperspectief een randvoorwaarde voor effectief militair optreden. In moderne conflicten is inzicht in het zogeheten menselijk domein – waaronder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gendergerelateerde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> patronen en dynamieken – essentieel voor effectieve militaire besluitvorming. Door deze factoren te integreren in analyse, planning en uitvoering van missies en operaties wordt het situationeel bewustzijn vergroot en de operationele effectiviteit versterkt. Waar relevant wordt hierbij gebruik gemaakt van inzichten uit het maatschappelijk middenveld en het netwerk van NAP-partners. Om beter aan te sluiten bij het huidige dreigingsbeeld en de hernieuwde focus op afschrikking en verdediging wordt het Defensie Actieplan 1325 momenteel herschreven. Daarnaast blijft Defensie zich inzetten voor het vergroten van de deelname van vrouwen binnen de organisatie, met als doel om uiterlijk in 2030 een aandeel van 30% vrouwen te bereiken. Dit draagt bij aan de inzetbaarheid en het aanpassingsvermogen van de krijgsmacht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D413A8" w:rsidR="00E207A7" w:rsidP="00197984" w:rsidRDefault="00E207A7" w14:paraId="1FE70EBB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ationale </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Nationale inzet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D413A8" w:rsidR="00E207A7" w:rsidP="00197984" w:rsidRDefault="00E207A7" w14:paraId="7E2CD1CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op het gebied van asiel- en migratiebeleid wordt aandacht besteed aan het vergroten van de veiligheid en het verbeteren van de psychosociale ondersteuning van vrouwen en meisjes op COA-locaties, met name voor hen die gender- en/of conflict-gerelateerd geweld hebben meegemaakt. De nationale politie en de koninklijke marechaussee hebben een Directeur Versterking aanpak geweld tegen vrouwen aangesteld die zich actief voor gendermainstreaming binnen deze organisaties zal inzetten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D413A8" w:rsidR="00E207A7" w:rsidP="00197984" w:rsidRDefault="00E207A7" w14:paraId="54A4A202" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>inzet</w:t>
-[...49 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Tenslotte</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00197984" w:rsidP="00197984" w:rsidRDefault="00197984" w14:paraId="0BEC34DB" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">De inzet voor meer deelname van vrouwen aan vrede- en veiligheidsprocessen en voor de bestrijding van seksueel en </w:t>
+    <w:p w:rsidRPr="00D413A8" w:rsidR="00E207A7" w:rsidP="00197984" w:rsidRDefault="00E207A7" w14:paraId="4AE8129F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In een wereld die wordt geteisterd door conflict en instabiliteit – ook in Europa – blijft de WPS-agenda onverminderd relevant. Structurele deelname van vrouwen aan vrede en veiligheid en het bestrijden van geweld dragen aantoonbaar bij aan sterkere, weerbaardere samenlevingen. De inzet voor meer deelname van vrouwen aan vrede- en veiligheidsprocessen en voor de bestrijding van seksueel en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007F7EA2">
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>gendergerelateerd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007F7EA2">
-[...95 lines deleted...]
-      <w:pgMar w:top="3096" w:right="2778" w:bottom="1077" w:left="1588" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geweld in (post-)conflictgebieden zijn blijvend gericht bij te dragen aan mondiale veiligheid en stabiliteit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D413A8" w:rsidR="00E207A7" w:rsidP="0069719B" w:rsidRDefault="00D413A8" w14:paraId="441F4D2E" w14:textId="53C92278">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D413A8" w:rsidR="00E207A7" w:rsidRDefault="00E207A7" w14:paraId="7FE0BB5E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D413A8" w:rsidR="00E207A7" w:rsidP="00D413A8" w:rsidRDefault="00D413A8" w14:paraId="33F97CDD" w14:textId="0A7116F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Handel en Ontwikkelingssamenwerking,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">S.W. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sjoerdsma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00D413A8" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="0537F478" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D413A8" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6526A9F3" w14:textId="77777777" w:rsidR="00D31665" w:rsidRDefault="00D31665">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4FA022B6" w14:textId="77777777" w:rsidR="00577FAF" w:rsidRDefault="00577FAF" w:rsidP="00E207A7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6526A9F5" w14:textId="77777777" w:rsidR="00D31665" w:rsidRDefault="00D31665">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="09EB7567" w14:textId="77777777" w:rsidR="00577FAF" w:rsidRDefault="00577FAF" w:rsidP="00E207A7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26725861" w14:textId="77777777" w:rsidR="00921276" w:rsidRDefault="00921276">
+  <w:p w14:paraId="2E7250D5" w14:textId="77777777" w:rsidR="00E207A7" w:rsidRPr="00E207A7" w:rsidRDefault="00E207A7" w:rsidP="00E207A7">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...32 lines deleted...]
-  <w:p w14:paraId="128440F7" w14:textId="77777777" w:rsidR="00B14776" w:rsidRDefault="00B14776">
+  <w:p w14:paraId="2981F862" w14:textId="77777777" w:rsidR="00E207A7" w:rsidRPr="00E207A7" w:rsidRDefault="00E207A7" w:rsidP="00E207A7">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...32 lines deleted...]
-  <w:p w14:paraId="4CE2BF33" w14:textId="77777777" w:rsidR="00B14776" w:rsidRDefault="00B14776">
+  <w:p w14:paraId="2DD3CBBB" w14:textId="77777777" w:rsidR="00E207A7" w:rsidRPr="00E207A7" w:rsidRDefault="00E207A7" w:rsidP="00E207A7">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6526A9EF" w14:textId="77777777" w:rsidR="00D31665" w:rsidRDefault="00D31665">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="29310205" w14:textId="77777777" w:rsidR="00577FAF" w:rsidRDefault="00577FAF" w:rsidP="00E207A7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6526A9F1" w14:textId="77777777" w:rsidR="00D31665" w:rsidRDefault="00D31665">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="72B39FE6" w14:textId="77777777" w:rsidR="00577FAF" w:rsidRDefault="00577FAF" w:rsidP="00E207A7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7FB474A5" w14:textId="77777777" w:rsidR="00197984" w:rsidRPr="00B14776" w:rsidRDefault="00197984" w:rsidP="00197984">
-[...5 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7D920752" w14:textId="77777777" w:rsidR="00E207A7" w:rsidRPr="00D413A8" w:rsidRDefault="00E207A7" w:rsidP="00197984">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B14776">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B14776">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>Zie Kamerstuk 26 150 nr. 190 over het Vierde Nationaal Actieplan Vrouwen, Vrede en Veiligheid van 16 december 2020 en Kamerstuk 26 150 nr. 223 van 20 februari 2025 over de Voortgangsrapportage 2023-2024.</w:t>
+        <w:t xml:space="preserve"> Zie Kamerstuk 26 150 nr. 190 over het Vierde Nationaal Actieplan Vrouwen, Vrede en Veiligheid van 16 december 2020 en Kamerstuk 26 150 nr. 223 van 20 februari 2025 over de Voortgangsrapportage 2023-2024.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="48EBDBE5" w14:textId="41560B01" w:rsidR="00197984" w:rsidRPr="00B14776" w:rsidRDefault="00197984" w:rsidP="00197984">
-[...5 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="662FC494" w14:textId="77777777" w:rsidR="00E207A7" w:rsidRPr="00D413A8" w:rsidRDefault="00E207A7" w:rsidP="00197984">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B14776">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B14776">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Zie ook de </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> van 24 april 2026.</w:t>
+        <w:t xml:space="preserve"> Zie ook de Beleidsbrief Buitenlandse Zaken Kamerstuk 36800-V, nr. 103 van 24 april 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="1B5FC712" w14:textId="77777777" w:rsidR="00197984" w:rsidRPr="00B14776" w:rsidRDefault="00197984" w:rsidP="00197984">
-[...5 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="51956244" w14:textId="77777777" w:rsidR="00E207A7" w:rsidRPr="00D413A8" w:rsidRDefault="00E207A7" w:rsidP="00197984">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B14776">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B14776">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie Kamerstuk. 36 180, nr. 171 van 17 juli 2025.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="4464C013" w14:textId="77777777" w:rsidR="00197984" w:rsidRPr="00B14776" w:rsidRDefault="00197984" w:rsidP="00197984">
-[...5 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="6AE7B83F" w14:textId="77777777" w:rsidR="00E207A7" w:rsidRPr="00D413A8" w:rsidRDefault="00E207A7" w:rsidP="00197984">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B14776">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B14776">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie onder meer Kamerstuk 32 735, nr. 425 over het tegengaan van straffeloosheid in Syrië van 20 maart 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="68297E21" w14:textId="77777777" w:rsidR="00197984" w:rsidRPr="00B14776" w:rsidRDefault="00197984" w:rsidP="00197984">
-[...5 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="56943827" w14:textId="77777777" w:rsidR="00E207A7" w:rsidRPr="00D413A8" w:rsidRDefault="00E207A7" w:rsidP="00197984">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B14776">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B14776">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie Kamerstuk 36 180, nr. 182 van 9 december 2025.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="1AD8A10A" w14:textId="77777777" w:rsidR="00197984" w:rsidRPr="00B14776" w:rsidRDefault="00197984" w:rsidP="00197984">
-[...5 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0F3B2655" w14:textId="77777777" w:rsidR="00E207A7" w:rsidRPr="00D413A8" w:rsidRDefault="00E207A7" w:rsidP="00197984">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B14776">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B14776">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie Kamerstuk 36 180, nr. 220 van 23 april 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="03A6C970" w14:textId="77777777" w:rsidR="00197984" w:rsidRPr="00B14776" w:rsidRDefault="00197984" w:rsidP="00197984">
-[...5 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="6B3A4F83" w14:textId="77777777" w:rsidR="00E207A7" w:rsidRPr="00D413A8" w:rsidRDefault="00E207A7" w:rsidP="00197984">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B14776">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B14776">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Binnen het nieuwe kader van samenwerking met maatschappelijke organisaties in ontwikkelingshulp (2026-2030) genaamd Focus.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="308A8822" w14:textId="77777777" w:rsidR="00197984" w:rsidRPr="00B14776" w:rsidRDefault="00197984" w:rsidP="00197984">
-[...5 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="37093D1E" w14:textId="77777777" w:rsidR="00E207A7" w:rsidRPr="00D413A8" w:rsidRDefault="00E207A7" w:rsidP="00197984">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B14776">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B14776">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie Kamerstuk 36 800-VI, nr. 132 Rapportage Internationale Misdrijven 2024-2025 van 2 maart 2026 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="4D954DE7" w14:textId="77777777" w:rsidR="00197984" w:rsidRPr="00B14776" w:rsidRDefault="00197984" w:rsidP="00197984">
-[...5 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="787A6A5B" w14:textId="77777777" w:rsidR="00E207A7" w:rsidRPr="00D413A8" w:rsidRDefault="00E207A7" w:rsidP="00197984">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B14776">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B14776">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie de uitspraak van de Rechtbank Den Haag van 15 juni 2026 (</w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00B14776">
+        <w:r w:rsidRPr="00D413A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t xml:space="preserve">ECLI:NL:RBDHA:2026:16115, Rechtbank Den Haag, 71/013355-23, 71/187276-25 (t.t.z. </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00B14776">
+        <w:r w:rsidRPr="00D413A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>gev</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00B14776">
+        <w:r w:rsidRPr="00D413A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t xml:space="preserve">.) en 71/118734-25 (t.t.z. </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00B14776">
+        <w:r w:rsidRPr="00D413A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>gev</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00B14776">
+        <w:r w:rsidRPr="00D413A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>.)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B14776">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D413A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="07D9482E" w14:textId="77777777" w:rsidR="00921276" w:rsidRDefault="00921276">
+  <w:p w14:paraId="39651682" w14:textId="77777777" w:rsidR="00E207A7" w:rsidRPr="00E207A7" w:rsidRDefault="00E207A7" w:rsidP="00E207A7">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6526A9EB" w14:textId="308D2DCA" w:rsidR="00A26A89" w:rsidRDefault="00D31665">
-[...184 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="5D0B903A" w14:textId="77777777" w:rsidR="00E207A7" w:rsidRPr="00E207A7" w:rsidRDefault="00E207A7" w:rsidP="00E207A7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6526A9ED" w14:textId="2AA20176" w:rsidR="00A26A89" w:rsidRDefault="00D31665">
+  <w:p w14:paraId="1BE35162" w14:textId="77777777" w:rsidR="00E207A7" w:rsidRPr="00E207A7" w:rsidRDefault="00E207A7" w:rsidP="00E207A7">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1008 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...472 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="75"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A26A89"/>
-[...25 lines deleted...]
-    <w:rsid w:val="00F01D19"/>
+    <w:rsidRoot w:val="00E207A7"/>
+    <w:rsid w:val="00084A6D"/>
+    <w:rsid w:val="003D0308"/>
+    <w:rsid w:val="004D0477"/>
+    <w:rsid w:val="00577FAF"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00A052BB"/>
+    <w:rsid w:val="00C72985"/>
+    <w:rsid w:val="00D413A8"/>
+    <w:rsid w:val="00E207A7"/>
+    <w:rsid w:val="00E957EF"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F74A63"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6526A9E3"/>
-  <w15:docId w15:val="{4C0A30CA-4E77-4F22-88CF-D71ED23B4470}"/>
+  <w14:docId w14:val="537FB250"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{20172BB6-94F0-4D93-BFB7-F23CE498B631}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3530,77 +1480,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3625,75 +1575,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3728,55 +1678,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3845,874 +1795,709 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E207A7"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E207A7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E207A7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E207A7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E207A7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E207A7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E207A7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E207A7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E207A7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E207A7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E207A7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E207A7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E207A7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E207A7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E207A7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E207A7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E207A7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E207A7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00E207A7"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="160"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...15 lines deleted...]
-    <w:uiPriority w:val="98"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E207A7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...202 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="00E207A7"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E207A7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E207A7"/>
     <w:pPr>
-      <w:numPr>
-[...38 lines deleted...]
-      <w:ind w:left="-1417"/>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:spacing w:val="-3"/>
-[...5 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E207A7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E207A7"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="exact"/>
-      <w:jc w:val="both"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:next w:val="Normal"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E207A7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E207A7"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="exact"/>
-      <w:jc w:val="right"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...13 lines deleted...]
-    <w:uiPriority w:val="8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E207A7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...83 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00E207A7"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="13"/>
-[...77 lines deleted...]
-    <w:rPr>
+      <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="404040"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E207A7"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00E207A7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...116 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0069719B"/>
+    <w:rsid w:val="00E207A7"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...6 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0069719B"/>
-[...7 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:rsid w:val="00E207A7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0069719B"/>
+    <w:rsid w:val="00E207A7"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...11 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B14776"/>
+    <w:rsid w:val="00E207A7"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B14776"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00E207A7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B14776"/>
+    <w:rsid w:val="00E207A7"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B14776"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E207A7"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uitspraken.rechtspraak.nl/details?id=ECLI:NL:RBDHA:2026:16115" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -4765,51 +2550,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4873,65 +2658,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4952,178 +2737,94 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6821</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1286</ap:Words>
+  <ap:Characters>7077</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>56</ap:Lines>
+  <ap:Lines>58</ap:Lines>
   <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Voortgangsrapportage 2024-2025 Nationaal Actieplan Vrouwen, Vrede en Veiligheid</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8045</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8347</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-08-18T13:46:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F0059C617296B049142960D7DBD88D31EB3</vt:lpwstr>
-[...68 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>