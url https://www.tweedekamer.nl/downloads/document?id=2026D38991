--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -1,3185 +1,700 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="004307D9" w:rsidR="004307D9" w:rsidP="00252005" w:rsidRDefault="004307D9" w14:paraId="14472AF8" w14:textId="1D5BE4D4">
+    <w:p w:rsidRPr="00BF3B94" w:rsidR="005E37E4" w:rsidP="00252005" w:rsidRDefault="005E37E4" w14:paraId="4B0EFF61" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...29 lines deleted...]
-    <w:p w:rsidR="00F75F3D" w:rsidP="00252005" w:rsidRDefault="00F02DDF" w14:paraId="0C1E664B" w14:textId="651EB83C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BF3B94" w:rsidR="00BF3B94" w:rsidP="00BF3B94" w:rsidRDefault="005E37E4" w14:paraId="28867439" w14:textId="3B95705D">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF3B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF3B94" w:rsidR="00BF3B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF3B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF3B94" w:rsidR="00BF3B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van Koninkrijksrelaties (IV) en het BES-fonds (H) voor het jaar 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BF3B94" w:rsidR="00BF3B94" w:rsidP="004474D9" w:rsidRDefault="00BF3B94" w14:paraId="6578D81D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF3B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF3B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>73</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF3B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BF3B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BF3B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BF3B94" w:rsidR="00BF3B94" w:rsidP="00252005" w:rsidRDefault="00BF3B94" w14:paraId="0D8965E8" w14:textId="1667B38D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...171 lines deleted...]
-    <w:p w:rsidRPr="004307D9" w:rsidR="00F75F3D" w:rsidP="00252005" w:rsidRDefault="00F75F3D" w14:paraId="05470CAA" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF3B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BF3B94" w:rsidR="00BF3B94" w:rsidP="00252005" w:rsidRDefault="00BF3B94" w14:paraId="325372FB" w14:textId="2854405A">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00F75F3D" w:rsidP="00252005" w:rsidRDefault="00F75F3D" w14:paraId="11BD78D4" w14:textId="79AA8099">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF3B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Den Haag, 24 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BF3B94" w:rsidR="005E37E4" w:rsidP="00252005" w:rsidRDefault="005E37E4" w14:paraId="3F30AA28" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...123 lines deleted...]
-    <w:p w:rsidRPr="004307D9" w:rsidR="00F75F3D" w:rsidP="00252005" w:rsidRDefault="00F75F3D" w14:paraId="2CD110CB" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BF3B94" w:rsidR="005E37E4" w:rsidP="00252005" w:rsidRDefault="005E37E4" w14:paraId="4F57077C" w14:textId="06EC81E9">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="007248EE" w:rsidR="00241D72" w:rsidP="00252005" w:rsidRDefault="00F75F3D" w14:paraId="54C480B9" w14:textId="69F1110E">
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF3B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BF3B94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de voortgangsbrief bestaanszekerheid Caribisch Nederland van 3 juli 2025 (Kamerstuk 36600 IV, nr. 72) heeft het kabinet gereageerd op de aanbevelingen van de commissie sociaal minimum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF3B94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Thodé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF3B94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Door de commissie wordt onder meer aanbevolen te onderzoeken of de introductie van een mededingingskader zou kunnen bijdragen aan sterkere eilandeconomieën en lagere prijzen. Toegezegd is dat mijn ministerie samen met de Openbare Lichamen zou verkennen welke verbeteringen in dit kader mogelijk zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BF3B94" w:rsidR="005E37E4" w:rsidP="00252005" w:rsidRDefault="005E37E4" w14:paraId="58C6EF3F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BF3B94" w:rsidR="005E37E4" w:rsidP="00252005" w:rsidRDefault="005E37E4" w14:paraId="62D51D80" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF3B94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naar aanleiding hiervan heeft Economisch Bureau Amsterdam (hierna: EBA) in opdracht van mijn ministerie een advies uitgebracht over de mogelijkheden om mededingings- en consumentenbeschermingsbeleid in meerdere gradaties en fasering in te voeren op de BES-eilanden. Het lokale bestuur van deze eilanden was vertegenwoordigd in een klankbordgroep die dit onderzoek heeft begeleid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BF3B94" w:rsidR="005E37E4" w:rsidP="00252005" w:rsidRDefault="005E37E4" w14:paraId="24D99AA2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BF3B94" w:rsidR="005E37E4" w:rsidP="00252005" w:rsidRDefault="005E37E4" w14:paraId="4B0DF83E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF3B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij ontvangt u het eindrapport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF3B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fair Markets, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF3B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Better</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF3B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...166 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF3B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Protection</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF3B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat in juni 2026 is opgeleverd. In nauw overleg met de BES eilanden, de Autoriteit Consument en Markt en overige betrokken stakeholders zal allereerst worden verkend in welke mate en op welke wijze invulling kan worden gegeven aan de aanbevelingen die EBA doet. Mogelijke vervolgstappen zullen in gezamenlijkheid en met inachtneming van de lokale context worden vastgesteld. Uw Kamer zal hierover in het najaar van 2026 nader worden geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BF3B94" w:rsidR="005E37E4" w:rsidP="00252005" w:rsidRDefault="005E37E4" w14:paraId="71F92F9F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BF3B94" w:rsidR="00BF3B94" w:rsidP="00252005" w:rsidRDefault="00BF3B94" w14:paraId="33170ECD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BF3B94" w:rsidR="005E37E4" w:rsidP="00BF3B94" w:rsidRDefault="00BF3B94" w14:paraId="6803FEC4" w14:textId="2F24D59A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF3B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF3B94" w:rsidR="005E37E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF3B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BF3B94" w:rsidR="00BF3B94" w:rsidP="00BF3B94" w:rsidRDefault="00BF3B94" w14:paraId="00BE021F" w14:textId="67A9DCA2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF3B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF3B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Herbert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BF3B94" w:rsidR="00BF3B94" w:rsidP="00BF3B94" w:rsidRDefault="00BF3B94" w14:paraId="69480C95" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BF3B94" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="7C519D4F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00BF3B94" w:rsidR="006F53E6">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7703CC81" w14:textId="77777777" w:rsidR="0066489A" w:rsidRDefault="0066489A">
+    <w:p w14:paraId="46743C94" w14:textId="77777777" w:rsidR="00E3001F" w:rsidRDefault="00E3001F" w:rsidP="005E37E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C9642D" w14:textId="77777777" w:rsidR="0066489A" w:rsidRDefault="0066489A"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24DA9AE6" w14:textId="77777777" w:rsidR="0066489A" w:rsidRDefault="0066489A">
+    <w:p w14:paraId="114E1DC6" w14:textId="77777777" w:rsidR="00E3001F" w:rsidRDefault="00E3001F" w:rsidP="005E37E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71753FF2" w14:textId="77777777" w:rsidR="0066489A" w:rsidRDefault="0066489A"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...50 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...111 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="115B2F9F" w14:textId="77777777" w:rsidR="0066489A" w:rsidRDefault="0066489A">
+    <w:p w14:paraId="59A0AFBA" w14:textId="77777777" w:rsidR="00E3001F" w:rsidRDefault="00E3001F" w:rsidP="005E37E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="723EABFE" w14:textId="77777777" w:rsidR="0066489A" w:rsidRDefault="0066489A"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C8DB7EF" w14:textId="77777777" w:rsidR="0066489A" w:rsidRDefault="0066489A">
+    <w:p w14:paraId="19C9426A" w14:textId="77777777" w:rsidR="00E3001F" w:rsidRDefault="00E3001F" w:rsidP="005E37E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D606B9" w14:textId="77777777" w:rsidR="0066489A" w:rsidRDefault="0066489A"/>
   </w:footnote>
 </w:footnotes>
-</file>
-[...1499 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...620 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="005E37E4"/>
+    <w:rsid w:val="0029189F"/>
+    <w:rsid w:val="005E37E4"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00B61EDB"/>
+    <w:rsid w:val="00BF3B94"/>
+    <w:rsid w:val="00E0263D"/>
+    <w:rsid w:val="00E3001F"/>
+    <w:rsid w:val="00E46CF4"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F323F1"/>
+    <w:rsid w:val="00FB054D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3D7B11D1"/>
+  <w14:docId w14:val="22F29AC9"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E292FA98-E5F5-40D4-9994-D65A04E1F724}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3201,74 +716,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3417,1100 +933,974 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005E37E4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005E37E4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005E37E4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="005E37E4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E37E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E37E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E37E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E37E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E37E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005E37E4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E37E4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E37E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E37E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E37E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E37E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E37E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E37E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E37E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E37E4"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005E37E4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="005E37E4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="005E37E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E37E4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-      <w:spacing w:val="15"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005E37E4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E37E4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E37E4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E37E4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005E37E4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E37E4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="005E37E4"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:rsid w:val="005E37E4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005E37E4"/>
     <w:pPr>
-      <w:pBdr>
-[...3 lines deleted...]
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...9 lines deleted...]
-    <w:name w:val="Titel Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Titel"/>
-[...20 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005E37E4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005E37E4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005E37E4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004307D9"/>
-[...27 lines deleted...]
-    <w:rsid w:val="004307D9"/>
+    <w:rsid w:val="00BF3B94"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...41 lines deleted...]
-    <w:rsid w:val="004307D9"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>224</ap:Words>
-  <ap:Characters>1237</ap:Characters>
+  <ap:Words>264</ap:Words>
+  <ap:Characters>1458</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>10</ap:Lines>
-  <ap:Paragraphs>2</ap:Paragraphs>
+  <ap:Lines>12</ap:Lines>
+  <ap:Paragraphs>3</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>1459</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>1719</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>