--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -1,15313 +1,9354 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00ED367A" w:rsidP="000C42D6" w14:paraId="3A66EB0A" w14:textId="77777777">
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00F07C8A" w:rsidRDefault="00A00A5D" w14:paraId="5A68BBA8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk231221500" w:id="0"/>
-    </w:p>
-[...149 lines deleted...]
-        <w:t>Ruimtelijke ordening en Omgevingswet</w:t>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>30985</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A" w:rsidR="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A" w:rsidR="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A" w:rsidR="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Beleidsdoorlichting Binnenlandse Zaken en Koninkrijksrelaties </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00F07C8A" w:rsidP="00F07C8A" w:rsidRDefault="00F07C8A" w14:paraId="462E9F8B" w14:textId="3C8101A0">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>71</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volkshuisvesting en Ruimtelijke Ordening</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00F07C8A" w:rsidP="000C42D6" w:rsidRDefault="00F07C8A" w14:paraId="7BC027DF" w14:textId="4ACF770B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00F07C8A" w:rsidP="000C42D6" w:rsidRDefault="00F07C8A" w14:paraId="45BA248C" w14:textId="26A02970">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 24 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00F07C8A" w:rsidP="000C42D6" w:rsidRDefault="00F07C8A" w14:paraId="7F4F6435" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="2AB20DCE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij treft u een toelichting op de onderzoeksopzet van de voorgenomen periodieke rapportage (PR) van artikel 3 (Ruimtelijke Ordening en Omgevingswet) op Hoofdstuk XXII (Volkshuisvesting en Ruimtelijke Ordening) van de begroting. De rapportage wordt in 2027 uitgevoerd en opgeleverd door een nader te bepalen extern onderzoeksbureau. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="0BC8568E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="1FAD3A56" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De verplichting om eens in de vier tot zeven jaar een PR uit te voeren volgt uit de Regeling periodiek evaluatieonderzoek (RPE). De rapportage in 2027 zal zich richten op de doeltreffend- en doelmatigheid van het gevoerde beleid in de periode van 2020 tot en met 2026. Daarbij is de PR een syntheseonderzoek; er zal hoofdzakelijk worden geput uit bestaande evaluaties en ander beschikbaar onderzoeksmateriaal. In bijlage 1 vindt u de lijst met evaluaties die voor de PR zullen worden benut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="53A3CA49" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="4D943294" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze brief licht ik uw Kamer in over de opzet en vraagstelling van de PR van artikel 3 (Ruimtelijke ordening en Omgevingswet</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk231221431" w:id="1"/>
-      <w:r w:rsidR="00045122">
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>), zodat u conform de motie Harbers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de mogelijkheid heeft om invloed uit te oefenen op de opzet en vraagstelling. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidRPr="003A463D" w:rsidR="000C42D6" w:rsidP="000C42D6" w14:paraId="74E11B73" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="49652C5C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003A463D" w:rsidP="000C42D6" w14:paraId="30279D32" w14:textId="516B9EA9">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="4963A208" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D4230">
-        <w:rPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Doelen en centrale vraagstelling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009F12C3" w:rsidR="009F12C3" w:rsidP="000C42D6" w14:paraId="682E5ACA" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="0E4BFA3B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004E4C98" w:rsidR="003A463D" w:rsidP="4DA37DDE" w14:paraId="5CB81F82" w14:textId="6FE3BD3E">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="4DA37DDE" w:rsidRDefault="00A2094D" w14:paraId="13CB5D70" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4DA37DDE">
-        <w:rPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Doe</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Doelen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="7BCC4768" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Artikel 3 van begrotingshoofdstuk XXII (VRO)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kent de volgende doelstelling: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="66DC6A0C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">de realisatie van een veilige, gezonde en aantrekkelijke woon- en leefomgeving en een efficiënt gebruik van onze ruimte, nu en in de toekomst. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Omgevingswet biedt het wettelijk kader en een deel van de instrumenten waarmee overheden, burgers en bedrijven gezamenlijk aan dit doel werken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="30DD4592" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="4DA37DDE" w:rsidRDefault="00A2094D" w14:paraId="33C2CB81" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>len:</w:t>
-[...74 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Centrale vraagstelling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00F139A5" w:rsidRDefault="00A2094D" w14:paraId="5305E90E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De PR wordt uitgevoerd met inachtneming van de verplichte elementen conform Artikel 4, lid 5 van de RPE. Daaruit volgt onder andere dat de PR inzicht moet geven in de doeltreffendheid en doelmatigheid van het beleid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00F139A5" w:rsidRDefault="00A2094D" w14:paraId="24CAAC15" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00B16CAB" w:rsidRDefault="00A2094D" w14:paraId="0E386DFC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Voor de ruimtelijke ordening geldt dat de mate waarin de ruimtelijke inrichting door toedoen van nationaal beleid is veranderd lastig meetbaar is, zoals blijkt uit de vorige PR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Voor dit onderdeel ligt daarom een accent op het scheppen van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:u w:val="single"/>
-[...72 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">voorwaarden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor doeltreffend en doelmatig beleid. Daarbij gaat het niet primair om de directe relatie tussen doelen, middelen en output, maar om de bredere vraag hoe de gedane beleidsinzet bijdraagt aan het realiseren van de doelen. Het bereiken van de doelen - zoals verwoord in de nationale omgevingsvisie – is immers sterk afhankelijk van de inzet van medeoverheden en andere vakdepartementen. Het ruimtelijk beleidsinstrumentarium is daarmee grotendeels gericht op een goede doorwerking van de nationale omgevingsvisie in het (toekomstige) rijksbeleid en richting medeoverheden; als voorwaarde voor een doelmatige en doeltreffende uitvoering. In de PR zal– met oog op het feit dat de Nota Ruimte dit jaar de NOVI vervangt – daarbij de nadruk liggen op de stappen die in de periode tussen 2020 en 2026 zijn gezet om tot een goede doorwerking te komen van de Nota Ruimte.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00F139A5" w:rsidRDefault="00A2094D" w14:paraId="25E0138C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00F139A5" w:rsidRDefault="00A2094D" w14:paraId="205AA1C7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast biedt de PR een momentopname; effecten van beleid dat in de beoordelingsperiode is ontwikkeld of aangepast, zijn soms pas op de lange termijn meetbaar. Zo heeft het ministerie van BZK de afgelopen jaren gewerkt aan de invoering van de Omgevingswet per 1 januari 2024 en daarmee de herziening van het stelsel van omgevingsrecht. De effecten van deze herzieningen – met betrekking tot de werking van het stelsel, het behalen van de verbeterdoelen van de stelselherziening, financiële effecten - zullen ten tijde van de PR nog niet volledig in beeld zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00FC1D76" w:rsidRDefault="00A2094D" w14:paraId="4FFD0072" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00FC1D76" w:rsidRDefault="00A2094D" w14:paraId="3806F540" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gegeven bovengenoemde punten zijn de hoofdvragen voor de PR als volgt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00FC1D76" w:rsidRDefault="00A2094D" w14:paraId="7DFB57F0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00A2094D" w:rsidRDefault="00A2094D" w14:paraId="2E697B2A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In hoeverre heeft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">voorwaarden </w:t>
-[...197 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>het ruimtelijk beleidsinstrumentarium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tussen 2020-2026 bijgedragen aan het scheppen van de voorwaarden voor een doelmatige en doeltreffende uitvoering van de nationale omgevingsvisie?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00A2094D" w:rsidRDefault="00A2094D" w14:paraId="1FA6C02B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In hoeverre is de herziening van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>het</w:t>
-[...37 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> het stelsel van omgevingsrecht</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - doeltreffend en doelmatig geweest in de periode van 2020-2026 en wat valt in de periode van 2024-2026 al te zeggen over de doeltreffendheid en doelmatigheid van de Omgevingswet? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00584BDE" w:rsidR="00F06461" w:rsidP="00FC1D76" w14:paraId="5E1E58AC" w14:textId="77777777"/>
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00FC1D76" w:rsidRDefault="00A2094D" w14:paraId="5B26F727" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="00E48297" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hieronder licht ik de keuze voor deze vragen en de aanpak voor het beantwoorden van deze vragen verder toe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="59729227" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00704901" w:rsidRDefault="00A2094D" w14:paraId="1B5DBDF5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Reikwijdte en a</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Reikwijdte en afbakening</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00840D47" w:rsidRDefault="00A2094D" w14:paraId="764D327F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De wijze waarop het ministerie van BZK invulling geeft aan het hoofddoel is te vatten in twee beleidsthema’s: de ruimtelijke ordening (begrotingsartikel 3.1.) en de Omgevingswet (begrotingsartikel 3.2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00840D47" w:rsidRDefault="00A2094D" w14:paraId="0A9731D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00347A46" w:rsidRDefault="00A2094D" w14:paraId="655EE62E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00840D47" w:rsidRDefault="00A2094D" w14:paraId="04B168F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ruimtelijke Ordening</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0060205A" w:rsidRDefault="00A2094D" w14:paraId="2513FDE2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als minister van VRO ben ik verantwoordelijk voor de nationale omgevingsvisie (NOVI). Met de nationale omgevingsvisie geeft het Rijk zicht op de belangrijke opgaven in de fysieke leefomgeving en schept het Rijk de kaders waarbinnen - samen met medeoverheden, bedrijven, maatschappelijke organisaties en burgers – uitvoering gegeven wordt aan deze opgaven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0060205A" w:rsidRDefault="00A2094D" w14:paraId="0AFF8525" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0060205A" w:rsidRDefault="00A2094D" w14:paraId="07A39F35" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De nationale omgevingsvisie bevat keuzes voor de fysieke leefomgeving en biedt daarmee een verdere uitwerking van het eerdergenoemde hoofddoel. Deze keuzes moeten doorwerken in het (toekomstige) rijksbeleid en doorwerking vinden richting medeoverheden. Het Rijk draagt zorg voor deze doorwerking met de inzet van wet- en regelgeving, het moderniseren van het grondbeleid, het toegankelijk maken van betrouwbare en samenhangende ruimtelijke informatie en het maken van gebiedsgerichte afspraken zoals binnen het programma NOVEX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Ook ruimtelijke kwaliteit speelt een belangrijke rol bij het tot uitvoering brengen van de nationale omgevingsvisie. Het Rijk stimuleert dan ook de toepassing van ontwerp in ruimtelijke projecten en programma’s, zoals in het afgeronde programma Mooi Nederland en in de Actieagenda Ruimtelijke Ontwerp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="007D2767" w:rsidRDefault="00A2094D" w14:paraId="2B1F61A9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="007D2767" w:rsidRDefault="00A2094D" w14:paraId="6DF26D14" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De nationale omgevingsvisie heeft in de periode tussen 2020 en 2026 een belangrijke ontwikkeling doorgemaakt. De NOVI (2021) was het vigerend beleid in de periode tussen 2020 en 2026, maar is in deze periode ook verder ontwikkeld tot de Nota Ruimte.. Aan deze ontwikkeling hebben gezaghebbende adviezen en rapporten ten grondslag gelegen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Door terug te blikken op de route van NOVI naar Nota Ruimte zal de PR ingaan op wat aanscherpingen hebben betekend voor de doeltreffend- en doelmatigheid van het beleid voor de ruimtelijke ordening. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="007D2767" w:rsidRDefault="00A2094D" w14:paraId="084F8C8F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidRDefault="00A2094D" w14:paraId="6ECFF9D3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik wil de PR met name benutten om lessen op te halen voor het versterken van de doorwerking van de Nota Ruimte. De PR zal gebruikmaken van bestaande evaluaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om te onderzoeken hoe ontwikkelingen in het beleidsinstrumentarium tussen 2020 en 2026 naar verwachting zullen bijdragen aan deze doorwerking. Ook zal de PR ingaan op hoe het proces van beleidsdoorlichting en evaluatie een meer geïntegreerde rol te geven in de beleidscyclus, om ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>durante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vinger aan de pols te houden bij de uitvoering van de Nota Ruimte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidRDefault="00A2094D" w14:paraId="3BB0167A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidRDefault="00A2094D" w14:paraId="6D5B25DA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Omgevingswet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00794E21" w:rsidRDefault="00A2094D" w14:paraId="5CC80CBC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk234407410" w:id="2"/>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Als minister van VRO ben ik stelselverantwoordelijk voor de Omgevingswet en daarmee ook voor het Digitaal Stelsel Omgevingswet (DSO). De Omgevingswet bevat regels voor zowel het benutten als beschermen van de fysieke leefomgeving. Digitalisering is een belangrijk hulpmiddel bij de uitvoering van de Omgevingswet: het DSO en bijbehorende centrale landelijke voorziening (DSO-LV) ondersteunen de uitvoering van de omgevingsrechtelijke regels uit de Omgevingswet door regels voor iedereen inzichtelijk en toegankelijk te maken. Onder mijn verantwoordelijkheid voor de Omgevingswet valt ook de goede werking van het DSO en het beheer van de DSO-LV.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00F357E0" w:rsidRDefault="00A2094D" w14:paraId="019D81E9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00F357E0" w:rsidRDefault="00A2094D" w14:paraId="128D738E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wat betreft de uitvoering van de Omgevingswet heb ik een ontwikkelende, faciliterende en regisserende rol. Zo bied ik onder andere uitvoeringsondersteuning aan medeoverheden in het werken met en onder de Omgevingswet. De Omgevingswet en het DSO worden doorlopend verbeterd en waar mogelijk vereenvoudigd. Het wetsvoorstel Wijzigingswet Omgevingswet stelselaspecten waar ik aan werk, is een voorbeeld van een verbetering of verduidelijking van de werking van de verschillende instrumenten binnen het stelsel van de Omgevingswet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="5796D2FF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="005D4230" w:rsidRDefault="00A2094D" w14:paraId="50295FC2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De wettelijk verplichte evaluatie van de Omgevingswet wordt uitgevoerd door de onafhankelijke Evaluatiecommissie Omgevingswet. Zij publiceert jaarlijks een reflectierapport en zal in 2029 de eindevaluatie van de Omgevingswet uitbrengen. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230173494" w:id="3"/>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit betekent voor de PR dat daarin geen aanvullende evaluatieve conclusies over de werking van de Omgevingswet getrokken zullen worden. De PR zal gebruik maken van inzichten uit de gepubliceerde reflectierapporten van de Evaluatiecommissie om een beeld te vormen van de werking van de wet tot nu toe. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="005D4230" w:rsidRDefault="00A2094D" w14:paraId="5E4B72D6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="005D4230" w:rsidRDefault="00A2094D" w14:paraId="0F816206" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast geldt dat bijbehorende activiteiten die aflopen in de beoordelingsperiode (zoals het interbestuurlijke programma Aan de slag) niet opnieuw worden geëvalueerd. Deze activiteiten zijn in de vorige PR immers uitvoerig aan bod gekomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Wel zal in komende PR worden gekeken naar de opvolging van de aanbevelingen uit de vorige PR over deze activiteiten, specifiek de aanpak van de ontwikkeling en implementatie van het nieuwe stelsel. Daarbij is ook het DSO-LV onderdeel van deze PR. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="719A3154" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="436369B6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="4DA37DDE" w:rsidRDefault="00A2094D" w14:paraId="57DB513E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Beleidstheorie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="13C8A778" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Conform de vereisten in de RPE zal de PR een uitgewerkte reconstructie bevatten van de beleidstheorie van de hierboven beschreven beleidsthema’s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="13CD684F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="4DA37DDE" w:rsidRDefault="00A2094D" w14:paraId="4A275DA4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Budgettaire grondslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="6340263B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De PR richt zich in eerste instantie op de in het begrotingsartikel opgenomen financiële instrumenten. Het budget wordt besteed via de volgende financiële instrumenten: bijdragen aan (mede)overheden, bijdragen aan ZBO’s, bijdragen aan agentschappen, subsidies en opdrachten (tabel 1 en tabel 2). Samen vormen deze instrumenten het totaal van de inzet van middelen waarop deze rapportage betrekking heeft. Keuzes over de precieze afbakening vinden plaats in overleg met de begeleidingscommissie en worden verantwoord in het eindrapport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="2F07947B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="50D7ED80" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naast financiële instrumenten worden er ook andere beleidsinstrumenten ingezet. De hiervoor noodzakelijke middelen hebben vooral betrekking op de inzet van mensen. De activiteiten van de ambtelijke organisatie dragen bij aan de realisatie van de genoemde doelstelling, terwijl de impact van deze inzet niet tot uitdrukking komt in de financiële omvang van het beleidsartikel. Afhankelijk van het belang van deze activiteiten voor het bereiken van de doelstellingen wordt bepaald of deze worden meegenomen in de PR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="06BF37E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00ED64B6" w:rsidRDefault="00A2094D" w14:paraId="70D01159" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tabel 1 Overzicht van de in 2020 t/m 2025 gerealiseerde en voor 2026 begrote uitgaven voor ruimtelijke ordening  (*€1.000).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">In de periode 2020 t/m 2024 zijn deze gerealiseerd op Artikel 5.1 van begrotingshoofdstuk VII Binnenlandse Zaken en Koninkrijksrelaties. In de jaren  2025 en 2026 zijn deze gerealiseerd op Artikel 3.1 van begrotingshoofdstuk XXII Volkshuisvesting en Ruimtelijke ordening. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00ED64B6" w:rsidRDefault="00A2094D" w14:paraId="79367645" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Rastertabel1licht"/>
+        <w:tblW w:w="7650" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1722"/>
+        <w:gridCol w:w="833"/>
+        <w:gridCol w:w="833"/>
+        <w:gridCol w:w="833"/>
+        <w:gridCol w:w="833"/>
+        <w:gridCol w:w="833"/>
+        <w:gridCol w:w="833"/>
+        <w:gridCol w:w="1099"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="67833BF3" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="3964277C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Hlk220876302" w:id="4"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Omschrijving</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="524B819C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="35B8150A" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="720BF287" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="4F641356" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="4D46B278" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="2C397279" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="32E94D5F" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="3B49FEF1" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="20C63DB1" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="7039767B" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>begroting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="74887459" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="309FCF71" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Subsidies (regelingen)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="7DE5E6AF" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.909</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="77CFB019" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>644</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="75A397E7" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>632</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="20077D9E" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.483</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="5A6AE43F" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.702</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="51C33A86" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.808</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="49A90743" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.186</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="7387B7EF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="31E46076" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Opdrachten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="21555886" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6.317</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="6231D55C" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4.572</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="2CD30B9B" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4.263</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="37710357" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6.557</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="0599E5C5" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5.502</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="7C105CC7" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.380</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="1AC43090" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17.183</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="67191CB3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="38A851CC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bijdrage aan </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="2C56D042" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ZBO's/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>RWT's</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="198042F4" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>34.224</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="68954F59" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>34.105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="4311F8D3" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>41.894</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="23839B48" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>40.577</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="0AE8F0D3" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>41.803</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="256B9610" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>40.766</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="2B689B43" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>36.740</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="2FCCEBDC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="496EE42E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bijdrage aan medeoverheden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="3E349ACB" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.861</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="03232EAC" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16.020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="77C2368D" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.148</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="70B3B6A8" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.463</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="3973507B" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3.067</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="17E3457E" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="04EDBF34" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>215</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="6AB60221" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="638112B6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bijdrage aan (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>inter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-) nationale organisaties</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="69B7CE5E" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="4B74EED3" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>479</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="5FFAE619" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="375A37EE" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="1B20800D" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="48DD3D5A" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="6A877C3C" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="17CA58E9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="637CA140" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bijdrage aan agentschappen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="3F42F85B" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="073E8850" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9.907</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="050022F5" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9.596</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="7149C5D3" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9.225</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="36373207" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6.482</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="7E87127A" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.817</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="1EDCCDA8" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5.001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="3E48D56D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="48C1A2EF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bijdrage aan (andere) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>begrotings-hoofdstukken</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="47947ED2" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="26D20985" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="62C3F4E0" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="1296331C" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="273364B5" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="79AB3BAF" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="391D90CD" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="0BD6F40C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="0B307EFB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Totaal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="5E84287E" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>60.342</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="0F12444A" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>65.818</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="4AD28E8B" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>57.533</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="0AB3452A" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>60.366</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="1A71077E" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>58.556</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="7D393F31" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>65.857</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="183A3383" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>67.825</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="4"/>
+    </w:tbl>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00ED64B6" w:rsidRDefault="00A2094D" w14:paraId="505D2076" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00ED64B6" w:rsidRDefault="00A2094D" w14:paraId="1FB3403C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabel 2 Overzicht van artikel 3.2 van VRO: </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk237254015" w:id="5"/>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in 2020 t/m 2025 gerealiseerde en voor 2026 begrote uitgaven voor Omgevingswet </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(*€1.000) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>In de periode 2020 t/m 2024 zijn deze gerealiseerd op Artikel 5.2 van begrotingshoofdstuk VII Binnenlandse Zaken en Koninkrijksrelaties. In de jaren 2025 en 2026 zijn deze gerealiseerd op Artikel 3.2 van begrotingshoofdstuk XXII Volkshuisvesting en Ruimtelijke ordening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00ED64B6" w:rsidRDefault="00A2094D" w14:paraId="3AB410D1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Rastertabel1licht"/>
+        <w:tblW w:w="7650" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1722"/>
+        <w:gridCol w:w="833"/>
+        <w:gridCol w:w="944"/>
+        <w:gridCol w:w="833"/>
+        <w:gridCol w:w="833"/>
+        <w:gridCol w:w="833"/>
+        <w:gridCol w:w="833"/>
+        <w:gridCol w:w="833"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="6E199BF4" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="28F605A8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Omschrijving</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="0143CECF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="21618756" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="3591A132" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="2EE1CDEC" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="27A5B54C" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="1B28E0EE" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="0A49C668" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="4B4D433F" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="54D494E5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="6780D833" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Subsidies (regelingen)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="54F30068" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.713</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="0963747F" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23.564</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="4778D007" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.880</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="00D1769C" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.039</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="7EBFFEE2" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6.147</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="26A2177F" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.344</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="336C17AA" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.285</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="074F834C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="7A61019C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Opdrachten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="7687B781" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.361</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="4F97B730" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.693</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="0A5B98DD" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.278</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="77040364" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.347</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="7002FA80" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="3D510559" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.317</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="6847031E" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6.386</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="2DDA44F6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="106CB595" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bijdrage aan </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="357EC6BB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ZBO's/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>RWT's</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="5B9AD736" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>31.901</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="5E3F264E" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.633</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="37AD698F" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23.627</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="12B76A05" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>46.992</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="216AF7D8" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>61.263</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="1FB2CB86" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>40.902</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="2936940B" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>62.080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="348E5F2C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="2994587A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bijdrage aan medeoverheden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="3B130242" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>266</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="634A71D2" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="39FD68F2" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="49AFD5B8" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="79A6CA75" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="0EB1E9CF" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="5A63750D" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="519F4794" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="54E5E098" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bijdrage aan agentschappen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="11E5F73F" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27.090</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="3E4ADF10" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>43.474</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="595C44F9" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>48.655</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="43CEEE55" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30.067</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="7499FF9A" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29.600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="52EFB726" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29.504</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="5151FE8D" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.552</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="65AA6A02" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="6689E93B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="53C56EEC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Totaal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="583D428D" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>64.331</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="412F0DDD" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>101.457</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="4533ADAD" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>75.440</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="6A9AB03E" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>79.445</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="4B683807" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.249</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="783A47E5" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>73.067</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0077515B" w:rsidRDefault="00A2094D" w14:paraId="6EE516D9" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>95.303</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00262D1A" w:rsidRDefault="00A2094D" w14:paraId="55B1AD36" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00262D1A" w:rsidRDefault="00A2094D" w14:paraId="1C4ECC55" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>fbakening</w:t>
-[...3913 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Onderzoeksmethode en onderzoeksmateriaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00262D1A" w:rsidRDefault="00A2094D" w14:paraId="160198F2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor de PR zal hoofdzakelijk worden geput uit bestaande evaluaties en rapporten (zie bijlage 1), voor een analyse van wat bekend is over de doeltreffendheid en doelmatigheid van het beleid. Dit wordt aangevuld met interviews en ander beschikbaar onderzoeksmateriaal, zoals gezaghebbende adviezen en rapporten die ten grondslag lagen aan het beleid. Daarbij worden ook algemene inzichten uit wetenschappelijk onderzoek naar de doorwerking van (ruimtelijk) beleid meegenomen. Ook verschijnt er in de loop van 2027 een evaluatie van de NOVEX-gebieden die nog mee zal worden genomen. De PR zal worden uitgevoerd door een extern en onafhankelijk onderzoeksbureau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00262D1A" w:rsidRDefault="00A2094D" w14:paraId="56553B01" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00262D1A" w:rsidRDefault="00A2094D" w14:paraId="1EC56CF5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de PR zal aandacht zijn voor eventuele witte vlekken (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzichtslacunes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>). In het eindrapport zullen deze worden opgenomen en wordt verantwoord hoe er binnen het onderzoek mee is omgegaan. Daarnaast kan de PR mogelijk op basis van aanvullende interviews en documentenonderzoek zicht geven op de hoofdvragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00262D1A" w:rsidRDefault="00A2094D" w14:paraId="16F1B372" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00262D1A" w:rsidRDefault="00A2094D" w14:paraId="517DD7FB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Onderzoeksmethode en onderzoeksmateriaal</w:t>
-[...100 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Besparingsvariant </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0080186B" w:rsidRDefault="00A2094D" w14:paraId="63D3A188" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het onderzoek dient, volgens de RPE, input te leveren voor het opstellen van een 20%-besparingsvariant. De grondslag hiervan omvat bovenstaande in 2020 t/m 2025 gerealiseerde en voor 2026 begrote uitgaven voor ruimtelijke ordening en de Omgevingswet. Op basis van de tussentijdse bevindingen van het onderzoek wordt bepaald op welke onderdelen van het beleid de besparingsvariant wordt toegepast, rekening houdend met bevindingen over de doeltreffendheid en doelmatigheid van het beleid. Aangezien de besparingsvariant ook betrekking kan hebben op het leveren van minder prestaties of beleidseffecten worden de (financiële) effecten van de besparingsvariant uitgewerkt. Aanvullend kan het onderzoek inzicht geven in de noodzaak voor intensivering, ook met uitwerking van de (financiële)effecten daarvan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0080186B" w:rsidRDefault="00A2094D" w14:paraId="48E8C715" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Besparingsvariant </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="0080186B" w:rsidR="000C42D6" w:rsidP="0080186B" w14:paraId="50AADADB" w14:textId="6615E5A6">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="252A40F4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...90 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t>Verbeterparagraaf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="610A9FB0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het doel van een PR is om lessen te trekken voor de verbetering van beleid, naast het afleggen van verantwoording aan de Tweede Kamer. De verbeterparagraaf zal daarom ingaan op de vraag hoe de aandachtspunten uit de vorige PR zijn verwerkt in het gevoerde beleid, hoe het beleid zelf kan worden verbeterd en over eventuele lessen of verbeterpunten met een bredere relevantie.. Tot slot wordt bekeken of de algemene doelstelling van het begrotingsartikel nog actueel is en waar nodig aangescherpt dient te worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="6F9D14FA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="783AA631" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F12C3">
-        <w:rPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Verbeterparagraaf</w:t>
-[...59 lines deleted...]
-        <w:rPr>
+        <w:t>Kwaliteitsborging</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="7D068AE0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een begeleidingscommissie bewaakt de kwaliteit en de voortgang van de PR. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidRDefault="00A2094D" w14:paraId="7F0AB4EC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Binnen de richtlijnen van de RPE is een belangrijke rol toebedeeld aan één of meer onafhankelijke deskundigen. De onafhankelijke deskundige zal toezien op de kwaliteit van de onderzoeksmethodiek en een oordeel vellen over de kwaliteit van het onderzoek. De onafhankelijk adviseur heeft tevens meegelezen met en advies gegeven op deze onderzoeksopzet, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>specifiek ook naar wat de timing van deze PR – na het verschijnen van de definitieve Nota Ruimte - betekent voor de relevantie en de opzet van het onderzoek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="58CBC42F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="1C32220F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor deze periodieke rapportage zal Prof. dr. Edwin Buitelaar als onafhankelijk adviseur optreden. Edwin Buitelaar is professor Land </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Real </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Estate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Development aan de Universiteit Utrecht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="4A514AE7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="000C42D6" w:rsidRDefault="00A2094D" w14:paraId="2BB35543" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Kwaliteitsborging</w:t>
-[...79 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Tijdspad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00045122" w:rsidRDefault="00A2094D" w14:paraId="19DAC0E9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="16" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="27"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het streven is de uitvoering van het onderzoek begin 2027 te starten en de hieruit voortkomende PR uiterlijk in het laatste kwartaal van 2027 naar uw Kamer te sturen, vergezeld van het advies van de onafhankelijke adviseur en een kabinetsreactie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0080186B" w:rsidRDefault="00A2094D" w14:paraId="78276EC0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="16" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00045122" w:rsidRDefault="00A2094D" w14:paraId="1BD0C03A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="16" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="27"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00045122" w:rsidRDefault="00A2094D" w14:paraId="326B29F1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="16" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="27"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00045122" w:rsidRDefault="00A2094D" w14:paraId="5434D738" w14:textId="4F9CE34E">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="16" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="27"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="000B0BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Volkshuisvesting en Ruimtelijke Ordening,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00045122" w:rsidRDefault="00A2094D" w14:paraId="5B6A036D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="16" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="27"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Boekholt-O'Sullivan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00045122" w:rsidRDefault="00A2094D" w14:paraId="0D1261CA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="16" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="27"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0068067B" w:rsidRDefault="00A2094D" w14:paraId="50E97E83" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...210 lines deleted...]
-    <w:p w:rsidR="002312E5" w:rsidP="0068067B" w14:paraId="1CD55965" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0068067B" w:rsidRDefault="00A2094D" w14:paraId="28A74F4B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002312E5" w:rsidP="0068067B" w14:paraId="23B01C59" w14:textId="77777777">
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0068067B" w:rsidRDefault="00A2094D" w14:paraId="3599B2B5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002312E5" w:rsidP="0068067B" w14:paraId="3F2E14C5" w14:textId="77777777">
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0068067B" w:rsidRDefault="00A2094D" w14:paraId="6469A803" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002312E5" w:rsidP="0068067B" w14:paraId="4C288582" w14:textId="77777777">
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0068067B" w:rsidRDefault="00A2094D" w14:paraId="445F6843" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002312E5" w:rsidP="0068067B" w14:paraId="35E60F66" w14:textId="77777777">
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0068067B" w:rsidRDefault="00A2094D" w14:paraId="1B2F9EC5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002312E5" w:rsidP="0068067B" w14:paraId="7973AE8A" w14:textId="77777777">
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0068067B" w:rsidRDefault="00A2094D" w14:paraId="0CEAA989" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002312E5" w:rsidP="0068067B" w14:paraId="0837AE3D" w14:textId="77777777">
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0068067B" w:rsidRDefault="00A2094D" w14:paraId="2176A891" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002312E5" w:rsidP="0068067B" w14:paraId="11CA10C7" w14:textId="77777777">
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0068067B" w:rsidRDefault="00A2094D" w14:paraId="602D7434" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002312E5" w:rsidP="0068067B" w14:paraId="5F4712EF" w14:textId="77777777">
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0068067B" w:rsidRDefault="00A2094D" w14:paraId="4ACFCB34" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002312E5" w:rsidP="0068067B" w14:paraId="6D82A8C2" w14:textId="77777777">
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0068067B" w:rsidRDefault="00A2094D" w14:paraId="20B35B57" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002312E5" w:rsidP="0068067B" w14:paraId="00F8BF8D" w14:textId="77777777">
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0068067B" w:rsidRDefault="00A2094D" w14:paraId="1BC3DD18" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002312E5" w:rsidP="0068067B" w14:paraId="664BB36A" w14:textId="77777777">
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0068067B" w:rsidRDefault="00A2094D" w14:paraId="440595F2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002312E5" w:rsidP="0068067B" w14:paraId="7A81B992" w14:textId="77777777">
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="0068067B" w:rsidRDefault="00A2094D" w14:paraId="25562F8B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F07C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="002312E5" w:rsidP="0068067B" w14:paraId="52034186" w14:textId="77777777">
+        <w:t>Bijlage 1. Lijst met onderzoeken in de periode 2020-2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidRDefault="00A2094D" w14:paraId="766ABE09" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00CC01D5" w:rsidRDefault="00A2094D" w14:paraId="7809579A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="16" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...153 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable1Light"/>
+        <w:tblStyle w:val="Rastertabel1licht"/>
         <w:tblW w:w="6970" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5080"/>
         <w:gridCol w:w="1890"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="0080186B" w14:paraId="76382594" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="5FF06F53" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="243"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="1972A45C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Onderzoek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="5E18292C" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Afronding</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="29CD2F9F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="484"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="25EBA409" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="5C00C1CA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Thema: Ruimtelijke Ordening</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="24173807" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="78F84B91" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="198"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="3FA8C0C0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="47F7655C" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="4D85A121" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="312"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="6877EF03" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Subthema</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>: Nationale Omgevingsvisie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="5C193150" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="33334F9C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="248"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="1A834B61" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PBL - Ex-ante evaluatie Nationale Omgevingsvisie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="39EF7A4B" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="440EF417" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
-[...59 lines deleted...]
-              <w:rPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="5281EEA2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-[...17 lines deleted...]
-              <w:t>Thema: Ruimtelijke Ordening</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Plan-MER NOVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00045122" w:rsidR="0068067B" w:rsidP="00976061" w14:paraId="1E2BA6FD" w14:textId="77777777">
-[...12 lines deleted...]
-              <w:t> </w:t>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="5DACAA52" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="0080186B" w14:paraId="67FDA7AA" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="1A18F6E2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="231"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="0CB6EA34" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PBL - Monitor Nationale Omgevingsvisie 2020 en 2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="60438A2E" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2020, 2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="4F2422C7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="243"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="4AC3EC5B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PBL - Planmonitor NOVI 2023 en 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="594F37FF" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2023, 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="3A1C340B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="198"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00045122" w:rsidR="0068067B" w:rsidP="00976061" w14:paraId="435B09BE" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="385710C6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="7F2B45A8" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00976061" w14:paraId="03F07136" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="52892116" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="312"/>
+          <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00976061" w:rsidR="0068067B" w:rsidP="00976061" w14:paraId="09161EAB" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="67056721" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Subthema</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>: gebiedsontwikkeling</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="555254B9" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="55B20A14" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="246"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="71C727B3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Evaluatie sleutelprojecten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="004AEEA6" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="197CD47D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="228"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="2A398ED0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Eerste meting landschapsmonitor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="7D2898DA" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="0C05043F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="243"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="64F08B76" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kustpactmonitor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="7B2315B7" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="4EEB285C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="243"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="3780949E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onderzoek </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>citydeal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vitale steden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="5AD23FEC" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="378A3DC8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="243"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="2E783348" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>RLI/RVS/ROB - elke regio telt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="54540D2C" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="4FA92D05" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="198"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="4D70F19B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="00F199E2" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="63F55A24" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="28310252" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Subthema</w:t>
             </w:r>
-            <w:r w:rsidRPr="4DA37DDE">
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>: Nationale Omgevingsvisie</w:t>
+              <w:t>: ruimtelijke ordening algemeen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00045122" w:rsidR="0068067B" w:rsidP="00976061" w14:paraId="30A34DE7" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="7B32B922" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="0080186B" w14:paraId="5DA6E09B" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="1AF3BB55" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="244"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="568FFC9B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Beleidsdoorlichting Ruimtelijke ordening</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="6CDAA4DE" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="2CDBC1DC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="239"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="136667E6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evaluatie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ActieAgenda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ruimtelijk Ontwerp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="5AACA8FC" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="298CDB96" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="234"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="05A8E77F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Balans van de Leefomgeving (PBL) 2020, 2022 en 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="3BC5AD0F" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2020, 2022, 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="06E2D99C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="234"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="1BD0D9BE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vastgoedmonitor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="363E161B" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="6A5562AB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="246"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="47C2FA4E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Quick Scan Beleidsdoorlichting Ruimtelijke ordening</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="1E096ADD" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="51538EC2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="246"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="68B737C6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Interdepartementaal Beleidsonderzoek Ruimtelijke Ordening</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="57E39838" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="77A70506" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="44"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="0D989055" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PBL - Ruimtelijke Verkenningen 2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="30E5B6EA" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="7A03D55D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="127"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="5D78A519" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Evaluatie Subsidieregeling Basisregistraties 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="78629BE7" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="751E7894" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="132"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="001D5915" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Evaluatie van het ruimtelijk arrangement en handvatten voor vervolg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="00EF3DB2" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="7C92F1AB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="132"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="2D04C6B5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Evaluatie Subsidieregeling Basisregistraties 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="2B47CD12" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="38CF990A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="209"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="2C4E2DED" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="4E4499DD" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="7641CD76" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="0F2EE1BD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Subthema</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>geo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>-informatie (ruimtelijke informatie)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="1496BF9E" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="1E4AE8AC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="129"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="5574297E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gebruikersonderzoek basisregistraties</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="6468A9E7" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="0266EBA2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="129"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="3ACCDB96" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tweede evaluatie naar de doelstellingen van de gewijzigde Basisadministratie adressen en gebouwen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="6010DFCF" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="2F2DA6C1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="129"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="416A5AC0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Beleidsevaluatie Wet basisregistratie Grootschalige Topografie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="28285ABC" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="659D7D3D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="129"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="05630665" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Evaluatie Wet basisregistratie ondergrond (2024)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="42F900B8" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="70474FD4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="236"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="65DA8AAA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evaluatie subsidieregeling </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Geonovum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2022-2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="0C067F1E" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="2C55B78C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="236"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="7ACE5F1D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wettelijke evaluatie Kadaster 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="5A23D957" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="62552377" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="236"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="6F6F40A3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gebruikersonderzoek Basisregistratie ondergrond</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="1A0F91B2" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="0F9BF9CE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="44"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="773E8935" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evaluatie BRK-BRT-WKPB </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="3522B58F" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="2DF68F12" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="487"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="6DCB18EB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Thema: Omgevingswet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="2387DB58" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="5D3C3548" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="125"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="66DB5FAE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Subthema</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: werking stelsel en instrumentarium </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="08F2949E" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="5C119061" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="253"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="69D4FAB9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Monitor Werking Omgevingswet - plan van aanpak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="2AA376CE" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="17C903F3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="107"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="28DCC762" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Monitor Werking Omgevingswet - rapportage 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="38D9D4E4" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="3509422B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="248"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:rPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="15A941F2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Monitor Werking Omgevingswet - rapportage 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="19538B07" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="503B8737" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="118"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="3F3C2F0F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-[...2 lines deleted...]
-              <w:t>PBL - Ex-ante evaluatie Nationale Omgevingsvisie</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Evaluatiecommissie Omgevingswet - plan van aanpak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
-          </w:tcPr>
-[...13 lines deleted...]
-              <w:t>2019</w:t>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="02E61836" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="0080186B" w14:paraId="55BEFFE6" w14:textId="77777777">
-[...268 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="4B613E85" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="246"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:rPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="16BF1A48" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Evaluatiecommissie Omgevingswet - eerste reflectierapport</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="3C6009B5" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="7BF5E45D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="112"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="6CA83F04" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-[...2 lines deleted...]
-              <w:t>Evaluatie sleutelprojecten</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Evaluatiecommissie Omgevingswet - tweede reflectierapport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
-          </w:tcPr>
-[...13 lines deleted...]
-              <w:t>2020</w:t>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="0D868055" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="0080186B" w14:paraId="0D3C1ECE" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="3516A4AD" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="132"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="2346B96D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="6B4444F7" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="7A3EDAEF" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="250"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="40B85EE2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Subthema</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>: financiële monitoring en evaluatie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="7C1CDC5D" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="42E91677" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="246"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="58620C77" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Monitormodel financiële effecten Omgevingswet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="448524FF" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="2909AC12" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="112"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="030FA62E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Actualisatie Integraal Financieel Beeld stelselherziening Ow</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="0A66E91D" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="161CE693" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="112"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="731AF14A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Evaluatie transitiekosten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="6BA78EC4" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="6A6FA85F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="112"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="6DC64222" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nulmeting financiële monitor Omgevingswet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="69E3FD0C" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="516D23BA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="487"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="589B3DBF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integrale financiële evaluatie Omgevingswet 1 jaar na inwerkingtreding (incl. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wkb</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="569C9E2E" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="49CCA820" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="63006851" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="21AECBC9" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="5C8AE851" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="4B5A9FC0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Subthema</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>: Digitaal Stelsel Omgevingswet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="6EAF7791" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="7106F013" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="57FF41F8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tussenevaluatie beheerovereenkomst DSO-LV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="76929910" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="207ACED7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="117"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="3234ED15" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapportage voorziening DSO t.b.v. monitoring </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="337812ED" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="17BA4F5D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="258"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="225DBF30" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Voorverkenning actualisatie Visie DSO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="017C46F1" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="65887720" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="224"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="61836505" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Actualisatie Visie DSO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="08C76C0A" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="2D9ECCD8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:rPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="3F4EE902" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Evaluatie raamovereenkomst Tactische Beheerorganisatie (TBO) DSO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="514DB829" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="6BA4F281" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="138"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="40254D0A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="720958EA" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="17CA8C17" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="31F8357A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Subthema</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>: uitvoeringspraktijk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="1A28517B" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="708C3716" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="125"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="506D0EDE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-[...2 lines deleted...]
-              <w:t>Eerste meting landschapsmonitor</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Evaluatie Informatiepunt leefomgeving (IPLO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
-          </w:tcPr>
-[...13 lines deleted...]
-              <w:t>2021</w:t>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="02E0438D" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="0080186B" w14:paraId="0542F7C1" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="6C5BE515" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="243"/>
+          <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:rPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="4E2A300B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-[...10 lines deleted...]
-              <w:t>Kustpactmonitor</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Invoeringstoets Omgevingswet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
-          </w:tcPr>
-[...13 lines deleted...]
-              <w:t>2021</w:t>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="4381F9E0" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="0080186B" w14:paraId="2E257FC6" w14:textId="77777777">
-[...577 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="72DBD1B9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="44"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
-[...108 lines deleted...]
-          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5080" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0080186B" w:rsidR="002572AC" w:rsidP="00976061" w14:paraId="66A5893E" w14:textId="3A1C817C">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="1C704740" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00045122" w:rsidR="002572AC" w:rsidP="00976061" w14:paraId="778F0B4D" w14:textId="09E1AFD1">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="1A6A1607" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="0080186B" w14:paraId="1C8D8F77" w14:textId="77777777">
-[...609 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="7E741EF8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="44"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5080" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00045122" w:rsidR="0068067B" w:rsidP="00976061" w14:paraId="79FAD432" w14:textId="77777777">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">-BRT-WKPB </w:t>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="76099579" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Subthema</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>: overig</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00045122" w:rsidR="0068067B" w:rsidP="00976061" w14:paraId="26AB81BB" w14:textId="77777777">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="68B8391E" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="0080186B" w14:paraId="0B28E11C" w14:textId="77777777">
-[...1484 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidTr="00420E22" w14:paraId="1E8436EE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="44"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5080" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00045122" w:rsidR="0068067B" w:rsidP="00976061" w14:paraId="07C88CFE" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="47D4FF96" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Beleidsdoorlichting Omgevingswet</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00045122" w:rsidR="0068067B" w:rsidP="00976061" w14:paraId="33D58FF1" w14:textId="77777777">
-[...123 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidP="00976061" w:rsidRDefault="00A2094D" w14:paraId="515E021F" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F07C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00846FB0" w14:paraId="1F69353E" w14:textId="77777777"/>
-[...5 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="00A2094D" w:rsidRDefault="00A2094D" w14:paraId="513C0FDE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F07C8A" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="08399576" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00F07C8A" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="78780B37" w14:textId="77777777" w:rsidR="006A4746" w:rsidRDefault="006A4746" w:rsidP="00A2094D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="05D4B503" w14:textId="77777777" w:rsidR="006A4746" w:rsidRDefault="006A4746" w:rsidP="00A2094D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...24 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00C077B0" w14:paraId="13714A10" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="545C0E7E" w14:textId="77777777" w:rsidR="00A2094D" w:rsidRPr="00A2094D" w:rsidRDefault="00A2094D" w:rsidP="00A2094D">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="503E0361" w14:textId="77777777" w:rsidR="00A2094D" w:rsidRPr="00A2094D" w:rsidRDefault="00A2094D" w:rsidP="00A2094D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0ECDC36A" w14:textId="77777777" w:rsidR="00A2094D" w:rsidRPr="00A2094D" w:rsidRDefault="00A2094D" w:rsidP="00A2094D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7DAB333F" w14:textId="77777777" w:rsidR="006A4746" w:rsidRDefault="006A4746" w:rsidP="00A2094D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6320C6C2" w14:textId="77777777" w:rsidR="006A4746" w:rsidRDefault="006A4746" w:rsidP="00A2094D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="36EDE743" w14:textId="0DAEB7A9" w:rsidR="00A2094D" w:rsidRPr="000B0BB5" w:rsidRDefault="00A2094D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00704901">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="000B0BB5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00704901">
+      <w:r w:rsidRPr="000B0BB5">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008047C0">
+      <w:r w:rsidRPr="000B0BB5">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>Tweede Kamer, vergaderjaar 2014–2015, 34 000, nr. 36.</w:t>
+        <w:t>Kamerstuk, vergaderjaar 2014–2015, 34 000, nr. 36.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="5FCDCCB4" w14:textId="77777777" w:rsidR="00A2094D" w:rsidRPr="00704901" w:rsidRDefault="00A2094D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0BB5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="000B0BB5">
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B0BB5">
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>In de periode tussen 2020-2024 stond dit begrotingsartikel onder artikel 5 van begrotingshoofdstuk VII (BZK).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704901">
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="00846FB0" w:rsidRPr="00704901" w14:paraId="644EA383" w14:textId="54EAB57C">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="75330DA6" w14:textId="77777777" w:rsidR="00A2094D" w:rsidRPr="008047C0" w:rsidRDefault="00A2094D" w:rsidP="001A3CC2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060205A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0060205A">
+        <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:footnoteRef/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008047C0">
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>Beleidsdoorlichting artikel 5.1 Ruimtelijke Ordening (periode 2013-2019): Kamerstukken II 2020/21, 30985, nr. 5</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="429F8799" w14:textId="77777777" w:rsidR="00A2094D" w:rsidRPr="008047C0" w:rsidRDefault="00A2094D" w:rsidP="00D979B0">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A0774">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="009A0774">
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008047C0">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve">In de periode tussen 2020-2024 stond dit begrotingsartikel onder artikel 5 van begrotingshoofdstuk VII </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008047C0" w:rsidR="007900F6">
+        <w:t xml:space="preserve">De Omgevingswet bevat de wettelijke kaders en instrumenten waarmee overheden, burgers en bedrijven gezamenlijk werken aan een veilige en gezonde leefomgeving en een goede omgevingskwaliteit. Om tot de Omgevingswet te komen heeft de wetgever het stelsel van omgevingsrecht herzien. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="7D21E0CE" w14:textId="77777777" w:rsidR="00A2094D" w:rsidRPr="00846FB0" w:rsidRDefault="00A2094D" w:rsidP="00840D47">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>(BZK)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E978F8">
+      </w:pPr>
+      <w:r w:rsidRPr="009A0774">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="009A0774">
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008047C0">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Beleidsthema ‘Regio’ (3.3) gaat uitsluitend over de Regiodeals. Voor de Regiodeals en het Nationaal Programma Leefbaarheid en Veiligheid geldt echter dat deze worden verantwoord onder artikel 1 op de begroting van BZK.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="17BA3214" w14:textId="77777777" w:rsidR="00A2094D" w:rsidRPr="008F67BE" w:rsidRDefault="00A2094D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0060205A">
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="008F67BE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>Beleidsdoorlichting artikel 5.1 Ruimtelijke Ordening (periode 2013-2019): Kamerstukken II 2020/21, 30985, nr. 5</w:t>
-[...6 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="008F67BE">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="008047C0">
+        <w:t xml:space="preserve"> Hieronder valt ook de samenwerking met provincies in relatie tot de ruimtelijke arrangementen.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="5D1FEAD4" w14:textId="77777777" w:rsidR="00A2094D" w:rsidRPr="008F67BE" w:rsidRDefault="00A2094D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve">De Omgevingswet bevat de wettelijke kaders en instrumenten waarmee overheden, burgers en bedrijven gezamenlijk werken aan een veilige en gezonde leefomgeving en een goede omgevingskwaliteit. Om tot de Omgevingswet te komen heeft de wetgever het stelsel van omgevingsrecht herzien. </w:t>
-[...7 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F67BE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009A0774">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="008047C0">
+      <w:r w:rsidRPr="008F67BE">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>Beleidsthema ‘Regio’ (3.3) gaat uitsluitend over de Regiodeals. Voor de Regiodeals en het Nationaal Programma Leefbaarheid en Veiligheid geldt echter dat deze worden verantwoord onder artikel 1 op de begroting van BZK.</w:t>
+        <w:t xml:space="preserve"> Zoals aangegeven in de Kamerbrief over nationale regie in de ruimtelijke ordening (2022): Kamerstukken II 2021/22, 34682, nr. 92</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="7">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="2C809E62" w14:textId="77777777" w:rsidR="00A2094D" w:rsidRPr="002572AC" w:rsidRDefault="00A2094D" w:rsidP="00BE5B2C">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F67BE">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008F67BE">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Hieronder valt ook de samenwerking met provincies in relatie tot de ruimtelijke arrangementen.</w:t>
-[...6 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+        <w:t xml:space="preserve"> Een voorbeeld hiervan is het Interdepartementaal Beleidsonderzoek Ruimtelijke Ordening uit 202</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-      </w:pPr>
-[...69 lines deleted...]
-      <w:r w:rsidR="002572AC">
+        <w:t xml:space="preserve">1, zie Kamerstukken I, 2021D17312, of de evaluatie van het ruimtelijk arrangement door Berenschot, zie Berenschot (2025), </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">Ruimte maken voor keuzes. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="10">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="5D48E77F" w14:textId="77777777" w:rsidR="00A2094D" w:rsidRPr="008F67BE" w:rsidRDefault="00A2094D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F67BE">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dit ook in opvolging van de aanbeveling uit de vorige beleidsdoorlichting, zie </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008F67BE">
+        <w:t>Dit ook in opvolging van de aanbeveling uit de vorige beleidsdoorlichting, zie Kamerstukken II 2020/2021, 30985, nr. 46</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="50E5E16E" w14:textId="77777777" w:rsidR="00A2094D" w:rsidRPr="00EC42CF" w:rsidRDefault="00A2094D" w:rsidP="005C081F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>Kamerstukken II 2020/2021, 30985, nr. 46</w:t>
-[...6 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D4230">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005D4230">
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC42CF">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-      </w:pPr>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>Beleidsdoorlichting artikel 5.2 Omgevingswet (periode 201</w:t>
       </w:r>
-      <w:r w:rsidR="00164B57">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC42CF">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>-2019): Kamerstukken II 2020/21, 30985, nr. 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...444 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13041F02" w14:textId="77777777" w:rsidR="00A2094D" w:rsidRPr="00A2094D" w:rsidRDefault="00A2094D" w:rsidP="00A2094D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00C077B0" w14:paraId="4EAAABD8" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="754F062F" w14:textId="77777777" w:rsidR="00A2094D" w:rsidRPr="00A2094D" w:rsidRDefault="00A2094D" w:rsidP="00A2094D">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1144 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0AEC9F52" w14:textId="77777777" w:rsidR="00A2094D" w:rsidRPr="00A2094D" w:rsidRDefault="00A2094D" w:rsidP="00A2094D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...5 lines deleted...]
-    <w:lvl w:ilvl="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43D75B83"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="63566744"/>
+    <w:lvl w:ilvl="0" w:tplc="73088442">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Artikelnummer"/>
-[...204 lines deleted...]
-      <w:pStyle w:val="Nummering"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="77A2E658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="7BF85010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="C600777A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="1A62734A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="63B8FF96" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="DD84D150" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="9F3AE8BE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-[...173 lines deleted...]
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="4CDA954C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-[...2747 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="65542587">
+  <w:num w:numId="1" w16cid:durableId="1769809739">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...88 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000C42D6"/>
-[...460 lines deleted...]
-    <w:rsid w:val="7D67AA9B"/>
+    <w:rsidRoot w:val="00A2094D"/>
+    <w:rsid w:val="000B0BB5"/>
+    <w:rsid w:val="002C5917"/>
+    <w:rsid w:val="005578A6"/>
+    <w:rsid w:val="00627941"/>
+    <w:rsid w:val="006A4746"/>
+    <w:rsid w:val="006A4946"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="009D2DEC"/>
+    <w:rsid w:val="00A00A5D"/>
+    <w:rsid w:val="00A2094D"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F07C8A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="0FC94981"/>
-  <w15:docId w15:val="{26C583F4-D74A-4B92-A59B-05AA7AFAE5F5}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="059E89C8"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{87446417-2DCD-418C-A05A-9A81A0103238}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15316,77 +9357,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15411,75 +9452,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -15514,55 +9555,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -15625,1184 +9666,784 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A2094D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00A2094D"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A2094D"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A2094D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A2094D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A2094D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A2094D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A2094D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A2094D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A2094D"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A2094D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A2094D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A2094D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A2094D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A2094D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A2094D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A2094D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A2094D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A2094D"/>
     <w:pPr>
-      <w:numPr>
-[...31 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comparitienummer">
-[...75 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A2094D"/>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lidnummer">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A2094D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...17 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-[...18 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A2094D"/>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A2094D"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...27 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensrechtsuitgelijnd">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A2094D"/>
     <w:rPr>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
-[...16 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:pPr>
-[...337 lines deleted...]
-    <w:rsid w:val="000C42D6"/>
+    <w:rsid w:val="00A2094D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A2094D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A2094D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A2094D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A2094D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A2094D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A2094D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A2094D"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plattetekst">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="PlattetekstChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="000C42D6"/>
+    <w:rsid w:val="00A2094D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:textAlignment w:val="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstChar">
     <w:name w:val="Platte tekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BodyText"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekst"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="000C42D6"/>
+    <w:rsid w:val="00A2094D"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...4 lines deleted...]
-    <w:rsid w:val="000C42D6"/>
+  <w:style w:type="table" w:styleId="Rastertabel1licht">
+    <w:name w:val="Grid Table 1 Light"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00A2094D"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...20 lines deleted...]
-      <w:autoSpaceDE/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...2 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...38 lines deleted...]
-    <w:rsid w:val="000C42D6"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000C42D6"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A2094D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable3">
-[...130 lines deleted...]
-    </w:tblStylePr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A2094D"/>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable3">
-[...87 lines deleted...]
-    </w:tblStylePr>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A2094D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A2094D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -16859,51 +10500,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -16967,65 +10608,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -17046,100 +10687,97 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>9</ap:Pages>
-  <ap:Words>2804</ap:Words>
-  <ap:Characters>15425</ap:Characters>
+  <ap:Words>2836</ap:Words>
+  <ap:Characters>15598</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>128</ap:Lines>
+  <ap:Lines>129</ap:Lines>
   <ap:Paragraphs>36</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief - Opzet Periodieke rapportage artikel 3 VRO 2020-2026</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>18193</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>18398</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>