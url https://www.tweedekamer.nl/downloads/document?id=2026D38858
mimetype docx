--- v0 (2026-08-21)
+++ v1 (2026-10-06)
@@ -1,7015 +1,1744 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CE7DF7" w:rsidRDefault="00CE7DF7" w14:paraId="3ADF0BDD" w14:textId="77777777">
-[...10 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00C70A07" w:rsidRDefault="00D10969" w14:paraId="2C1A9412" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21501-33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C70A07" w:rsidR="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C70A07" w:rsidR="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C70A07" w:rsidR="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Raad voor Vervoer, Telecommunicatie en Energie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00C70A07" w:rsidP="004474D9" w:rsidRDefault="00C70A07" w14:paraId="0E83445E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1239</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00C70A07" w:rsidP="00D10969" w:rsidRDefault="00C70A07" w14:paraId="1CB8933E" w14:textId="4E17173B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00C70A07" w:rsidP="00D10969" w:rsidRDefault="00C70A07" w14:paraId="3206CC53" w14:textId="5BEDF428">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 21 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="0C5BBBA5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="7A9BC826" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="6A28A12F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hierbij ontvangt u de geannoteerde agenda van de informele bijeenkomst van EU-transportministers d.d. 20-21 september 2026 in Dublin, Ierland. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00341C47" w:rsidP="005248F9" w:rsidRDefault="00341C47" w14:paraId="3A4FA9AF" w14:textId="77777777"/>
-[...50 lines deleted...]
-    <w:p w:rsidR="005248F9" w:rsidRDefault="005248F9" w14:paraId="2F28B81A" w14:textId="77777777">
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="33BC8641" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="627740F4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op dit moment is de planning dat ik zelf zal deelnemen. Mocht de agenda op belangrijke punten veranderen, dan wordt u hierover geïnformeerd in de beantwoording van het schriftelijk overleg dat gepland staat op 3 september 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00C70A07" w:rsidP="004474D9" w:rsidRDefault="00C70A07" w14:paraId="3A8A9BF0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00C70A07" w:rsidP="00C70A07" w:rsidRDefault="00C70A07" w14:paraId="6FF77B98" w14:textId="2E923867">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00C70A07" w:rsidRDefault="00C70A07" w14:paraId="727B2488" w14:textId="2B57AE18">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C70A07" w:rsidR="00D10969">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00C70A07" w:rsidRDefault="00D10969" w14:paraId="79357681" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="131031DF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="6F55E6FD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D4303" w:rsidR="00341C47" w:rsidP="00F1613E" w:rsidRDefault="00341C47" w14:paraId="60B3FF86" w14:textId="7A191432">
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="4D8B73D7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D4303">
-        <w:rPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Geannoteerde agenda</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D4303" w:rsidR="00341C47" w:rsidP="00341C47" w:rsidRDefault="00341C47" w14:paraId="35308D71" w14:textId="77777777">
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="79E7E9BA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="003D4303" w:rsidR="00C43A9B" w:rsidP="0075281C" w:rsidRDefault="00341C47" w14:paraId="273519E2" w14:textId="5F0073F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="50FE709E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...32 lines deleted...]
-          <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Iers voorzitterschap organiseert op 20-21 september de informele bijeenkomst van EU-transportministers in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Segoe UI" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Dublin</w:t>
       </w:r>
-      <w:r w:rsidR="0092265C">
-[...50 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Ierland. Tijdens deze informele bijeenkomst vindt er geen besluitvorming plaats. Het voorzitterschap heeft de volgende drie onderwerpen geagendeerd: verkeersveiligheid, geautomatiseerd vervoer en de situatie in het Midden-Oosten in relatie tot de transportsector. De definitieve agenda en de achtergrondstukken zijn nog niet gedeeld door het voorzitterschap. In lijn met de recente afspraken over de informatievoorziening aan de Kamer ontvangt de Kamer hierbij daarom deze geannoteerde agenda op hoofdlijnen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="4C33348A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006C0CAF" w:rsidR="006C0CAF" w:rsidP="00B84BFD" w:rsidRDefault="006C0CAF" w14:paraId="1B201C13" w14:textId="4D992498">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="6373757C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Verkeersveiligheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D4303" w:rsidR="008B7B3C" w:rsidP="00B84BFD" w:rsidRDefault="008B7B3C" w14:paraId="3B8B3290" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="5F6F10B4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003D4303" w:rsidR="00B84BFD" w:rsidP="00B84BFD" w:rsidRDefault="00B84BFD" w14:paraId="51278D88" w14:textId="0FC67245">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="42E0B07E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D4303">
-        <w:rPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Inhoud</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B84BFD" w:rsidP="000A0527" w:rsidRDefault="002D766C" w14:paraId="47A8A37C" w14:textId="1AF694B4">
-[...172 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="40DFA937" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Roadworthiness</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> package staat hoog op de agenda van het Iers voorzitterschap. In juli is het voorzitterschap met de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>triloogonderhandelingen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gestart en hoopt deze voor het einde van het jaar af te ronden. Verder kent de Europese Commissie (hierna: Commissie) de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vision</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zero. Dit is strategisch beleid met als doel om tegen 2050 het aantal verkeersdoden en zwaargewonden op Europese wegen terug te brengen naar nul, met een tussentijdse halvering in 2030. Om dit te bereiken stelt de EU strengere regels op voor verplichte veiligheidssystemen in voertuigen, voor veiliger ontworpen infrastructuur en voor een betere handhaving van verkeersovertredingen binnen alle lidstaten. Een Europees voorbeeld is de ITS-richtlijn (Intelligent Transport Systems), die gericht is op het inzetten van technologie voor slimmer, veiliger en duurzamer vervoer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="5F6B7BD8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="397AF7A5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Inzet Nederland</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B84BFD" w:rsidP="00CE7DF7" w:rsidRDefault="38109D85" w14:paraId="1BC01674" w14:textId="47D42A5C">
-[...68 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="3D7B372E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland steunt de algemene oriëntatie van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Roadworthiness</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Package en heeft vertrouwen in de onderhandelingen die nu geleid worden door Ierland. Op basis van de input het Europees Parlement zijn er een aantal punten die voor Nederland belangrijk zijn in de onderhandelingen. Belangrijk openstaand punt voor Nederland is dat de verplichte stikstofoxidencontrole (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NOx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) tijdens de APK niet in het huidige Nederlandse APK-systeem past. Dit heeft te maken met een verplichte opwarmrit waardoor een voertuig eerst warm gereden moet worden. In de algemene oriëntatie is opgenomen dat deze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NOx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-controle verder uitgewerkt wordt in een uitvoeringshandeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="3B00A911" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CE7DF7" w:rsidR="00B84BFD" w:rsidP="00CE7DF7" w:rsidRDefault="00506510" w14:paraId="26F02A9C" w14:textId="042AF416">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="2362C459" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E313BD">
-[...13 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast onderschrijft Nederland de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vision</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zero en geeft hier uitvoering aan middels het Strategisch Plan Verkeersveiligheid. Helaas stijgt het aantal slachtoffers de laatste jaren in Nederland. In 2024 stond Nederland op de gedeelde 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7DF7" w:rsidR="38109D85">
-[...21 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plaats in de EU als het gaat om het aantal verkeersdoden per miljoen inwoners. Toen vielen er 675 verkeersdoden. In 2025 vielen er in Nederland 759 doden in het verkeer, waarbij fietsers het vaakst slachtoffer zijn. De prognose is dat het aantal verkeersslachtoffers de komende jaren zal blijven stijgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="1F1355A3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002145FB" w:rsidR="00B84BFD" w:rsidP="00CE7DF7" w:rsidRDefault="58AEFFA8" w14:paraId="6E01A4EA" w14:textId="20C3A1A7">
-[...46 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="43C916BF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland zet zich actief in op het implementeren van de ITS-regelgeving omdat dit een belangrijke bijdrage kan leveren aan de verbetering van de verkeersveiligheid, bijvoorbeeld door de inzet van systemen voor incidentdetectie en het voorzien van weggebruikers van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>real-time</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informatie over incidenten op de weg. Omdat betrouwbare en actuele verkeersveiligheidsgegevens essentieel zijn voor verkeersinformatiediensten, werkt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> binnen het Digitaal Stelsel Mobiliteitsdata samen met private partijen en wegbeheerders aan het beschikbaar maken van deze gegevens voor gebruik in slimme diensten met maatschappelijke impact. De Nederlandse inzet op ITS is verder uiteengezet in de Kamerbrief Voortgang Digitaal Stelsel Mobiliteitsdata en Europese wetgeving van 14 januari 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F1B3C" w:rsidR="744AA1F9">
-[...55 lines deleted...]
-      <w:r w:rsidR="00B84BFD">
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D4303" w:rsidR="00B84BFD" w:rsidP="00B84BFD" w:rsidRDefault="00B84BFD" w14:paraId="27E86A1E" w14:textId="62B224E0">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="147A70A3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="38109D85">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Krachtenveld</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE7DF7" w:rsidR="00B84BFD" w:rsidP="00CE7DF7" w:rsidRDefault="38109D85" w14:paraId="7802DC3D" w14:textId="56186CA7">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="383FC920" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7DF7">
-[...20 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Roadworthiness</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Package wordt over het algemeen verwelkomd door een grote groep lidstaten. Een belangrijk punt van zorg voor Nederland en veel andere lidstaten is de financiële en praktische impact van dit pakket voor burgers, bedrijven en de uitvoering. De zorgen zijn wel verminderd nu een aantal punten, zoals het op afstand meten van uitstoot (remote </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sensing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) en verplichte wegkantcontroles voor busjes zijn afgezwakt of geschrapt door het Europees Parlement en in de algemene oriëntatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="0213950A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006C0CAF" w:rsidR="00B84BFD" w:rsidP="00B84BFD" w:rsidRDefault="006C0CAF" w14:paraId="74837AC4" w14:textId="41FDEE0D">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="44494DE4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Geautomatiseerd </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Geautomatiseerd vervoer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="4B3DF294" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>vervoer</w:t>
-[...4 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="229004F0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Inhoud</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="0A1A379E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autonoom vervoer (ADS) staat hoog op de agenda van het Iers voorzitterschap. Ierland stelt daarbij centraal hoe de beoogde veiligheidsvoordelen kunnen worden gerealiseerd en welke vormen van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>governance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of regulering daarvoor nodig zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="2AD4665E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="3167DFF1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten tijde van schrijven is het nog niet duidelijk wat het voorzitterschap precies zal gaan voorstellen op de informele transportraad op het gebied van ADS, maar naar verwachting zal Ierland een sterke link wil leggen tussen ADS en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vision</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zero. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="7906F870" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="1B75E35D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de afgelopen Transportraad is er een gezamenlijke intentieverklaring (Joint </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Declaration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Intent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) voor grensoverschrijdende 'test </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>' voor geautomatiseerde voertuigen getekend, met als doel een impuls te geven aan grensoverschrijdend testen met geautomatiseerd vervoer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="14A0383C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="619A1A48" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Inzet Nederland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="6FEF16BE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland vindt dat geautomatiseerd vervoer een hele grote bijdrage kan leveren aan de verkeersveiligheid, maar heeft nog niet de stap gezet of ambitie uitgesproken om ADS te koppelen aan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vision</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zero. Daarvoor speelt de manier waarop geautomatiseerd vervoer wordt ingepast een grote rol. Alleen bij de juiste inpassing kan dit type doelen volgens Nederland behaald worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="42486804" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="6ECB37FE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland is positief over de grensoverschrijdende ‘test </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>’. Nederland is bereid om te kijken hoe de nationale procedures voor het goedkeuren van deze testvoertuigen gestroomlijnd kan worden tussen landen, maar benadrukt hierbij wel dat het toelaten van deze testvoertuigen een nationale bevoegdheid blijft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="0530039D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="1E0746B9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast is voor Nederland goede EU-coördinatie richting en binnen mondiale gremia op ADS belangrijk. De regelgeving rondom (autonome) voertuigen wordt afgestemd in werkgroepen van het mondiale </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Inland</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Transport </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ITC) van de Economische Commissie voor Europa (UNECE). Nederland streeft naar een veilige en verantwoorde introductie van geautomatiseerd vervoer, hierbij is het belangrijk dat er niet alleen gekeken wordt naar technische regelgeving maar ook naar wet- en regelgeving die andere aspecten raakt zoals handhaving, wegbeheer, aansprakelijkheid en rechtszekerheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="1830F2E3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland start dit jaar met gerichte pilots in het openbaar vervoer en de logistiek. Deze pilots worden gekoppeld aan maatschappelijke uitdagingen, zoals het verbeteren van de bereikbaarheid in gebieden waar het openbaar vervoer onder druk staat, het opvangen van chauffeurstekorten en het vergroten van de logistieke leveringszekerheid. De pilots zijn nadrukkelijk geen eindpunt, maar juist het begin van de verdere ontwikkeling van deze innovatie. Het doel is om te leren hoe deze nieuwe technologieën functioneren binnen het Nederlandse verkeer en welke gevolgen zij hebben voor de verkeerspraktijk. De opgedane kennis wordt benut voor de ontwikkeling en voorbereiding van uitvoeringsorganisaties en voor de verdere ontwikkeling van passende wet- en regelgeving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="28E2B37A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="1C0C0DF6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Krachtenveld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="15806A84" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vanuit de Commissie is internationale coördinatie op het gebied van ADS-regelgeving complex doordat de lidstaten verschillende visies hanteren die vaak voortkomen uit nationale belangen. Mede door deze complexiteit acht Nederland het van belang dat de lidstaten op dit gebied beter samenwerken om de mondiale positie te versterken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="7A82FCC0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="0E2757CD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...329 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>De situatie in het Midden-Oosten in relatie tot de transportsector</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="1660054E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>D</w:t>
-[...24 lines deleted...]
-    <w:p w:rsidR="009E09B7" w:rsidP="009E09B7" w:rsidRDefault="009E09B7" w14:paraId="59961488" w14:textId="563F6D24">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="7CB82CCA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D4303">
-        <w:rPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Inhoud</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E728D2" w:rsidP="00E728D2" w:rsidRDefault="00E728D2" w14:paraId="48371BBF" w14:textId="77777777">
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="409B4F13" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00E76284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Raad zal van gedachten wisselen over de gevolgen van de huidige mondiale geopolitieke spanningen voor brandstofprijzen en brandstofvoorraden. De impact op de kerosinemarkt is het grootste. Regionale conflicten en spanningen vergroten het risico op verstoringen van productie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C70A07">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E76284">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E76284">
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en transportinfrastructuur voor brandstoffen. Dit zet producenten en afnemers ertoe aan hun inkoop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C70A07">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E76284">
-[...6 lines deleted...]
-    <w:p w:rsidR="00E76284" w:rsidP="002C57AD" w:rsidRDefault="00E76284" w14:paraId="1C4935D4" w14:textId="77777777">
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en handelsstrategie aan te passen in anticipatie op mogelijke beperkingen in aanbod en handelsroutes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="213551F6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="002C57AD" w:rsidR="00E728D2" w:rsidP="00E728D2" w:rsidRDefault="00E76284" w14:paraId="4F46AD64" w14:textId="012265CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="15961DD7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="002C57AD" w:rsidR="00E728D2" w:rsidP="00E728D2" w:rsidRDefault="00E728D2" w14:paraId="6576AE31" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze samenloop van factoren leidt tot verhoogde volatiliteit op de energiemarkten, met schommelingen in prijzen en druk op de fysieke beschikbaarheid van brandstoffen. Voor de transportsector betekent dit dat bedrijven hun planning en contracten vaker moeten bijstellen en dat de kostenontwikkelingen moeilijker voorspelbaar zijn. In Nederland vertaalt dit zich, mede door lage waterstanden, in logistieke knelpunten bij de aanvoer van brandstoffen van de westelijke mainports naar de rest van het land. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="3B0381EB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="002C57AD" w:rsidR="00E728D2" w:rsidP="00E728D2" w:rsidRDefault="00E728D2" w14:paraId="150577FA" w14:textId="57927FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="109BF2C9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w:rsidRPr="003D4303" w:rsidR="00E728D2" w:rsidP="00E728D2" w:rsidRDefault="00E728D2" w14:paraId="0BD38F2A" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het voorzitterschap heeft nog geen agendastukken gedeeld; de precieze insteek van de discussie in de Raad is vooralsnog dus niet duidelijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="49BDB766" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E728D2" w:rsidP="00E728D2" w:rsidRDefault="00E728D2" w14:paraId="4E27FC73" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="0E31AE9B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D4303">
-        <w:rPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Inzet Nederland</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E728D2" w:rsidP="00E728D2" w:rsidRDefault="00E728D2" w14:paraId="6F0C9879" w14:textId="77777777">
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="23042F07" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="008C33B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het kabinet handhaaft de lijn die eerder is vastgesteld in reactie op de huidige geopolitieke spanningen: eventuele maatregelen op nationaal en Europees niveau moeten gericht, tijdig en tijdelijk zijn. Nederland zal in de Raad benadrukken dat duidelijke en voorspelbare coördinatie door de Commissie essentieel is om versnippering tussen lidstaten te voorkomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E728D2" w:rsidP="00E728D2" w:rsidRDefault="00E728D2" w14:paraId="51424BD9" w14:textId="77777777">
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="728CD44A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="008C33B3" w:rsidR="00E728D2" w:rsidP="00E728D2" w:rsidRDefault="00E728D2" w14:paraId="6A8B9AF2" w14:textId="5EC17FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="1FB9164B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...34 lines deleted...]
-    <w:p w:rsidRPr="003D4303" w:rsidR="00E728D2" w:rsidP="00E728D2" w:rsidRDefault="00E728D2" w14:paraId="08C42FD3" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In eerdere onderhandelingen heeft Nederland gepleit voor meer flexibiliteit in de slotregelgeving voor de luchtvaart, dit is regelgeving die land- en opstijgtijden op luchthavens verdeelt onder luchtvaartmaatschappijen. Nederland pleitte hiervoor om bij plotselinge verstoringen op de kerosinemarkt en in de vraag naar vervoer sneller capaciteitsaanpassingen te kunnen doen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="1A98F505" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E728D2" w:rsidP="00E728D2" w:rsidRDefault="00E728D2" w14:paraId="696B796E" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="78FC7603" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D4303">
-        <w:rPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Krachtenveld</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E728D2" w:rsidP="00E728D2" w:rsidRDefault="00E728D2" w14:paraId="5B1E719D" w14:textId="77777777">
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="08484FF2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="008C33B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De meeste lidstaten delen de zorg over de volatiliteit op de energiemarkten, maar verschillen in de mate waarin zij aanvullende Europese maatregelen wenselijk achten. De Commissie koppelt haar inzet aan de bredere energie</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C33B3">
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve"> en veiligheidsagenda en heeft tot nu toe vooral ingezet op monitoring en informatie-uitwisseling. Over concrete aanvullende maatregelen is nog geen consensus.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E728D2" w:rsidP="00E728D2" w:rsidRDefault="00E728D2" w14:paraId="39F96928" w14:textId="77777777">
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="592FBE52" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="002C57AD" w:rsidR="00E728D2" w:rsidP="00E728D2" w:rsidRDefault="00E728D2" w14:paraId="3043E432" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="17A52D9A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002C57AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Bij de Transportraad op 8 juni kreeg Nederland beperkte steun van andere lidstaten om de slotregelgeving te versoepelen. De Commissie gaf aan de situatie te volgen en bij een verslechtering te kijken naar vervolgmaatregelen. Er loopt momenteel geen nieuwe discussie over dit punt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D4303" w:rsidR="00C964BB" w:rsidP="009D4D29" w:rsidRDefault="00C964BB" w14:paraId="5D29C713" w14:textId="26C1F299">
+    <w:p w:rsidRPr="00C70A07" w:rsidR="00D10969" w:rsidP="00D10969" w:rsidRDefault="00D10969" w14:paraId="36D3304F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="340"/>
           <w:tab w:val="left" w:pos="680"/>
           <w:tab w:val="left" w:pos="1021"/>
           <w:tab w:val="left" w:pos="1361"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C70A07" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="5EF1057D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00C70A07" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13F3F7E9" w14:textId="77777777" w:rsidR="00411CCF" w:rsidRDefault="00411CCF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1C204DCA" w14:textId="77777777" w:rsidR="00B76137" w:rsidRDefault="00B76137" w:rsidP="00D10969">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1ED65F22" w14:textId="77777777" w:rsidR="00411CCF" w:rsidRDefault="00411CCF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3D0E683D" w14:textId="77777777" w:rsidR="00B76137" w:rsidRDefault="00B76137" w:rsidP="00D10969">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4658C63F" w14:textId="77777777" w:rsidR="009531C4" w:rsidRDefault="009531C4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C7EC7CF" w14:textId="77777777" w:rsidR="00D10969" w:rsidRPr="00D10969" w:rsidRDefault="00D10969" w:rsidP="00D10969">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="3EBDA4A9" w14:textId="77777777" w:rsidR="009531C4" w:rsidRDefault="009531C4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="307EDCEF" w14:textId="77777777" w:rsidR="00D10969" w:rsidRPr="00D10969" w:rsidRDefault="00D10969" w:rsidP="00D10969">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="423D3C3F" w14:textId="77777777" w:rsidR="009531C4" w:rsidRDefault="009531C4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="39BD6F14" w14:textId="77777777" w:rsidR="00D10969" w:rsidRPr="00D10969" w:rsidRDefault="00D10969" w:rsidP="00D10969">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E87309A" w14:textId="77777777" w:rsidR="00411CCF" w:rsidRDefault="00411CCF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4599B426" w14:textId="77777777" w:rsidR="00B76137" w:rsidRDefault="00B76137" w:rsidP="00D10969">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3547FF2E" w14:textId="77777777" w:rsidR="00411CCF" w:rsidRDefault="00411CCF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1DBFF6FC" w14:textId="77777777" w:rsidR="00B76137" w:rsidRDefault="00B76137" w:rsidP="00D10969">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="7D22EFBC" w14:textId="77777777" w:rsidR="00D10969" w:rsidRPr="00C70A07" w:rsidRDefault="00D10969" w:rsidP="00D10969">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C70A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="38109D85">
+      <w:r w:rsidRPr="00C70A07">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Kamerstuk</w:t>
-[...36 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+        <w:t>Kamerstukken 31305, nr. 529</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4053F9CE" w14:textId="77777777" w:rsidR="00D10969" w:rsidRPr="00C70A07" w:rsidRDefault="00D10969" w:rsidP="00D10969">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="51DE3293" w14:textId="77777777" w:rsidR="009531C4" w:rsidRDefault="009531C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="377C5C21" w14:textId="77777777" w:rsidR="00D10969" w:rsidRPr="00D10969" w:rsidRDefault="00D10969" w:rsidP="00D10969">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...408 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="199D6E75" w14:textId="77777777" w:rsidR="00D10969" w:rsidRPr="00D10969" w:rsidRDefault="00D10969" w:rsidP="00D10969">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="195AE345" w14:textId="77777777" w:rsidR="00C00590" w:rsidRDefault="00A227DC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11AA10E1" w14:textId="77777777" w:rsidR="00D10969" w:rsidRPr="00D10969" w:rsidRDefault="00D10969" w:rsidP="00D10969">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1410 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2680 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00341C47"/>
-[...672 lines deleted...]
-    <w:rsid w:val="7F9A3959"/>
+    <w:rsidRoot w:val="00D10969"/>
+    <w:rsid w:val="00093004"/>
+    <w:rsid w:val="002D31AE"/>
+    <w:rsid w:val="00386C09"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00A93867"/>
+    <w:rsid w:val="00B76137"/>
+    <w:rsid w:val="00C14B19"/>
+    <w:rsid w:val="00C70A07"/>
+    <w:rsid w:val="00D10969"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F10F0F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="67C797A5"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="28934CC4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4EBCD4C1-BDC4-478D-90E5-D41457FABF59}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7034,75 +1763,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7137,55 +1866,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -7248,3761 +1977,730 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10969"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10969"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10969"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10969"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10969"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10969"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10969"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10969"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10969"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D10969"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D10969"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D10969"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D10969"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D10969"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D10969"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D10969"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D10969"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D10969"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10969"/>
     <w:pPr>
-      <w:spacing w:before="100" w:after="240" w:line="240" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...221 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D10969"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10969"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="200" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D10969"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10969"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D10969"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10969"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10969"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10969"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D10969"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D10969"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="E17000"/>
-[...5 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00D10969"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="275937"/>
-[...133 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...23 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00D10969"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...27 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-[...111 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...40 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D10969"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="18"/>
-[...176 lines deleted...]
-    <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...189 lines deleted...]
-    <w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D10969"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...2149 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D10969"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00341C47"/>
+    <w:rsid w:val="00D10969"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00341C47"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00D10969"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00341C47"/>
+    <w:rsid w:val="00D10969"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00341C47"/>
-[...10 lines deleted...]
-    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00D10969"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00341C47"/>
+    <w:rsid w:val="00C70A07"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...163 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...275 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -11059,51 +2757,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -11250,165 +2948,72 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8808</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1619</ap:Words>
+  <ap:Characters>8906</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>73</ap:Lines>
-  <ap:Paragraphs>20</ap:Paragraphs>
+  <ap:Lines>74</ap:Lines>
+  <ap:Paragraphs>21</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10333</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10504</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...79 lines deleted...]
-    <vt:lpwstr>0x010100B5E1792C46DB8E4CA127F0252B63C8EA</vt:lpwstr>
   </property>
 </Properties>
 </file>