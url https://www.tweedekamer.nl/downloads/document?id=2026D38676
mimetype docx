--- v0 (2026-08-20)
+++ v1 (2026-10-06)
@@ -1,2208 +1,886 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00443224" w:rsidRDefault="00B71AB9" w14:paraId="0E6E7A50" w14:textId="77777777">
-[...5 lines deleted...]
-    <w:p w:rsidR="00443224" w:rsidRDefault="009F6981" w14:paraId="0E6E7A52" w14:textId="0E06B833">
+    <w:p w:rsidRPr="00676A28" w:rsidR="00676A28" w:rsidRDefault="00347D4B" w14:paraId="6E3ABBAB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21501-02</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00676A28" w:rsidR="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00676A28" w:rsidR="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00676A28" w:rsidR="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Raad Algemene Zaken en Raad Buitenlandse Zaken </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00676A28" w:rsidR="00676A28" w:rsidP="00D80872" w:rsidRDefault="00676A28" w14:paraId="51770935" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>3465</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00676A28" w:rsidR="00676A28" w:rsidRDefault="00676A28" w14:paraId="6FE6AB6C" w14:textId="75FADD38">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00676A28" w:rsidR="00676A28" w:rsidRDefault="00676A28" w14:paraId="577295F4" w14:textId="42067F7B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 20 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00676A28" w:rsidR="00347D4B" w:rsidRDefault="00347D4B" w14:paraId="543881BB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00676A28" w:rsidR="00347D4B" w:rsidRDefault="00347D4B" w14:paraId="20D7682E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00676A28" w:rsidR="00347D4B" w:rsidRDefault="00347D4B" w14:paraId="14C30A99" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk237516431" w:id="0"/>
-      <w:r w:rsidRPr="009F6981">
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Hierbij bied ik u de geannoteerde agenda aan voor de Raad Buitenlandse Zaken van 1 en 2 september 2026.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="009F6981" w:rsidRDefault="009F6981" w14:paraId="08E4228D" w14:textId="77777777"/>
-[...60 lines deleted...]
-      <w:pgMar w:top="3095" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00676A28" w:rsidR="00347D4B" w:rsidRDefault="00347D4B" w14:paraId="197A551E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00676A28" w:rsidR="00347D4B" w:rsidRDefault="00676A28" w14:paraId="48420A58" w14:textId="68293B74">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00676A28" w:rsidR="00347D4B" w:rsidRDefault="00347D4B" w14:paraId="2893A9F0" w14:textId="7679DDC2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00676A28" w:rsidR="00347D4B" w:rsidP="00347D4B" w:rsidRDefault="00347D4B" w14:paraId="6FA7D92C" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk108774585" w:id="1"/>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">GEANNOTEERDE AGENDA INFORMELE RAAD BUITENLANDSE ZAKEN GYMNICH VAN 1 EN 2 SEPTEMBER 2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00676A28" w:rsidR="00347D4B" w:rsidP="00347D4B" w:rsidRDefault="00347D4B" w14:paraId="15435F54" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00676A28" w:rsidR="00347D4B" w:rsidP="00347D4B" w:rsidRDefault="00347D4B" w14:paraId="54ACD42F" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op dinsdag 1 en woensdag 2 september vindt in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Wicklow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de informele Raad Buitenlandse Zaken (RBZ), de zogeheten ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Gymnich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>’, plaats. Op het moment van schrijven staan de volgende onderwerpen op de agenda: de Russische agressie tegen Oekraïne, de situatie in het Midden-Oosten en de effectiviteit van het externe beleid van de EU als ook de rol van de EU in multilaterale fora. De ministers van Buitenlandse Zaken van Canada, IJsland, Noorwegen, Zwitserland en het Verenigd Koninkrijk als ook de minister van Buitenlandse Zaken van Oekraïne zijn uitgenodigd voor zowel de bespreking over de Russische agressie tegen Oekraïne als voor het diner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00676A28" w:rsidR="00347D4B" w:rsidP="00347D4B" w:rsidRDefault="00347D4B" w14:paraId="0554F189" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Russische agressie tegen Oekraïne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00676A28" w:rsidR="00347D4B" w:rsidP="00347D4B" w:rsidRDefault="00347D4B" w14:paraId="26C2BBCF" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad zal stilstaan bij de voortdurende Russische agressieoorlog tegen Oekraïne. Daarbij zal worden gesproken over steun aan Oekraïne. Het verwachte toekomstig financieringstekort van Oekraïne en de eerdere oproep van de Oekraïense minister van Buitenlandse Zaken tijdens de Raad Buitenlandse Zaken om de mogelijkheden voor het gebruik van de geïmmobiliseerde Russische Centrale Banktegoeden verder te onderzoeken zijn mogelijk onderwerp van gesprek. Ook de EU-lening voor steun aan Oekraïne van EUR 90 miljard zal mogelijk besproken worden. Voor het kabinet staan bij de besteding van de steunlening de urgente militaire en niet-militaire noden van Oekraïne voorop. Daarbij moet de lening ook kunnen worden ingezet voor de aanschaf van noodzakelijk materieel uit derde landen, wanneer de EU-industrie niet of niet tijdig kan leveren. Versterking van de Oekraïense luchtafweer blijft essentieel, gezien de urgente tekorten aan Oekraïense zijde en de aanhoudende Russische luchtaanvallen. Nederland zal in de Raad daarom de lidstaten oproepen om Oekraïne te blijven steunen op het gebied van luchtverdediging, zowel via de EU als bilateraal. Daarnaast zal Nederland het bredere belang van voldoende aandacht voor gelijk verdeelde lasten van de steun aan Oekraïne blijven benadrukken. Daarnaast zal de Raad naar verwachting stilstaan bij de mogelijkheden om de druk op Rusland verder op te blijven voeren, waaronder via sancties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00676A28" w:rsidR="00347D4B" w:rsidP="00347D4B" w:rsidRDefault="00347D4B" w14:paraId="17ABC008" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00676A28" w:rsidR="00347D4B" w:rsidP="00347D4B" w:rsidRDefault="00347D4B" w14:paraId="32F29F7D" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Situatie in het Midden-Oosten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00676A28" w:rsidR="00347D4B" w:rsidP="00347D4B" w:rsidRDefault="00347D4B" w14:paraId="20DD5B2C" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad zal zich buigen over de huidige situatie in het Midden-Oosten. Ten aanzien van Iran en de situatie in de Straat van Hormuz blijven diplomatieke onderhandelingen de meest kansrijke route naar een duurzaam einde aan de oorlog en het waarborgen van vrije doorvaart in de Straat van Hormuz. Nederland is actief betrokken bij diverse internationale inspanningen, waaronder de door Frankrijk en het Verenigd Koninkrijk geleide Hormuz Coalitie. Ook zet Nederland in op het mogelijk maken van EU-sancties tegen Iraanse personen en entiteiten die betrokken zijn bij de belemmering van vrije doorvaart. Het kabinet blijft daarnaast voortdurend aandacht houden voor de mensenrechtensituatie in Iran. Zo stelde de EU vorige maand sancties in vanwege de mensenrechtenschendingen in Iran, mede op initiatief van Nederland. Daarnaast sloot Nederland zich aan bij de verklaring van Canada, die de executies van demonstranten en bredere mensenrechtenschendingen door het Iraanse regime veroordeelde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00676A28" w:rsidR="00347D4B" w:rsidP="00347D4B" w:rsidRDefault="00347D4B" w14:paraId="66FF7BE0" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00676A28" w:rsidR="00347D4B" w:rsidP="00347D4B" w:rsidRDefault="00347D4B" w14:paraId="724038DB" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De situatie in de Bab al </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Mandeb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de Rode Zee als gevolg van het voortdurende conflict tussen de Houthi’s, de Internationaal Erkende Regering van Jemen en Saoedi-Arabië blijft daarnaast zorgwekkend.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00676A28" w:rsidDel="000D1D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook hier is de Nederlandse inzet gericht op het voorkomen van verdere escalatie en het herstel van vrije doorvaart. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00676A28" w:rsidR="00347D4B" w:rsidP="00347D4B" w:rsidRDefault="00347D4B" w14:paraId="24D22CC3" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00676A28" w:rsidR="00347D4B" w:rsidP="00347D4B" w:rsidRDefault="00347D4B" w14:paraId="2E0BEA6A" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Nederland zal zijn zorgen uitspreken over de blijvend ernstige situatie in de Gazastrook en het belang onderstrepen van ongehinderde, veilige en onvoorwaardelijke humanitaire toegang voor professionele hulpverleners. Ook zal Nederland aandacht vragen voor het toenemende kolonistengeweld en de uitbreiding van illegale nederzettingen op de Westelijke Jordaanoever. In dat kader blijft de discussie over de in juli door de Commissie gepresenteerde opties voor mogelijke EU-handelsmaatregelen relevant. De nationale maatregel om producten uit onrechtmatige nederzettingen te weren treedt op 22 september a.s. in werking. In het licht van internationaal rechtelijke verplichtingen blijft Nederland er voorstander van om dergelijke stappen op EU-niveau te zetten, omdat deze effectiever zijn dan nationale maatregelen. Ten slotte blijft Nederland zich inzetten voor EU-sancties tegen gewelddadige kolonisten en hun organisaties. Daarnaast maakt Nederland zich sterk voor nieuwe sancties tegen Hamas en de Palestijnse Islamitische Jihad (PIJ). Nederland heeft reeds in juli 2025 de Israëlische ministers Ben-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Gvir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Smotrich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tot persona non grata verklaard en hen als ongewenste vreemdeling gesignaleerd wegens diens extremistische uitspraken. Nederland blijft voorstander van Europese sancties tegen deze ministers en zal hiervoor pleiten in de Raad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00676A28" w:rsidR="00347D4B" w:rsidP="00347D4B" w:rsidRDefault="00347D4B" w14:paraId="1A2CB97B" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00676A28" w:rsidR="00347D4B" w:rsidP="00347D4B" w:rsidRDefault="00347D4B" w14:paraId="40D45669" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met betrekking tot de situatie in Libanon zal Nederland in de Raad benadrukken zich aan de gemaakte afspraken houden en de onderhandelingen voort te zetten om te komen tot een duurzame vrede. Daarbij acht Nederland EU-steun aan de Libanese veiligheidssector van belang, onder meer in het kader van de ontwapening van Hezbollah. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00676A28" w:rsidR="00347D4B" w:rsidP="00347D4B" w:rsidRDefault="00347D4B" w14:paraId="2D03D2DC" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00676A28" w:rsidR="00347D4B" w:rsidP="00347D4B" w:rsidRDefault="00347D4B" w14:paraId="06BD1E2A" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_MailEndCompose" w:id="2"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Effectiviteit van het externe beleid van de EU, incl. rol van de EU in multilaterale fora</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00676A28" w:rsidR="00347D4B" w:rsidP="00347D4B" w:rsidRDefault="00347D4B" w14:paraId="203AD560" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>De Raad zal tijdens deze sessie van gedachten wisselen over de effectiviteit, impact en wendbaarheid van het buitenlandbeleid van de EU. Om de geopolitieke uitdagingen waarmee de EU wordt geconfronteerd het hoofd te kunnen bieden, zet het kabinet onder meer in op het versterken en versnellen van de besluitvormingsprocedures binnen het Gemeenschappelijk Buitenland- en Veiligheidsbeleid (GBVB), bijvoorbeeld door meer besluitvorming met gekwalificeerde meerderheid. Het kabinet zal dit tijdens de discussie naar voren brengen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00676A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Het kabinet verwelkomt een meer efficiënte en effectieve EU-inzet in multilaterale fora zoals de VN, evenals voorstellen ten behoeve van betere coördinatie en meer strategisch gebruik van middelen. Het kabinet zet in Europees verband tevens in op het vergroten van de effectiviteit van militaire en civiele GVDB-missies en -operaties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00676A28" w:rsidR="00347D4B" w:rsidP="00347D4B" w:rsidRDefault="00347D4B" w14:paraId="0C188C7C" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00676A28" w:rsidR="00347D4B" w:rsidP="00347D4B" w:rsidRDefault="00347D4B" w14:paraId="24D224E6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00676A28" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="3C3D4F2B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00676A28" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E6E7A60" w14:textId="77777777" w:rsidR="00B71AB9" w:rsidRDefault="00B71AB9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7F711C86" w14:textId="77777777" w:rsidR="00B00C61" w:rsidRDefault="00B00C61" w:rsidP="00347D4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E6E7A62" w14:textId="77777777" w:rsidR="00B71AB9" w:rsidRDefault="00B71AB9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="54B72F12" w14:textId="77777777" w:rsidR="00B00C61" w:rsidRDefault="00B00C61" w:rsidP="00347D4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="05392CAA" w14:textId="77777777" w:rsidR="00FC3AE0" w:rsidRDefault="00FC3AE0">
+  <w:p w14:paraId="5A10939D" w14:textId="77777777" w:rsidR="00347D4B" w:rsidRPr="00347D4B" w:rsidRDefault="00347D4B" w:rsidP="00347D4B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4463C717" w14:textId="77777777" w:rsidR="00FC3AE0" w:rsidRDefault="00FC3AE0">
+  <w:p w14:paraId="0290BB9D" w14:textId="77777777" w:rsidR="00347D4B" w:rsidRPr="00347D4B" w:rsidRDefault="00347D4B" w:rsidP="00347D4B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="33308C51" w14:textId="77777777" w:rsidR="00FC3AE0" w:rsidRDefault="00FC3AE0">
+  <w:p w14:paraId="5EB8892D" w14:textId="77777777" w:rsidR="00347D4B" w:rsidRPr="00347D4B" w:rsidRDefault="00347D4B" w:rsidP="00347D4B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E6E7A5C" w14:textId="77777777" w:rsidR="00B71AB9" w:rsidRDefault="00B71AB9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="167FB4B6" w14:textId="77777777" w:rsidR="00B00C61" w:rsidRDefault="00B00C61" w:rsidP="00347D4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E6E7A5E" w14:textId="77777777" w:rsidR="00B71AB9" w:rsidRDefault="00B71AB9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="259C43D5" w14:textId="77777777" w:rsidR="00B00C61" w:rsidRDefault="00B00C61" w:rsidP="00347D4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F8DE616" w14:textId="77777777" w:rsidR="00FC3AE0" w:rsidRDefault="00FC3AE0">
+  <w:p w14:paraId="0C387479" w14:textId="77777777" w:rsidR="00347D4B" w:rsidRPr="00347D4B" w:rsidRDefault="00347D4B" w:rsidP="00347D4B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0E6E7A58" w14:textId="77777777" w:rsidR="00443224" w:rsidRDefault="00B71AB9">
-[...256 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="5CB7940B" w14:textId="77777777" w:rsidR="00347D4B" w:rsidRPr="00347D4B" w:rsidRDefault="00347D4B" w:rsidP="00347D4B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0E6E7A5A" w14:textId="77777777" w:rsidR="00443224" w:rsidRDefault="00B71AB9">
-[...1059 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="3B21520F" w14:textId="77777777" w:rsidR="00347D4B" w:rsidRPr="00347D4B" w:rsidRDefault="00347D4B" w:rsidP="00347D4B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
-</file>
-[...472 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00443224"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00FC3AE0"/>
+    <w:rsidRoot w:val="00347D4B"/>
+    <w:rsid w:val="00347D4B"/>
+    <w:rsid w:val="00500330"/>
+    <w:rsid w:val="00676A28"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007B2BEE"/>
+    <w:rsid w:val="00903B08"/>
+    <w:rsid w:val="00B00C61"/>
+    <w:rsid w:val="00CC0177"/>
+    <w:rsid w:val="00D71C50"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F919E2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="9217"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0E6E7A50"/>
-  <w15:docId w15:val="{021FEDF3-3AB8-4570-9096-3BBE436EF8AD}"/>
+  <w14:docId w14:val="4EC45A2E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8F408856-D8BC-46DA-9F70-447F889B8E9C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2211,77 +889,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2306,75 +984,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2409,55 +1087,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2528,810 +1206,669 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:pPr>
-[...6 lines deleted...]
-      <w:szCs w:val="18"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00347D4B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00347D4B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00347D4B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00347D4B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00347D4B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00347D4B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00347D4B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00347D4B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00347D4B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Citaat1"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00347D4B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00347D4B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00347D4B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00347D4B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00347D4B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00347D4B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00347D4B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00347D4B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00347D4B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="98"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:name w:val="Coreu"/>
+    <w:rsid w:val="00347D4B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00347D4B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-    <w:name w:val="Geen afstand1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00347D4B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00347D4B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="98"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:pPr>
-[...12 lines deleted...]
-    <w:name w:val="toc 1"/>
+    <w:rsid w:val="00347D4B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00347D4B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00347D4B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00347D4B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-  </w:style>
-[...44 lines deleted...]
-    <w:uiPriority w:val="98"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="00347D4B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:color w:val="4F81BD"/>
-[...6 lines deleted...]
-    <w:uiPriority w:val="98"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00347D4B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
+    <w:rsid w:val="00347D4B"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="4F81BD"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
-    </w:rPr>
-[...385 lines deleted...]
-      <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00347D4B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...115 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009F6981"/>
+    <w:rsid w:val="00347D4B"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009F6981"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00347D4B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009F6981"/>
+    <w:rsid w:val="00347D4B"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009F6981"/>
-[...2 lines deleted...]
-      <w:color w:val="000000"/>
+    <w:rsid w:val="00347D4B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00347D4B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -3384,51 +1921,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -3492,65 +2029,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3571,162 +2108,76 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>160</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1005</ap:Words>
+  <ap:Characters>5529</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>1</ap:Lines>
-  <ap:Paragraphs>1</ap:Paragraphs>
+  <ap:Lines>46</ap:Lines>
+  <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>187</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6521</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F00AA5B09C34F670E4989DDFEF3957234AE</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZDossierTemplate">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...58 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>