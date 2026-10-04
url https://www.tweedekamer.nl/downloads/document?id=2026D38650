--- v0 (2026-08-19)
+++ v1 (2026-10-04)
@@ -1,3886 +1,2417 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="329C778C" w14:textId="77777777"/>
-[...39 lines deleted...]
-    <w:p w:rsidRPr="00FF7BF5" w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="4F80754C" w14:textId="77777777">
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidRDefault="00D16484" w14:paraId="71FF1032" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>32 847</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Integrale visie op de woningmarkt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="00D16484" w:rsidRDefault="00D16484" w14:paraId="719B7E06" w14:textId="340F9575">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8288D" w:rsidR="001E76B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1500</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>VERSLAG VAN EEN SCHRIFTELIJK OVERLEG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vastgesteld 19 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="00D16484" w:rsidRDefault="00D16484" w14:paraId="753E93CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="00D16484" w:rsidRDefault="00D16484" w14:paraId="4D87FCAA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="00D16484" w:rsidRDefault="00D16484" w14:paraId="7CB927C4" w14:textId="60A24D9A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>De vaste commissie voor Volkshuisvesting en Ruimtelijke Ordening heeft een aantal vragen en opmerkingen voorgelegd aan de minister van Volkshuisvesting en Ruimtelijke Ordening over de brief van 4 juni 2026 inzake voorhang van de ontwerpregeling Stimuleringsregeling aardgasvrije huurwoningen 2026 (Kamerstuk 32847, nr. 1487).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="00D16484" w:rsidRDefault="00D16484" w14:paraId="4DFB2DF2" w14:textId="290C86F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De vragen en opmerkingen zijn op 9 juli 2026 aan de minister van Volkshuisvesting en Ruimtelijke Ordening voorgelegd. Bij brief van 19 augustus 2026 zijn de vragen beantwoord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="00D16484" w:rsidRDefault="00D16484" w14:paraId="663773A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="00D16484" w:rsidRDefault="00D16484" w14:paraId="5367DA60" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3" w:firstLine="705"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="00D16484" w:rsidRDefault="00D16484" w14:paraId="7032EDC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3" w:firstLine="705"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="00D16484" w:rsidRDefault="00D16484" w14:paraId="785BB0D7" w14:textId="74F4D8ED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3" w:firstLine="705"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="00D16484" w:rsidRDefault="00D16484" w14:paraId="709C21A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3" w:firstLine="705"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Bromet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="00D16484" w:rsidRDefault="00D16484" w14:paraId="30C35C08" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="00D16484" w:rsidRDefault="00D16484" w14:paraId="51AE7573" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3" w:firstLine="705"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>De griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="00D16484" w:rsidRDefault="00D16484" w14:paraId="2CDC8EC0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3" w:firstLine="705"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>De Vos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="0F4405C2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="30617317" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF7BF5">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FF7BF5">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen vanuit de fracties</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF7BF5">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FF7BF5" w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="0E20B7C8" w14:textId="77777777">
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="25890496" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Vragen en opmerkingen van de leden van de VVD-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FF7BF5" w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="18373EF6" w14:textId="77777777">
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="1481B00F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Vragen en opmerkingen van de leden van de PVV-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FF7BF5" w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="1A772BE7" w14:textId="77777777">
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="4E4BE074" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1410"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="68DBE9CC" w14:textId="77777777">
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="4FEE9409" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF7BF5">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FF7BF5">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antwoord / reactie van de minister </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FF7BF5" w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="57A52FBE" w14:textId="77777777">
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="0EB20B91" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="772576CB" w14:textId="77777777">
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="5F727B89" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00FF7BF5" w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="734B43BA" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F8288D" w:rsidRDefault="00F8288D" w14:paraId="368BAEB0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="45FA2A02" w14:textId="228A8136">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF7BF5">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FF7BF5">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen vanuit de fracties</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF7BF5">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FF7BF5" w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="29722BAF" w14:textId="77777777">
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="292A7681" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00FF7BF5" w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="1C02AED2" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="5D10FC4B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de VVD-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FF7BF5" w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="2DF96464" w14:textId="77777777">
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="6FABA362" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de VVD-fractie hebben kennisgenomen van de ontwerpregeling Stimuleringsregeling aardgasvrije huurwoningen 2026. Daartoe hebben zij nog enkele vragen.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FF7BF5" w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="538D0959" w14:textId="77777777">
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="26A7D426" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00FF7BF5" w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="64AC7DF0" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="0F827EDD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De leden van de VVD-fractie onderschrijven het belang van de verduurzaming van de bestaande woningvoorraad, maar zijn van mening dat belastinggeld alleen moet worden ingezet als dit aantoonbaar effectief is. Kan de minister onderbouwen dat de regeling niet leidt tot onbedoelde subsidie van partijen die deze investeringen ook zonder overheidssteun zouden doen? Op welke wijze is vastgesteld dat er sprake is van een onrendabele top en niet van reguliere investeringen die behoren tot de verantwoordelijkheid van verhuurders of andere betrokken partijen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FF7BF5" w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="48683B86" w14:textId="77777777">
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="1C499B96" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="61C06DA0" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="4EE27EEA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Daarnaast vragen deze leden hoe wordt voorkomen dat deze regeling leidt tot een stapeling van subsidies. Kan de minister inzichtelijk maken welke andere regelingen gelijktijdig kunnen worden benut en hoe wordt geborgd dat er geen sprake is van dubbele financiering of overcompensatie? Hoe wordt hierop toegezien bij de uitvoering van de regeling?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FF7BF5" w:rsidR="00DF3CDA" w:rsidP="009C1085" w14:paraId="08168184" w14:textId="77777777">
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="622BC467" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00FF7BF5" w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="2E3A8D2F" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="441A84C0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00FF7BF5" w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="174719CC" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="486391B7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de PVV-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="1DB552CC" w14:textId="77777777">
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="2ED9FCC3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De leden van de PVV-fractie hebben met interesse kennisgenomen van  de Voorhang ontwerpregeling Stimuleringsregeling aardgasvrije huurwoningen 2026 en hebben over een aantal onderwerpen nog vragen voor de minister.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF7BF5">
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00FF7BF5">
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Op bladzijde 10 van de Ontwerpregeling valt te lezen dat de Stimuleringsregeling aardgasvrije huurwoningen 2026 (SAH 2026) het aardgasvrij maken en het aansluiten op warmtenetten van huurwoningen en ook van woningen in gemengde Verenigingen van Eigenaars zal stimuleren. Deze leden willen van de minister weten of de nagestreefde omschakeling naar warmtenetten tot gevolg heeft dat een eventuele toekomstige </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF7BF5">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>terugschakeling</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF7BF5">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> naar aardgas fysiek onmogelijk wordt. Daarnaast willen de leden van de PVV-fractie van de minister weten of er scenario’s denkbaar zijn die ertoe kunnen leiden dat een verdere omschakeling naar warmtenetten moet worden gestaakt of uitgesteld.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF7BF5">
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00FF7BF5">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Op dezelfde bladzijde valt te lezen dat het kabinet bij de Voorjaarsnota 2026 een budget van 77 miljoen euro beschikbaar heeft gesteld voor de aansluiting van huurwoningen op warmtenetten. Aedes, Bouwend Nederland, HVC en De Warmtealliantie stellen op bladzijde 1 van hun schriftelijke inbreng op voorliggende ontwerpregeling dat om de Nationale Prestatieafspraak van 450.000 woningen aardgasvrij in 2034 weer in zicht te krijgen, jaarlijks circa 160 miljoen euro per jaar nodig is, ofwel meer dan een verdubbeling van het nu beschikbaar gestelde budget. De leden van de PVV-fractie willen de minister vragen of het beschikbaar stellen van een budget van 77 miljoen euro betekent dat het kabinet mogelijk problemen voorziet in de uitrol van warmtenetten en niet de deur wil sluiten voor alternatieven voor warmtenetten?. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF7BF5">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00FF7BF5">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Op bladzijde 10 en 11 staat dat het oorspronkelijke doel van 500.000 aansluitingen in 2030 bij lange na niet gehaald wordt en dat de inzet van de 77 miljoen euro van de SAH 2026 naar verwachting resulteert in de aansluiting van zo’n 13.000 tot 15.000 huurwoningen op een warmtenet. De leden van de PVV-fractie willen aan de minister vragen of er genoeg bouwpersoneel is om deze klus te klaren, kijkende naar de vele ambities op het gebied van Volkshuisvesting.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FF7BF5" w:rsidR="00DF3CDA" w:rsidP="009C1085" w14:paraId="505C15F2" w14:textId="77777777">
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="7BC2922A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00FF7BF5" w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="50360B9D" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="726E407A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="0AAC85D4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF7BF5">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FF7BF5">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antwoord / reactie van de minister </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF7BF5">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="741E9B70" w14:textId="77777777"/>
-[...10 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="1796D316" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="102CA7E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de VVD-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00294EA7" w:rsidR="00DF3CDA" w:rsidP="009C1085" w14:paraId="632C8F7D" w14:textId="77777777">
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00294EA7">
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="1C31B8D0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="3A8BB504" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="1CAC2FCD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Kan de minister onderbouwen dat de regeling niet leidt tot onbedoelde subsidie van partijen die deze investeringen ook zonder overheidssteun zouden doen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="01AD0F9A" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="14B27AAE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...32 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="1E192953" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="46530CE6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vanuit gesprekken met VNG en Aedes, de branchevereniging van de woningcorporaties, is duidelijk dat er geen projecten worden uitgevoerd als er geen steun wordt gegeven. De kosten voor de verhuurder zijn dan te groot.  Dit is een duidelijk teken dat er overheidssteun nodig is om meer woningen op het warmtenet aan te sluiten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="0F9C05A2" w14:textId="77777777"/>
-[...10 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="7B22B2C9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="7D31C40C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="23676993" w14:textId="77777777">
-      <w:r w:rsidRPr="00294EA7">
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="793B0A73" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Op welke wijze is vastgesteld dat er sprake is van een onrendabele top en niet van reguliere investeringen die behoren tot de verantwoordelijkheid van verhuurders of andere betrokken partijen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="5149EEDD" w14:textId="77777777"/>
-[...37 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="690CD4FC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="2C53C773" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord op vraag 2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="251762F1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De regeling gaat niet uit van een afzonderlijke berekening van de onrendabele top per woning of per project. De aanwezigheid van een onrendabele component is bij de vormgeving van de regeling op generiek niveau vastgesteld. Uit de voorbereiding van de regeling bleek dat de additionele kosten van het volledig aardgasvrij maken van bestaande huurwoningen en het aansluiten daarvan op een warmtenet een belemmering vormden voor de totstandkoming en versnelling van projecten. Zonder een bijdrage van het Rijk zouden projecten niet, minder snel of op kleinere schaal worden gerealiseerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008E213F" w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="49980B8C" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="0D3B7B11" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="3DECE18A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Om te voorkomen dat reguliere investeringen of onderhoudsverplichtingen van verhuurders worden gesubsidieerd, is in de regeling limitatief bepaald welke kosten voor subsidie in aanmerking komen. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk235108741" w:id="0"/>
-      <w:r w:rsidRPr="008E213F">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Het betreft uitsluitend kosten die rechtstreeks samenhangen met het beëindigen van het aardgasgebruik en de aansluiting op een warmtenet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="008E213F">
-[...52 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, zoals aanpassingen aan de binnen installatie, het verwijderen van de gasaansluiting en de door de warmteleverancier in rekening gebrachte aansluitkosten. Regulier onderhoud, algemene woningverbetering en andere investeringen die niet noodzakelijk zijn voor het aardgasvrij maken, komen niet op grond van deze regeling voor vergoeding in aanmerking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="439544F9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="5083D621" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De regeling vormt daarmee geen volledige vergoeding van een project specifiek berekende onrendabele top. Zij biedt een begrensde, generieke bijdrage in de additionele kosten die specifiek voortvloeien uit de beleidsmatig gewenste versnelling naar aardgasvrije huurwoningen. De reguliere verantwoordelijkheid van verhuurders voor onderhoud, verbetering en financiering van hun woningbezit blijft in stand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="6CBA8960" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="4B351C77" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="6040FCB2" w14:textId="77777777">
-[...94 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="4F91CCFB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kan de minister inzichtelijk maken welke andere regelingen gelijktijdig kunnen worden benut en hoe wordt geborgd dat er geen sprake is van dubbele financiering of overcompensatie? Hoe wordt hierop toegezien bij de uitvoering van de regeling?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="2771AB87" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="4ECE1490" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="52F7ACD5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er zijn drie regelingen die relevant zijn met betrekking tot warmtenetten ondersteunen: Stimuleringsregeling Aardgasvrije Huurwoningen (SAH), Warmtenetten Investeringssubsidie (WIS) en de Investeringssubsidie duurzame energie en energiebesparing (ISDE). Deze dienen ieder een eigen doelgroep, waardoor er geen dubbele financiering of overcompensatie is. De SAH is voor de aansluiting van woningen die worden verhuurd of woningen in een VvE waar minstens één huurwoning onderdeel van is. De ISDE kan worden aangewend bij de aansluiting op het gasnet door woningeigenaren of zakelijke gebruikers. De doelgroep van de WIS is de investeerders in het warmtenet, dus degenen die het net aan zullen leggen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="02AE3D07" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="7167DA41" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De kosten die gesubsidieerd kunnen worden in de SAH, zijn ten hoogste 40 procent van de subsidiabele inpandige kosten, met een maximum van € 2.200 per woningen en maximaal 30 procent van de aansluitkosten tot maximaal € 3.800 per woning. De verhuurder en, afhankelijk van de afspraken binnen het project, andere betrokken partijen, blijven daarmee verantwoordelijk voor een substantieel deel van de investering. De regeling blijft hiermee ook binnen de staatssteungrenzen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="382CEFF8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wanneer een woning al SAH-subsidie heeft verkregen is deze uitgesloten van deelname. Dit geldt voor de huidige SAH-regeling als ook de SAH regeling uit het verleden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="2EFECD58" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="0018710E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vragen en opmerkingen van de leden van de PVV-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="44B5CF85" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="0DE70C52" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="73D04F39" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk235006434" w:id="1"/>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze leden willen van de minister weten of de nagestreefde omschakeling naar warmtenetten tot gevolg heeft dat een eventuele toekomstige </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>terugschakeling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar aardgas fysiek onmogelijk wordt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="1083B6E9" w14:textId="77777777">
-[...82 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="197C28B5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...34 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="4B3269EA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="68161EC1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk235109061" w:id="2"/>
-      <w:r w:rsidRPr="001848F7">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De omschakeling naar een warmtenet maakt het technisch niet per definitie onmogelijk om een gebouw in de toekomst opnieuw van een andere warmtevoorziening te voorzien. Een toekomstige </w:t>
       </w:r>
-      <w:r w:rsidRPr="001848F7">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>terugschakeling</w:t>
       </w:r>
-      <w:r w:rsidRPr="001848F7">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> naar aardgas ligt echter niet in de rede en is ook geen scenario waarop het beleid of de energie-infrastructuur wordt ingericht.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidRPr="001848F7" w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="268414F4" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="33A6CFC5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="217D837F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Het uitgangspunt van het beleid is dat de gebouwde omgeving uiterlijk in 2050 geen gebruik meer maakt van aardgas en overstapt op duurzame manieren van verwarmen. Aardgas is daarmee geen warmtebron voor de toekomst. Voor gebouwen die niet op een warmtenet zijn aangesloten, kunnen andere aardgasvrije oplossingen beschikbaar zijn, zoals een individuele elektrische warmtepomp. Op langere termijn kan voor een beperkt aantal gebouwen mogelijk een rol zijn weggelegd voor duurzame gassen, maar dit betekent geen terugkeer naar fossiel aardgas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001848F7" w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="7A6C82B6" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="672A6B30" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="615EF849" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Deze lijn is ook vastgelegd in de Wet gemeentelijke instrumenten warmtetransitie en de bijbehorende regelgeving. Wanneer een gemeente in het omgevingsplan voor een gebied bepaalt dat vanaf een bepaalde datum geen gas meer mag worden gebruikt, vervallen in dat gebied de aansluit- en transporttaak van de gasnetbeheerder. De netbeheerder realiseert daar dan geen nieuwe gasaansluitingen meer, beëindigt het gebruik van bestaande aansluitingen en transporteert geen gas meer naar die aansluitingen. Het gasnet kan vervolgens buiten gebruik worden gesteld. De netbeheerder beoordeelt of leidingen met het oog op eventueel toekomstig hergebruik kunnen blijven liggen of moeten worden verwijderd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001848F7" w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="2B56469B" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="1367FF49" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="17B9432D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Voor bewoners blijft daarbij de keuze bestaan om niet aan te sluiten op het door de gemeente voorziene warmtenet, mits zij tijdig kiezen voor een andere toegestane, duurzame en aardgasvrije warmtevoorziening. De keuze ziet dus op het aardgasvrije alternatief en niet op het behoud van de mogelijkheid om later weer fossiel aardgas te gebruiken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001848F7" w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="4196FFC0" w14:textId="77777777">
-[...129 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="3952DCE8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="77F89ED9" w14:textId="67BB9E40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Een eventuele terugkeer naar aardgas zou in een gebied waar het gasnet buiten gebruik is gesteld of verwijderd, nieuwe investeringen in aansluitingen en infrastructuur vereisen. Een dergelijke terugkeer past niet bij de koers naar een klimaatneutrale en aardgasvrije gebouwde omgeving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="17F2DF59" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Daarnaast willen de leden van de PVV-fractie van de minister weten of er scenario’s denkbaar zijn die ertoe kunnen leiden dat een verdere omschakeling naar warmtenetten moet worden gestaakt of uitgesteld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="5B6F1E31" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="50E614DE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="25BB6509" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Er zijn omstandigheden denkbaar waarin de verdere ontwikkeling van een specifiek warmtenet moet worden uitgesteld, aangepast of in het uiterste geval niet wordt voortgezet. Dit betekent echter niet dat de omschakeling naar collectieve warmte als geheel wordt gestaakt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001848F7" w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="625FA7C4" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="211FE2B0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="5F483A4D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Warmtenetten vormen één van de oplossingen voor het verduurzamen van de gebouwde omgeving. Zij kunnen met name in dichtbebouwde gebieden en bij de beschikbaarheid van geschikte lokale of regionale warmtebronnen een aantrekkelijke oplossing zijn. Niet alle woningen zullen echter op een warmtenet worden aangesloten. Afhankelijk van de kenmerken van de woningen, de wijk en het lokale energiesysteem kunnen individuele oplossingen, zoals een volledig elektrische of hybride warmtepomp, meer geschikt en kosteneffectief zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001848F7" w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="33E6D8A8" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="70F176EF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="7A6C9C4B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bij de verdere uitwerking en aanleg van een warmtenet wordt per gebied en per project bezien of sprake is van een duurzame, betrouwbare, uitvoerbare en betaalbare warmtevoorziening. Daarbij wegen zowel de betaalbaarheid voor de toekomstige gebruikers als de businesscase van het warmteproject zwaar mee. Voor een haalbare businesscase zijn onder meer de investerings- en exploitatiekosten, het verwachte aantal aansluitingen, de kosten van de warmtebronnen en infrastructuur en de beschikbare publieke en private financiering van belang.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001848F7" w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="73BC559E" w14:textId="77777777">
-[...65 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="33B4D19F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="3ADA9BA6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Wet collectieve warmte gaat er van uit dat bij de afbakening en ontwikkeling van een warmtekavel zicht moet bestaan op een collectieve warmtevoorziening die doelmatig kan worden aangelegd en geëxploiteerd en die betaalbaar, betrouwbaar en duurzaam is. Het warmtebedrijf moet financieel in staat zijn, om taken uit te voeren en structureel een redelijk rendement te behalen. Ook moet bij de besluitvorming inzicht bestaan in de kosten voor de aanleg en exploitatie van het warmtesysteem. Wanneer dit onvoldoende kan worden geborgd kan het nodig zijn een project uit te stellen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="6F9215CE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="525B6C42" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk235109099" w:id="3"/>
-      <w:r w:rsidRPr="001848F7">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zoals aangegeven in de Kamerbrief van 6 juli 2026 (kamerstukken II 20256-2026 36576, nr.122) blijft het kabinet inzetten op collectieve warmte waar dit een passende en kosteneffectieve oplossing is. Deze inzet betekent niet dat ieder voorgenomen warmtenet onder alle omstandigheden moet worden gerealiseerd. De uiteindelijke keuze en fasering blijven afhankelijk van een zorgvuldige afweging van betaalbaarheid, duurzaamheid, betrouwbaarheid, uitvoerbaarheid en de financiële haalbaarheid van het concrete project.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidRPr="00B97BEF" w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="125A0C08" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="1854F386" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="0E0F2377" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 6 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="58B2E610" w14:textId="77777777">
-[...46 lines deleted...]
-    <w:p w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="00D5E73A" w14:textId="77777777">
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="75D04027" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de PVV-fractie willen de minister vragen of het beschikbaar stellen van een budget van 77 miljoen euro betekent dat het kabinet mogelijk problemen voorziet in de uitrol van warmtenetten en niet de deur wil sluiten voor alternatieven voor warmtenetten?. Aedes, Bouwend Nederland, HVC en De Warmtealliantie stellen dat er jaarlijks circa 160 miljoen euro per jaar nodig is, ofwel meer dan een verdubbeling van het nu beschikbaar gestelde budget.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="513A13A6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="3C10AE55" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="66FCC35A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk235109407" w:id="4"/>
-      <w:r w:rsidRPr="007D7767">
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Het beschikbaar stellen van € 77 miljoen betekent niet dat het kabinet op voorhand rekening houdt met het mislukken van de uitrol van warmtenetten of dat het warmtenetten als voorkeursoptie loslaat. Het budget is juist bedoeld om concrete projecten financieel haalbaar te maken en de aansluiting van huurwoningen op warmtenetten te versnellen.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="29143E64" w14:textId="77777777"/>
-[...61 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="09DF30AF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="525B6D02" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ik heb kennisgenomen van de schriftelijke inbreng van Aedes, Bouwend Nederland, HVC, De Warmtealliantie en de VNG. Aan de hand van hun berekening lijkt het huidige budget van 77 miljoen niet toereikend voor het doel uit de Nationale Prestatieafspraken om 450.000 aardgasvrije woningen in 2034 te realiseren. Ik heb dit signaal ontvangen en neem dit serieus. Daarbij geldt dat deze subsidieregeling niet het enige instrument is waarmee aan deze doelstelling wordt bijgedragen en dat ook niet alle woningen via een warmtenet aardgasvrij zullen worden gemaakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="1871D1DA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="618C4FCA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Door de regeling kunnen er juist extra woningen van het gas af. Warmtenetten zijn minder afhankelijk van energieprijsschommelingen en hebben minder CO2-eq uitstoot. Om die reden heb ik de uitspraak van uw Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, om de regeling weer te openen, zo ingevuld. Zo blijven warmtenetten goed vertegenwoordigd in een robuuste energiemix, samen met (hybride) warmtepompen als alternatief voor warmtenetten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="5EDDF00B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="034EB2E9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="730DCCB9" w14:textId="77777777">
-      <w:r w:rsidRPr="00294EA7">
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="7D32511C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>De leden van de PVV-fractie willen aan de minister vragen of er genoeg bouwpersoneel is om deze klus te klaren, kijkende naar de vele ambities op het gebied van Volkshuisvesting.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="7373C692" w14:textId="77777777"/>
-[...29 lines deleted...]
-    <w:p w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="7C399AE8" w14:textId="77777777">
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="0E5E8F6C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="5CB0CA2B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="0548CCB6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk235109610" w:id="5"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Hier wordt via verschillende sporen aan gewerkt om de sector klaar te stomen voor het uitvoeren van deze opgave.</w:t>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wanneer de vraag voor het aansluiten op warmtenetten nagenoeg gelijk blijft voorzie ik geen extra krapte met betrekking tot bouwpersoneel. Bij versnelde realisatie van het aansluiten op warmtenetten voorzie ik een grote opgave. Hier wordt via verschillende sporen aan gewerkt om de sector klaar te stomen voor het uitvoeren van deze opgave.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="00863BD1">
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Onder andere via inspanningen uit het Aanvalsplan Techniek en het Actieplan Groene &amp; Duurzame Banen. Ook is recent in de kamerbrief ‘Talenstrategie voor de toekomstige welvaart’ bekendgemaakt dat de bouwsector is aangemerkt als prioritaire opgave. Hierdoor komt de sector in aanmerking voor extra kredieten voor het opleiden en ontwikkelen van talent.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C1085" w:rsidP="009C1085" w14:paraId="48F8B044" w14:textId="77777777"/>
-[...62 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00F8288D" w:rsidR="00D16484" w:rsidP="009C1085" w:rsidRDefault="00D16484" w14:paraId="7DB158ED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00F8288D" w:rsidR="00D16484">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6647FCEF" w14:textId="77777777" w:rsidR="006553C3" w:rsidRDefault="006553C3" w:rsidP="00D16484">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3271E671" w14:textId="77777777" w:rsidR="006553C3" w:rsidRDefault="006553C3" w:rsidP="00D16484">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-  </w:font>
-[...24 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00167175" w14:paraId="70069027" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E9F3D0E" w14:textId="77777777" w:rsidR="00D16484" w:rsidRPr="00D16484" w:rsidRDefault="00D16484" w:rsidP="00D16484">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="0008204D" w14:paraId="2A077689" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1BC71DB8" w14:textId="77777777" w:rsidR="00D16484" w:rsidRPr="00D16484" w:rsidRDefault="00D16484" w:rsidP="00D16484">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00167175" w14:paraId="7ACDF26E" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="246CC188" w14:textId="77777777" w:rsidR="00D16484" w:rsidRPr="00D16484" w:rsidRDefault="00D16484" w:rsidP="00D16484">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...4 lines deleted...]
-      </w:pPr>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2EC1649F" w14:textId="77777777" w:rsidR="006553C3" w:rsidRDefault="006553C3" w:rsidP="00D16484">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...3 lines deleted...]
-      </w:pPr>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="02547CAC" w14:textId="77777777" w:rsidR="006553C3" w:rsidRDefault="006553C3" w:rsidP="00D16484">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="43816E5C" w14:textId="77777777" w:rsidR="00D16484" w:rsidRPr="007A379E" w:rsidRDefault="00D16484" w:rsidP="003E3CB8">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00F8288D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F8288D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A379E">
+      <w:r w:rsidRPr="00F8288D">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Motie Kröger, kamerstukken II, 2025-2026, 36 387, nr. 54 en motie Beckerman kamerstukken II, 2025-2026, 32847 nr. 1354</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00167175" w14:paraId="51879A03" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5CC7AD78" w14:textId="77777777" w:rsidR="00D16484" w:rsidRPr="00D16484" w:rsidRDefault="00D16484" w:rsidP="00D16484">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...360 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="630C405A" w14:textId="77777777" w:rsidR="00D16484" w:rsidRPr="00D16484" w:rsidRDefault="00D16484" w:rsidP="00D16484">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="0008204D" w14:paraId="732EBD2C" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="66618883" w14:textId="77777777" w:rsidR="00D16484" w:rsidRPr="00D16484" w:rsidRDefault="00D16484" w:rsidP="00D16484">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1266 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...396 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:defaultTableStyle w:val="TableNormal"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0008204D"/>
-[...43 lines deleted...]
-    <w:rsid w:val="00FF7BF5"/>
+    <w:rsidRoot w:val="00D16484"/>
+    <w:rsid w:val="00171C01"/>
+    <w:rsid w:val="001E76B3"/>
+    <w:rsid w:val="00301392"/>
+    <w:rsid w:val="006553C3"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="008773B5"/>
+    <w:rsid w:val="00C6204C"/>
+    <w:rsid w:val="00D16484"/>
+    <w:rsid w:val="00EB6DE2"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F174E2"/>
+    <w:rsid w:val="00F32119"/>
+    <w:rsid w:val="00F8288D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="3A02F49A"/>
-  <w15:docId w15:val="{1C595FE6-06D3-4F50-A099-8657F44DB629}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4331DCDF"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{03377C40-1CFC-46F2-BCE9-C189A1256C03}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3889,77 +2420,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3984,75 +2515,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4087,55 +2618,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4198,721 +2729,676 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D16484"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00D16484"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D16484"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D16484"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D16484"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D16484"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D16484"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D16484"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D16484"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D16484"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D16484"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D16484"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D16484"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D16484"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D16484"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D16484"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D16484"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D16484"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D16484"/>
     <w:pPr>
-      <w:numPr>
-[...23 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comparitienummer">
-[...71 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D16484"/>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lidnummer">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D16484"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D16484"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00D16484"/>
     <w:pPr>
-      <w:numPr>
-[...73 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensrechtsuitgelijnd">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D16484"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D16484"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D16484"/>
     <w:rPr>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D16484"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...14 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaarddeDE">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D16484"/>
     <w:rPr>
-      <w:lang w:val="de-DE"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardenGB">
-[...26 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00D16484"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...101 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D16484"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnoottekstverwijzing">
-    <w:name w:val="Voetnoottekstverwijzing"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D16484"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D16484"/>
+    <w:rPr>
       <w:vertAlign w:val="superscript"/>
-      <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
-[...31 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FF7BF5"/>
+    <w:rsid w:val="00D16484"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FF7BF5"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00D16484"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FF7BF5"/>
+    <w:rsid w:val="00D16484"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FF7BF5"/>
-[...28 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00D16484"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4969,51 +3455,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5077,65 +3563,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5156,100 +3642,91 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>6</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>13614</ap:Characters>
+  <ap:Pages>8</ap:Pages>
+  <ap:Words>2499</ap:Words>
+  <ap:Characters>13745</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>113</ap:Lines>
+  <ap:Lines>114</ap:Lines>
   <ap:Paragraphs>32</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief aan Parlement - Reactie op de vragen en opmerkingen over de Voorhang van de ontwerpregeling Stimuleringsregeling aardgasvrije huurwoningen 2026 (Kamerstuk 32847, nr. 1487)</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>16057</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>16212</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>