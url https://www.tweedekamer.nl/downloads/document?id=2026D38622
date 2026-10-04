--- v0 (2026-08-19)
+++ v1 (2026-10-04)
@@ -1,2300 +1,985 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00380FAE" w:rsidRDefault="002F41E8" w14:paraId="3C9838E6" w14:textId="289D699A">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="002F41E8">
+    <w:p w:rsidRPr="00F82127" w:rsidR="00F82127" w:rsidRDefault="002C0CD5" w14:paraId="3B767674" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21501-02</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82127" w:rsidR="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F82127" w:rsidR="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F82127" w:rsidR="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Raad Algemene Zaken en Raad Buitenlandse Zaken </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F82127" w:rsidR="00F82127" w:rsidP="00D80872" w:rsidRDefault="00F82127" w14:paraId="1DC1187B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>3464</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F82127" w:rsidR="00F82127" w:rsidRDefault="00F82127" w14:paraId="17FF604D" w14:textId="1A8ABA2C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F82127" w:rsidR="00F82127" w:rsidRDefault="00F82127" w14:paraId="593E29FB" w14:textId="53F33896">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 19 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F82127" w:rsidR="002C0CD5" w:rsidRDefault="002C0CD5" w14:paraId="33104D8D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F82127" w:rsidR="002C0CD5" w:rsidRDefault="002C0CD5" w14:paraId="1079FF77" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Hierbij bied ik u de geannoteerde agenda aan voor de informele Raad Algemene Zaken van 3 en 4 september 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F41E8" w:rsidRDefault="002F41E8" w14:paraId="0C05D016" w14:textId="77777777"/>
-[...60 lines deleted...]
-      <w:pgMar w:top="3096" w:right="2778" w:bottom="1077" w:left="1588" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00F82127" w:rsidR="002C0CD5" w:rsidRDefault="002C0CD5" w14:paraId="334A3A2B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F82127" w:rsidR="002C0CD5" w:rsidRDefault="00F82127" w14:paraId="103DC884" w14:textId="17A42C2A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F82127" w:rsidR="002C0CD5" w:rsidRDefault="002C0CD5" w14:paraId="2D423ABC" w14:textId="137BF231">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F82127" w:rsidR="002C0CD5" w:rsidP="002C0CD5" w:rsidRDefault="002C0CD5" w14:paraId="2A50866A" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk108774585" w:id="0"/>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">GEANNOTEERDE AGENDA INFORMELE RAAD ALGEMENE ZAKEN VAN 3 en 4 september 2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F82127" w:rsidR="002C0CD5" w:rsidP="002C0CD5" w:rsidRDefault="002C0CD5" w14:paraId="6E414EEC" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F82127" w:rsidR="002C0CD5" w:rsidP="002C0CD5" w:rsidRDefault="002C0CD5" w14:paraId="5A7D9956" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op donderdag 3 en vrijdag 4 september vindt de informele Raad Algemene Zaken (RAZ) plaats in Dublin, Ierland. Tijdens deze bijeenkomst zal de Raad spreken over het Meerjarig Financieel Kader (MFK), EU uitbreiding en het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">European </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Democracy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Shield</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>. Omdat het een informele Raad betreft, is geen besluitvorming voorzien.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82127" w:rsidDel="006E0329">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister van Buitenlandse Zaken is verhinderd. Nederland wordt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>hoogambtelijk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vertegenwoordigd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F82127" w:rsidR="002C0CD5" w:rsidP="002C0CD5" w:rsidRDefault="002C0CD5" w14:paraId="1F705DC6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk237869857" w:id="1"/>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Meerjarig Financieel Kader</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00F82127" w:rsidR="002C0CD5" w:rsidP="002C0CD5" w:rsidRDefault="002C0CD5" w14:paraId="34CA2D20" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het MFK staat tweemaal op de agenda van de informele RAZ. De eerste bespreking betreft een gedachtewisseling met de co-rapporteurs voor het MFK van het Europees Parlement (EP) en de voorzitter van de Begrotingscommissie van het EP. Centraal staan de prioriteiten concurrentiekracht en veiligheid en de vraag welke aspecten hiervan het meest effectief via de EU-begroting kunnen worden geadresseerd, rekening houdend met de rol van nationale begrotingen en de private sector. Daarnaast zal de Raad van gedachten wisselen over hoe het MFK op financieel verantwoorde wijze voldoende ruimte kan bieden voor de ambities van de Unie op het gebied van concurrentiekracht en veiligheid, in samenhang met andere Europese prioriteiten. De gedachtewisseling biedt daarmee de gelegenheid om met het EP te reflecteren op de prioritering binnen het MFK. De tweede bespreking richt zich op het overkoepelende MFK-pakket en de balans tussen de vier verschillende pijlers van het MFK. De lidstaten zullen daarbij naar verwachting in gaan op de gewenste verdeling tussen de verschillende onderdelen van het MFK. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F82127" w:rsidR="002C0CD5" w:rsidP="002C0CD5" w:rsidRDefault="002C0CD5" w14:paraId="4B32074E" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F82127" w:rsidR="002C0CD5" w:rsidP="002C0CD5" w:rsidRDefault="002C0CD5" w14:paraId="594F1DA4" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor Nederland bieden de twee sessies de gelegenheid om het belang van een moderne EU-begroting die bijdraagt aan de strategische doelen van Europa te onderstrepen. Concreet vindt het kabinet dat de Europese begroting meer gericht moet worden op het versterken van het Europees concurrentievermogen, onderzoek en innovatie, een stevig migratie- en asielbeleid, veiligheid en defensie, en dat daarom </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>herprioritering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van middelen naar deze prioriteiten nodig is. Middelen vanuit de EU-begroting moeten ingezet worden waar de meeste grensoverschrijdende EU-toegevoegde waarde en impact gemaakt kan worden. Besparingen moeten daarom zo veel mogelijk gevonden worden in pijler 1 en 4 (met uitzondering van de migratie- en interne veiligheidsfondsen en verplichte rente- en terugbetalingen van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>NextGenerationEU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) en zo min mogelijk ten koste gaan van pijler 2 en </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F82127" w:rsidR="002C0CD5" w:rsidP="002C0CD5" w:rsidRDefault="002C0CD5" w14:paraId="4B310268" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>EU-uitbreiding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F82127" w:rsidR="002C0CD5" w:rsidP="002C0CD5" w:rsidRDefault="002C0CD5" w14:paraId="323623DA" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>De Raad zal eerst met ministers van (potentiële) kandidaat-lidstaten spreken over ervaringen met technische ondersteuning en capaciteitsopbouw om te voldoen aan noodzakelijke hervormingseisen in het toetredingsproces. Nederland zal in deze discussie onder meer wijzen op de ondersteuning die Nederland via het MATRA-programma verleent aan overheden en het maatschappelijk middenveld ten behoeve van hervormingen, onder andere voor de versterking van de democratie en de rechtsstaat. Verder zal Nederland het belang van deze hervormingen benadrukken en aangeven dat (potentiële) kandidaat-lidstaten bovendien hun administratieve en personele capaciteit moeten blijven versterken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F82127" w:rsidR="002C0CD5" w:rsidP="002C0CD5" w:rsidRDefault="002C0CD5" w14:paraId="620A3464" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Vervolgens zal de Raad van gedachten wisselen over welke waarborgen en overgangsmaatregelen nodig zijn in toekomstige toetredingsverdragen om de waarden van de EU en haar slagkracht te helpen beschermen. Het kabinet verwelkomt deze pertinente discussie en stelde samen met gelijkgezinde lidstaten een non-paper op met ideeën voor waarborgen en overgangsmaatregelen. Het doel hiervan is onder meer de interne markt, de interne veiligheid, de waarden van de EU, het handelingsvermogen van de EU en de loyale samenwerking tussen lidstaten te beschermen en versterken. Uw Kamer ontving dit non-paper als bijlage bij een Kamerbrief over EU-uitbreiding van 9 juni jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nederland zal de ideeën uit dit non-paper onder de aandacht brengen tijdens de discussie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F82127" w:rsidR="002C0CD5" w:rsidP="002C0CD5" w:rsidRDefault="002C0CD5" w14:paraId="3C88C422" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F82127" w:rsidR="002C0CD5" w:rsidP="002C0CD5" w:rsidRDefault="002C0CD5" w14:paraId="65D92417" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">European </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Democracy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Shield</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00F82127" w:rsidR="002C0CD5" w:rsidP="002C0CD5" w:rsidRDefault="002C0CD5" w14:paraId="564A7B18" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad zal van gedachten wisselen over de veiligheid van (kandidaat-)politieke ambtsdragers. De Commissie heeft dit als één van de prioriteiten aangemerkt onder het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">European </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Democracy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Shield</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>. Tijdens de discussie in de Raad zal naar verwachting aandacht uitgaan naar de verschillende vormen en omvang van politiek geweld, de beste praktijken van lidstaten om dit geweld aan te pakken en de toegevoegde waarde van eventuele maatregelen op EU-niveau. Het kabinet vindt het belangrijk dat de veiligheid van gekozen volksvertegenwoordigers, kandidaten en politieke ambtsdragers wordt besproken in de Raad. Steeds meer politieke ambtsdragers krijgen te maken met agressie, intimidatie en bedreiging, waarbij vrouwen en mensen die tot een minderheid behoren meer risico lopen. Het kabinet is voorstander van gedeelde standaarden en normen op Europees niveau tegen agressie en intimidatie van bestuurders en volksvertegenwoordigers. Ook wil het kabinet met de Commissie en lidstaten samenwerken om online agressie en intimidatie op sociale media platformen tegen te gaan. Het kabinet zal de Nederlandse aanpak, die vormgegeven wordt door het Netwerk Weerbaar Bestuur, tijdens deze Raad delen. Hieronder vallen bewustwordingsactiviteiten, preventieve beveiligingsmaatregelen en psychosociale ondersteuning die wij politieke ambtsdragers kunnen bieden.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F82127" w:rsidR="002C0CD5" w:rsidP="002C0CD5" w:rsidRDefault="002C0CD5" w14:paraId="02612169" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F82127" w:rsidR="002C0CD5" w:rsidP="002C0CD5" w:rsidRDefault="002C0CD5" w14:paraId="634B7CE1" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F82127" w:rsidR="002C0CD5" w:rsidP="002C0CD5" w:rsidRDefault="002C0CD5" w14:paraId="6202A55F" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F82127" w:rsidR="002C0CD5" w:rsidP="002C0CD5" w:rsidRDefault="002C0CD5" w14:paraId="1A8F11FE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F82127" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="1506FEB8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00F82127" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C9838F6" w14:textId="77777777" w:rsidR="002F41E8" w:rsidRDefault="002F41E8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7CB6175D" w14:textId="77777777" w:rsidR="00C12692" w:rsidRDefault="00C12692" w:rsidP="002C0CD5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C9838F8" w14:textId="77777777" w:rsidR="002F41E8" w:rsidRDefault="002F41E8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="760CA1CB" w14:textId="77777777" w:rsidR="00C12692" w:rsidRDefault="00C12692" w:rsidP="002C0CD5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="22096511" w14:textId="77777777" w:rsidR="00995D6A" w:rsidRDefault="00995D6A">
+  <w:p w14:paraId="491B1604" w14:textId="77777777" w:rsidR="002C0CD5" w:rsidRPr="002C0CD5" w:rsidRDefault="002C0CD5" w:rsidP="002C0CD5">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="38D832DF" w14:textId="77777777" w:rsidR="00995D6A" w:rsidRDefault="00995D6A">
+  <w:p w14:paraId="3F412864" w14:textId="77777777" w:rsidR="002C0CD5" w:rsidRPr="002C0CD5" w:rsidRDefault="002C0CD5" w:rsidP="002C0CD5">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="66A36885" w14:textId="77777777" w:rsidR="00995D6A" w:rsidRDefault="00995D6A">
+  <w:p w14:paraId="794B624F" w14:textId="77777777" w:rsidR="002C0CD5" w:rsidRPr="002C0CD5" w:rsidRDefault="002C0CD5" w:rsidP="002C0CD5">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C9838F2" w14:textId="77777777" w:rsidR="002F41E8" w:rsidRDefault="002F41E8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="64A07407" w14:textId="77777777" w:rsidR="00C12692" w:rsidRDefault="00C12692" w:rsidP="002C0CD5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C9838F4" w14:textId="77777777" w:rsidR="002F41E8" w:rsidRDefault="002F41E8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="06E7955E" w14:textId="77777777" w:rsidR="00C12692" w:rsidRDefault="00C12692" w:rsidP="002C0CD5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="7DB20700" w14:textId="77777777" w:rsidR="002C0CD5" w:rsidRPr="00F82127" w:rsidRDefault="002C0CD5" w:rsidP="002C0CD5">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00F82127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 23987, nr. 412. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="15FACFF2" w14:textId="77777777" w:rsidR="00995D6A" w:rsidRDefault="00995D6A">
+  <w:p w14:paraId="44CBD3E7" w14:textId="77777777" w:rsidR="002C0CD5" w:rsidRPr="002C0CD5" w:rsidRDefault="002C0CD5" w:rsidP="002C0CD5">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3C9838EE" w14:textId="77777777" w:rsidR="00380FAE" w:rsidRDefault="002F41E8">
-[...256 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="70412868" w14:textId="77777777" w:rsidR="002C0CD5" w:rsidRPr="002C0CD5" w:rsidRDefault="002C0CD5" w:rsidP="002C0CD5">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3C9838F0" w14:textId="77777777" w:rsidR="00380FAE" w:rsidRDefault="002F41E8">
-[...1153 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="314E58AF" w14:textId="77777777" w:rsidR="002C0CD5" w:rsidRPr="002C0CD5" w:rsidRDefault="002C0CD5" w:rsidP="002C0CD5">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
-</file>
-[...472 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00380FAE"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00E9527A"/>
+    <w:rsidRoot w:val="002C0CD5"/>
+    <w:rsid w:val="000B33BB"/>
+    <w:rsid w:val="001B4A44"/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:rsid w:val="004A0D15"/>
+    <w:rsid w:val="004C0A7F"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="009A0489"/>
+    <w:rsid w:val="00C12692"/>
+    <w:rsid w:val="00D516EE"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F82127"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="9217"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3C9838E6"/>
-  <w15:docId w15:val="{021FEDF3-3AB8-4570-9096-3BBE436EF8AD}"/>
+  <w14:docId w14:val="387DCB19"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{12687752-0DE6-488E-8F16-CB8BCB72AEE7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2303,77 +988,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2398,75 +1083,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2501,55 +1186,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2620,810 +1305,708 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:pPr>
-[...6 lines deleted...]
-      <w:szCs w:val="18"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Citaat1"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="98"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:name w:val="Coreu"/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-    <w:name w:val="Geen afstand1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="98"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:pPr>
-[...12 lines deleted...]
-    <w:name w:val="toc 1"/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-  </w:style>
-[...44 lines deleted...]
-    <w:uiPriority w:val="98"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:color w:val="4F81BD"/>
-[...6 lines deleted...]
-    <w:uiPriority w:val="98"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
+    <w:rsid w:val="002C0CD5"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="4F81BD"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
-    </w:rPr>
-[...385 lines deleted...]
-      <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...115 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002F41E8"/>
+    <w:rsid w:val="002C0CD5"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002F41E8"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="002C0CD5"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002F41E8"/>
+    <w:rsid w:val="002C0CD5"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002F41E8"/>
-[...2 lines deleted...]
-      <w:color w:val="000000"/>
+    <w:rsid w:val="002C0CD5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002C0CD5"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -3476,51 +2059,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -3584,65 +2167,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3663,163 +2246,76 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>165</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>872</ap:Words>
+  <ap:Characters>4799</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>1</ap:Lines>
-  <ap:Paragraphs>1</ap:Paragraphs>
+  <ap:Lines>39</ap:Lines>
+  <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>193</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5660</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-08-18T10:21:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F00AA5B09C34F670E4989DDFEF3957234AE</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZDossierTemplate">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...58 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>