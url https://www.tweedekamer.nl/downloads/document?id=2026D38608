--- v0 (2026-08-19)
+++ v1 (2026-10-04)
@@ -1,3722 +1,1316 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00842BAA" w:rsidP="00597DF3" w:rsidRDefault="00842BAA" w14:paraId="4EFA9506" w14:textId="77777777">
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> en </w:t>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00C17948" w:rsidRDefault="00FE39AD" w14:paraId="24B196DA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32175</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17948" w:rsidR="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C17948" w:rsidR="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C17948" w:rsidR="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Huwelijks- en gezinsmigratie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00C17948" w:rsidP="00D80872" w:rsidRDefault="00C17948" w14:paraId="471780ED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>72</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00C17948" w:rsidP="00FE39AD" w:rsidRDefault="00C17948" w14:paraId="110803E0" w14:textId="56741F19">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00C17948" w:rsidP="00FE39AD" w:rsidRDefault="00C17948" w14:paraId="249D157C" w14:textId="1E9EAC57">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 19 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="1E013055" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="18F56E6F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naar aanleiding van de aangenomen motie van het lid Dobbe (SP) over een plan tegen huwelijkse gevangenschap (Kamerstuk 36800-V, nr. 24), informeer ik u met deze brief over de huidige inzet van het ministerie van Buitenlandse Zaken inzake huwelijkse gevangenschap van Nederlanders in het buitenland en </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk235787926" w:id="0"/>
-      <w:r w:rsidR="00E625CF">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> beter te kunnen ondersteunen</w:t>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over de intensivering van de inzet om slachtoffers van huwelijkse gevangenschap in het buitenland beter te kunnen ondersteunen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00BF070E">
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00842BAA" w:rsidP="00597DF3" w:rsidRDefault="00842BAA" w14:paraId="6DEA00E6" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="2C6C085F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Huidige inzet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="4789E52D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Huwelijkse gevangenschap, huwelijksdwang en (gedwongen) achterlating in het buitenland tasten fundamentele waarden als zelfbeschikking, keuzevrijheid en lichamelijke integriteit aan. Binnen zijn mandaat zet het ministerie van Buitenlandse Zaken zich in om slachtoffers hiervan zo goed mogelijk bij te staan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="2CB0B847" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Consulaire bijstand</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="129A3F3B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Via het postennet biedt het ministerie van Buitenlandse Zaken consulaire bijstand aan slachtoffers van huwelijksdwang, achterlating en huwelijkse gevangenschap, vaak in nauwe samenwerking met het Landelijk Knooppunt Huwelijksdwang en Achterlating (LKHA). In 2025 meldden zich bij het ministerie circa vijftien slachtoffers van huwelijksdwang, 180 van achterlating en tien van zowel achterlating als huwelijksdwang.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="23DAB5C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na een melding van </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk235786740" w:id="1"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">huwelijksdwang, achterlating of huwelijkse gevangenschap </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>volgt het ministerie van Buitenlandse Zaken deze, doorgaans samen met het LKHA, op en zet het ministerie zich in om terugkeer naar Nederland te faciliteren. In deze context biedt het ministerie ook bijstand aan niet-Nederlandse paspoorthouders met een verblijfsstatus in Nederland. Waar mogelijk en passend worden slachtoffers ook in contact gebracht met lokale hulpverleningsorganisaties of familierechtadvocaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="602CDAA0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Registratie en zichtbaarheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="33CC0EF5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het ministerie van Buitenlandse Zaken registreert hulpvragen als huwelijksdwang, achterlating of als een combinatie van deze twee. Huwelijkse gevangenschap kan onderdeel zijn van deze casuïstiek, maar wordt niet als afzonderlijke categorie geregistreerd. Het ministerie heeft, op een enkel geval na, in de afgelopen jaren geen losstaande hulpvragen ontvangen van slachtoffers van huwelijkse gevangenschap in het buitenland. Voor huwelijkse gevangenschap bestaan in Nederland ook geen afzonderlijke landelijke registraties bij het Landelijk Expertise Centrum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eergerelateerd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Geweld, Veilig Thuis of het LKHA. Veel situaties rondom dergelijke praktijken zijn echter niet zichtbaar. Daarom kan op basis van registraties geen betrouwbare uitspraak worden gedaan over de daadwerkelijke omvang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, ook niet bij het ministerie van Buitenlandse Zaken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="366696E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="18B739B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bekend is dat slachtoffers drempels ervaren om zich te melden bij de overheid, onder meer door sociaal-culturele druk, schaamte en zorgen over het verlies van hun verblijfsstatus of nationaliteit. Dit onderstreept het belang van betere zichtbaarheid, toegankelijkheid en vertrouwen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="7E1082A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Training en bewustwording</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="5A703B72" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Binnen de Consulaire Service Organisatie (CSO) in Den Haag vinden trainingen plaats voor medewerkers die beslissingen nemen op reisdocumenten- en visumaanvragen om praktijken als huwelijksdwang, achterlating en huwelijkse gevangenschap te herkennen. Daarbij wordt gebruikgemaakt van kennis van het LKHA en andere beschikbare (juridische) expertise en praktijkervaring bij het ministerie van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="4962B22E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Internationale aandacht</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="6A5A7848" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het ministerie van Buitenlandse Zaken steunde een side event bij de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Commission</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Status of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Women</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in maart 2026, georganiseerd door </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Femmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Freedom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de gemeente Den Haag, en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vital</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De bijeenkomst gaf internationaal aandacht aan de noodzaak om actie te ondernemen tegen huwelijkse gevangenschap. Deelnemers van de gemeente Den Haag, de Tweede Kamer, het Europarlement, en meerder expert organisaties uit onder anderen Egypte en Pakistan, riepen op om het voorbeeld van Nederland te volgen en internationaal huwelijkse gevangenschap te criminaliseren. Nederland is momenteel het enige land dat dit wettelijk heeft vastgelegd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="4DF6999F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Huidige inzet</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...60 lines deleted...]
-        <w:rPr>
+        <w:t>Intensivering van huidige inzet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="087038F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tegelijkertijd ziet het ministerie van Buitenlandse Zaken kansen om de huidige inzet te versterken om slachtoffers van huwelijkse gevangenschap in het buitenland beter te kunnen ondersteunen; door verbetering van de informatiepositie, bewustwording en training van medewerkers, en door de zichtbaarheid en toegankelijkheid van hulp te vergroten. Met het oog daarop is het onder meer van belang om de samenwerking met hulporganisaties die in direct contact staan met slachtoffers te versterken. Hieronder worden in dat kader aanvullende voorgenomen acties toegelicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="788F2DE4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B57ED">
-        <w:rPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Consulair</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Communicatie en bereikbaarheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="27E06E74" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het ministerie van Buitenlandse Zaken volgt de aanbeveling uit het recente </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Pharos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-onderzoek op om het postennet in te zetten voor het geven van voorlichting over het aangaan van een huwelijk en de relevante Nederlandse wetgeving.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Om de toegankelijkheid en bereikbaarheid te versterken, zet het ministerie in op een jaarlijks terugkerende communicatieaanpak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="67FA1DE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iedere zomer organiseert het ministerie van Buitenlandse Zaken een onlinecampagne op de luchthavens Schiphol, Düsseldorf en Brussel. Via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>geotargeting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden potentiële slachtoffers van huwelijksdwang en achterlating die zich op of rond deze luchthavens bevinden gewezen op mogelijkheden voor hulp van de Nederlandse overheid in het buitenland. Deze campagne werd zomer 2026 wederom herhaald.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="0159DE85" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="6FBA3F3F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op Nederlandse vertegenwoordigingen in landen waar casuïstiek rondom praktijken als huwelijksdwang, achterlating en huwelijkse gevangenschap relatief vaak voorkomen, worden communicatiematerialen verspreid, gericht op personen die documenten aanvragen om te kunnen trouwen in het buitenland, of personen die een nieuw reisdocument nodig hebben. Daarnaast sluit het ministerie van Buitenlandse Zaken aan bij een postercampagne van het ministerie van Sociale Zaken en Werkgelegenheid op Schiphol tijdens de zomervakantie, die zich richt op (potentiële) slachtoffers van huwelijksdwang, achterlating, vrouwelijke genitale verminking en mensenhandel.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="0231AE45" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bijstand</w:t>
-[...386 lines deleted...]
-        <w:rPr>
+        <w:t>Versterken van netwerken en doorverwijzing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="46F72F89" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lokale kennis en een sterk netwerk is essentieel voor goede hulpverlening. Het ministerie van Buitenlandse Zaken is daarom voornemens migrantenorganisaties in Nederland benaderen om de informatie-uitwisseling te verbeteren en beter aan te sluiten bij de behoeften van (potentiële) slachtoffers. Ook zal samen met de Nederlandse vertegenwoordigingen het netwerk van lokale hulporganisaties in relevante landen in kaart worden gebracht en versterkt. Verder zet het ministerie in op het benutten van ‘best </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>practices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>’ van andere Schengen- en gelijkgezinde landen bij de inrichting van consulaire ondersteuning en doorverwijzing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="2EE20AD6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze inzet op versterkte netwerken en doorverwijzing kunnen slachtoffers, binnen de grenzen van het consulaire mandaat, sneller en beter worden doorgeleid naar passende lokale hulp en juridische ondersteuning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="47D9F0DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Intensivering van huidige inzet</w:t>
-[...382 lines deleted...]
-        </w:rPr>
         <w:t>Mandaat en grenzen van de consulaire bijstand</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0083344D" w:rsidP="00597DF3" w:rsidRDefault="00842BAA" w14:paraId="7AB29AA7" w14:textId="678B5DFC">
-[...75 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="0EF9A42E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De consulaire bijstand van het ministerie van Buitenlandse Zaken richt zich op het bieden van consulaire bijstand aan Nederlanders, het faciliteren van terugkeer naar Nederland, onder meer in samenwerking met het LKHA, en het, waar mogelijk, in contact brengen van slachtoffers met lokale hulpverleningsorganisaties of familierechtadvocaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="455F448B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij spelen obstakels die het effectief bijstaan van slachtoffers in het buitenland kunnen belemmeren. Zo heeft het ministerie van Buitenlandse Zaken een uitsluitend uitvoerende rol vanuit de Nederlandse paspoortwet en kan zich niet mengen in beslissingen die worden genomen op grond van het Nederlandse nationaliteitsrecht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="7C4A7005" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">(Juridische) ondersteuning bij echtscheiding of ontbinding van een religieus of burgerlijk huwelijk in het buitenland valt buiten het mandaat van BZ, alsmede het organiseren van vervangende toestemming voor het reizen met minderjarigen en andere lokale juridische documenten. Nederland kan zich niet mengen in de rechtsgang van andere landen. Ook het wekken van de suggestie dat Nederland daartoe een poging doet, is onwenselijk. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BD40A9" w:rsidR="00BD40A9" w:rsidP="00597DF3" w:rsidRDefault="00BD40A9" w14:paraId="50109AE9" w14:textId="03715446">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="005E034C">
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="4EB85C89" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BZ versterkt haar interdepartementale inzet. De aanpak huwelijkse gevangenschap is geagendeerd in het interdepartementale overleg vrouwelijke genitale verminking, huwelijksdwang, achterlating en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eergerelateerd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geweld van 30 juli jl. Binnen deze overlegstructuur zal tevens in de toekomst aandacht worden besteed aan situaties of regels voor slachtoffers die repatriëring naar Nederland bemoeilijken, zoals bij het verliezen van de Nederlandse nationaliteit zonder schuld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="11C2E331" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="7C928618" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De nadere uitvoering van de motie-Dobbe</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E034C">
-        <w:rPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="005E034C">
-[...123 lines deleted...]
-      <w:pgMar w:top="3096" w:right="2779" w:bottom="1080" w:left="1584" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zal worden betrokken bij het op te stellen Nationaal Actieplan van de Nationaal Coördinator Geweld tegen Vrouwen en Huiselijk Geweld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="5D0B5A1E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met de in deze brief beschreven versterking van communicatie, bereikbaarheid, training en netwerken intensiveert het ministerie van Buitenlandse Zaken de inzet om slachtoffers van huwelijkse gevangenschap in het buitenland binnen het consulaire mandaat beter te bereiken en te ondersteunen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00FE39AD" w14:paraId="1B0C8D60" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="00FE39AD" w:rsidP="00FE39AD" w:rsidRDefault="00C17948" w14:paraId="1D6022EC" w14:textId="336D695D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C17948" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="0C288284" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00C17948" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29349D19" w14:textId="77777777" w:rsidR="002730E3" w:rsidRDefault="002730E3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2C30FDB8" w14:textId="77777777" w:rsidR="009C5719" w:rsidRDefault="009C5719" w:rsidP="00FE39AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="389013FB" w14:textId="77777777" w:rsidR="002730E3" w:rsidRDefault="002730E3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="198B2756" w14:textId="77777777" w:rsidR="009C5719" w:rsidRDefault="009C5719" w:rsidP="00FE39AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="64425F6D" w14:textId="77777777" w:rsidR="00AA22BD" w:rsidRDefault="00AA22BD">
+  <w:p w14:paraId="211609B8" w14:textId="77777777" w:rsidR="00FE39AD" w:rsidRPr="00FE39AD" w:rsidRDefault="00FE39AD" w:rsidP="00FE39AD">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...31 lines deleted...]
-  <w:p w14:paraId="1AFEA5F9" w14:textId="77777777" w:rsidR="00D97629" w:rsidRDefault="00D97629">
+  <w:p w14:paraId="6AB167B5" w14:textId="77777777" w:rsidR="00FE39AD" w:rsidRPr="00FE39AD" w:rsidRDefault="00FE39AD" w:rsidP="00FE39AD">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...31 lines deleted...]
-  <w:p w14:paraId="2C7ED87F" w14:textId="77777777" w:rsidR="00D97629" w:rsidRDefault="00D97629">
+  <w:p w14:paraId="04680D5C" w14:textId="77777777" w:rsidR="00FE39AD" w:rsidRPr="00FE39AD" w:rsidRDefault="00FE39AD" w:rsidP="00FE39AD">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3431FED6" w14:textId="77777777" w:rsidR="002730E3" w:rsidRDefault="002730E3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2E9E06D2" w14:textId="77777777" w:rsidR="009C5719" w:rsidRDefault="009C5719" w:rsidP="00FE39AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="096DC634" w14:textId="77777777" w:rsidR="002730E3" w:rsidRDefault="002730E3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4AB61C3B" w14:textId="77777777" w:rsidR="009C5719" w:rsidRDefault="009C5719" w:rsidP="00FE39AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2A66B56F" w14:textId="77777777" w:rsidR="00976EB5" w:rsidRPr="00597DF3" w:rsidRDefault="00976EB5" w:rsidP="00976EB5">
+    <w:p w14:paraId="730404F3" w14:textId="77777777" w:rsidR="00FE39AD" w:rsidRPr="00597DF3" w:rsidRDefault="00FE39AD" w:rsidP="00FE39AD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597DF3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00597DF3">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00597DF3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t>Onderzoeksrapport schadelijke praktijken - Pharos</w:t>
+          <w:t xml:space="preserve">Onderzoeksrapport schadelijke praktijken - </w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00597DF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>Pharos</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6CEF6885" w14:textId="77777777" w:rsidR="00842BAA" w:rsidRPr="00597DF3" w:rsidRDefault="00842BAA" w:rsidP="00842BAA">
+    <w:p w14:paraId="7C3ECBAB" w14:textId="77777777" w:rsidR="00FE39AD" w:rsidRPr="00597DF3" w:rsidRDefault="00FE39AD" w:rsidP="00FE39AD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597DF3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00597DF3">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="00597DF3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t>Onderzoeksrapport schadelijke praktijken - Pharos</w:t>
+          <w:t xml:space="preserve">Onderzoeksrapport schadelijke praktijken - </w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00597DF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>Pharos</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3789AFDA" w14:textId="77777777" w:rsidR="00842BAA" w:rsidRPr="00597DF3" w:rsidRDefault="00842BAA" w:rsidP="00842BAA">
+    <w:p w14:paraId="101866D2" w14:textId="77777777" w:rsidR="00FE39AD" w:rsidRPr="00597DF3" w:rsidRDefault="00FE39AD" w:rsidP="00FE39AD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="26D21054" w14:textId="17F5D1AD" w:rsidR="005E034C" w:rsidRPr="00597DF3" w:rsidRDefault="005E034C" w:rsidP="005E034C">
+    <w:p w14:paraId="132D37F8" w14:textId="77777777" w:rsidR="00FE39AD" w:rsidRPr="00597DF3" w:rsidRDefault="00FE39AD" w:rsidP="00FE39AD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597DF3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00597DF3">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstuk 36</w:t>
-[...13 lines deleted...]
-        <w:t>800-V, nr. 24</w:t>
+        <w:t xml:space="preserve"> Kamerstuk 36 800-V, nr. 24</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="79C6FA16" w14:textId="77777777" w:rsidR="00AA22BD" w:rsidRDefault="00AA22BD">
+  <w:p w14:paraId="03F43319" w14:textId="77777777" w:rsidR="00FE39AD" w:rsidRPr="00FE39AD" w:rsidRDefault="00FE39AD" w:rsidP="00FE39AD">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7F85683C" w14:textId="1C62CC2F" w:rsidR="006575B7" w:rsidRDefault="00842BAA">
-[...184 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="5489FC2D" w14:textId="77777777" w:rsidR="00FE39AD" w:rsidRPr="00FE39AD" w:rsidRDefault="00FE39AD" w:rsidP="00FE39AD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7F85683E" w14:textId="1BF9653A" w:rsidR="006575B7" w:rsidRDefault="00842BAA">
+  <w:p w14:paraId="0152719B" w14:textId="77777777" w:rsidR="00FE39AD" w:rsidRPr="00FE39AD" w:rsidRDefault="00FE39AD" w:rsidP="00FE39AD">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...948 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...776 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006575B7"/>
-[...94 lines deleted...]
-    <w:rsid w:val="00FD0B24"/>
+    <w:rsidRoot w:val="00FE39AD"/>
+    <w:rsid w:val="00052997"/>
+    <w:rsid w:val="00396C57"/>
+    <w:rsid w:val="0064009C"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="009C5719"/>
+    <w:rsid w:val="00C17948"/>
+    <w:rsid w:val="00CF15A4"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F549D7"/>
+    <w:rsid w:val="00F919E2"/>
+    <w:rsid w:val="00FE39AD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7F856834"/>
-  <w15:docId w15:val="{A9C1CBE4-EF3B-4508-9F98-6CB8CDECC29D}"/>
+  <w14:docId w14:val="124819B5"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{6CA62384-DDAF-4F7A-BC6D-478D42B52099}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3725,77 +1319,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3820,75 +1414,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3923,55 +1517,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4042,1040 +1636,719 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B3535F"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE39AD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00FE39AD"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Citaat1">
-[...496 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...115 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00842BAA"/>
+    <w:rsid w:val="00FE39AD"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00842BAA"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00FE39AD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00842BAA"/>
+    <w:rsid w:val="00FE39AD"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...81 lines deleted...]
-      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003F1DAF"/>
+    <w:rsid w:val="00FE39AD"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003F1DAF"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00FE39AD"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003F1DAF"/>
+    <w:rsid w:val="00FE39AD"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003F1DAF"/>
-[...31 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00FE39AD"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...52 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pharos.nl/kennisbank/onderzoeksrapport-schadelijke-praktijken/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pharos.nl/kennisbank/onderzoeksrapport-schadelijke-praktijken/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -5128,51 +2401,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5236,65 +2509,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5315,178 +2588,76 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1389</ap:Words>
-  <ap:Characters>7642</ap:Characters>
+  <ap:Words>1410</ap:Words>
+  <ap:Characters>7755</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>63</ap:Lines>
+  <ap:Lines>64</ap:Lines>
   <ap:Paragraphs>18</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9013</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9147</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-08-10T07:27:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F0055F681836368544EB396FE51FDFF647E</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZDossierTemplate">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...58 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>