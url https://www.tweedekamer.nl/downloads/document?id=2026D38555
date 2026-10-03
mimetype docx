--- v0 (2026-08-18)
+++ v1 (2026-10-03)
@@ -1,359 +1,815 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D50E9D" w:rsidP="00874FA2" w:rsidRDefault="00D50E9D" w14:paraId="4B14F71F" w14:textId="77777777">
+    <w:p w:rsidRPr="00C430BC" w:rsidR="00D50E9D" w:rsidP="00874FA2" w:rsidRDefault="00D50E9D" w14:paraId="4B14F71F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>21501-02</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:tab/>
         <w:t>Raad Algemene Zaken en Raad Buitenlandse Zaken</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D50E9D" w:rsidP="001A7E8E" w:rsidRDefault="00D50E9D" w14:paraId="7E59384D" w14:textId="77777777">
+    <w:p w:rsidRPr="00C430BC" w:rsidR="00D50E9D" w:rsidP="001A7E8E" w:rsidRDefault="00D50E9D" w14:paraId="7E59384D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D50E9D" w:rsidP="00874FA2" w:rsidRDefault="00D50E9D" w14:paraId="3FD1CC39" w14:textId="283D9976">
+    <w:p w:rsidRPr="00C430BC" w:rsidR="00D50E9D" w:rsidP="00874FA2" w:rsidRDefault="00D50E9D" w14:paraId="3FD1CC39" w14:textId="6A44EEF8">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Nr. </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00C430BC" w:rsidR="00410244">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3463</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:tab/>
         <w:t>Verslag van een interparlementaire commissiebijeenkomst</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D50E9D" w:rsidP="00874FA2" w:rsidRDefault="00D50E9D" w14:paraId="6E94700F" w14:textId="5E09447C">
+    <w:p w:rsidRPr="00C430BC" w:rsidR="00D50E9D" w:rsidP="00874FA2" w:rsidRDefault="00D50E9D" w14:paraId="6E94700F" w14:textId="5E09447C">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Vastgesteld 18 augustus 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D50E9D" w:rsidP="006A2B89" w:rsidRDefault="00D50E9D" w14:paraId="4F9BE8FB" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00C430BC" w:rsidR="00D50E9D" w:rsidP="006A2B89" w:rsidRDefault="00D50E9D" w14:paraId="4F9BE8FB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C430BC" w:rsidR="00D50E9D" w:rsidP="00D83D64" w:rsidRDefault="00D50E9D" w14:paraId="2B45D700" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Op 24 juni 2026 organiseerde de commissie Buitenlandse Zaken (AFET) van het Europees Parlement een </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6">
-        <w:r w:rsidRPr="6A2727C7">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00C430BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>interparlementaire commissievergadering</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>. Het onderwerp betrof de toekomst van EU-uitbreiding. Felix Klos (D66) was, namens de vaste Kamercommissie Europese Zaken van de Tweede Kamer, aanwezig bij de bijeenkomst. De delegatie brengt hierbij verslag uit van deze bijeenkomst.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D50E9D" w:rsidP="00D83D64" w:rsidRDefault="00D50E9D" w14:paraId="3155F178" w14:textId="77777777">
+    <w:p w:rsidRPr="00C430BC" w:rsidR="00D50E9D" w:rsidP="00D83D64" w:rsidRDefault="00D50E9D" w14:paraId="3155F178" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Voorzitter </w:t>
       </w:r>
-      <w:r w:rsidRPr="6A2727C7">
-        <w:rPr>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">David </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>McAllister</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t>Sessie 1 – EU-uitbreiding, grijp het momentum</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">opende de bijeenkomst en verwelkomde delegaties uit de EU-lidstaten en kandidaat-lidstaten. Hij lichtte toe dat de bijeenkomst specifiek gericht was op het benutten van het huidige momentum voor uitbreiding en de rol van parlementen in het toetredingsproces. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D83D64" w:rsidR="00D50E9D" w:rsidP="00D83D64" w:rsidRDefault="00D50E9D" w14:paraId="051CE79B" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C430BC" w:rsidR="00D50E9D" w:rsidP="00D83D64" w:rsidRDefault="00D50E9D" w14:paraId="491D5399" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D83D64">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sessie 1 – EU-uitbreiding, grijp het momentum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C430BC" w:rsidR="00D50E9D" w:rsidP="00D83D64" w:rsidRDefault="00D50E9D" w14:paraId="051CE79B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In zijn inleiding benadrukte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mathieu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bousquet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (Europese Commissie, DG ENEST) dat 2026 een cruciaal jaar wordt voor het uitbreidingsproces, met concrete vooruitgang voor onder meer Oekraïne, Moldavië, Montenegro en Albanië. Volgens hem draagt uitbreiding bij aan een grotere, veiligere en economisch sterkere Unie, maar moet de EU zich tegelijkertijd institutioneel voorbereiden op een toekomst met meer dan dertig lidstaten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D83D64" w:rsidR="00D50E9D" w:rsidP="00D83D64" w:rsidRDefault="00D50E9D" w14:paraId="40EDE2AD" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00C430BC" w:rsidR="00D50E9D" w:rsidP="00D83D64" w:rsidRDefault="00D50E9D" w14:paraId="40EDE2AD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">In het debat bestond brede steun voor verdere uitbreiding van de EU. Veel sprekers benadrukten het geopolitieke en veiligheidsbelang van toetreding van Oekraïne, Moldavië en de Westelijke Balkan, waarbij uitbreiding werd gezien als een investering in Europese veiligheid en weerbaarheid tegen Russische invloed. Tegelijkertijd klonk vanuit verschillende delegaties de oproep om vast te houden aan een strikt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8059E">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>merit-based</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> proces, gebaseerd op de Kopenhagencriteria, de rechtsstaat en democratische hervormingen. Ook werd veelvuldig gewezen op de noodzaak van interne EU-hervormingen, onder meer ten aanzien van besluitvorming, begroting en het functioneren van de Unie met aanzienlijk meer lidstaten. Enkele deelnemers bepleitten een ruimere toepassing van gekwalificeerde meerderheid bij tussentijdse uitbreidingsbesluiten om blokkades door individuele lidstaten te voorkomen, terwijl anderen juist het belang van unanimiteit bij toetreding onderstreepten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D83D64" w:rsidR="00D50E9D" w:rsidP="00D83D64" w:rsidRDefault="00D50E9D" w14:paraId="011DD7A0" w14:textId="77777777">
-      <w:r w:rsidRPr="00D83D64">
+    <w:p w:rsidRPr="00C430BC" w:rsidR="00D50E9D" w:rsidP="00D83D64" w:rsidRDefault="00D50E9D" w14:paraId="011DD7A0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Namens de Tweede Kamer bracht </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A438B6">
-        <w:rPr>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Felix Klos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D83D64">
-[...18 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in dat EU-uitbreiding van historisch belang voor Europa is en verwees naar de Nederlandse benadering van een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>strict</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, fair </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>engaged</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uitbreidingsbeleid, waaraan recent expliciet een geopolitieke dimensie is toegevoegd. Klos onderstreepte dat uitbreiding niet alleen draait om waarden en hervormingen, maar ook om de veiligheid en strategische positie van Europa. Hij sprak steun uit voor geleidelijke integratie van kandidaat-lidstaten als voorbereiding op volledig lidmaatschap, mits dit geen alternatief wordt voor volledige toetreding. Verder vroeg hij nadrukkelijk aandacht voor de noodzakelijke interne hervormingen van de EU en stelde hij de vraag wanneer de Europese Commissie met concrete voorstellen komt, aangezien de Europese Raad hier al in juni 2024 om heeft verzocht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C430BC" w:rsidR="00D50E9D" w:rsidP="00D83D64" w:rsidRDefault="00D50E9D" w14:paraId="70E5C141" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In zijn afsluitende beantwoording erkende Mathieu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bousquet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat veel deelnemers uitbreiding als een strategische noodzaak beschouwen. Hij benadrukte dat de Commissie een evenwicht </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>duurzaam zijn om terugval te voorkomen. Over institutionele hervormingen stelde hij dat deze uiteindelijk in handen van de lidstaten liggen en nauw samenhangen met de onderhandelingen over het toekomstige Meerjarig Financieel Kader.</w:t>
+        <w:t xml:space="preserve">zoekt tussen het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>merit-based</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> karakter van toetreding en het huidige geopolitieke momentum. Daarbij blijft volgens de Commissie het uitgangspunt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rule</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>law</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> first</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” leidend en moeten hervormingen duurzaam zijn om terugval te voorkomen. Over institutionele hervormingen stelde hij dat deze uiteindelijk in handen van de lidstaten liggen en nauw samenhangen met de onderhandelingen over het toekomstige Meerjarig Financieel Kader.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D50E9D" w:rsidRDefault="00D50E9D" w14:paraId="3933DA4B" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00CA3498" w:rsidR="00D50E9D" w:rsidP="000675C1" w:rsidRDefault="00D50E9D" w14:paraId="154A420B" w14:textId="77777777">
+    <w:p w:rsidRPr="00C430BC" w:rsidR="00D50E9D" w:rsidRDefault="00D50E9D" w14:paraId="3933DA4B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C430BC" w:rsidR="00D50E9D" w:rsidP="000675C1" w:rsidRDefault="00D50E9D" w14:paraId="154A420B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sessie 2 - De rol van parlementen in het verder brengen van EU-uitbreiding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C430BC" w:rsidR="00D50E9D" w:rsidP="000675C1" w:rsidRDefault="00D50E9D" w14:paraId="5CD46ED2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het tweede deel van de interparlementaire bijeenkomst stond in het teken van de rol van parlementen bij het EU-toetredingsproces. Professor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>rder brengen van EU-uitbreiding</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Joachim Koops</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Leiden University/Global </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Governance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Institute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) benadrukte dat democratie, rechtsstaat en mensenrechten de kern vormen van het uitbreidingsbeleid. Volgens hem is uitbreiding meer dan een geopolitiek instrument; het is een middel om democratische hervormingen duurzaam te verankeren. Tegen de achtergrond van toenemende geopolitieke spanningen, buitenlandse inmenging en autocratische tendensen in Europa en de kandidaat-lidstaten, onderstreepte hij het belang van sterke nationale parlementen die regeringen controleren, corruptie kunnen helpen tegengaan en burgers betrekken bij het democratische proces. Daarbij wees hij op de waarde van interparlementaire samenwerking, parlementaire </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>twinning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-projecten en de betrokkenheid van het maatschappelijk middenveld als instrumenten om hervormingen te ondersteunen. Ook waarschuwde hij voor polarisatie en afnemende steun voor uitbreiding, waardoor communicatie over de voordelen van toetreding volgens hem steeds belangrijker wordt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000675C1" w:rsidR="00D50E9D" w:rsidP="000675C1" w:rsidRDefault="00D50E9D" w14:paraId="5CD46ED2" w14:textId="77777777">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> (Leiden University/Global Governance Institute) benadrukte dat democratie, rechtsstaat en mensenrechten de kern vormen van het uitbreidingsbeleid. Volgens hem is uitbreiding meer dan een geopolitiek instrument; het is een middel om democratische hervormingen duurzaam te verankeren. Tegen de achtergrond van toenemende geopolitieke spanningen, buitenlandse inmenging en autocratische tendensen in Europa en de kandidaat-lidstaten, onderstreepte hij het belang van sterke nationale parlementen die regeringen controleren, corruptie kunnen helpen tegengaan en burgers betrekken bij het democratische proces. Daarbij wees hij op de waarde van interparlementaire samenwerking, parlementaire twinning-projecten en de betrokkenheid van het maatschappelijk middenveld als instrumenten om hervormingen te ondersteunen. Ook waarschuwde hij voor polarisatie en afnemende steun voor uitbreiding, waardoor communicatie over de voordelen van toetreding volgens hem steeds belangrijker wordt. </w:t>
+    <w:p w:rsidRPr="00C430BC" w:rsidR="00D50E9D" w:rsidP="000675C1" w:rsidRDefault="00D50E9D" w14:paraId="5CAC4B6C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In het daaropvolgende debat was brede overeenstemming dat nationale parlementen een sleutelrol spelen in het uitbreidingsproces. Verschillende deelnemers benadrukten dat parlementen niet alleen toezicht houden op de uitvoering van hervormingen in kandidaat-lidstaten, maar ook fungeren als brug tussen Europese besluitvorming en de burger. Meerdere sprekers wezen erop dat uitbreiding moet bijdragen aan stabiliteit, veiligheid en democratische weerbaarheid op het Europese continent en dat vooruitgang uitsluitend mogelijk is wanneer hervormingen daadwerkelijk worden doorgevoerd. Daarbij werd onderstreept dat burgers beter moeten worden geïnformeerd over de voordelen van uitbreiding om wantrouwen en misverstanden tegen te gaan. Kandidaat-lidstaten uit de Westelijke Balkan vroegen aandacht voor de hervormingen die zij reeds hebben doorgevoerd en waarschuwden voor toenemende frustratie wanneer deze inspanningen onvoldoende worden erkend. Ook kwam het belang van jongerenparticipatie, democratisch onderwijs en uitwisseling van goede parlementaire praktijken nadrukkelijk naar voren. Afsluitend stelde Koops dat er geen uniforme aanpak voor alle parlementen bestaat en dat maatwerk, diepgaande parlementaire evaluaties en nauwere samenwerking met denktanks, ngo’s en andere maatschappelijke actoren essentieel zijn om het uitbreidingsproces duurzaam te ondersteunen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D50E9D" w:rsidP="000675C1" w:rsidRDefault="00D50E9D" w14:paraId="5CAC4B6C" w14:textId="77777777">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> uit de Westelijke Balkan vroegen aandacht voor de hervormingen die zij reeds hebben doorgevoerd en waarschuwden voor toenemende frustratie wanneer deze inspanningen onvoldoende worden erkend. Ook kwam het belang van jongerenparticipatie, democratisch onderwijs en uitwisseling van goede parlementaire praktijken nadrukkelijk naar voren. Afsluitend stelde Koops dat er geen uniforme aanpak voor alle parlementen bestaat en dat maatwerk, diepgaande parlementaire evaluaties en nauwere samenwerking met denktanks, ngo’s en andere maatschappelijke actoren essentieel zijn om het uitbreidingsproces duurzaam te ondersteunen.</w:t>
+    <w:p w:rsidRPr="00C430BC" w:rsidR="00D50E9D" w:rsidP="000675C1" w:rsidRDefault="00D50E9D" w14:paraId="58D665F8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De delegatie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D50E9D" w:rsidP="000675C1" w:rsidRDefault="00D50E9D" w14:paraId="58D665F8" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>De delegatie,</w:t>
+    <w:p w:rsidRPr="00C430BC" w:rsidR="006F53E6" w:rsidRDefault="00D50E9D" w14:paraId="1FF6EA44" w14:textId="7FDA8E79">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C430BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Klos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D50E9D" w:rsidP="000675C1" w:rsidRDefault="00D50E9D" w14:paraId="3412BEF9" w14:textId="77777777">
-[...14 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:sectPr w:rsidRPr="00C430BC" w:rsidR="006F53E6" w:rsidSect="00D50E9D">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C22FBD4" w14:textId="77777777" w:rsidR="00652C4E" w:rsidRDefault="00652C4E" w:rsidP="00D50E9D">
+    <w:p w14:paraId="68641487" w14:textId="77777777" w:rsidR="00FD70E0" w:rsidRDefault="00FD70E0" w:rsidP="00D50E9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FCCF520" w14:textId="77777777" w:rsidR="00652C4E" w:rsidRDefault="00652C4E" w:rsidP="00D50E9D">
+    <w:p w14:paraId="255D1DF2" w14:textId="77777777" w:rsidR="00FD70E0" w:rsidRDefault="00FD70E0" w:rsidP="00D50E9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -378,131 +834,139 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6FD6E60A" w14:textId="77777777" w:rsidR="00D50E9D" w:rsidRPr="00D50E9D" w:rsidRDefault="00D50E9D" w:rsidP="00D50E9D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5FB93FF1" w14:textId="77777777" w:rsidR="00D50E9D" w:rsidRPr="00D50E9D" w:rsidRDefault="00D50E9D" w:rsidP="00D50E9D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7ADCAAAE" w14:textId="77777777" w:rsidR="00652C4E" w:rsidRDefault="00652C4E" w:rsidP="00D50E9D">
+    <w:p w14:paraId="0D1D2278" w14:textId="77777777" w:rsidR="00FD70E0" w:rsidRDefault="00FD70E0" w:rsidP="00D50E9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79859077" w14:textId="77777777" w:rsidR="00652C4E" w:rsidRDefault="00652C4E" w:rsidP="00D50E9D">
+    <w:p w14:paraId="30AFB7A0" w14:textId="77777777" w:rsidR="00FD70E0" w:rsidRDefault="00FD70E0" w:rsidP="00D50E9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="38EC2091" w14:textId="77777777" w:rsidR="00D50E9D" w:rsidRPr="00D50E9D" w:rsidRDefault="00D50E9D" w:rsidP="00D50E9D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7D712056" w14:textId="77777777" w:rsidR="00D50E9D" w:rsidRPr="00D50E9D" w:rsidRDefault="00D50E9D" w:rsidP="00D50E9D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="281E5921" w14:textId="77777777" w:rsidR="00D50E9D" w:rsidRPr="00D50E9D" w:rsidRDefault="00D50E9D" w:rsidP="00D50E9D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D50E9D"/>
+    <w:rsid w:val="00166E21"/>
+    <w:rsid w:val="00410244"/>
+    <w:rsid w:val="00612F20"/>
     <w:rsid w:val="00652C4E"/>
     <w:rsid w:val="006F53E6"/>
     <w:rsid w:val="00B049F5"/>
+    <w:rsid w:val="00C430BC"/>
     <w:rsid w:val="00D50E9D"/>
     <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F17566"/>
+    <w:rsid w:val="00FD70E0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2CF1D07A"/>
@@ -1484,52 +1948,51 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D50E9D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europarl.europa.eu/relnatparl/en/afet-icm-on-enlargement-24-june-2026-bru/products-details/20260617CPU48467" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europarl.europa.eu/relnatparl/en/afet-icm-on-enlargement-24-june-2026-bru/products-details/20260617CPU48467" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1787,51 +2250,59 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
   <ap:Words>987</ap:Words>
-  <ap:Characters>5432</ap:Characters>
+  <ap:Characters>5431</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>45</ap:Lines>
   <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6407</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6406</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>