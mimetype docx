--- v0 (2026-08-18)
+++ v1 (2026-10-03)
@@ -1,182 +1,170 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidRPr="008F352E" w:rsidR="009009F1" w:rsidRDefault="001043DE" w14:paraId="48A992CE" w14:textId="77777777">
-      <w:r>
+      <w:r w:rsidRPr="00437BA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>21 501-02</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009009F1" w:rsidR="009009F1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Raad Algemene Zaken en Raad Buitenlandse Zaken</w:t>
       </w:r>
       <w:r w:rsidR="009009F1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidRPr="009009F1" w:rsidR="001043DE" w:rsidP="001043DE" w:rsidRDefault="001043DE" w14:paraId="3F7904CA" w14:textId="19B2DC39">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009009F1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="009009F1" w:rsidR="009009F1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">r. </w:t>
-[...6 lines deleted...]
-        <w:t>3462</w:t>
+        <w:t>r. 3462</w:t>
       </w:r>
       <w:r w:rsidRPr="009009F1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t>Verslag van een interparlementaire commissiebijeenkomst</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001043DE" w:rsidP="001043DE" w:rsidRDefault="001043DE" w14:paraId="20B9812B" w14:textId="00471F42">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Vastgesteld </w:t>
       </w:r>
       <w:r w:rsidR="009009F1">
         <w:t xml:space="preserve">18 augustus </w:t>
       </w:r>
       <w:r>
         <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00220D6F" w:rsidP="00A04BED" w:rsidRDefault="00220D6F" w14:paraId="7D3F51ED" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00A04BED" w:rsidR="00A04BED" w:rsidP="00A04BED" w:rsidRDefault="7D92FA83" w14:paraId="52648AE6" w14:textId="5D0E4CE4">
       <w:r>
         <w:t xml:space="preserve">Op 24 juni 2026 organiseerde de begrotingscontrolecommissie (CONT) van het Europees Parlement een </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
+      <w:hyperlink r:id="rId7">
         <w:r w:rsidRPr="11FC219D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>interparlementaire commissievergadering</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. Het onderwerp betrof de lessen die getrokken kunnen worden uit het Herstel- en Veerkrachtplan (HVP) voor toezicht op de uitvoering van het komende Meerjarig Financieel Kader (MFK). Felix Klos (D66) was, namens de vaste Kamercommissie Europese Zaken van de Tweede Kamer, aanwezig bij de bijeenkomst en nam als spreker deel aan het tweede panel.</w:t>
       </w:r>
       <w:r w:rsidR="439F3FF1">
         <w:t xml:space="preserve"> De delegatie brengt hierbij verslag uit van deze bijeenkomst.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00960E8D" w:rsidR="00A04BED" w:rsidP="00A04BED" w:rsidRDefault="2A436FD1" w14:paraId="76317989" w14:textId="0763F19B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In het </w:t>
       </w:r>
       <w:r w:rsidRPr="60AC9452">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">eerste </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
+      <w:hyperlink r:id="rId8">
         <w:r w:rsidRPr="60AC9452">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> werd nader ingegaan op het </w:t>
       </w:r>
       <w:r w:rsidRPr="60AC9452">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Herstel- en Veerkrachtplan,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> en</w:t>
       </w:r>
       <w:r w:rsidRPr="60AC9452">
         <w:rPr>
           <w:b/>
@@ -307,51 +295,51 @@
         <w:t xml:space="preserve">was een stuk kritischer over het HVP. Volgens hem bevatte het veel onterechte uitgaven, als gevolg van dubbele financiering en administratieve uitgaven. Tegelijkertijd bleek het lastig vast te stellen of mijlpalen daadwerkelijk bereikt waren. Ook inzicht in de eindontvangers is wat hem betreft van belang. Dit moet verbeteren in het MFK om geloofwaardigheid en publieke steun te behouden. </w:t>
       </w:r>
       <w:r w:rsidR="0D74DFCB">
         <w:t xml:space="preserve">Mevrouw </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0D74DFCB">
         <w:t>Maletić</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0D9A6405">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>ERK</w:t>
       </w:r>
       <w:r w:rsidR="0D9A6405">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> gaf in haar </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId9">
         <w:r w:rsidRPr="60AC9452">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>presentatie</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> de duidelijke boodschap af dat het mogelijk moet blijven om daadwerkelijk gemaakte kosten te controleren; daarvoor is transparantie en verslaglegging van groot belang. Het belangrijkste probleem met het HVP was dat het nooit is opgezet als ‘</w:t>
       </w:r>
       <w:r w:rsidRPr="60AC9452">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>performance-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="60AC9452">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>based</w:t>
       </w:r>
@@ -385,51 +373,51 @@
       <w:r w:rsidRPr="00A04BED">
         <w:t xml:space="preserve"> van de vertegenwoordigers van nationale parlementen </w:t>
       </w:r>
       <w:r w:rsidR="008D2147">
         <w:t xml:space="preserve">tijdens het debat </w:t>
       </w:r>
       <w:r w:rsidRPr="00A04BED">
         <w:t xml:space="preserve">viel op te maken dat het HVP over het algemeen als een succes wordt beschouwd zolang behoud van werkgelegenheid en economische continuïteit al hoofddoel wordt beschouwd. Hervormingen zijn volgens veel aanwezigen met wisselend succes tot stand gebracht. De eindconclusie leek dan ook dat flexibiliteit en snelheid </w:t>
       </w:r>
       <w:r w:rsidRPr="00A04BED">
         <w:lastRenderedPageBreak/>
         <w:t>weliswaar belangrijk zijn maar dat dit niet ten koste mag gaan van de rechtmatigheid van uitgaven.   </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A04BED" w:rsidR="00A04BED" w:rsidP="60AC9452" w:rsidRDefault="2A436FD1" w14:paraId="2DFC1533" w14:textId="76BE4091">
       <w:r>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
       <w:r w:rsidRPr="60AC9452">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">tweede </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId10">
         <w:r w:rsidRPr="60AC9452">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> betrof </w:t>
       </w:r>
       <w:r w:rsidR="0092AAB5">
         <w:t>een blik op de toekomst</w:t>
       </w:r>
       <w:r w:rsidRPr="60AC9452">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">voor het aankomende MFK. Hierin kwamen </w:t>
       </w:r>
@@ -728,75 +716,71 @@
         <w:t xml:space="preserve"> waar volgens haar de Europese toegevoegde waarde duidelijk is</w:t>
       </w:r>
       <w:r w:rsidR="6160A030">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> niet mogen worden vergeten. Ook de nieuwe eigen middelen zijn wat haar betreft nog een aandachtspunt.</w:t>
       </w:r>
       <w:r w:rsidR="71679C8E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="71679C8E">
         <w:t>Saastamoinen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="71679C8E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="436378F6">
         <w:t xml:space="preserve">(OLAF) </w:t>
       </w:r>
       <w:r w:rsidR="71679C8E">
         <w:t xml:space="preserve">lichtte in haar </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId11">
         <w:r w:rsidRPr="60AC9452" w:rsidR="71679C8E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>presentatie</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="71679C8E">
         <w:t xml:space="preserve"> toe dat OLAF toeziet op controlemechanismes vooraf, en achteraf gevallen onderzoekt waarbij er een aannemelijk vermoeden is van fraude. De volgende aspecten werden benadrukt: het belang van transparantie en informatie over eindgebruikers; dit is immers nodig voor het terugvorderen van dubbele betalingen en de aanpak van fraude. Daarnaast is een betere uitwisseling van gegevens tussen nationale anti-fraude diensten gewenst. In het MFK is een wetsgrondslag nodig om onterecht ontvangen fondsen terug te kunnen vorderen. Tot slot werd de meerwaarde benadrukt van controle door nationale parlementen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A04BED" w:rsidP="00A04BED" w:rsidRDefault="00A04BED" w14:paraId="4087E9C6" w14:textId="1E683EFD">
       <w:r w:rsidRPr="00A04BED">
         <w:t xml:space="preserve">Veel vertegenwoordigers van nationale parlementen drongen </w:t>
       </w:r>
       <w:r w:rsidR="00B957A9">
         <w:t xml:space="preserve">tijdens het debat </w:t>
       </w:r>
       <w:r w:rsidRPr="00A04BED">
-        <w:t xml:space="preserve">aan op het behoud van de traditionele prioriteiten in de Europese begroting; cohesie en </w:t>
-[...3 lines deleted...]
-        <w:t>landbouw. Daarnaast werd benadrukt dat flexibiliteit niet ten koste mag gaan van de voorspelbaarheid voor eindontvangers. Niettemin waren de meeste aanwezigen het eens over het belang van transparantie en controle van uitgaven en dat de begroting zich zou moeten richten op het creëren van Europese meerwaarde.</w:t>
+        <w:t>aan op het behoud van de traditionele prioriteiten in de Europese begroting; cohesie en landbouw. Daarnaast werd benadrukt dat flexibiliteit niet ten koste mag gaan van de voorspelbaarheid voor eindontvangers. Niettemin waren de meeste aanwezigen het eens over het belang van transparantie en controle van uitgaven en dat de begroting zich zou moeten richten op het creëren van Europese meerwaarde.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00220D6F" w:rsidP="00A04BED" w:rsidRDefault="00220D6F" w14:paraId="1B1AA328" w14:textId="77777777"/>
     <w:p w:rsidR="00220D6F" w:rsidP="00220D6F" w:rsidRDefault="00220D6F" w14:paraId="48A29B05" w14:textId="1FD98F7B">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
       <w:r>
         <w:t>De delegatie,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A04BED" w:rsidR="00220D6F" w:rsidP="00220D6F" w:rsidRDefault="00220D6F" w14:paraId="67E93F82" w14:textId="3CE4044D">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
       <w:r>
         <w:t>Klos</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00420369" w:rsidRDefault="00420369" w14:paraId="75021ADB" w14:textId="77777777"/>
     <w:sectPr w:rsidR="00420369">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
@@ -815,105 +799,110 @@
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A04BED"/>
     <w:rsid w:val="00054F2B"/>
     <w:rsid w:val="000807EA"/>
     <w:rsid w:val="00090157"/>
     <w:rsid w:val="000C4E72"/>
     <w:rsid w:val="000E3439"/>
     <w:rsid w:val="001017DD"/>
     <w:rsid w:val="001043DE"/>
     <w:rsid w:val="00131985"/>
     <w:rsid w:val="00136325"/>
     <w:rsid w:val="001C13AD"/>
     <w:rsid w:val="00220D6F"/>
     <w:rsid w:val="00280239"/>
     <w:rsid w:val="002D1A64"/>
     <w:rsid w:val="002E0E23"/>
     <w:rsid w:val="003E5232"/>
     <w:rsid w:val="00420369"/>
+    <w:rsid w:val="00437BA9"/>
     <w:rsid w:val="005556C2"/>
+    <w:rsid w:val="00563F0F"/>
+    <w:rsid w:val="00612F20"/>
     <w:rsid w:val="00673AB9"/>
     <w:rsid w:val="006C3A66"/>
     <w:rsid w:val="006F4165"/>
     <w:rsid w:val="00814B13"/>
     <w:rsid w:val="008D2147"/>
     <w:rsid w:val="009009F1"/>
     <w:rsid w:val="0092AAB5"/>
     <w:rsid w:val="00960E8D"/>
     <w:rsid w:val="00A04BED"/>
     <w:rsid w:val="00A76259"/>
     <w:rsid w:val="00AC683A"/>
     <w:rsid w:val="00B31A0A"/>
     <w:rsid w:val="00B94E48"/>
     <w:rsid w:val="00B957A9"/>
     <w:rsid w:val="00BF0708"/>
     <w:rsid w:val="00C15807"/>
     <w:rsid w:val="00C708A3"/>
     <w:rsid w:val="00C857CE"/>
     <w:rsid w:val="00CC2F18"/>
     <w:rsid w:val="00D129A7"/>
     <w:rsid w:val="00D81744"/>
     <w:rsid w:val="00D85DDE"/>
     <w:rsid w:val="00DB7372"/>
     <w:rsid w:val="00DC579E"/>
     <w:rsid w:val="00E60190"/>
     <w:rsid w:val="00E647B5"/>
     <w:rsid w:val="00EE358A"/>
     <w:rsid w:val="00EF2B79"/>
+    <w:rsid w:val="00FD27E6"/>
     <w:rsid w:val="041EF254"/>
     <w:rsid w:val="06B3653D"/>
     <w:rsid w:val="07BFC446"/>
     <w:rsid w:val="094A6B20"/>
     <w:rsid w:val="0D74DFCB"/>
     <w:rsid w:val="0D9A6405"/>
     <w:rsid w:val="100FB46F"/>
     <w:rsid w:val="11FC219D"/>
     <w:rsid w:val="1B1A7B8F"/>
     <w:rsid w:val="1DC08E21"/>
     <w:rsid w:val="2A436FD1"/>
     <w:rsid w:val="2AF9899C"/>
     <w:rsid w:val="2B0E60F1"/>
     <w:rsid w:val="2C727A1B"/>
     <w:rsid w:val="2D9560EF"/>
     <w:rsid w:val="2DC827B0"/>
     <w:rsid w:val="3003E80B"/>
     <w:rsid w:val="30FA80EA"/>
     <w:rsid w:val="3154D6F8"/>
     <w:rsid w:val="35450F31"/>
     <w:rsid w:val="436378F6"/>
     <w:rsid w:val="439F3FF1"/>
     <w:rsid w:val="45B9FBA6"/>
     <w:rsid w:val="4C25EB98"/>
     <w:rsid w:val="5B295AA8"/>
@@ -1817,51 +1806,51 @@
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00D129A7"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur06.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.europarl.europa.eu%2Frelnatparl%2Fen%2Fcont-icm-on-recovery-and-resilience-faci%2Fproducts-details%2F20260602CPU48363&amp;data=05%7C02%7Cj.timmer%40tweedekamer.nl%7C2fe5e6a45286433a10fe08ded7661d55%7C238cb5073f714afeaaab8382731a4345%7C0%7C0%7C639185030770355132%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=Z4sis1z8OpNaXlyY3JxMCvv62XU%2FAV1SA9fRQwrfqFc%3D&amp;reserved=0" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur06.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.europarl.europa.eu%2Fcmsdata%2F308536%2FOLAF%2520Future%2520outlook%2520concerning%2520the%2520next%2520Multiannual%2520FinancialFramework%2520(MFF).pptx&amp;data=05%7C02%7Cj.timmer%40tweedekamer.nl%7C2fe5e6a45286433a10fe08ded7661d55%7C238cb5073f714afeaaab8382731a4345%7C0%7C0%7C639185030770395207%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=WIIL8eb1PPnth7pONbTZXV7TlcQWJfv5l7D4P9HoEmU%3D&amp;reserved=0" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur06.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.europarl.europa.eu%2Fcmsdata%2F308355%2FAgenda_CONT%2520ICM.pdf&amp;data=05%7C02%7Cj.timmer%40tweedekamer.nl%7C2fe5e6a45286433a10fe08ded7661d55%7C238cb5073f714afeaaab8382731a4345%7C0%7C0%7C639185030770385724%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=rhRjxlsOPYMwqHkN4Bag3CnCiONL0v%2BtNTd%2Fq85%2FibE%3D&amp;reserved=0" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur06.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.europarl.europa.eu%2Fcmsdata%2F308537%2FRRF%2520oversight%2520200626%2520final.pptx&amp;data=05%7C02%7Cj.timmer%40tweedekamer.nl%7C2fe5e6a45286433a10fe08ded7661d55%7C238cb5073f714afeaaab8382731a4345%7C0%7C0%7C639185030770376335%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=5kiwXJAv6Ut63D3POc5N1p6l3I5V5rW0JlQddE5lWw8%3D&amp;reserved=0" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur06.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.europarl.europa.eu%2Fcmsdata%2F308355%2FAgenda_CONT%2520ICM.pdf&amp;data=05%7C02%7Cj.timmer%40tweedekamer.nl%7C2fe5e6a45286433a10fe08ded7661d55%7C238cb5073f714afeaaab8382731a4345%7C0%7C0%7C639185030770364803%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=skAEea4INBlpCluwNMdSSdNMup%2BfmzpESlmO0guEuiY%3D&amp;reserved=0" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur06.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.europarl.europa.eu%2Fcmsdata%2F308355%2FAgenda_CONT%2520ICM.pdf&amp;data=05%7C02%7Cj.timmer%40tweedekamer.nl%7C2fe5e6a45286433a10fe08ded7661d55%7C238cb5073f714afeaaab8382731a4345%7C0%7C0%7C639185030770364803%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=skAEea4INBlpCluwNMdSSdNMup%2BfmzpESlmO0guEuiY%3D&amp;reserved=0" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur06.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.europarl.europa.eu%2Frelnatparl%2Fen%2Fcont-icm-on-recovery-and-resilience-faci%2Fproducts-details%2F20260602CPU48363&amp;data=05%7C02%7Cj.timmer%40tweedekamer.nl%7C2fe5e6a45286433a10fe08ded7661d55%7C238cb5073f714afeaaab8382731a4345%7C0%7C0%7C639185030770355132%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=Z4sis1z8OpNaXlyY3JxMCvv62XU%2FAV1SA9fRQwrfqFc%3D&amp;reserved=0" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur06.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.europarl.europa.eu%2Fcmsdata%2F308536%2FOLAF%2520Future%2520outlook%2520concerning%2520the%2520next%2520Multiannual%2520FinancialFramework%2520(MFF).pptx&amp;data=05%7C02%7Cj.timmer%40tweedekamer.nl%7C2fe5e6a45286433a10fe08ded7661d55%7C238cb5073f714afeaaab8382731a4345%7C0%7C0%7C639185030770395207%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=WIIL8eb1PPnth7pONbTZXV7TlcQWJfv5l7D4P9HoEmU%3D&amp;reserved=0" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur06.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.europarl.europa.eu%2Fcmsdata%2F308355%2FAgenda_CONT%2520ICM.pdf&amp;data=05%7C02%7Cj.timmer%40tweedekamer.nl%7C2fe5e6a45286433a10fe08ded7661d55%7C238cb5073f714afeaaab8382731a4345%7C0%7C0%7C639185030770385724%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=rhRjxlsOPYMwqHkN4Bag3CnCiONL0v%2BtNTd%2Fq85%2FibE%3D&amp;reserved=0" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur06.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.europarl.europa.eu%2Fcmsdata%2F308537%2FRRF%2520oversight%2520200626%2520final.pptx&amp;data=05%7C02%7Cj.timmer%40tweedekamer.nl%7C2fe5e6a45286433a10fe08ded7661d55%7C238cb5073f714afeaaab8382731a4345%7C0%7C0%7C639185030770376335%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=5kiwXJAv6Ut63D3POc5N1p6l3I5V5rW0JlQddE5lWw8%3D&amp;reserved=0" TargetMode="External" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2145,65 +2134,65 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
   <ap:Words>1374</ap:Words>
-  <ap:Characters>7562</ap:Characters>
-  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:Characters>7560</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>63</ap:Lines>
   <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8919</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8917</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010059AD258F158719418A33E12EEAD6987E</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>a9659e8c-2ab8-47bd-87fc-6314172643c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>