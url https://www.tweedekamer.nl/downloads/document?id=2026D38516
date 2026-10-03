--- v0 (2026-08-18)
+++ v1 (2026-10-03)
@@ -1,3108 +1,806 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="004A28AC" w:rsidR="00FA066D" w:rsidP="00FA066D" w:rsidRDefault="00FA066D" w14:paraId="2FB96B5B" w14:textId="77777777">
-[...27 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00887994" w:rsidR="00887994" w:rsidRDefault="00A0120A" w14:paraId="5566891E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>33118</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887994" w:rsidR="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00887994" w:rsidR="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00887994" w:rsidR="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Omgevingsrecht</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00887994" w:rsidR="00887994" w:rsidP="00887994" w:rsidRDefault="00887994" w14:paraId="202A4CC1" w14:textId="16691B15">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>344</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00887994" w:rsidR="00887994" w:rsidP="00FA066D" w:rsidRDefault="00887994" w14:paraId="7E985EBB" w14:textId="6C127C83">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00887994" w:rsidR="00887994" w:rsidP="00FA066D" w:rsidRDefault="00887994" w14:paraId="50462A26" w14:textId="68531279">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 18  augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00887994" w:rsidR="00A0120A" w:rsidP="00FA066D" w:rsidRDefault="00A0120A" w14:paraId="20C32CD1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00887994" w:rsidR="00EC5420" w:rsidP="00FA066D" w:rsidRDefault="00EC5420" w14:paraId="7C5BA4A5" w14:textId="18200DEE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Hierbij bied ik u het ontwerpbesluit houdende wijziging van het Besluit activiteiten leefomgeving (hierna: Bal) in verband met de herijking van het instrument gedragscode soortenbescherming en de bijbehorende nota van toelichting aan.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A28AC">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A28AC" w:rsidR="00FA066D" w:rsidP="00FA066D" w:rsidRDefault="00FA066D" w14:paraId="37273CCC" w14:textId="77777777">
-[...28 lines deleted...]
-        <w:t xml:space="preserve">voordat het aan de Afdeling advisering van de Raad van State zal worden voorgelegd. Op grond van artikel 23.5 van de Omgevingswet geschiedt de voordracht aan de Koning ter verkrijging van het advies van de Afdeling advisering van de Raad van State over het ontwerpbesluit niet eerder dan vier weken nadat het ontwerpbesluit aan beide Kamers der Staten-Generaal is voorgelegd. </w:t>
+    <w:p w:rsidRPr="00887994" w:rsidR="00EC5420" w:rsidP="00FA066D" w:rsidRDefault="00EC5420" w14:paraId="36F24FA4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorlegging geschiedt in het kader van voorhangprocedure van artikel 23.5 van de Omgevingswet en biedt uw Kamer de mogelijkheid zich uit te spreken over het ontwerpbesluit in verband met de wijziging van het Bal voordat het aan de Afdeling advisering van de Raad van State zal worden voorgelegd. Op grond van artikel 23.5 van de Omgevingswet geschiedt de voordracht aan de Koning ter verkrijging van het advies van de Afdeling advisering van de Raad van State over het ontwerpbesluit niet eerder dan vier weken nadat het ontwerpbesluit aan beide Kamers der Staten-Generaal is voorgelegd. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk199775595" w:id="0"/>
-      <w:r w:rsidRPr="004A28AC">
-[...21 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze periode van ‘voorhang’ bij beide Kamers gaat in op 8 september en eindigt op 6 oktober 2026.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidRPr="004A28AC" w:rsidR="00FA066D" w:rsidP="00FA066D" w:rsidRDefault="00FA066D" w14:paraId="742CDFDF" w14:textId="77777777">
-[...85 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00887994" w:rsidR="00EC5420" w:rsidP="00FA066D" w:rsidRDefault="00EC5420" w14:paraId="7E54279A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een omgevingsvergunning voor een flora- en fauna-activiteit is verplicht voor in het Bal aangewezen activiteiten die mogelijk nadelige gevolgen hebben voor dieren of planten van beschermde soorten die van nature in het wild voorkomen. Voor activiteiten die frequent worden uitgevoerd en die een voorzienbaar en voorspelbaar effect hebben op soorten en hun leefgebied, geldt een uitzondering op de vergunningplicht als wordt gewerkt overeenkomstig een bij ministeriële regeling aangewezen gedragscode.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00887994" w:rsidR="00EC5420" w:rsidP="00FA066D" w:rsidRDefault="00EC5420" w14:paraId="3B14D136" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Onderhavig besluit bevat wijzigingen van het Bal inzake gedragscodes om het Bal beter te laten aansluiten bij de eisen uit de Vogelrichtlijn en de Habitatrichtlijn. Deze wijzigingen zijn technisch van aard en hebben geen consequenties voor de gebruiker van de gedragscode. Voorts wordt aan de categorieën handelingen waarvoor een gedragscode kan worden aangewezen ‘ecologisch onderzoek’ toegevoegd en wordt de categorie ‘bestendig gebruik’ gewijzigd in ‘gebruik van terreinen overeenkomstig de daaraan toegedeelde functie’. Tenslotte wordt, om gebruik te kunnen maken van de vrijstelling van de vergunningplicht, voor enkele specifieke handelingen als voorwaarde gesteld dat vooraf gegevens en bescheiden worden verstrekt, de zogenoemde informatieplicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00887994" w:rsidR="00EC5420" w:rsidP="00FA066D" w:rsidRDefault="00EC5420" w14:paraId="3D9B0662" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Na de voorhangperiode zal over het ontwerp advies worden gevraagd aan de Afdeling advisering van de Raad van State.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00887994" w:rsidRDefault="00887994" w14:paraId="3C8610FC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk199775487" w:id="1"/>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...47 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC5420" w:rsidP="00FA066D" w:rsidRDefault="00EC5420" w14:paraId="576EF227" w14:textId="06C1311E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Gelijktijdig met deze brief heb ik een brief ter voorhang van het ontwerpbesluit toegezonden aan de voorzitter van de Eerste Kamer der Staten-Generaal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00887994" w:rsidR="00887994" w:rsidP="00FA066D" w:rsidRDefault="00887994" w14:paraId="6BD7238D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00887994" w:rsidR="00EC5420" w:rsidP="00887994" w:rsidRDefault="00887994" w14:paraId="383314FC" w14:textId="7EDB1A25">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887994" w:rsidR="00EC5420">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A28AC">
-[...94 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    </w:p>
+    <w:p w:rsidRPr="00887994" w:rsidR="00887994" w:rsidP="00887994" w:rsidRDefault="00887994" w14:paraId="3D72F39F" w14:textId="6ADF1A7B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Essen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA066D" w:rsidR="00887994" w:rsidP="00887994" w:rsidRDefault="00887994" w14:paraId="70FD3472" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00887994" w:rsidR="00EC5420" w:rsidP="00EC5420" w:rsidRDefault="00EC5420" w14:paraId="3754021D" w14:textId="4BB1CD29">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ontvangen ter Griffie op 18 augustus 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00887994" w:rsidR="00EC5420" w:rsidP="00EC5420" w:rsidRDefault="00EC5420" w14:paraId="710DDDDD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>De voordracht voor de vast te stellen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00887994" w:rsidR="00EC5420" w:rsidP="00EC5420" w:rsidRDefault="00EC5420" w14:paraId="3C056983" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>algemene maatregel van bestuur is aan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00887994" w:rsidR="00EC5420" w:rsidP="00EC5420" w:rsidRDefault="00EC5420" w14:paraId="36AD94BE" w14:textId="00A92F1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de Kamer overgelegd tot en met 6 oktober 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00887994" w:rsidR="00EC5420" w:rsidP="00EC5420" w:rsidRDefault="00EC5420" w14:paraId="18C2324D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>De voordracht voor de vast te stellen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00887994" w:rsidR="00EC5420" w:rsidP="00EC5420" w:rsidRDefault="00EC5420" w14:paraId="6D106E1D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>algemene maatregel van bestuur kan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00887994" w:rsidR="00EC5420" w:rsidP="00EC5420" w:rsidRDefault="00EC5420" w14:paraId="20F9D303" w14:textId="34C773FA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>niet eerder worden gedaan dan op 7 oktober 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidRPr="00887994" w:rsidR="00EC5420">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30743DE1" w14:textId="77777777" w:rsidR="003E4D52" w:rsidRDefault="003E4D52">
+    <w:p w14:paraId="1B8E4FBE" w14:textId="77777777" w:rsidR="00321F80" w:rsidRDefault="00321F80" w:rsidP="00EC5420">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7676B016" w14:textId="77777777" w:rsidR="003E4D52" w:rsidRDefault="003E4D52"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4AB66689" w14:textId="77777777" w:rsidR="003E4D52" w:rsidRDefault="003E4D52">
+    <w:p w14:paraId="3ABFF6C2" w14:textId="77777777" w:rsidR="00321F80" w:rsidRDefault="00321F80" w:rsidP="00EC5420">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528863D8" w14:textId="77777777" w:rsidR="003E4D52" w:rsidRDefault="003E4D52"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...56 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B664C92" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="3FA5821B" w14:textId="77777777" w:rsidR="00EC5420" w:rsidRPr="00EC5420" w:rsidRDefault="00EC5420" w:rsidP="00EC5420">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="50158429" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="1C675BA2" w14:textId="77777777" w:rsidR="00EC5420" w:rsidRPr="00EC5420" w:rsidRDefault="00EC5420" w:rsidP="00EC5420">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="647BF055" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A8F636C" w14:textId="77777777" w:rsidR="00EC5420" w:rsidRPr="00EC5420" w:rsidRDefault="00EC5420" w:rsidP="00EC5420">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A6F9499" w14:textId="77777777" w:rsidR="003E4D52" w:rsidRDefault="003E4D52">
+    <w:p w14:paraId="2C2C0C6F" w14:textId="77777777" w:rsidR="00321F80" w:rsidRDefault="00321F80" w:rsidP="00EC5420">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A46607" w14:textId="77777777" w:rsidR="003E4D52" w:rsidRDefault="003E4D52"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D48594E" w14:textId="77777777" w:rsidR="003E4D52" w:rsidRDefault="003E4D52">
+    <w:p w14:paraId="77F10AFC" w14:textId="77777777" w:rsidR="00321F80" w:rsidRDefault="00321F80" w:rsidP="00EC5420">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B96DF66" w14:textId="77777777" w:rsidR="003E4D52" w:rsidRDefault="003E4D52"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="73D4F6C6" w14:textId="77777777" w:rsidR="00FA066D" w:rsidRPr="00D5101E" w:rsidRDefault="00FA066D" w:rsidP="00FA066D">
+    <w:p w14:paraId="3F91FC66" w14:textId="77777777" w:rsidR="00EC5420" w:rsidRPr="00887994" w:rsidRDefault="00EC5420" w:rsidP="00FA066D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D5101E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887994">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D5101E">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00887994">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Raadpleegbaar via www.tweedekamer.nl</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...105 lines deleted...]
-  <w:p w14:paraId="3DE9486E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="2D47B6D3" w14:textId="77777777" w:rsidR="00EC5420" w:rsidRPr="00EC5420" w:rsidRDefault="00EC5420" w:rsidP="00EC5420">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...527 lines deleted...]
-  <w:p w14:paraId="1BB9F910" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="5B5341FF" w14:textId="77777777" w:rsidR="00EC5420" w:rsidRPr="00EC5420" w:rsidRDefault="00EC5420" w:rsidP="00EC5420">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7497F195" w14:textId="77777777" w:rsidR="00EC5420" w:rsidRPr="00EC5420" w:rsidRDefault="00EC5420" w:rsidP="00EC5420">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...577 lines deleted...]
-    <w:rsid w:val="00FF20E1"/>
+    <w:rsidRoot w:val="00EC5420"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00321F80"/>
+    <w:rsid w:val="00455323"/>
+    <w:rsid w:val="004912F1"/>
+    <w:rsid w:val="006A724A"/>
+    <w:rsid w:val="006D77EB"/>
+    <w:rsid w:val="00736765"/>
+    <w:rsid w:val="00887994"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A0120A"/>
+    <w:rsid w:val="00B06529"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00EC5420"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="78AB7418"/>
+  <w14:docId w14:val="2B4EC181"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{6BCF8B68-35B1-4D4A-BC75-1A0527EAF2C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3124,74 +822,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3340,1157 +1039,1014 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00EC5420"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00EC5420"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00EC5420"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00EC5420"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC5420"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC5420"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC5420"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC5420"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC5420"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...336 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00EC5420"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC5420"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC5420"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC5420"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC5420"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC5420"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC5420"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC5420"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC5420"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC5420"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00EC5420"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00EC5420"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00EC5420"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC5420"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00EC5420"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC5420"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC5420"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00EC5420"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
-[...8 lines deleted...]
-    <w:name w:val="Koptekst Char1"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00EC5420"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Koptekst"/>
-[...14 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC5420"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-[...6 lines deleted...]
-    <w:name w:val="Kop 2 Char1"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EC5420"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Kop2"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EC5420"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Char Char3,Char2,Footnote Reference Superscript,BVI fnr,Footnote symbol,Footnote call,SUPERS,(Footnote Reference),Footnote,Voetnootverwijzing,Times 10 Point,Exposant 3 Point,Footnote reference number,note TESI,number"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FA066D"/>
+    <w:rsid w:val="00EC5420"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...9 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EC5420"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:semiHidden/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EC5420"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00162EF4"/>
-[...20 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:rsid w:val="00EC5420"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...30 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EC5420"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00887994"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>2162</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>462</ap:Words>
+  <ap:Characters>2547</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>18</ap:Lines>
-  <ap:Paragraphs>5</ap:Paragraphs>
+  <ap:Lines>21</ap:Lines>
+  <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2550</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3003</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>