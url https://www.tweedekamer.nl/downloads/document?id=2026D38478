--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -1,3594 +1,1031 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CC6C89" w:rsidP="00AC34C9" w:rsidRDefault="00CC6C89" w14:paraId="40AE68E1" w14:textId="77777777">
+    <w:p w:rsidRPr="00A12EF8" w:rsidR="00A12EF8" w:rsidRDefault="00581D13" w14:paraId="3023AF5B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>29214</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8" w:rsidR="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8" w:rsidR="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8" w:rsidR="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8" w:rsidR="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Subsidiebeleid VWS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A12EF8" w:rsidR="00C703CA" w:rsidP="008F0606" w:rsidRDefault="00A12EF8" w14:paraId="2833B2F6" w14:textId="6E1CE2B5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="007E4B31" w:rsidP="00AC34C9" w:rsidRDefault="007E4B31" w14:paraId="2E58ACB0" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>115</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8" w:rsidR="00581D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A12EF8" w:rsidR="00A12EF8" w:rsidP="008F0606" w:rsidRDefault="00A12EF8" w14:paraId="5081F95F" w14:textId="591D8C7C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="007E4B31" w:rsidP="00AC34C9" w:rsidRDefault="007E4B31" w14:paraId="4B27CB42" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A12EF8" w:rsidR="00A12EF8" w:rsidP="008F0606" w:rsidRDefault="00A12EF8" w14:paraId="60902931" w14:textId="3D8BF0BE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00CC6C89" w:rsidP="00AC34C9" w:rsidRDefault="00CC6C89" w14:paraId="7DFA5334" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Den Haag, 17 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A12EF8" w:rsidR="006431BE" w:rsidP="008F0606" w:rsidRDefault="006431BE" w14:paraId="4406F579" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00CC6C89" w:rsidP="00AC34C9" w:rsidRDefault="00CC6C89" w14:paraId="0756FF6F" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A12EF8" w:rsidR="00C703CA" w:rsidP="008F0606" w:rsidRDefault="00C703CA" w14:paraId="23630F5E" w14:textId="0DC27827">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:sectPr w:rsidR="00CC6C89">
-[...10 lines deleted...]
-    <w:p w:rsidR="008F0606" w:rsidP="003A0D60" w:rsidRDefault="00000000" w14:paraId="2F91FD72" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij bied ik u het ontwerpbesluit houdende de wijziging van de subsidieregeling opvang kinderen van ouders met een trekkend/varend bestaan (hierna: de subsidieregeling) aan, in verband met de verlenging van de werkingsduur en de aanpassing van (de berekening van) de bedragen in de regeling. De huidige subsidieregeling kent een vervaldatum van 01-01-2027. De onderhavige wijzigingsregeling ziet op de verlenging van de werkingsduur van de subsidieregeling van 01-01-2027 tot 01-01-2032 (de maximaal toegestane periode van vijf jaar, conform artikel 4.10, tweede lid, van de Comptabiliteitswet 2016). De voorlegging geschiedt in het kader van de wettelijk voorgeschreven voorhangprocedure (artikel 4.10, zesde lid) van de Comptabiliteitswet 2016 en biedt uw Kamer de mogelijkheid zich uit te spreken over het ontwerpbesluit voordat ik deze zal ondertekenen en ter publicatie aan de Staatscourant zend. Uw Kamer heeft hiertoe de gelegenheid tot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8" w:rsidR="007240B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>1 oktober</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A12EF8" w:rsidR="00C703CA" w:rsidP="008F0606" w:rsidRDefault="00C703CA" w14:paraId="0C4A1860" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="008F0606" w:rsidP="003A0D60" w:rsidRDefault="008F0606" w14:paraId="0EB4DA21" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In februari 2026 is de huidige subsidieregeling geëvalueerd door </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Improven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk223957243" w:id="0"/>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op hoofdlijnen concludeert </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Improven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat de subsidieregeling doeltreffend en doelmatig is. Volgens </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Improven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> draagt de huidige internaatvorm bij aan het realiseren van de doelstellingen van de regeling, waardoor de noodzaak voor verlenging van de subsidieregeling blijft bestaan. Wel adviseert </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Improven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om de financieringsvormgeving in de huidige regeling te herzien in het kader van de geconstateerde krimp van het aantal kinderen op de internaten, dat naar verwachting de komende jaren zal doorzetten.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A12EF8" w:rsidR="00C703CA" w:rsidP="008F0606" w:rsidRDefault="00C703CA" w14:paraId="3A708BFF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="008F0606" w:rsidR="008F0606" w:rsidP="008F0606" w:rsidRDefault="00000000" w14:paraId="4B20E40D" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vanuit de evaluatie van de huidige subsidieregeling en gesprekken met de internaten is een aantal verbeterpunten aan de orde gekomen die zijn verwerkt in de regeling. Uitgangspunt daarbij is dat de inhoud van de regeling de internaten in </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A12EF8" w:rsidR="00C703CA" w:rsidP="008F0606" w:rsidRDefault="00C703CA" w14:paraId="2A1705EC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="008F0606" w:rsidR="008F0606" w:rsidP="008F0606" w:rsidRDefault="008F0606" w14:paraId="47D9AC2D" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>staat stelt om efficiënt, doelmatig en toekomstbestendig de internaten te runnen, ook als het aantal kinderen in de toekomst daalt. Tegelijkertijd maken deze wijzigingen het wenselijk een duidelijke norm te stellen om ondoelmatige inzet van middelen te voorkomen. Daarnaast wordt met de aanpassingen beoogd de verdeling van de subsidie relatief gelijk te houden ten opzichte van de huidige regeling, met het oog op de continuïteit van de internaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A12EF8" w:rsidR="00C703CA" w:rsidP="008F0606" w:rsidRDefault="00C703CA" w14:paraId="693E84F4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="008F0606" w:rsidR="008F0606" w:rsidP="008F0606" w:rsidRDefault="00000000" w14:paraId="04AF11F1" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De eerste wijziging betreft de introductie van een hybride financieringsmodel, waar invulling aan wordt gegeven door de formule waarlangs de subsidie wordt berekend aan te passen. Deze berekening bestaat in het ontwerpbesluit uit een vast basisbedrag voor de vaste kosten van locaties en een variabele bijdrage per kind. Het vaste basisbedrag van 11% van de totale subsidie maakt dat internaten minder kwetsbaar zijn bij een dalende instroom van het aantal kinderen, doordat financiering niet volledig kindgebonden is. Bij de verdeling van dit bedrag worden de kleine internaatlocaties extra weging gegeven. Dit sluit beter aan op de praktijk, aangezien de vaste kosten van kleine locaties relatief hoog zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A12EF8" w:rsidR="00C703CA" w:rsidP="008F0606" w:rsidRDefault="00C703CA" w14:paraId="188ED864" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...7 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De resterende 89% van de huidige subsidie wordt, vergelijkbaar met de huidige situatie, variabel toegekend op basis van het aantal ingeschreven kinderen per internaat. Voor het variabele bedrag per kind worden momenteel vier normbedragen gehanteerd op basis van de juridische grondslag van het gebruik van het vastgoed. In de nieuwe regeling wordt gewerkt met één normbedrag waardoor het bedrag voor huurkosten gelijkgetrokken wordt met dat van kosten van panden in eigendom. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Hiermee wordt invulling gegeven aan de aanbeveling uit de evaluatie om de huurcomponent expliciet te erkennen en wordt de regeling versimpeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A12EF8" w:rsidR="00C703CA" w:rsidP="008F0606" w:rsidRDefault="00C703CA" w14:paraId="780D01E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om doelmatigheid van de regeling en de toekenning van het bedrag voor huisvesting te garanderen kunnen internaten met minimaal zes kinderen aanspraak maken op de subsidieregeling, waarbij geen subsidie wordt verstrekt  voor een locatie indien de bezetting van een locatie onder de zes kinderen zakt. Gedurende een (overgangs-) periode van maximaal twee aansluitende subsidiejaren, kan subsidie worden verstrekt voor een locatie met ten minste drie en ten hoogste zes kinderen. Hiermee wordt beoogd om te voorkomen dat een internaat op korte termijn moet sluiten en om ouders de gelegenheid te geven tijdig een andere oplossing te vinden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A12EF8" w:rsidR="00C703CA" w:rsidP="003A0D60" w:rsidRDefault="00C703CA" w14:paraId="4212FA8C" w14:textId="30437A26">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Tot slot blijft de doelgroep van de regeling gehandhaafd, waarbij – naast schipperskinderen – kermis- en circuskinderen in staat blijven zich in te schrijven op een internaat. In de evaluatie is de aanbeveling gedaan deze subdoelgroepen van de regeling uit te sluiten, omdat er zeer beperkt gebruik wordt gemaakt van deze regeling. Zoals eerder aangegeven in de antwoorden op de schriftelijke vragen van de Kamer vind ik het onwenselijk om de doelgroep van de regeling te wijzigen, aangezien er wel een beperkt aantal kinderen is dat onder deze doelgroep valt en op dit moment op één van de internaten verblijft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ik wil voorkomen dat de ouders van deze kinderen met de ingang van de nieuwe regeling op zoek moeten naar een alternatief voor hun kind.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A12EF8" w:rsidR="00C703CA" w:rsidP="00A12EF8" w:rsidRDefault="00A12EF8" w14:paraId="51965494" w14:textId="59A502ED">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...234 lines deleted...]
-      </w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8" w:rsidR="00C703CA">
+        <w:t>e minister van Langdurige Zorg, Jeugd en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A12EF8" w:rsidR="00C703CA" w:rsidP="00A12EF8" w:rsidRDefault="00A12EF8" w14:paraId="468462FD" w14:textId="56A0EFAC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...155 lines deleted...]
-    <w:p w:rsidRPr="007B6A41" w:rsidR="00AC34C9" w:rsidP="00AC34C9" w:rsidRDefault="00AC34C9" w14:paraId="080C2038" w14:textId="77777777">
+        <w:t>W.R.C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8" w:rsidR="00C703CA">
+        <w:t xml:space="preserve"> Sterk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A12EF8" w:rsidR="00C703CA" w:rsidP="00AC34C9" w:rsidRDefault="00C703CA" w14:paraId="5FD65D13" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1134"/>
           <w:tab w:val="left" w:pos="-567"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="566"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1700"/>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2834"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="3968"/>
           <w:tab w:val="left" w:pos="4535"/>
           <w:tab w:val="left" w:pos="5102"/>
           <w:tab w:val="left" w:pos="5669"/>
           <w:tab w:val="left" w:pos="6236"/>
           <w:tab w:val="left" w:pos="6803"/>
           <w:tab w:val="left" w:pos="7370"/>
           <w:tab w:val="left" w:pos="7937"/>
           <w:tab w:val="left" w:pos="8504"/>
           <w:tab w:val="left" w:pos="9071"/>
           <w:tab w:val="left" w:pos="9637"/>
           <w:tab w:val="left" w:pos="10205"/>
           <w:tab w:val="left" w:pos="10771"/>
           <w:tab w:val="left" w:pos="11339"/>
           <w:tab w:val="left" w:pos="11905"/>
           <w:tab w:val="left" w:pos="12473"/>
           <w:tab w:val="left" w:pos="13039"/>
           <w:tab w:val="left" w:pos="13605"/>
           <w:tab w:val="left" w:pos="14173"/>
           <w:tab w:val="left" w:pos="14739"/>
           <w:tab w:val="left" w:pos="15307"/>
           <w:tab w:val="left" w:pos="15873"/>
           <w:tab w:val="left" w:pos="16441"/>
           <w:tab w:val="left" w:pos="17007"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00450F72" w:rsidR="007F46E6" w:rsidP="00AC34C9" w:rsidRDefault="007F46E6" w14:paraId="543CB26C" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A12EF8" w:rsidR="00CF73AA" w:rsidP="00CF73AA" w:rsidRDefault="00CF73AA" w14:paraId="132C0A20" w14:textId="224ED7F5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00450F72" w:rsidR="00EB704F" w:rsidP="00AC34C9" w:rsidRDefault="00EB704F" w14:paraId="3795CE46" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ter griffie van de Tweede Kamer der </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Staten-Generaal ontvangen op 17 augustus 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A12EF8" w:rsidR="00CF73AA" w:rsidP="00CF73AA" w:rsidRDefault="00CF73AA" w14:paraId="01BBC778" w14:textId="77BF85DC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:sectPr w:rsidRPr="00450F72" w:rsidR="00EB704F" w:rsidSect="00CC6C89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De wens om over de voorgenomen voordracht </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">voor de vast te stellen ministeriële regeling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">nadere inlichtingen te ontvangen kan door </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">ten minste dertig leden van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Kamer te kennen worden gegeven uiterlijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>op 30 september 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A12EF8" w:rsidR="00CF73AA" w:rsidP="00CF73AA" w:rsidRDefault="00CF73AA" w14:paraId="7F9948D4" w14:textId="7474F046">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voordracht voor de vast te stellen ministeriële </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">regeling kan niet eerder worden gedaan dan op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">1 oktober 2026 dan wel binnen veertien dagen na </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">het verstrekken van de in de vorige volzin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>bedoelde inlichtingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A12EF8" w:rsidR="00CF73AA" w:rsidP="00CF73AA" w:rsidRDefault="00CF73AA" w14:paraId="00F7731F" w14:textId="3EDAAC0C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bij de termijnen is rekening gehouden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>met de recesperiode van de Tweede Kamer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A12EF8" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="562C3E86" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00A12EF8" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
-      <w:headerReference w:type="first" r:id="rId11"/>
-[...2 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2778" w:bottom="1049" w:left="1588" w:header="2750" w:footer="709" w:gutter="0"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D3B687D" w14:textId="77777777" w:rsidR="00B032B7" w:rsidRDefault="00B032B7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6118739A" w14:textId="77777777" w:rsidR="000C096D" w:rsidRDefault="000C096D" w:rsidP="00C703CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76FE7846" w14:textId="77777777" w:rsidR="00B032B7" w:rsidRDefault="00B032B7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="62FDCF00" w14:textId="77777777" w:rsidR="000C096D" w:rsidRDefault="000C096D" w:rsidP="00C703CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lohit Hindi">
-[...47 lines deleted...]
-  </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F690852" w14:textId="77777777" w:rsidR="00C703CA" w:rsidRPr="00C703CA" w:rsidRDefault="00C703CA" w:rsidP="00C703CA">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="43CDA23F" w14:textId="77777777" w:rsidR="00C703CA" w:rsidRPr="00C703CA" w:rsidRDefault="00C703CA" w:rsidP="00C703CA">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F8616B8" w14:textId="77777777" w:rsidR="00C703CA" w:rsidRPr="00C703CA" w:rsidRDefault="00C703CA" w:rsidP="00C703CA">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="668D063B" w14:textId="77777777" w:rsidR="00B032B7" w:rsidRDefault="00B032B7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="59E12307" w14:textId="77777777" w:rsidR="000C096D" w:rsidRDefault="000C096D" w:rsidP="00C703CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BBE948B" w14:textId="77777777" w:rsidR="00B032B7" w:rsidRDefault="00B032B7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="66127CD2" w14:textId="77777777" w:rsidR="000C096D" w:rsidRDefault="000C096D" w:rsidP="00C703CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1FC2BD6A" w14:textId="77777777" w:rsidR="008F0606" w:rsidRDefault="00000000" w:rsidP="008F0606">
+    <w:p w14:paraId="20651971" w14:textId="77777777" w:rsidR="00C703CA" w:rsidRDefault="00C703CA" w:rsidP="008F0606">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 29 214, nr. 112</w:t>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 29 214, nr. 112.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0CE95C6F" w14:textId="77777777" w:rsidR="008F0606" w:rsidRDefault="00000000" w:rsidP="008F0606">
+    <w:p w14:paraId="618DCC34" w14:textId="77777777" w:rsidR="00C703CA" w:rsidRDefault="00C703CA" w:rsidP="008F0606">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 29 214, nr. 114</w:t>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 29 214, nr. 114.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...321 lines deleted...]
-  <w:p w14:paraId="20847F9E" w14:textId="4A2A0E4B" w:rsidR="00250939" w:rsidRDefault="00000000">
+  <w:p w14:paraId="08821044" w14:textId="77777777" w:rsidR="00C703CA" w:rsidRPr="00C703CA" w:rsidRDefault="00C703CA" w:rsidP="00C703CA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...669 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C698C43" w14:textId="208F8051" w:rsidR="00250939" w:rsidRDefault="00245D52">
+  <w:p w14:paraId="7E9DBE30" w14:textId="77777777" w:rsidR="00C703CA" w:rsidRPr="00C703CA" w:rsidRDefault="00C703CA" w:rsidP="00C703CA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...325 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6CFDB6D4" w14:textId="68947986" w:rsidR="00250939" w:rsidRDefault="00245D52">
+  <w:p w14:paraId="2E42CE9D" w14:textId="77777777" w:rsidR="00C703CA" w:rsidRPr="00C703CA" w:rsidRDefault="00C703CA" w:rsidP="00C703CA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1059 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...118 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...3 lines deleted...]
-  <w:autoHyphenation/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00410B89"/>
-[...161 lines deleted...]
-    <w:rsid w:val="00FE1CC3"/>
+    <w:rsidRoot w:val="00C703CA"/>
+    <w:rsid w:val="000C096D"/>
+    <w:rsid w:val="00112DA2"/>
+    <w:rsid w:val="004B39B3"/>
+    <w:rsid w:val="00581D13"/>
+    <w:rsid w:val="006431BE"/>
+    <w:rsid w:val="00655426"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007240B5"/>
+    <w:rsid w:val="00807F25"/>
+    <w:rsid w:val="009706A7"/>
+    <w:rsid w:val="00A12EF8"/>
+    <w:rsid w:val="00A56F6B"/>
+    <w:rsid w:val="00BB5E23"/>
+    <w:rsid w:val="00C126FF"/>
+    <w:rsid w:val="00C703CA"/>
+    <w:rsid w:val="00CF73AA"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F00130"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3CC14067"/>
+  <w14:docId w14:val="53583A2A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{56C41178-0E2C-4C3C-A469-46850475D29F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-[...3 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3703,51 +1140,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3929,1021 +1366,1015 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC6C89"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C703CA"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C703CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C703CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C703CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C703CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C703CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C703CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C703CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C703CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C703CA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C703CA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C703CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C703CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:name w:val="Index"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C703CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C703CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C703CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C703CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C703CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C703CA"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:rsid w:val="00CC6C89"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C703CA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C703CA"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:ind w:left="-850"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C703CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C703CA"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C703CA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C703CA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C703CA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C703CA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C703CA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C703CA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...314 lines deleted...]
-    <w:rPr>
       <w:smallCaps/>
-      <w:color w:val="008080"/>
-[...183 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008F0606"/>
+    <w:rsid w:val="00C703CA"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:textAlignment w:val="auto"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008F0606"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Mangal"/>
+    <w:rsid w:val="00C703CA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008F0606"/>
+    <w:rsid w:val="00C703CA"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE7EFA"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C703CA"/>
     <w:pPr>
-      <w:widowControl/>
-[...3 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C703CA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C703CA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C703CA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A12EF8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4302</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>893</ap:Words>
+  <ap:Characters>4913</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>35</ap:Lines>
-  <ap:Paragraphs>10</ap:Paragraphs>
+  <ap:Lines>40</ap:Lines>
+  <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5074</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5795</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>