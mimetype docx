--- v0 (2026-08-12)
+++ v1 (2026-09-27)
@@ -1,8818 +1,1386 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...566 lines deleted...]
-        <w:t>Raad Buitenlandse Zaken Defensie (</w:t>
+    <w:p w:rsidRPr="00534E8E" w:rsidR="00534E8E" w:rsidRDefault="00FF72C4" w14:paraId="5364F6C0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21501-28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E" w:rsidR="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E" w:rsidR="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Defensieraad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00534E8E" w:rsidR="00534E8E" w:rsidP="00D80872" w:rsidRDefault="00534E8E" w14:paraId="7D74C100" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>308</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Defensie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00534E8E" w:rsidR="00534E8E" w:rsidP="00FF72C4" w:rsidRDefault="00534E8E" w14:paraId="7759E4D1" w14:textId="7B656082">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00534E8E" w:rsidR="00534E8E" w:rsidP="00FF72C4" w:rsidRDefault="00534E8E" w14:paraId="21768A5D" w14:textId="4796A1F9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 12 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00534E8E" w:rsidR="00FF72C4" w:rsidP="00FF72C4" w:rsidRDefault="00FF72C4" w14:paraId="3C350539" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00534E8E" w:rsidR="00FF72C4" w:rsidP="00FF72C4" w:rsidRDefault="00FF72C4" w14:paraId="4A33D3DE" w14:textId="286EC2D4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij ontvangt u de geannoteerde agenda voor de informele Raad Buitenlandse Zaken Defensie (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00020D52" w:rsidR="005539FC">
-[...9 lines deleted...]
-        <w:t>RBZ</w:t>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>iRBZ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00020D52" w:rsidR="00983123">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DEF) met de ministers van Defensie van 31 augustus en 1 september 2026 in Ierland. Tijdens deze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>iRBZ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DEF wordt gesproken over steun aan Oekraïne, ruimte (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>space</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) in het veiligheids- en defensiedomein, ontwikkelingen in Libanon en maritieme veiligheid. De staatssecretaris van Defensie is aanwezig bij deze bijeenkomst. Daarnaast informeer ik, mede namens de minister van Buitenlandse Zaken, uw Kamer middels deze brief dat vier functionarissen van de Koninklijke Marechaussee van 14 augustus tot en met 30 september 2026 een bijdrage zullen leveren aan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">European Union </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Rule</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Law</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mission </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(EULEX) in Kosovo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00534E8E" w:rsidR="00FF72C4" w:rsidP="00FF72C4" w:rsidRDefault="00FF72C4" w14:paraId="4153B5AE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geannoteerde Agenda </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>iRBZ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> DEF</w:t>
       </w:r>
-      <w:r w:rsidRPr="00020D52">
-[...57 lines deleted...]
-        <w:t xml:space="preserve">ijdens deze </w:t>
+    </w:p>
+    <w:p w:rsidRPr="00534E8E" w:rsidR="00FF72C4" w:rsidP="00FF72C4" w:rsidRDefault="00FF72C4" w14:paraId="436D995F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Steun aan Oekraïne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00534E8E" w:rsidR="00FF72C4" w:rsidP="00FF72C4" w:rsidRDefault="00FF72C4" w14:paraId="5EA19E16" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00020D52" w:rsidR="005539FC">
-[...9 lines deleted...]
-        <w:t>RBZ</w:t>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>iRBZ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00020D52" w:rsidR="002413CB">
-[...423 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DEF wordt gesproken over militaire steun aan Oekraïne, inclusief steun vanuit de Europese Vredesfaciliteit (EPF). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>Het is positief dat Hongarije de blokkade op militaire steun via de EPF heeft opgeheven. Over de besteding van de 6,6 miljard euro die hierdoor vrijkomt vindt momenteel besluitvorming plaats in Brussel</w:t>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t>Het is positief dat Hongarije de blokkade op militaire steun via de EPF heeft opgeheven. Over de besteding van de 6,6 miljard euro die hierdoor vrijkomt vindt momenteel besluitvorming plaats in Brussel. Nederland pleit voor snelheid bij besluitvorming en zet  zich in voor een combinatie van compensatie voor reeds geleverde steun, nieuwe steun aan Oekraïne en het reserveren van voldoende middelen voor EUMAM Oekraïne. Compensatie van geleverde steun is belangrijk voor het vertrouwen van lidstaten in het EPF-instrument.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Nederland pleit voor snelheid bij besluitvorming en zet </w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00020D52" w:rsidR="00BD2A97" w:rsidP="005348AC" w:rsidRDefault="008B3FBE" w14:paraId="0E20D5ED" w14:textId="2E24CAEC">
-[...43 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+    <w:p w:rsidRPr="00534E8E" w:rsidR="00FF72C4" w:rsidP="00FF72C4" w:rsidRDefault="00FF72C4" w14:paraId="793AA441" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook de implementatie van de EU-leningen voor steun aan Oekraïne van 90 miljard euro staat op de agenda. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Voor het kabinet staan bij de besteding van de steunleningen de urgente militaire noden van Oekraïne voorop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Aanvullend op deze hulp vanuit de EU, blijft ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E" w:rsidDel="00983123">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00020D52" w:rsidR="000B0D3A">
-[...58 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>significante bilaterale steun door alle lidstaten urgent en noodzakelijk. Nederland zal de andere lidstaten in deze context wijzen op lastendeling. Voorop staat dat Oekraïne militair, financieel, politiek en humanitair gesteund moet blijven, zowel via de EU als bilateraal. Tegelijkertijd moet de druk op Rusland worden verhoogd door snelle aanname van aanvullende sanctiemaatregelen. Daarnaast zal een uitwisseling plaatsvinden over de toekomst van de EU-trainingsmissie voor Oekraïne (EUMAM), vooruitlopend op de jaarlijkse strategische herziening. Het opleiden van Oekraïense militairen ter versterking van de Oekraïense krijgsmacht zodat zij zich blijvend kunnen verdedigen is een absolute noodzaak. Nederland blijft doorlopend bezien op welke wijze het beste invulling gegeven kan worden aan de trainingsbehoefte vanuit de Oekraïense krijgsmacht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E" w:rsidDel="00606DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00020D52" w:rsidR="00983123">
-[...91 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+    </w:p>
+    <w:p w:rsidRPr="00534E8E" w:rsidR="00FF72C4" w:rsidP="00FF72C4" w:rsidRDefault="00FF72C4" w14:paraId="59BC51E4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de sessie over steun aan Oekraïne zijn Oekraïne (waarnemend minister van Defensie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Yevhenii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00020D52" w:rsidR="00E6489F">
-[...25 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Khmara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), de NAVO (SG Mark Rutte) en het Europees Parlement (SEDE voorzitter Marie-Agnes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Strack-Zimmermann</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) uitgenodigd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00534E8E" w:rsidR="00FF72C4" w:rsidP="00FF72C4" w:rsidRDefault="00FF72C4" w14:paraId="289E7078" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Ruimte in het veiligheids- en defensiedomein</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00534E8E" w:rsidR="00FF72C4" w:rsidP="00FF72C4" w:rsidRDefault="00FF72C4" w14:paraId="614D80DC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de werksessie over ruimte in het veiligheids- en defensiedomein komt de implementatie van de EU </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Space </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Strategy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00020D52">
-[...3 lines deleted...]
-        <w:t>Yevhenii</w:t>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>for</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00020D52">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Security </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00020D52">
-[...3 lines deleted...]
-        <w:t>Khmara</w:t>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Defence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00020D52">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Rutte) en het Europees Parlement (SEDE voorzitter Marie-Agnes </w:t>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EUSSSD) aan de orde. Onder dit punt wordt onder andere ingegaan op welke ruimtecapaciteiten de EU-lidstaten nodig hebben om een internationale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">macht in het ruimtedomein te zijn. Verder ligt de vraag voor hoe de lidstaten samen kunnen garanderen dat de benodigde ruimtetoepassingen (zoals satellieten voor observatie, navigatie, communicatie en plaatsbepaling) consistent beschikbaar blijven ter ondersteuning van de (Europese) veiligheid en defensie, ook in crisistijd. Nederland stimuleert in Europees verband verdere samenwerking van de ontwikkeling van de benodigde militaire capaciteiten in de ruimte. Nederland onderschrijft daarbij eveneens het belang van versterkte EU-NAVO samenwerking. Hierdoor vergroten we de Nederlandse en Europese autonomie en weerbaarheid en versterken we ook internationaal onze positie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00534E8E" w:rsidR="00FF72C4" w:rsidP="00FF72C4" w:rsidRDefault="00FF72C4" w14:paraId="75556CE2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Actualiteiten: Libanon en maritieme veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00534E8E" w:rsidR="00FF72C4" w:rsidP="00FF72C4" w:rsidRDefault="00FF72C4" w14:paraId="693F08B2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Hoge Vertegenwoordiger zal de Raad, in het bijzijn van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verenigde Naties (VN) ondersecretaris-generaal voor Vredesoperaties, Jean-Pierre Lacroix, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bijpraten over de situatie in het Midden-Oosten en de implicaties voor Europese veiligheid en defensie. Hieronder vallen ook, zoals eerder besproken tijdens de RBZ van 12 mei jl., de voorbereidingen op de voorziene EU Gemeenschappelijk Veiligheids- en Defensiebeleid (GVDB)-missie in Libanon. Nederland steunt het opstarten van een EU-missie in Libanon, die zowel een militaire als een civiele pilaar zal omvatten en naar verwachting eind 2026 zal starten. Daarnaast benadrukt Nederland het belang van goede aansluiting en samenhang met de inspanningen van de VN via de vredesmissie UNIFIL en bilaterale steuninitiatieven. Ook pleit Nederland voor realisme voor wat betreft de beoogde scope, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00020D52">
-[...3 lines deleted...]
-        <w:t>Strack</w:t>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>exit-strategie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00020D52">
-[...113 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en capaciteit van de missie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00534E8E" w:rsidR="00FF72C4" w:rsidP="00FF72C4" w:rsidRDefault="00FF72C4" w14:paraId="323D7267" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Actualiteiten: maritieme veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00534E8E" w:rsidR="00FF72C4" w:rsidP="00FF72C4" w:rsidRDefault="00FF72C4" w14:paraId="7A5A95CF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast zal de Raad onder het agendapunt ‘actualiteiten’ spreken over het bevorderen van maritieme veiligheid, waaronder het borgen van de vrije doorvaart en het beschermen van kritieke maritieme infrastructuur. Daarbij staat de zichtbare groeiende politisering van strategisch vaarwater centraal, evenals de afname van de vanzelfsprekendheid waarmee bestaande maritieme kaders worden gerespecteerd. Hiervoor is een uniforme reactie nodig vanuit de EU en lidstaten richting actoren die deze belangen in gevaar brengen. Nederland werkt op dit vlak intensief samen met andere EU-lidstaten. Zoals op 5 augustus aan uw Kamer gemeld, blijft Nederland nauw betrokken bij de militaire planning van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multinational Military Mission </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00020D52" w:rsidR="005B4F18">
-[...17 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00020D52">
-[...4 lines deleted...]
-        <w:t>Strategy</w:t>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00020D52">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00020D52">
-[...4 lines deleted...]
-        <w:t>for</w:t>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Strait</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00020D52">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Security </w:t>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Hormuz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (MMM-SOH) voor het waarborgen van vrije doorvaart in de Straat van Hormuz onder leiding van het Verenigd Koninkrijk en Frankrijk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nederland draagt bij aan de voorbereiding op een eventuele inzet in de Straat van Hormuz door het initiële </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Force </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00020D52">
-[...4 lines deleted...]
-        <w:t>and</w:t>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Headquarters</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00020D52">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aan boord te nemen van </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00020D52">
-[...4 lines deleted...]
-        <w:t>Defence</w:t>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zr.Ms</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00020D52" w:rsidR="00FD7C31">
-[...80 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De Ruyter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00534E8E" w:rsidR="00FF72C4" w:rsidP="00FF72C4" w:rsidRDefault="00FF72C4" w14:paraId="00320F7A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naar verwachting zal tevens worden stilgestaan bij de aanpak van de Russische schaduwvloot. Om de dreigingen van de schaduwvloot adequaat aan te pakken, verwelkomt Nederland dat lidstaten zoeken naar versterkte handhavingsmogelijkheden, onder meer via aanpassing van nationale wetgeving. Ook binnen de Nederlandse wetgeving zijn de mogelijkheden om op te treden buiten onze territoriale wateren beperkt. Om die reden heeft het kabinet op 10 juli jl. een wijziging van de Wet buitenlandse schepen en enkele andere wetten naar de Raad van State gestuurd voor advies. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze wetswijziging is onder andere gericht op het tegengaan van varen zonder nationaliteit (varen zonder vlag of met een valse vlag). Het kabinet verwacht het wetsvoorstel spoedig na het zomerreces aan uw Kamer aan te bieden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00534E8E" w:rsidR="00534E8E" w:rsidRDefault="00534E8E" w14:paraId="459B19BB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00534E8E" w:rsidR="00FF72C4" w:rsidP="00FF72C4" w:rsidRDefault="00FF72C4" w14:paraId="1B8876BE" w14:textId="762A08A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Overig</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00534E8E" w:rsidR="00FF72C4" w:rsidP="00FF72C4" w:rsidRDefault="00FF72C4" w14:paraId="5D400C13" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>EULEX Kosovo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00534E8E" w:rsidR="00FF72C4" w:rsidP="00FF72C4" w:rsidRDefault="00FF72C4" w14:paraId="7D1C0DD7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vier functionarissen van de Koninklijke Marechaussee van 14 augustus tot en met 30 september 2026 een bijdrage zullen leveren aan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">European Union </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Rule</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Law</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mission </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(EULEX) in Kosovo, als onderdeel van een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reserve </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Formed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00020D52">
-[...19 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Police</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (RFPU) vanuit EUROGENDFOR. De RFPU zal de missie en het lokale gezag ondersteunen rondom mogelijke sociale onrust naar aanleiding van de gerechtelijke uitspraken begin september van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kosovo Specialist </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Chambers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (KSC) tegen voormalige leiders van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kosovo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Liberation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00020D52" w:rsidR="00C0008D">
-[...61 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Army</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (KLA). Deze inzet sluit aan op de reeds lopende bijdrage vanuit het nationaal kader voor civiele functionarissen voor EULEX Kosovo en het EU-kantoor in Kosovo. De kosten voor de bijdrage worden geraamd op € 60.000 en worden gefinancierd uit het Budget Internationale Veiligheid (BIV).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00534E8E" w:rsidR="00FF72C4" w:rsidP="00FF72C4" w:rsidRDefault="00FF72C4" w14:paraId="384BE23F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00534E8E" w:rsidR="00FF72C4" w:rsidP="00534E8E" w:rsidRDefault="00534E8E" w14:paraId="1A49F29F" w14:textId="18C785D2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Defensie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00534E8E" w:rsidR="00FE0FA3" w:rsidP="00534E8E" w:rsidRDefault="00534E8E" w14:paraId="301AA06F" w14:textId="525B3137">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534E8E" w:rsidR="00FF72C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E736F7">
-[...242 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0088256C" w:rsidR="003320B6">
-[...4 lines deleted...]
-        <w:t>for</w:t>
+      <w:r w:rsidRPr="00534E8E" w:rsidR="00FF72C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Yeşilgöz-Zegerius</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0088256C" w:rsidR="003320B6">
-[...410 lines deleted...]
-      <w:pgMar w:top="2722" w:right="1134" w:bottom="1049" w:left="1588" w:header="0" w:footer="709" w:gutter="0"/>
+    </w:p>
+    <w:sectPr w:rsidRPr="00534E8E" w:rsidR="00FE0FA3">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19B6DE71" w14:textId="77777777" w:rsidR="001376CF" w:rsidRDefault="001376CF" w:rsidP="001E0A0C">
+    <w:p w14:paraId="5FC2A021" w14:textId="77777777" w:rsidR="005F4E94" w:rsidRDefault="005F4E94" w:rsidP="00FF72C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EA7BD83" w14:textId="77777777" w:rsidR="001376CF" w:rsidRDefault="001376CF" w:rsidP="001E0A0C">
+    <w:p w14:paraId="58E80552" w14:textId="77777777" w:rsidR="005F4E94" w:rsidRDefault="005F4E94" w:rsidP="00FF72C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...11 lines deleted...]
-    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...35 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="44D13A41" w14:textId="77777777" w:rsidR="00F9435F" w:rsidRDefault="00F9435F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C899825" w14:textId="77777777" w:rsidR="00FF72C4" w:rsidRPr="00FF72C4" w:rsidRDefault="00FF72C4" w:rsidP="00FF72C4">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="587B1265" w14:textId="77777777" w:rsidR="0088256C" w:rsidRDefault="0088256C" w:rsidP="001E0A0C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="762649B9" w14:textId="77777777" w:rsidR="00FF72C4" w:rsidRPr="00FF72C4" w:rsidRDefault="00FF72C4" w:rsidP="00FF72C4">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...203 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="101B183E" w14:textId="77777777" w:rsidR="00F9435F" w:rsidRDefault="00F9435F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16BEB4B1" w14:textId="77777777" w:rsidR="00FF72C4" w:rsidRPr="00FF72C4" w:rsidRDefault="00FF72C4" w:rsidP="00FF72C4">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3314B333" w14:textId="77777777" w:rsidR="001376CF" w:rsidRDefault="001376CF" w:rsidP="001E0A0C">
+    <w:p w14:paraId="5AC68332" w14:textId="77777777" w:rsidR="005F4E94" w:rsidRDefault="005F4E94" w:rsidP="00FF72C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D8E2E79" w14:textId="77777777" w:rsidR="001376CF" w:rsidRDefault="001376CF" w:rsidP="001E0A0C">
+    <w:p w14:paraId="0C98570D" w14:textId="77777777" w:rsidR="005F4E94" w:rsidRDefault="005F4E94" w:rsidP="00FF72C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...9 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="3E9C2A8F" w14:textId="4CC44691" w:rsidR="00FF72C4" w:rsidRPr="00525019" w:rsidRDefault="00FF72C4" w:rsidP="00FF72C4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00525019">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00525019">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00525019">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Update prepositionering Straat van Hormuz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">’, </w:t>
       </w:r>
       <w:r w:rsidRPr="00525019">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>Kamerstuk 23432-773</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B4115D">
+        <w:t>Kamerstuk 23432</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525019">
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>773</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="05E4BE35" w14:textId="77777777" w:rsidR="00F9435F" w:rsidRDefault="00F9435F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="019A3810" w14:textId="77777777" w:rsidR="00FF72C4" w:rsidRPr="00FF72C4" w:rsidRDefault="00FF72C4" w:rsidP="00FF72C4">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="72CCDB8F" w14:textId="77777777" w:rsidR="0088256C" w:rsidRDefault="0088256C" w:rsidP="001E0A0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1427E501" w14:textId="77777777" w:rsidR="00FF72C4" w:rsidRPr="00FF72C4" w:rsidRDefault="00FF72C4" w:rsidP="00FF72C4">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...187 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="62E05010" w14:textId="5A0899BA" w:rsidR="0088256C" w:rsidRDefault="0088256C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02B9BAD3" w14:textId="77777777" w:rsidR="00FF72C4" w:rsidRPr="00FF72C4" w:rsidRDefault="00FF72C4" w:rsidP="00FF72C4">
     <w:pPr>
-      <w:pStyle w:val="Paginanummer-Huisstijl"/>
-[...7 lines deleted...]
-      <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...631 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1909 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="170"/>
-  <w:autoHyphenation/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...5 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00757D30"/>
-[...2980 lines deleted...]
-    <w:rsid w:val="00EE1804"/>
+    <w:rsidRoot w:val="00FF72C4"/>
+    <w:rsid w:val="00144DC3"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00505E83"/>
+    <w:rsid w:val="00534E8E"/>
+    <w:rsid w:val="005C52A7"/>
+    <w:rsid w:val="005F4E94"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00976B6D"/>
+    <w:rsid w:val="00AD40DB"/>
+    <w:rsid w:val="00B51FEA"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
+    <w:rsid w:val="00FF72C4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="52F80F1E"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D60ECB73-5530-44F4-98B5-0264A244164B}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9140,410 +1708,1009 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:name w:val="87B7D31C62E24AEA955DBE5BADC2C31F"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FF72C4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FF72C4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FF72C4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00534E8E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1190</ap:Words>
-  <ap:Characters>6546</ap:Characters>
+  <ap:Words>1166</ap:Words>
+  <ap:Characters>6414</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>54</ap:Lines>
+  <ap:Lines>53</ap:Lines>
   <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7721</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7565</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>