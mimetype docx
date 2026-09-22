--- v0 (2026-08-07)
+++ v1 (2026-09-22)
@@ -1,4733 +1,1818 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008A0055" w:rsidP="008A0055" w:rsidRDefault="008A0055" w14:paraId="6A6979E5" w14:textId="58630ABF">
-[...21 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00F82736" w:rsidP="00F82736" w:rsidRDefault="00F82736" w14:paraId="6BD9BDC8" w14:textId="74A93CD1">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>AH 2640</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F82736" w:rsidP="00F82736" w:rsidRDefault="00F82736" w14:paraId="5CB76768" w14:textId="10C44880">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2026Z16634</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F82736" w:rsidP="00F82736" w:rsidRDefault="00F82736" w14:paraId="7B189D02" w14:textId="16267CD0">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82736">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van minister Van den Brink (Asiel en Migratie) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7 augustus 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F82736" w:rsidP="00F82736" w:rsidRDefault="00F82736" w14:paraId="1B5298DF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Wat is het meest recente bekende aantal illegale migranten dat sinds 30 juli 2026 vanuit Marokko de grens met de Spaanse exclave Ceuta is overgestoken? Hoeveel potentiële illegale migranten zijn nog onderweg? En wat is de meest recente situatie in Melilla?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00191A63" w:rsidR="00F82736" w:rsidP="00F82736" w:rsidRDefault="00F82736" w14:paraId="4ABF5630" w14:textId="77777777">
+      <w:r w:rsidRPr="00191A63">
+        <w:t xml:space="preserve">Tijdens de extra informele JBZ-Raad van 4 augustus jl. schatte Spanje dat er 72.000 mensen op irreguliere wijze bij Ceuta de grens zijn overgestoken en een paar honderd bij Melilla en dat 70.000 personen ook weer zijn vertrokken uit Ceuta. Het is helder dat er grootschalig irreguliere aankomsten zijn geweest en dat deze irreguliere migranten ook op grote schaal zijn vertrokken. De irreguliere migranten zijn, door de chaotische situatie op 30 en 31 juli jl., niet geregistreerd bij binnenkomst </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t xml:space="preserve"> Ceuta. Ook is het niet mogelijk geweest om de terugkeer van al deze irreguliere migranten te registeren. Er bestaat daarom onduidelijkheid over het </w:t>
+      </w:r>
+      <w:r>
+        <w:t>precieze aantal resterende irreguliere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t xml:space="preserve"> migranten dat zich nog in Ceuta bevindt. Het is daarom van belang dat Frontex de situatie aan de grens, het aantal personen in Ceuta en eventuele bewegingen nauw monitort en hierover rapporteert. Het kabinet zal daarom, samen met andere gelijkgezinden lidstaten, hierop blijven aandringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00191A63" w:rsidR="00F82736" w:rsidP="00F82736" w:rsidRDefault="00F82736" w14:paraId="295A4B9A" w14:textId="77777777">
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Vraag2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Deelt u de opvatting dat een lidstaat die zijn buitengrens niet effectief bewaakt en die illegale migranten niet tegenhoudt en terugstuurt niet alleen zijn eigen grens opent, maar die van alle lidstaten, Nederland inbegrepen? Welke consequentie verbindt het kabinet daaraan voor de Nederlandse opstelling jegens Spanje?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t>Spanje heeft, in samenwerking met Marokko, de terugkeer van het overgrote deel van de migranten bewerkstelligd en nieuwe aankomsten voorkomen door de grens te versterken. Daarbij is van belang dat voor de gebieden Ceuta en Melilla speciale Schengenregels gelden (die Spanje heeft uitgevoerd). Er zijn standaard controles tussen Ceuta en Melilla en het vasteland van Spanje (en andere Schengenstaten). Doorreizen vanuit Ceuta naar de rest van Schengen gaat enkel gecontroleerd. Hierdoor is de kans op ongeregistreerde doorreis nihil. Spanje heeft tijdens de</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> extra informele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t xml:space="preserve"> JBZ-Raad opnieuw bevestigd, ondersteund door Frontex, dat er</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tot op heden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t xml:space="preserve"> geen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>irreguliere migranten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t xml:space="preserve"> zijn doorgereisd vanuit Ceuta naar het vaste land van Spanje of andere lidstaten in het Schengengebied. Met de nu gepleegde inzet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t xml:space="preserve"> het Schengengebied niet geschonden. Het is noodzakelijk dat Spanje haar inzet op het terug laten keren van de</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> resterende irreguliere migranten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t xml:space="preserve"> blijft voortzetten. Spanje heeft tijdens de JBZ-raad bevestigd dat zij dit zal doen. Het kabinet blijft hier aandacht voor </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="008A0055" w:rsidP="008A0055" w:rsidRDefault="008A0055" w14:paraId="31D974FD" w14:textId="77777777">
+    <w:p w:rsidRPr="00191A63" w:rsidR="00F82736" w:rsidP="00F82736" w:rsidRDefault="00F82736" w14:paraId="08131676" w14:textId="77777777">
+      <w:r w:rsidRPr="00191A63">
+        <w:t xml:space="preserve">Nederland heeft de Europese Commissie en de relevante EU-agentschappen verzocht dit samen met Spanje te onderzoeken. Hen is gevraagd hierin in ieder geval de oorzaken, inclusief de rol van mensensmokkelaars en tekortkomingen aan de Spaanse buitengrens, mee te nemen. Hoe sociale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">media in dit verband zijn gebruikt, is ook een belangrijk aandachtspunt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2BBD">
+        <w:t>Het kabinet blijft hierop aandringen en verzoekt de Europese Commissie en de agentschappen te rapporteren in de gebruikelijke gremia; in het bijzonder voor de JBZ-Raad van 1 oktober en Europese Raad van 15-16 oktober aanstaande.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bent u ermee bekend dat de Italiaanse regering naar aanleiding van deze gebeurtenissen heeft bepleit Spanje tijdelijk uit het Schengengebied te weren? Deelt u de conclusie dat de massale illegale grensoversteek bij de Spaanse exclaves (en eerder al het massale generale pardon voor illegalen) een onaanvaardbaar risico voor andere lidstaten, inclusief Nederland, vormt en bent u bereid de Italianen te steunen in hun inzet? Zo nee, waarom niet?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Welke andere instrumenten staan lidstaten dan ter beschikking wanneer een medelidstaat zijn buitengrens structureel niet effectief bewaakt, en is het kabinet bereid die instrumenten in te zetten? Zo nee, waarom niet?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t xml:space="preserve">Het kabinet is bekend met de reactie van Italië. Daarbij verwijst het kabinet naar het antwoord op vraag 2 over de aanvullende Schengenregels en de constatering dat het Schengengebied niet geschonden </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00191A63" w:rsidR="00F82736" w:rsidP="00F82736" w:rsidRDefault="00F82736" w14:paraId="5F51533B" w14:textId="77777777">
+      <w:r w:rsidRPr="00191A63">
+        <w:t xml:space="preserve">Het is evident de Nederland haar eigen binnengrenzen bewaakt. In Nederland voert de Koninklijke Marechaussee (KMar) in het kader van het Mobiel Toezicht Veiligheid – en op dit moment in het kader van de tijdelijke herinvoering van de binnengrenscontroles op grond van artikel 25 Schengengrenscode –  informatie- en </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk236985767" w:id="0"/>
+      <w:r w:rsidRPr="00191A63">
+        <w:t xml:space="preserve">risicogestuurde </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00191A63">
+        <w:t xml:space="preserve">controles uit op inkomende intra-Schengenvluchten en treinen en op wegen en vaarwegen in de binnengrensstreek met België en Duitsland. De inzet van deze controles gebeurt op basis van informatie ten aanzien van risico’s op illegale migratie en mensensmokkel. Indien informatie voortkomend uit de situatie in Spanje hier aanleiding toe geeft, zal de KMar de inzet in het kader van het binnengrenstoezicht hierop richten. De situatie zoals in bovenstaande antwoorden is toegelicht geeft geen aanleiding om de tijdelijke maatregel van binnengrenscontroles te verlengen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F82736" w:rsidP="00F82736" w:rsidRDefault="00F82736" w14:paraId="4DF2D846" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191A63">
+        <w:t>Mochten er in Nederland asielzoekers worden aangetroffen die zijn aangekomen in Ceuta, worden deze personen overgedragen aan Spanje conform de afspraken in de Asiel en Migratiebeheer Verordening (AMbV), waarmee extra druk op ons asielstelsel door de situatie in Ceuta wordt voorkomen. De ervaring van de afgelopen jaren is dat Spanje dergelijke overdrachten altijd in lijn met de AMbV uitvoert. Indien een lidstaat aan de buitengrens de grens onvoldoende beheert zijn er afhankelijk van de situatie verschillende mogelijkheden tot ingrijpen. Dit is nu niet aan de orde.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Wat is u bekend over de wegkijkende en/of zelfs faciliterende rol van Marokko in deze massale illegale grensoversteek? Welke financiële, diplomatieke, visumgerelateerde consequenties, etc. bepleit en verbindt u hieraan richting Marokko?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F82736" w:rsidP="00F82736" w:rsidRDefault="00F82736" w14:paraId="785FC719" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008A0055" w:rsidP="008A0055" w:rsidRDefault="008A0055" w14:paraId="7E69D311" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>De Minister van Asiel en Migratie,</w:t>
+    <w:p w:rsidRPr="00191A63" w:rsidR="00F82736" w:rsidP="00F82736" w:rsidRDefault="00F82736" w14:paraId="0D6609D7" w14:textId="77777777">
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Het kabinet heeft gepleit om oorzaken nader te onderzoeken en loopt hier niet op vooruit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t>Het kabinet ziet voorts dat de samenwerking met Marokko cruciaal is om de situatie onder controle te brengen en te houden. De Europese Commissie, Spanje en andere EU-lidstaten werken nauw met Marokko samen om de grenzen effectief te bewaken en terugkeer mogelijk te maken</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t>Het kabinet spreekt waardering uit voor de samenwerking en optreden met en van Marokko.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Deelt u de opvatting dat een Pact waarvan de verplichte grensprocedure niet werkt voor een groot deel van de groep die nu de buitengrens overschrijdt, zijn belangrijkste belofte niet waarmaakt? Indien u die opvatting niet deelt, waaruit blijkt dan dat het Pact in deze eerste praktijktest wel werkt?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t xml:space="preserve">Zie beantwoording op voorgaande vragen. De situatie zoals we vorige week zagen is onacceptabel, zeer onwenselijk en uitzonderlijk. Tegelijkertijd heeft Spanje, in samenwerking met Marokko, de nodige stappen gezet om de situatie weer onder controle te krijgen en is het grootste deel van deze irreguliere migranten teruggekeerd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00705419" w:rsidRDefault="00705419" w14:paraId="5D9F95DE" w14:textId="77777777"/>
-[...5 lines deleted...]
-        <w:t>Bart van den Brink</w:t>
+    <w:p w:rsidRPr="00191A63" w:rsidR="00F82736" w:rsidP="00F82736" w:rsidRDefault="00F82736" w14:paraId="1E94250B" w14:textId="77777777">
+      <w:bookmarkStart w:name="_Hlk236933251" w:id="1"/>
+      <w:r w:rsidRPr="00191A63">
+        <w:t xml:space="preserve">In algemene zin is het, om irreguliere migratie richting de EU minder aantrekkelijk te maken en weerbaar te zijn als EU, van belang dat er een sterk EU-intern asiel- en migratiesysteem staat en dat de EU effectief samenwerkt met landen buiten de EU. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00191A63">
+        <w:t>Het kabinet onderstreept daarom het belang van de volledige implementatie en toepassing van het Asiel- en Migratiepact, dat sinds juni in werking is, de terugkeerverordening (zodra deze van kracht wordt), en het versterken en bestendigen van partnerschappen met landen buiten de EU. De langetermijnvisie van het kabinet is dat asielaanvragen buiten Europa kunnen worden ingediend en afgehandeld. Het kabinet zet zich daarom doorlopend in voor het verder brengen en operationaliseren van innovatieve oplossingen waaronder de terugkeerhubs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Hoe beoordeelt u de beslissing van het Spaanse Tribunal Supremo dat grensweigering niet mag worden toegepast op migranten die zwemmend Ceuta of Melilla willen bereiken, maar dat die dus niet mogen worden terugoverhandigd aan Marokko en in Spanje in procedure moeten worden genomen? [1] Ziet u een verband met de recente toestroom van pogingen van migranten om zwemmend, soms met wetsuit en andere voorwerpen, die enclaves te bereiken?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:t>In de brief die Nederland op zaterdagochtend 1 augustus jl. heeft verstuurd samen met 21 andere EU-lidstaten aan de Europese Commissie,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t>het Voorzitterschap en de Voorzitter van de Europese Raad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:t xml:space="preserve"> is benoemd dat de recente uitspraak van het Spaanse Hooggerechtshof en grootschalige regularisaties als aanzuigende factor kunnen werken. Welk effect de afronding van de regularisatie precies heeft gehad is moeilijk te kwantificeren. Het kabinet heeft daarom in de JBZ-raad de Europese Commissie opgeroepen om samen met Spanje de oorzaken van de gebeurtenissen te onderzoek. Daarop gaa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">t het kabinet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03086">
+        <w:t>niet vooruitlopen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>In deze uitspraak wordt verwezen naar de uitspraak van het EVRM-Hof in Straatsburg Hirsi-Jamaa tegen Italië? Deelt u de mening dat dit andermaal aantoont dat deze jurisprudentie moet worden teruggedraaid? Kunt u dit toelichten?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t xml:space="preserve">Het kabinet respecteert de taak van het EHRM om, middels zijn jurisprudentie, erop toe te zien dat Staten die partij zijn bij het EVRM hun verdragsverplichtingen nakomen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A0055" w:rsidRDefault="008A0055" w14:paraId="3B09F899" w14:textId="77777777"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00705419" w:rsidRDefault="00705419" w14:paraId="090332AB" w14:textId="77777777">
+    <w:p w:rsidR="00F82736" w:rsidP="00F82736" w:rsidRDefault="00F82736" w14:paraId="345DE9B8" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191A63">
+        <w:t>Op 15 mei jl. is door de Raad van Europa, mede op aandringen van Nederland, de Chisinau-verklaring aangenomen. In de Chisinau</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t>verklaring wordt de ruimte van Staten binnen het systeem van de Raad van Europa en het EVRM om hun eigen asiel- en migratiebeleid te voeren, waaronder innovatieve oplossingen, ook benadrukt. Onderdeel van deze ruimte zijn bijvoorbeeld ook de beginselen van subsidiariteit en de beoordelingsruimte die lidstaten hebben. Het kabinet heeft samen met 21 andere EU-lidstaten in een brief aan de Europese Commissie, het Voorzitterschap en de Voorzitter van de Europese Raad opgeroepen tot de snelle en effectieve implementatie van de Chisinau-verklaring.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Deelt u de opvatting dat het onaanvaardbaar is dat de gevolgen van een grens die elders niet wordt bewaakt uiteindelijk neerslaan in Nederlandse gemeenten? Welke concrete en aanvullende instroombeperkende maatregelen neemt het kabinet nog deze zomer om dat te voorkomen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t>Zoals in eerdere antwoorden reeds aangegeven, kan doorreizen vanuit Ceuta enkel gecontroleerd. Hierdoor is de kans op ongeregistreerde doorreis nihil. Spanje heeft opnieuw bevestigd, ondersteund door Frontex, dat er</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tot op heden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t xml:space="preserve"> geen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>irreguliere migranten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t xml:space="preserve"> zijn doorgereisd vanuit Ceuta naar het vaste land van Spanje of andere lidstaten in het Schengengebied. Met de gepleegde inzet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t xml:space="preserve"> het Schengengebied niet geschonden. Zie ook het antwoord op vraag 3-4 over het informatiegestuurd optreden van de </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Koninklijke Marechaussee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t xml:space="preserve"> aan de </w:t>
+      </w:r>
+      <w:r>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t>grens</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> van Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bent u tevens bereid om, gelet op deze ontwikkelingen in combinatie met de enorme druk op de Nederlandse samenleving en opvangcapaciteit, alsnog over te gaan tot invoering van het noodrecht met betrekking tot asiel? Zo nee, waarom niet?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t>Nee</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t xml:space="preserve">het overgrote deel van de irreguliere migranten is teruggekeerd en het Schengengebied </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t xml:space="preserve"> niet geschonden. Het kabinet monitort de situatie nauw. Indien nodig kan het kabinet aanvullende maatregelen nemen in het kader van grensbeheer. Nationale maatregelen op asiel zijn niet aan de orde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F82736" w:rsidP="00F82736" w:rsidRDefault="00F82736" w14:paraId="11DBFFB4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Kunt u bevestigen dat de binnengrenscontroles thans lopen tot uiterlijk 30 september 2026? Bent u bereid deze tenminste te verlengen en te intensiveren zolang de druk op de zuidelijke buitengrens aanhoudt en de Kamer daarover zo snel mogelijk te informeren?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t>oals het kabinet op 8 mei j</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">l. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t xml:space="preserve">aan uw Kamer heeft gemeld, loopt de tijdelijke herinvoering van de binnengrenscontroles op grond van artikel 25 Schengengrenscode tot eind september. Deze controles worden informatie- en risicogestuurd uitgevoerd. Indien informatie voortkomend uit de situatie in Spanje hier aanleiding toe geeft, zal de </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Marechaussee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t xml:space="preserve"> de inzet in het kader van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:lastRenderedPageBreak/>
+        <w:t>binnengrenstoezicht hierop richten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A63">
+        <w:t xml:space="preserve"> De situatie zoals in bovenstaande antwoorden is toegelicht geeft geen aanleiding om de tijdelijke maatregel van binnengrenscontroles te verlengen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bent u ermee bekend dat UNHCR op zijn publieksvoorlichting voor Spanje, beschikbaar in het Spaans, Arabisch, Engels, Frans en Oekraiens en voorzien van een instructievideo, uitlegt hoe men aan de grensposten van Ceuta en Melilla asiel aanvraagt? Deelt u de conclusie dat dit neerkomt op het stimuleren van illegale migratie?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A94F49" w:rsidR="00F82736" w:rsidP="00F82736" w:rsidRDefault="00F82736" w14:paraId="3FED5749" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A94F49">
+        <w:t xml:space="preserve">UNHCR is de VN-organisatie gemandateerd met de bescherming van vluchtelingen en ontheemden, waarbij het waarborgen van het recht op asiel als een kerntaak wordt beschouwd. Onderdeel hiervan is ook het verschaffen van informatie waaronder over asielprocedures in verschillende landen.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94F49">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Kunt u aangeven welk deel van de Nederlandse bijdrage aan UNHCR in 2025 en 2026 aan voorlichting van dit type is besteed?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00010E63">
+        <w:t>Nederland doet geen gerichte bijdrage aan de activiteiten van UNHCR in Spanje. Daarmee wordt er dus ook niet specifiek aan deze voorlichting bijgedragen. Wel doet Nederland jaarlijks een ongeoormerkte bijdrage aan de centrale begroting van UNHCR, zodat de organisatie dit kan besteden, vanuit hun mandaat, op de meest effectieve en (kosten-)efficiënte manier en waar de noden het hoogst zijn. Details worden door UNHCR weergegeven in hun jaarlijkse rapporten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00010E63">
+        <w:t>. Het Nederlandse aandeel in deze middelen valt niet volledig te herleiden.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bent u ermee bekend dat sinds 12 juni 2026 de Europese lijst van veilige landen van herkomst geldt, waarop Marokko is opgenomen? Kunt u bevestigen dat het inwilligingspercentage voor Marokkaanse onderdanen onder de twintig procent ligt, en dat daarmee de verplichte asielgrensprocedure van toepassing is op Marokkaanse verzoekers die na 12 juni 2026 aan de buitengrens een verzoek indienen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A94F49">
+        <w:t>Ja, daar is het kabinet mee bekend. Er is in beginsel een verplichting tot het toepassen van de asielgrensprocedure indien de vreemdeling aan de buitengrens een aanvraag indient en afkomstig is uit een land waarvoor het inwilligingspercentage blijkens de EUROSTAT-gegevens 20% of minder is. Het inwilligingspercentage van aanvragen van Marokkaanse onderdanen was volgens de cijfers van Eurostat 4,5%. De verplichting geldt dus in het geval van Marokkaanse onderdanen, behoudens de algemeen geldende uitzonderingen. Indien de asielgrensprocedure niet van toepassing is, dan vallen deze aanvragen, onder andere omdat Marokko is opgenomen op de Europese lijst van veilige landen van herkomst (Bijlage II van de Procedureverordening (Verordening (EU) 2024/1348), onder een versnelde asielprocedure.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94F49">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Deelt u de mening dat dergelijke bestormingen vanuit een veilig land als Marokko niet mogen worden ‘beloond’ met een asielprocedure en dat de groep die op deze manier Ceuta heeft bereikt dus direct moet worden teruggestuurd? Zo nee, waarom niet? Is het kabinet bereid dit standpunt over te brengen aan de Spaanse en Marokkaanse overheden?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A94F49">
+        <w:t>Het kabinet is van mening dat Spanje en Marokko hun volle inzet moeten richten op de terugkeer van de resterende irreguliere migranten om daarmee secundaire migratie tegen te gaan. Dat standpunt heeft Nederland ook overgebracht tijdens de informele JBZ-Raad van 4 augustus jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Op welke manier gaat u voorkomen en monitoren of deze migranten naar Nederland doorreizen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A94F49">
+        <w:t xml:space="preserve">Zoals in voorgaande antwoorden aangegeven heeft Spanje, in goede samenwerking met Marokko, de terugkeer van het overgrote deel van de migranten bewerkstelligd en nieuwe aankomsten voorkomen door de grens te versterken. Doordat doorreizen vanuit Ceuta enkel gecontroleerd kan, is de kans op ongeregistreerde doorreis nihil. Spanje heeft opnieuw bevestigd, ondersteund door Frontex, dat er </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tot op heden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94F49">
+        <w:t xml:space="preserve">geen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>irreguliere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94F49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">migranten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94F49">
+        <w:t xml:space="preserve">zijn doorgereisd vanuit Ceuta naar het vaste land van Spanje of andere lidstaten in het Schengengebied. Met de gepleegde inzet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94F49">
+        <w:t xml:space="preserve"> het Schengengebied niet geschonden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00191A63" w:rsidR="00F82736" w:rsidP="00F82736" w:rsidRDefault="00F82736" w14:paraId="0F3A5C85" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94F49">
+        <w:t>Mochten er in Nederland asielzoekers worden aangetroffen die zijn aangekomen in Ceuta, dan worden deze personen overgedragen aan Spanje conform de Asiel- en Migratiebeheer Verordening (AMbV), zodat Nederland geen extra druk op het asielstelsel krijgt door de situatie in Ceuta. De ervaring van de afgelopen jaren is dat Spanje dergelijke overdrachten altijd in lijn met de AMbV uitvoert.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Wilt u deze vragen één-voor-één en zo spoedig mogelijk beantwoorden?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Het kabinet heeft getracht de beantwoording van de vragen zo spoedig mogelijk aan uw Kamer te doen toekomen. Daarbij is rekening gehouden met de laatste relevante ontwikkelingen, zoals de extra informele JBZ-Raad. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94F49">
+        <w:t>Enkel waar dit de beantwoording ten goede kwam, zijn vragen samengenomen.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0078139E" w:rsidR="00F82736" w:rsidP="00F82736" w:rsidRDefault="00F82736" w14:paraId="4CFC1B5B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0078139E">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>[1] Poder Judicial España, 8 juli 2026, 'El Tribunal Supremo confirma que la ley no permite las “devoluciones en caliente” de los migrantes que pretenden entrar a nado en Ceuta y Melilla', https://www.poderjudicial.es/cgpj/es/Poder-Judicial/Tribunal-Supremo/Oficina-de-Comunicacion/Notas-de-prensa/El-Tribunal-Supremo-confirma-que-la-ley-no-permite-las--devoluciones-en-caliente--de-los-migrantes-que-pretenden-entrar-a-nado-en-Ceuta-y-Melilla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078139E">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0078139E" w:rsidR="00F82736" w:rsidP="00F82736" w:rsidRDefault="00F82736" w14:paraId="7EB23F02" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00705419" w:rsidRDefault="00705419" w14:paraId="5ABB8CF5" w14:textId="77777777"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="008A0055" w:rsidP="008A0055" w:rsidRDefault="008A0055" w14:paraId="0C1DFED6" w14:textId="774B2C08">
+    <w:p w:rsidRPr="009D0CF1" w:rsidR="00F82736" w:rsidP="00F82736" w:rsidRDefault="00F82736" w14:paraId="17281E79" w14:textId="77777777">
       <w:pPr>
-        <w:pageBreakBefore/>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008A0055" w:rsidR="008A0055" w:rsidP="002442FD" w:rsidRDefault="008A0055" w14:paraId="75C61F4C" w14:textId="19E538C7">
+    <w:p w:rsidRPr="00F82736" w:rsidR="00125328" w:rsidRDefault="00125328" w14:paraId="7925CD6A" w14:textId="77777777">
       <w:pPr>
-        <w:pBdr>
-[...643 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00191A63" w:rsidR="00191A63" w:rsidP="00191A63" w:rsidRDefault="008A0055" w14:paraId="1F40480F" w14:textId="11D2E418">
-[...1332 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:sectPr w:rsidRPr="00F82736" w:rsidR="00125328">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73EF4164" w14:textId="77777777" w:rsidR="006865FC" w:rsidRDefault="006865FC">
+    <w:p w14:paraId="515B97A9" w14:textId="77777777" w:rsidR="008B6E0B" w:rsidRDefault="008B6E0B" w:rsidP="00F82736">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43C47127" w14:textId="77777777" w:rsidR="006865FC" w:rsidRDefault="006865FC">
+    <w:p w14:paraId="4C0F2B92" w14:textId="77777777" w:rsidR="008B6E0B" w:rsidRDefault="008B6E0B" w:rsidP="00F82736">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...24 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="61FEFF67" w14:textId="77777777" w:rsidR="00705419" w:rsidRDefault="00705419">
+  <w:p w14:paraId="093B757D" w14:textId="77777777" w:rsidR="00F82736" w:rsidRPr="00F82736" w:rsidRDefault="00F82736" w:rsidP="00F82736">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="111A3C56" w14:textId="77777777" w:rsidR="00F82736" w:rsidRPr="00F82736" w:rsidRDefault="00F82736" w:rsidP="00F82736">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E989DE6" w14:textId="77777777" w:rsidR="00F82736" w:rsidRPr="00F82736" w:rsidRDefault="00F82736" w:rsidP="00F82736">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FE744B2" w14:textId="77777777" w:rsidR="006865FC" w:rsidRDefault="006865FC">
+    <w:p w14:paraId="68691882" w14:textId="77777777" w:rsidR="008B6E0B" w:rsidRDefault="008B6E0B" w:rsidP="00F82736">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="403CE215" w14:textId="77777777" w:rsidR="008B6E0B" w:rsidRDefault="008B6E0B" w:rsidP="00F82736">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="0EB7082D" w14:textId="77777777" w:rsidR="00F82736" w:rsidRDefault="00F82736" w:rsidP="00F82736">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00394721">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Flexible</w:t>
-[...20 lines deleted...]
-          <w:t xml:space="preserve"> | UNHCR</w:t>
+          <w:t>Flexible funding | UNHCR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00394721">
         <w:t xml:space="preserve"> In het eerste halfjaar van 2026 ging het om Syrië, Libanon, Afghanistan, Soedan, Tsjaad, Burundi, Ethiopië, Niger, Oeganda en Jemen)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5F4B1E53" w14:textId="77777777" w:rsidR="00705419" w:rsidRDefault="006865FC">
-[...388 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="57929ABD" w14:textId="77777777" w:rsidR="00F82736" w:rsidRPr="00F82736" w:rsidRDefault="00F82736" w:rsidP="00F82736">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1EA34F82" w14:textId="77777777" w:rsidR="00705419" w:rsidRDefault="006865FC">
+  <w:p w14:paraId="7A5E3B2D" w14:textId="77777777" w:rsidR="00F82736" w:rsidRPr="00F82736" w:rsidRDefault="00F82736" w:rsidP="00F82736">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1287 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...487 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="51A5471B" w14:textId="77777777" w:rsidR="00F82736" w:rsidRPr="00F82736" w:rsidRDefault="00F82736" w:rsidP="00F82736">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00705419"/>
-[...47 lines deleted...]
-    <w:rsid w:val="00F869EE"/>
+    <w:rsidRoot w:val="00F82736"/>
+    <w:rsid w:val="00125328"/>
+    <w:rsid w:val="005B2C98"/>
+    <w:rsid w:val="008B6E0B"/>
+    <w:rsid w:val="00F82736"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="49C47446"/>
-  <w15:docId w15:val="{570E2EE2-34F2-412A-922A-2831D52C8EF3}"/>
+  <w14:docId w14:val="1A18DE51"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BA33AC35-2F75-428B-8389-AB6514BCD9F0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4752,75 +1837,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4855,55 +1940,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4975,883 +2060,727 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00F82736"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00F82736"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F82736"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F82736"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F82736"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F82736"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F82736"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F82736"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F82736"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F82736"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F82736"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F82736"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F82736"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F82736"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F82736"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F82736"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F82736"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F82736"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F82736"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F82736"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F82736"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F82736"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F82736"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F82736"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F82736"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F82736"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F82736"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F82736"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F82736"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
-[...1 lines deleted...]
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
+    <w:rsid w:val="00F82736"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:rsid w:val="00F82736"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...196 lines deleted...]
-    <w:rPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:b/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00F82736"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...217 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F82736"/>
+    <w:rPr>
       <w:vertAlign w:val="superscript"/>
-      <w:lang w:val="nl-NL"/>
-[...31 lines deleted...]
-      <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00906103"/>
+    <w:rsid w:val="00F82736"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00906103"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00F82736"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00906103"/>
+    <w:rsid w:val="00F82736"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00906103"/>
-[...111 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00F82736"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/about-unhcr/planning-funding-and-results/flexible-funding?dataset=FLX&amp;yearsMode=single&amp;selectedYears=%5B2026%5D&amp;level=GLB&amp;category=EMK&amp;fundingSource=ALS&amp;compareBy=%5B%22category%22%5D&amp;viewType=chart&amp;chartType=bar&amp;tableDataView=absolute" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5859,51 +2788,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5970,65 +2899,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6049,85 +2978,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>15182</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>2700</ap:Words>
+  <ap:Characters>14853</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>126</ap:Lines>
+  <ap:Lines>123</ap:Lines>
   <ap:Paragraphs>35</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>17907</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>17518</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>