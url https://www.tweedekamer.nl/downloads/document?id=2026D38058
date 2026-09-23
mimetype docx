--- v0 (2026-08-09)
+++ v1 (2026-09-23)
@@ -1,468 +1,488 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="0030119F" w:rsidR="000778D0" w:rsidP="00D24D19" w:rsidRDefault="005E639D" w14:paraId="1505BB44" w14:textId="74ECD17E">
-[...18 lines deleted...]
-        <w:t>32317</w:t>
+    <w:p w:rsidRPr="00D61206" w:rsidR="000778D0" w:rsidP="00D61206" w:rsidRDefault="005E639D" w14:paraId="1505BB44" w14:textId="4929F574">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61206">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>317</w:t>
       </w:r>
       <w:r w:rsidRPr="0030119F" w:rsidR="000778D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0030119F" w:rsidR="000778D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0030119F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00D61206" w:rsidR="00D61206">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>JBZ-Raad</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0030119F" w:rsidR="000778D0" w:rsidP="00D24D19" w:rsidRDefault="000778D0" w14:paraId="1D8B7231" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="0030119F" w:rsidR="000778D0" w:rsidP="00D24D19" w:rsidRDefault="000778D0" w14:paraId="09A8797A" w14:textId="195F121B">
+    <w:p w:rsidRPr="0030119F" w:rsidR="000778D0" w:rsidP="00D24D19" w:rsidRDefault="000778D0" w14:paraId="09A8797A" w14:textId="258DF588">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nr. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0030119F">
-[...6 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="00D61206">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1022</w:t>
       </w:r>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Verslag van een schriftelijk overleg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0030119F" w:rsidR="000778D0" w:rsidP="00D24D19" w:rsidRDefault="000778D0" w14:paraId="1F48EF3A" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="0030119F" w:rsidR="000778D0" w:rsidP="00D24D19" w:rsidRDefault="000778D0" w14:paraId="584D8957" w14:textId="4AB154A2">
+    <w:p w:rsidRPr="0030119F" w:rsidR="000778D0" w:rsidP="00D24D19" w:rsidRDefault="000778D0" w14:paraId="584D8957" w14:textId="0878C4AB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="708" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Vastgesteld d.d. …</w:t>
+        <w:t xml:space="preserve">Vastgesteld </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61206">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0030119F" w:rsidR="005E639D" w:rsidP="00D24D19" w:rsidRDefault="005E639D" w14:paraId="76090C1A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0030119F" w:rsidR="00A83AB1" w:rsidP="00D24D19" w:rsidRDefault="005E639D" w14:paraId="5A61F265" w14:textId="5E21BF4A">
+    <w:p w:rsidRPr="00D61206" w:rsidR="005E639D" w:rsidP="00D61206" w:rsidRDefault="005E639D" w14:paraId="41BA99A5" w14:textId="2DB525C5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1416"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De vaste commissie voor Asiel en Migratie heeft een aantal vragen en opmerkingen voorgelegd aan de minister van Asiel en Migratie over </w:t>
       </w:r>
       <w:r w:rsidRPr="0030119F" w:rsidR="00511416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="0030119F" w:rsidR="00A36728">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vo</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="006753D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>brief</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61206">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van 3 augustus 2026 inzake de</w:t>
       </w:r>
       <w:r w:rsidRPr="0030119F" w:rsidR="00A83AB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">lgende </w:t>
-[...33 lines deleted...]
-      <w:r w:rsidRPr="0030119F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61206" w:rsidR="006753D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nederlandse reactie op situatie bij </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0030119F">
+      <w:r w:rsidRPr="00D61206" w:rsidR="006753D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ceuta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0030119F">
+      <w:r w:rsidRPr="00D61206" w:rsidR="006753D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> op 30 en 31 juli </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0030119F">
+      <w:r w:rsidRPr="00D61206" w:rsidR="006753D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0030119F">
+      <w:r w:rsidRPr="00D61206" w:rsidR="006753D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en de Geannoteerde Agenda Informele JBZ-raad op 4 augustus 2026 (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0030119F" w:rsidR="008512F7">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0030119F">
+      <w:r w:rsidR="00D61206">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kamerstuk 32317-1020).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61206" w:rsidR="006753D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0030119F" w:rsidR="00DA5DB4" w:rsidP="00D24D19" w:rsidRDefault="005E639D" w14:paraId="5D6285EC" w14:textId="7973485F">
+    <w:p w:rsidRPr="0030119F" w:rsidR="00DA5DB4" w:rsidP="00D24D19" w:rsidRDefault="005E639D" w14:paraId="5D6285EC" w14:textId="3F682F0B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1416"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De vragen en opmerkingen zijn op </w:t>
       </w:r>
       <w:r w:rsidRPr="0030119F" w:rsidR="008512F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3 augustus</w:t>
       </w:r>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2026 aan de minister van Asiel en Migratie voorgelegd. Bij brief van … zijn de vragen beantwoord.</w:t>
+        <w:t xml:space="preserve"> 2026 aan de minister van Asiel en Migratie voorgelegd. Bij brief van</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61206">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7 augustus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn de vragen beantwoord.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0030119F" w:rsidR="005E639D" w:rsidP="00D24D19" w:rsidRDefault="005E639D" w14:paraId="40BAE7AF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1416" w:firstLine="708"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0030119F" w:rsidR="000778D0" w:rsidP="00D24D19" w:rsidRDefault="000778D0" w14:paraId="7783192B" w14:textId="6E67EECC">
+    <w:p w:rsidRPr="0030119F" w:rsidR="000778D0" w:rsidP="00D24D19" w:rsidRDefault="000778D0" w14:paraId="7783192B" w14:textId="6650F8F3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1416"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De voorzitter van de commissie</w:t>
       </w:r>
+      <w:r w:rsidR="00D61206">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidRPr="0030119F" w:rsidR="000778D0" w:rsidP="00D24D19" w:rsidRDefault="00436257" w14:paraId="7B698C24" w14:textId="62002A57">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0030119F" w:rsidR="006E6009">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Peter de Groot</w:t>
       </w:r>
       <w:r w:rsidRPr="0030119F" w:rsidR="000778D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0030119F" w:rsidR="000778D0" w:rsidP="00D24D19" w:rsidRDefault="005E639D" w14:paraId="1B32354B" w14:textId="3979A75D">
+    <w:p w:rsidRPr="0030119F" w:rsidR="000778D0" w:rsidP="00D24D19" w:rsidRDefault="00D61206" w14:paraId="1B32354B" w14:textId="4B6B73DE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="708" w:firstLine="708"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0030119F">
-[...5 lines deleted...]
-        <w:t>G</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De g</w:t>
       </w:r>
       <w:r w:rsidRPr="0030119F" w:rsidR="000778D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>riffier van de commissie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0030119F" w:rsidR="000778D0" w:rsidP="00D24D19" w:rsidRDefault="005E639D" w14:paraId="70334D98" w14:textId="53B23F1F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="708" w:firstLine="708"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Burger</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0030119F" w:rsidR="005E639D" w:rsidP="00D24D19" w:rsidRDefault="005E639D" w14:paraId="08FC4EA2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -481,315 +501,357 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0030119F" w:rsidR="008512F7" w:rsidP="00D24D19" w:rsidRDefault="008512F7" w14:paraId="05207EA0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0030119F" w:rsidR="008512F7" w:rsidP="00D24D19" w:rsidRDefault="008512F7" w14:paraId="6F1807D4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0030119F" w:rsidR="000778D0" w:rsidP="00D24D19" w:rsidRDefault="000778D0" w14:paraId="2E150B9B" w14:textId="267F9ED0">
-[...2 lines deleted...]
-        <w:ind w:left="708" w:firstLine="708"/>
+    <w:p w:rsidRPr="0030119F" w:rsidR="000778D0" w:rsidP="000411A8" w:rsidRDefault="000778D0" w14:paraId="2E150B9B" w14:textId="267F9ED0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Inhoud</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0030119F" w:rsidR="005E639D" w:rsidP="00D24D19" w:rsidRDefault="005E639D" w14:paraId="21D13824" w14:textId="77777777">
+    <w:p w:rsidR="000411A8" w:rsidP="000411A8" w:rsidRDefault="000411A8" w14:paraId="7446C8E2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="708" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0030119F">
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="005E639D" w:rsidP="000411A8" w:rsidRDefault="005E639D" w14:paraId="21D13824" w14:textId="235E5099">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:r w:rsidRPr="0030119F" w:rsidR="000778D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen uit de fracties</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0030119F" w:rsidR="002E59FB" w:rsidP="002E59FB" w:rsidRDefault="002E59FB" w14:paraId="37C3E91C" w14:textId="6B4259A6">
+    <w:p w:rsidRPr="0030119F" w:rsidR="002E59FB" w:rsidP="000411A8" w:rsidRDefault="002E59FB" w14:paraId="37C3E91C" w14:textId="6B4259A6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Inbreng van de leden van de VVD-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0030119F" w:rsidR="00926F88" w:rsidP="00926F88" w:rsidRDefault="00926F88" w14:paraId="71FD7D24" w14:textId="3F07249C">
+    <w:p w:rsidRPr="0030119F" w:rsidR="00926F88" w:rsidP="000411A8" w:rsidRDefault="00926F88" w14:paraId="71FD7D24" w14:textId="3F07249C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Inbreng van de leden van de </w:t>
       </w:r>
       <w:r w:rsidRPr="0030119F" w:rsidR="008512F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>PVV</w:t>
       </w:r>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0030119F" w:rsidR="000F2576" w:rsidP="00926F88" w:rsidRDefault="000F2576" w14:paraId="492D2E1A" w14:textId="5A22E9FF">
+    <w:p w:rsidRPr="0030119F" w:rsidR="000F2576" w:rsidP="000411A8" w:rsidRDefault="000F2576" w14:paraId="492D2E1A" w14:textId="5A22E9FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Inbreng van de leden van de BBB-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0030119F" w:rsidR="00CC6347" w:rsidP="00926F88" w:rsidRDefault="00CC6347" w14:paraId="51E91CAA" w14:textId="3A8A629A">
+    <w:p w:rsidRPr="0030119F" w:rsidR="00CC6347" w:rsidP="000411A8" w:rsidRDefault="00CC6347" w14:paraId="51E91CAA" w14:textId="3A8A629A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Inbreng van de leden van de ChristenUnie-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0030119F" w:rsidR="00436257" w:rsidP="00D24D19" w:rsidRDefault="005E639D" w14:paraId="4D441866" w14:textId="66F66039">
+    <w:p w:rsidR="000411A8" w:rsidP="000411A8" w:rsidRDefault="000411A8" w14:paraId="32B62DE2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="708" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0030119F">
-[...79 lines deleted...]
-    <w:p w:rsidR="00436257" w:rsidP="00D24D19" w:rsidRDefault="00436257" w14:paraId="19EA16A1" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00436257" w:rsidP="000411A8" w:rsidRDefault="005E639D" w14:paraId="4D441866" w14:textId="5A9574FE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:t xml:space="preserve">II </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="000778D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reactie van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00341C9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="000778D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Asiel en Migratie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00436257" w:rsidP="00D24D19" w:rsidRDefault="00436257" w14:paraId="10F17389" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1416" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="004B081A" w:rsidP="00D24D19" w:rsidRDefault="004B081A" w14:paraId="43B4F77E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1416" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="004B081A" w:rsidP="00D24D19" w:rsidRDefault="004B081A" w14:paraId="36F5612F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1416" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000411A8" w:rsidRDefault="000411A8" w14:paraId="7E8BC0AC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00436257" w:rsidP="00D24D19" w:rsidRDefault="00436257" w14:paraId="19EA16A1" w14:textId="088C0440">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
         <w:t>Vragen en opmerkingen uit de fracties</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001B702B" w:rsidP="00D24D19" w:rsidRDefault="001B702B" w14:paraId="354216F9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0030119F" w:rsidR="001B702B" w:rsidP="001B702B" w:rsidRDefault="001B702B" w14:paraId="665355DB" w14:textId="77777777">
       <w:pPr>
@@ -931,88 +993,51 @@
     <w:p w:rsidRPr="0030119F" w:rsidR="00294CED" w:rsidP="00294CED" w:rsidRDefault="00294CED" w14:paraId="27187066" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0030119F" w:rsidR="00294CED" w:rsidP="00294CED" w:rsidRDefault="00294CED" w14:paraId="6F9CC913" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> aangekondigde inzet op het onderzoeken van de oorzaak van deze bestorming ook de eventuele rol van de Marokkaanse autoriteiten mee te nemen? </w:t>
+        <w:t xml:space="preserve">De leden van de VVD-fractie constateren dat het kabinet de constructieve opstelling van Marokko m.b.t. het terugnemen van deze illegale migranten verwelkomt. Desalniettemin blijft het op dit moment onduidelijk welke rol de Marokkaanse autoriteiten wel of niet hebben gespeeld bij het ontstaan van deze bestorming, dan wel of zij bewust of onbewust stappen niet hebben gezet die deze bestorming hadden kunnen voorkomen. Is de minister bereid om tijdens de JBZ-raad als onderdeel van de reeds aangekondigde inzet op het onderzoeken van de oorzaak van deze bestorming ook de eventuele rol van de Marokkaanse autoriteiten mee te nemen? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00294CED" w:rsidRDefault="00431761" w14:paraId="173FBB56" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00294CED" w:rsidRDefault="00431761" w14:paraId="16D1776A" w14:textId="1452AFE1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -1211,127 +1236,141 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">. Via dit concept kunnen asielaanvragen van asielzoekers onder andere niet-ontvankelijk worden verklaard als er een overeenkomst bestaat met een derde land over de toelating van asielzoekers. Deelt de minister de opvatting dat een grootschalige operationalisering van het veilige </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>derdelandenconcept</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dit soort massale bestormingen in de toekomst kan voorkomen? Wat is in dat kader de status van de uitvoering van de motie </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0030119F" w:rsidR="00063652">
+        <w:t xml:space="preserve"> dit soort massale bestormingen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000411A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:t xml:space="preserve">in de toekomst kan voorkomen? Wat is in dat kader de status van de uitvoering van de motie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000411A8" w:rsidR="00063652">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">van de leden </w:t>
       </w:r>
-      <w:r w:rsidRPr="0030119F">
+      <w:r w:rsidRPr="000411A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Becker</w:t>
       </w:r>
-      <w:r w:rsidRPr="0030119F" w:rsidR="00063652">
+      <w:r w:rsidRPr="000411A8" w:rsidR="00063652">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
+      <w:r w:rsidRPr="000411A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Ellian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000411A8" w:rsidR="00063652">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000411A8" w:rsidR="002F1B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>21501-20, nr. 2417)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000411A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om in onderhandelingen met landen buiten Europa in te zetten op het veilige </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0030119F">
+      <w:r w:rsidRPr="000411A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Ellian</w:t>
+        <w:t>derdelandenconcept</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0030119F" w:rsidR="00063652">
+      <w:r w:rsidRPr="000411A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Kamerstuk </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0030119F" w:rsidR="002F1B7E">
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>21501-20, nr. 2417)</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">? </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00294CED" w:rsidRDefault="00431761" w14:paraId="68213E67" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="62E8D0CA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -1404,614 +1443,557 @@
     <w:p w:rsidRPr="0030119F" w:rsidR="00294CED" w:rsidP="00294CED" w:rsidRDefault="00294CED" w14:paraId="67B51774" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0030119F" w:rsidR="00294CED" w:rsidP="00294CED" w:rsidRDefault="00294CED" w14:paraId="2951B314" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de VVD-fractie hebben de afgelopen dagen met interesse kennisgenomen van de reactie van andere Schengenlanden vis-à-vis Spanje. Onder andere Italië zou opnieuw Schengengrenscontroles hebben ingesteld vis-à-vis Spanje, en ook Frankrijk zou extra </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0030119F">
+        <w:t xml:space="preserve">De leden van de VVD-fractie hebben de afgelopen dagen met interesse kennisgenomen van de reactie van andere Schengenlanden vis-à-vis Spanje. Onder andere Italië zou opnieuw Schengengrenscontroles hebben ingesteld vis-à-vis Spanje, en ook Frankrijk zou extra grenscontroles aan haar zuidgrens hebben ingesteld. Kan de minister een overzicht geven van de maatregelen die andere Schengenlanden tot dusver hebben genomen? Hoe apprecieert de minister deze maatregelen? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00294CED" w:rsidRDefault="00431761" w14:paraId="69839121" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00294CED" w:rsidRDefault="00431761" w14:paraId="69839121" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="3ABB8D9F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="3ABB8D9F" w14:textId="77777777">
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00294CED" w:rsidRDefault="00431761" w14:paraId="433DF3B7" w14:textId="0C31AA64">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:t xml:space="preserve">Frankrijk heeft aangekondigd de reeds heringevoerde binnengrenscontroles op grond van artikel 25 Schengengrenscode met Spanje verder te versterken en heeft steun aangeboden aan de Spaanse autoriteiten. Italië heeft een officiële notificatie gedeeld voor de introductie van tijdelijke herinvoering van binnengrenscontroles tot 1 september, specifiek gericht op </w:t>
+      </w:r>
+      <w:r w:rsidR="00F066F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lucht- en zeegrenzen van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Spanje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Italië heeft hierbij aangegeven selectieve en gerichte controles uit te voeren. Lidstaten gaan zelf over hun eigen grensbeheer binnen de grenzen die het Unierecht daaraan stelt.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00294CED" w:rsidP="00294CED" w:rsidRDefault="00294CED" w14:paraId="3E4FDC5C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="002E6B37" w:rsidP="00294CED" w:rsidRDefault="00294CED" w14:paraId="56542F92" w14:textId="18C583F3">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot slot verwelkomen de leden van de VVD-fractie de inzet van het kabinet om alle illegale migranten die mogelijk via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Ceuta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar Nederland zullen komen over te dragen aan Spanje. Is de minister bereid te bevestigen dat hij al het mogelijke zal doen om te voorkomen dat deze illegale migranten naar Nederland zullen komen en om wat voor reden dan ook aanspraak zullen maken op een verblijfsvergunning asiel, dan wel op een ander type verblijfsvergunning?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00294CED" w:rsidRDefault="00431761" w14:paraId="4396A13A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="52E4F77E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00294CED" w:rsidRDefault="00431761" w14:paraId="433DF3B7" w14:textId="0C31AA64">
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> heringevoerde binnengrenscontroles op grond van artikel 25 Schengengrenscode met Spanje verder te versterken en heeft steun aangeboden aan de Spaanse autoriteiten. Italië heeft een officiële notificatie gedeeld voor de introductie van tijdelijke herinvoering van binnengrenscontroles tot 1 september, specifiek gericht op </w:t>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="34F775B7" w14:textId="557D7BBD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het overgrote deel van de irreguliere migranten is al teruggekeerd</w:t>
       </w:r>
       <w:r w:rsidR="00F066F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">lucht- en </w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar Marokko</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Echter </w:t>
+      </w:r>
+      <w:r w:rsidR="002D091F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D091F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">noodzakelijk dat Spanje haar inzet op het terug laten keren van de </w:t>
+      </w:r>
+      <w:r w:rsidR="002D091F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resterende </w:t>
+      </w:r>
+      <w:r w:rsidR="00F066F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>irreguliere vreemdelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blijft continueren. Dit heeft het kabinet tijdens de </w:t>
+      </w:r>
+      <w:r w:rsidR="00C533A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">informele JBZ-Raad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">duidelijk gemaakt. Spanje heeft, tijdens de </w:t>
+      </w:r>
+      <w:r w:rsidR="00C533A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>informele J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BZ-raad, bevestigd dat zij dit zal doen. Het kabinet blijft hier aandacht voor vragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="146BB843" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="0388A076" w14:textId="4BB20C53">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doordat doorreizen vanuit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-        <w:t>zeegrenzen</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ceuta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...48 lines deleted...]
-        <w:t xml:space="preserve">Tot slot verwelkomen de leden van de VVD-fractie de inzet van het kabinet om alle illegale migranten die mogelijk via </w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enkel gecontroleerd kan, is de kans op ongeregistreerde doorreis nihil. Spanje heeft opnieuw bevestigd, ondersteund door </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Frontex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dat er </w:t>
+      </w:r>
+      <w:r w:rsidR="00156C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tot op heden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geen </w:t>
+      </w:r>
+      <w:r w:rsidR="00156C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>irreguliere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn doorgereisd vanuit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ceuta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...219 lines deleted...]
-        <w:t xml:space="preserve">Doordat doorreizen vanuit </w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar het vaste land van Spanje of andere lidstaten in het Schengengebied.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="2B80723C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F066F4" w:rsidR="00431761" w:rsidP="00F066F4" w:rsidRDefault="00431761" w14:paraId="0B18D661" w14:textId="0AF5C64D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verder zal het kabinet asielzoekers die worden aangetroffen en zijn aangekomen in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ceuta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> enkel gecontroleerd kan, is de kans op ongeregistreerde doorreis nihil. Spanje heeft opnieuw bevestigd, ondersteund door </w:t>
-[...151 lines deleted...]
-        <w:t xml:space="preserve"> aan Spanje conform de afspraken in de Asiel en Migratiebeheer Verordening (</w:t>
+        <w:t xml:space="preserve">  overdragen aan Spanje conform de afspraken in de Asiel en Migratiebeheer Verordening (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AMbV</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">), zodat Nederland geen extra druk op ons asielstelsel krijgt door de situatie in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0030119F">
@@ -2230,2764 +2212,2534 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>irreguliere migranten</w:t>
       </w:r>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> blijft continueren. Dit heeft het kabinet tijdens de </w:t>
       </w:r>
       <w:r w:rsidR="00C533A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>informele JBZ-</w:t>
+        <w:t xml:space="preserve">informele JBZ-Raad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">duidelijk gemaakt. Spanje heeft, tijdens de </w:t>
       </w:r>
       <w:r w:rsidR="00C533A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">duidelijk gemaakt. Spanje heeft, tijdens de </w:t>
+        <w:t xml:space="preserve">informele </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>JBZ-</w:t>
       </w:r>
       <w:r w:rsidR="00C533A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">informele </w:t>
-[...9 lines deleted...]
-        <w:t>JBZ-</w:t>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aad, bevestigd dat zij dit zal doen. Het kabinet blijft hier aandacht voor vragen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="5A052B23" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="1354B443" w14:textId="5E6C7A27">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doordat doorreizen vanuit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ceuta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enkel gecontroleerd kan, is de kans op ongeregistreerde doorreis nihil. Spanje heeft opnieuw bevestigd, ondersteund door </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Frontex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dat er </w:t>
+      </w:r>
+      <w:r w:rsidR="00156C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tot op heden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geen </w:t>
+      </w:r>
+      <w:r w:rsidR="00156C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>irreguliere migranten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn doorgereisd vanuit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ceuta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar het vaste land van Spanje of andere lidstaten in het Schengengebied. Tegelijkertijd is het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is evident de Nederland haar eigen grenzen bewaakt. In Nederland voert de Koninklijke Marechaussee (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>KMar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) in het kader van het Mobiel Toezicht Veiligheid – en op dit moment in het kader van de tijdelijke herinvoering van de binnengrenscontroles op grond van artikel 25 Schengengrenscode –  informatie- en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>risicogestuurde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> controles uit op inkomende intra-Schengenvluchten en treinen en op wegen en vaarwegen in de binnengrensstreek met België en Duitsland. De inzet van deze controles gebeurt op basis van informatie ten aanzien van risico’s op illegale migratie en mensensmokkel. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indien informatie voortkomend uit de situatie in Spanje hier aanleiding toe geeft, zal de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>KMar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de inzet in het kader van het binnengrenstoezicht hierop richten. De situatie zoals in bovenstaande antwoorden is toegelicht geeft geen aanleiding om de tijdelijke maatregel van binnengrenscontroles te verlengen. Dat is voor nu nog niet het geval. Mochten er in Nederland asielzoekers worden aangetroffen die zijn aangekomen in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ceuta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, worden deze personen overgedragen aan Spanje conform de afspraken in de Asiel en Migratiebeheer Verordening (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AMbV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), zodat Nederland geen extra druk op ons asielstelsel krijgt door de situatie in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ceuta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De ervaring van de afgelopen jaren is dat Spanje dergelijke overdrachten altijd in lijn met de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AMbV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uitvoert. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00914666" w:rsidP="00CF0C06" w:rsidRDefault="00914666" w14:paraId="7288B2D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="000F2576" w:rsidP="000F2576" w:rsidRDefault="000F2576" w14:paraId="40F1F9B5" w14:textId="7D06DB3E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Inbreng van de leden van de BBB-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="000F2576" w:rsidP="000F2576" w:rsidRDefault="000F2576" w14:paraId="4B9EAE38" w14:textId="73A84F9D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de BBB-fractie hebben met interesse kennisgenomen van onder andere de brief van het kabinet van 3 augustus 2026 betreffende "De Nederlandse reactie op situatie bij </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Ceuta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op 30 en 31 juli jl. en de Geannoteerde Agenda Informele JBZ-raad op 4 augustus 2026". Zij hebben daarover een aantal vragen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="004B2494" w:rsidP="000F2576" w:rsidRDefault="004B2494" w14:paraId="630C884A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="000F2576" w:rsidP="000F2576" w:rsidRDefault="000F2576" w14:paraId="218E7622" w14:textId="3FCE7AC9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>De leden van de BBB-fractie lezen in de brief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="004B2494">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Doorreizen vanuit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Ceuta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar de rest van Schengen gaat daarom enkel gecontroleerd." Kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00BE21E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>de minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangeven wat er verstaan wordt onder 'gecontroleerd' en hoe wordt gegarandeerd dat ze niet de Marokkaanse nationaliteit hebben en alsnog worden doorgelaten? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="000F2576" w:rsidRDefault="00431761" w14:paraId="34C556C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="3BA0341E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="7D888E65" w14:textId="71FC9585">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Migranten kunnen vanuit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ceuta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niet zonder meer doorreizen naar het vasteland. Met het toetreden van Spanje tot de Europese Unie zijn er in 1991 aparte afspraken gemaakt over de geldende Schengenregels in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ceuta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Melilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Deze afspraken zijn opnieuw bevestigd in artikel 41 van de Schengengrenscode en houden in dat vanuit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ceuta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Melilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niet </w:t>
+      </w:r>
+      <w:r w:rsidR="00F066F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ongecontroleerd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doorgereisd kan worden naar het Spaanse vasteland of andere Schengenlanden.  Dit geldt voor alle zee- en luchtverbindingen die vertrekken vanuit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ceuta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Melilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar het Europese vasteland. Doordat doorreizen vanuit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ceuta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enkel gecontroleerd kan, is de kans op ongeregistreerde doorreis nihil. Spanje heeft opnieuw bevestigd, ondersteund door </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Frontex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dat er </w:t>
+      </w:r>
+      <w:r w:rsidR="00156C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tot op heden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geen </w:t>
+      </w:r>
+      <w:r w:rsidR="00156C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>irreguliere migranten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn doorgereisd vanuit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ceuta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar het vaste land van Spanje of andere lidstaten in het Schengengebied. Het kabinet blijft het nauwlettend volgen en heeft ook aan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Frontex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gevraagd te monitoren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="7ACBA1E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="710E8290" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de BBB-fractie lezen in de brief : "Mochten er in Nederland asielzoekers worden aangetroffen die zijn aangekomen in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ceuta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, worden deze personen overgedragen aan Spanje conform de afspraken in de Asiel en Migratiebeheer Verordening (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AMbV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), zodat Nederland geen extra druk op ons asielstelsel krijgt door de situatie in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ceuta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">." </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00BE21E4" w:rsidP="000F2576" w:rsidRDefault="00BE21E4" w14:paraId="69EF20EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="000F2576" w:rsidP="000F2576" w:rsidRDefault="000F2576" w14:paraId="7156BD62" w14:textId="282260C2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de BBB-fractie lezen in de brief </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00BE21E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Mochten er in Nederland asielzoekers worden aangetroffen die zijn aangekomen in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Ceuta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>, worden deze personen overgedragen aan Spanje conform de afspraken in de Asiel en Migratiebeheer Verordening (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>AMbV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), zodat Nederland geen extra druk op ons asielstelsel krijgt door de situatie in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Ceuta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">." </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00C433F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>oe verhoudt zich dat tot de eerdergenoemde passage over controle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00C433F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vertrouw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00C433F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00C433F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>de minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> er niet op dat er toch mensen uit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Ceuta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar Nederland onderweg zijn of gaan zijn? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="000F2576" w:rsidRDefault="00431761" w14:paraId="31A60269" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="27E4DD9F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="000F2576" w:rsidRDefault="00431761" w14:paraId="3A1738A5" w14:textId="0A248CBD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals hierboven aangegeven is de kans van ongeregistreerd doorreizen van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ceuta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar het vaste land van Spanje of andere Schengenlanden nihil. Er zijn daar ook geen aanwijzingen voor dat dat toch zou gebeuren. Daarnaast is het overgrote deel van de irreguliere migranten al teruggekeerd. Het blijft noodzakelijk dat Spanje haar inzet op het terug laten keren van de </w:t>
+      </w:r>
+      <w:r w:rsidR="002D091F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>resterende irreguliere migranten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blijft continueren. Dit heeft het kabinet tijdens de </w:t>
       </w:r>
       <w:r w:rsidR="00C533A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>R</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Doordat doorreizen vanuit </w:t>
+        <w:t>informele JBZ-Raad duidelijk</w:t>
+      </w:r>
+      <w:r w:rsidR="002D091F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gemaakt. Spanje heeft, tijdens de </w:t>
+      </w:r>
+      <w:r w:rsidR="00C533A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>informele JBZ-Raad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, bevestigd dat zij dit zal doen. Het kabinet blijft hier aandacht voor vragen. Er bestaat altijd de mogelijkheid dat er toch irreguliere migranten asiel bij Spanje aanvragen. In dit geval zou de mogelijkheid kunnen bestaan dat zij daarna doorreizen naar andere EU Lidstaten. Het kabinet monitort dit nauw en heeft ook aan de Commissie gevraagd dit te doen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00C433F6" w:rsidP="000F2576" w:rsidRDefault="00C433F6" w14:paraId="31EC22A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="000F2576" w:rsidP="000F2576" w:rsidRDefault="000F2576" w14:paraId="27AC39EF" w14:textId="764885DA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de BBB-fractie lezen in de brief dat u "...op vrijdagochtend 31 juli jl. direct contact heeft opgenomen met de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00C433F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inister van Buitenlandse Zaken van Spanje, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="003B52FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>inister van Buitenlandse Zaken van Marokko en de Eurocommissaris van Binnenlandse Zaken en hen hebt opgeroepen tot snel en effectief optreden en, waar nodig, een gecoördineerde EU-aanpak." K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="003B52FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>an de minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangeven wat de antwoorden hierop van Spanje, Marokko en de Eurocommissaris waren en welke concrete acties zijn toegezegd? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="000F2576" w:rsidRDefault="00431761" w14:paraId="145E13A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="53F1A472" w14:textId="1C368968">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="783E892B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals bekend heeft het kabinet in de contacten de noodzaak tot snel en accuraat handelen benadrukt, en de Europese Commissie opgeroepen om snel ondersteuning te bieden en te komen tot een gecoördineerde EU-aanpak om de buitengrens te versterken en de migranten te laten terugkeren. De reacties op de Nederlandse berichten betreft diplomatieke communicatie, dit kan niet openbaar gemaakt worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="000F2576" w:rsidP="000F2576" w:rsidRDefault="000F2576" w14:paraId="15375DDE" w14:textId="73422EC6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="000F2576" w:rsidP="000F2576" w:rsidRDefault="000F2576" w14:paraId="0818D18A" w14:textId="4241A55B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>De leden van de BBB-fractie lezen in de brief ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="003B52FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“....is de situatie in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Ceuta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> enkel gecontroleerd kan, is de kans op ongeregistreerde doorreis nihil. Spanje heeft opnieuw bevestigd, ondersteund door </w:t>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een ongekende schending van de integriteit van de buitengrens van Europa en alles moet erop gericht zijn om dat te voorkomen." K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="003B52FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>an de minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangeven wat de reden was, zeker gezien de ongekende situatie, dat de minister-president toch twee dagen wachtte met een reactie op de ontwikkelingen en we nog steeds niet goed weten wat de situatie ter plekke is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00396F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Er circuleren namelijk ook meerdere beelden van nog duizenden Marokkanen in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Ceuta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en zelfs van groepen die via een Spaans treinstation verder Europa in lijken te reizen. Heeft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00396F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>de minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zelf ook waarnemers gestuurd om de situatie ter plaatse te observeren en te beoordelen. En zo nee waarom niet, en zo ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00396F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wat zijn hun bevindingen? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="000F2576" w:rsidRDefault="00431761" w14:paraId="22EB9EE0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="2AED7FDB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="2CA50DBB" w14:textId="5073F152">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet heeft direct actie ondernomen en heeft onder andere op vrijdag 31 juli jl. contact opgenomen met Spanje, Marokko en de Europese Commissie. Nederland heeft geen bilaterale waarnemers gestuurd en is dat ook niet voornemens. Het kabinet zal, samen met andere gelijkgezinden lidstaten, blijven aandringen op nauwe monitoring door </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Frontex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> zijn doorgereisd vanuit </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00396F9D" w:rsidP="000F2576" w:rsidRDefault="00396F9D" w14:paraId="3C19039D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="000F2576" w:rsidP="000F2576" w:rsidRDefault="000F2576" w14:paraId="3B2B3DFA" w14:textId="1649D226">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de BBB-fractie vragen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00396F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>de minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ook of het klopt dat de Spaanse premier S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00310566">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nchez, of iemand anders van de Spaanse regering, heeft aangegeven dat 7.000 minderjarigen uit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Ceuta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...14 lines deleted...]
-        <w:t>is evident de Nederland haar eigen grenzen bewaakt. In Nederland voert de Koninklijke Marechaussee (</w:t>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> welkom zijn in Spanje en dus in de EU? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00396F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>o ja, hoe zich dit verhoudt tot het zojuist afgesloten E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00396F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U Asiel- en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Migratie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00396F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">act? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00396F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aarom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00396F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zouden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ze niet gewoon </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00396F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hun ouders kunnen terugkeren? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00396F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oe wenselijk is het dat wij als EU kansarme asielzoekers opnemen, terwijl </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00396F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>ze hier normaal geen verblijfsvergunning zouden krijgen omdat Marokko een veilig land is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00396F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En wat dit betekent voor de druk op de asielketen? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="000F2576" w:rsidRDefault="00431761" w14:paraId="53BC8568" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="50AE8527" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="52370CE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="24F6A454" w14:textId="499A6B21">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het overgrote gedeelte van de irreguliere migranten is weer teruggekeerd naar Marokko. Er is op dit moment geen informatie beschikbaar waaruit blijkt dat Marokkaanse (niet-begeleide) minderjarige vreemdelingen naar aanleiding van recente ontwikkelingen zijn opgenomen in een procedure dan wel zijn overgeplaatst naar andere autonome regio’s.  Het kabinet heeft duidelijk gemaakt, onder andere tijdens de </w:t>
+      </w:r>
+      <w:r w:rsidR="00C533A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>informele JBZ-Raad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van 4 augustus</w:t>
+      </w:r>
+      <w:r w:rsidR="00110A4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dat Spanje alles op alles blijft zetten om ook de nog niet teruggekeerde irreguliere migranten terug te laten keren naar Marokko en de buitengrens verder te versterken zodat er geen aanzuigende werking ontstaat voor anderen die ook irregulier naar Spanje willen komen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="250AFD03" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="31993568" w14:textId="2481CAB5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mochten er in Nederland asielzoekers worden aangetroffen die zijn aangekomen in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-        <w:t>KMar</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ceuta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">- en </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, worden deze personen overgedragen aan Spanje conform de afspraken in de Asiel en Migratiebeheer Verordening (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-        <w:t>risicogestuurde</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AMbV</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Indien informatie voortkomend uit de situatie in Spanje hier aanleiding toe geeft, zal de </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), zodat Nederland geen extra druk op </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asielstelsel krijgt door de situatie in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>KMar</w:t>
+        <w:t>Ceuta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de inzet in het kader van het binnengrenstoezicht hierop richten. De situatie zoals in bovenstaande antwoorden is toegelicht geeft geen aanleiding om de tijdelijke maatregel van binnengrenscontroles te verlengen. Dat is voor nu nog niet het geval. Mochten er in Nederland asielzoekers worden aangetroffen die zijn aangekomen in </w:t>
+        <w:t xml:space="preserve">. De ervaring van de afgelopen jaren is dat Spanje dergelijke overdrachten altijd in lijn met de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>AMbV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uitvoert. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00396F9D" w:rsidP="000F2576" w:rsidRDefault="00396F9D" w14:paraId="6855900D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="000F2576" w:rsidP="000F2576" w:rsidRDefault="000F2576" w14:paraId="04F5650F" w14:textId="36A046D9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de BBB-fractie vragen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00396F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>de minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hoe de leeftijd van de Marokkanen die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t>Ceuta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...252 lines deleted...]
-      <w:r w:rsidRPr="0030119F" w:rsidR="00BE21E4">
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn binnengevallen wordt gecontroleerd. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00310566">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Sá</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nchez heeft het immers over minderjarigen. Aan welke leeftijden moeten wij dan denken? En weet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00396F9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>de minister</w:t>
       </w:r>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aangeven wat er verstaan wordt onder 'gecontroleerd' en hoe wordt gegarandeerd dat ze niet de Marokkaanse nationaliteit hebben en alsnog worden doorgelaten? </w:t>
-[...31 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve"> of deze mensen een strafblad hebben? Van in ieder geval één persoon is namelijk bekend dat hij in Nederland een straf had moeten uitzitten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00396F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="000F2576" w:rsidRDefault="00431761" w14:paraId="14AD81EF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FB3E55" w:rsidP="00FB3E55" w:rsidRDefault="00FB3E55" w14:paraId="1AB667C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB3E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="7D888E65" w14:textId="71FC9585">
-[...1937 lines deleted...]
-    <w:p w:rsidR="00FB3E55" w:rsidP="00FB3E55" w:rsidRDefault="00FB3E55" w14:paraId="1AB667C7" w14:textId="77777777">
+    <w:p w:rsidRPr="00FB3E55" w:rsidR="008D0567" w:rsidP="00FB3E55" w:rsidRDefault="008D0567" w14:paraId="1039CE45" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB3E55" w:rsidR="00FB3E55" w:rsidP="00FB3E55" w:rsidRDefault="00FB3E55" w14:paraId="62B80FDD" w14:textId="74098BCD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB3E55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Antwoord</w:t>
-[...118 lines deleted...]
-        <w:t xml:space="preserve"> de vreemdeling het grondgebied van de lidstaten verlaat om naar zijn land van oorsprong of land van verblijf of naar een ander derde land te gaan waarnaar hij vrijwillig wenst terug te keren en zijn terugkeer is toegelaten. </w:t>
+        <w:t xml:space="preserve">Lidstaten zijn ingevolge de Screeningsverordening gehouden een screening uit te voeren ten aanzien van vreemdelingen die de Europese buitengrens irregulier hebben overschreden. Dit proces bestaat onder meer uit identificatie, een gezondheids- en kwetsbaarheidsscreening en een veiligheidscontrole. Ook wordt bij een screeningsprocedure een openbare orde toets uitgevoerd middels een check in de nationale en Europese databanken. Het kabinet heeft geen informatie over de uitkomst van de screeningsprocedure in Spanje. De identiteit, waaronder de leeftijd, wordt vastgesteld op basis van identiteitsdocumenten, verklaringen van de vreemdeling en biometrie. Bij minderjarigen gaat het om personen jonger dan 18 jaar. Bij twijfel over de minderjarigheid kan de screeningsautoriteit overgaan tot een leeftijdsbeoordeling, die onderdeel zal zijn van de leeftijdsbeoordeling in de passende procedure volgend op de screening (asiel of terugkeer). De screening mag worden onderbroken indien de vreemdeling het grondgebied van de lidstaten verlaat om naar zijn land van oorsprong of land van verblijf of naar een ander derde land te gaan waarnaar hij vrijwillig wenst terug te keren en zijn terugkeer is toegelaten. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FB3E55" w:rsidP="000F2576" w:rsidRDefault="00FB3E55" w14:paraId="3FB74F3D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0030119F" w:rsidR="000F2576" w:rsidP="000F2576" w:rsidRDefault="000F2576" w14:paraId="55329DA1" w14:textId="0D3B8704">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
@@ -5647,62 +5399,51 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dit </w:t>
       </w:r>
       <w:r w:rsidRPr="0030119F" w:rsidR="00431761">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">samen met Spanje te onderzoeken. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="0030119F" w:rsidR="00431761">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hen is gevraagd hierin in ieder geval de oorzaken, inclusief de rol van mensensmokkelaars en tekortkomingen aan de Spaanse buitengrens, mee te nemen. Hoe sociale media in dit verband zijn gebruikt, is ook een belangrijk aandachtspunt. Ook het </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">verder ontwikkelen van een vroegtijdig waarschuwingssysteem is hierbij cruciaal. </w:t>
+        <w:t xml:space="preserve">Hen is gevraagd hierin in ieder geval de oorzaken, inclusief de rol van mensensmokkelaars en tekortkomingen aan de Spaanse buitengrens, mee te nemen. Hoe sociale media in dit verband zijn gebruikt, is ook een belangrijk aandachtspunt. Ook het verder ontwikkelen van een vroegtijdig waarschuwingssysteem is hierbij cruciaal. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A32895" w:rsidR="00A32895">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Het kabinet blijft hierop aandringen en verzoekt de Europese Commissie en de agentschappen te rapporteren in de gebruikelijke gremia; in het bijzonder voor de JBZ-Raad van 1 oktober en Europese Raad van 15-16 oktober aanstaande.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0030119F" w:rsidR="009D7290" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="00DA0947" w14:textId="580CEC50">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk236902876" w:id="3"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
@@ -6294,96 +6035,73 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="165B4451" w14:textId="1A13DF41">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Mochten er in Nederland asielzoekers worden aangetroffen die zijn aangekomen in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ceuta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, worden deze personen overgedragen aan Spanje </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> de afspraken in de Asiel en Migratiebeheer Verordening (</w:t>
+        <w:t>, worden deze personen overgedragen aan Spanje conform de afspraken in de Asiel en Migratiebeheer Verordening (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AMbV</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">), zodat Nederland geen extra druk op ons asielstelsel krijgt door de situatie in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0030119F">
@@ -6868,51 +6586,50 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="226F480E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Daarnaast is Nederland onderdeel van een andere Europese kopgroep met Denemarken, Malta en Zweden die de operationalisering van het veilig derde landconcept verkent. Uw Kamer wordt over de voortgang verder geïnformeerd tijdens de vertrouwelijke technische briefing van 10 september aanstaande</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0030119F" w:rsidR="007618B9" w:rsidP="000F2576" w:rsidRDefault="007618B9" w14:paraId="73C16660" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0030119F" w:rsidR="000F2576" w:rsidP="000F2576" w:rsidRDefault="000F2576" w14:paraId="46478D6A" w14:textId="76DF6C17">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
@@ -7366,51 +7083,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="27161FF8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="00431761" w:rsidRDefault="00431761" w14:paraId="4CDF2187" w14:textId="728A34EF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Kamer is voorafgaand aan de informele </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -7421,95 +7137,51 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>informele</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C533A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> JBZ-Raad</w:t>
       </w:r>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> geïnformeerd over de agenda en de Nederlandse inzet </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> ontvangt uw Kamer het verslag van hetgeen besproken is tijdens deze informele JBZ-Raad gelijktijdig met deze beantwoording. </w:t>
+        <w:t xml:space="preserve"> geïnformeerd over de agenda en de Nederlandse inzet middels een geannoteerde agenda. Tevens ontvangt uw Kamer het verslag van hetgeen besproken is tijdens deze informele JBZ-Raad gelijktijdig met deze beantwoording. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0030119F" w:rsidR="0094353F" w:rsidP="000F2576" w:rsidRDefault="0094353F" w14:paraId="341FC059" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0030119F" w:rsidR="000F2576" w:rsidP="000F2576" w:rsidRDefault="000F2576" w14:paraId="56FCFF77" w14:textId="097734F8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
@@ -7868,748 +7540,703 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> migranten. Effectief buitengrensbeheer, inclusief screening, door de volledige en consequente implementatie van de</w:t>
       </w:r>
       <w:r w:rsidR="00851AFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schengengrenscode</w:t>
       </w:r>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Om irreguliere migratie richting de EU minder aantrekkelijk te maken en weerbaar te zijn als EU, is het verder noodzakelijk dat er een sterk EU-intern asiel- en migratiesysteem staat en dat de EU effectief samenwerkt met landen buiten de EU. Het kabinet </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">. Om irreguliere migratie richting de EU minder aantrekkelijk te maken en weerbaar te zijn als EU, is het verder noodzakelijk dat er een sterk EU-intern asiel- en migratiesysteem staat en dat de EU effectief samenwerkt met landen buiten de EU. Het kabinet onderstreept daarom het belang van de volledige implementatie van het Asiel- en Migratiepact en de terugkeerverordening (zodra deze van kracht wordt), en het versterken en bestendigen van partnerschappen met landen buiten de EU. De langetermijnvisie van het kabinet is dat asielaanvragen buiten Europa kunnen worden ingediend en afgehandeld. Het kabinet zet zich daarom doorlopend in voor het verder brengen en operationaliseren van innovatieve oplossingen waaronder de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>onderstreept</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>terugkeerhub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> daarom het belang van de volledige implementatie van het Asiel- en Migratiepact en de terugkeerverordening (zodra deze van kracht wordt), en het versterken en bestendigen van partnerschappen met landen buiten de EU. De langetermijnvisie van het kabinet is dat asielaanvragen buiten Europa kunnen worden ingediend en afgehandeld. Het kabinet zet zich daarom doorlopend in voor het verder brengen en operationaliseren van innovatieve oplossingen waaronder de </w:t>
+        <w:t xml:space="preserve">. Hiervoor heeft het kabinet ook tijdens de </w:t>
+      </w:r>
+      <w:r w:rsidR="00C533A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>informele JBZ-Raad</w:t>
+      </w:r>
+      <w:r w:rsidR="00110A4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gepleit. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00DD6C43" w:rsidP="000F2576" w:rsidRDefault="00DD6C43" w14:paraId="1D3DE468" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="0030119F" w:rsidP="000F2576" w:rsidRDefault="000F2576" w14:paraId="4196B158" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de BBB-fractie vragen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00DD6C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elke concrete gevolgen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00DD6C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>de minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voorziet van het EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00DD6C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Asiel- en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Migratiepact voor de Nederlandse asielketen en gemeenten naar aanleiding van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-        <w:t>terugkeerhub</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Ceuta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">. Hiervoor heeft het kabinet ook tijdens de </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>-crisis, mede gezien de mogelijkheid tot verhoogde solidariteitsbijdragen of relocatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="00DD6C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="00431761" w:rsidP="000F2576" w:rsidRDefault="00431761" w14:paraId="29882735" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="0030119F" w:rsidP="0030119F" w:rsidRDefault="0030119F" w14:paraId="3891C1D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="0030119F" w:rsidP="0030119F" w:rsidRDefault="0030119F" w14:paraId="4AC5C30C" w14:textId="7C0A52A2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het overgrote deel van de irreguliere migranten is weer teruggekeerd naar Marokko. Het kabinet heeft duidelijk gemaakt, onder andere tijdens de </w:t>
       </w:r>
       <w:r w:rsidR="00C533A7">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>informele JBZ-Raad</w:t>
       </w:r>
-      <w:r w:rsidR="00110A4F">
-[...112 lines deleted...]
-        <w:t xml:space="preserve">Migratiepact voor de Nederlandse asielketen en gemeenten naar aanleiding van de </w:t>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van 4 augustus, dat Spanje alles op alles blijft zetten om ook de nog niet teruggekeerde irreguliere migranten terug te laten keren naar Marokko en de buitengrens verder te versterken zodat er geen aanzuigende werking ontstaat voor anderen die ook irregulier naar Spanje willen komen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="0030119F" w:rsidP="0030119F" w:rsidRDefault="0030119F" w14:paraId="1FD885D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="0030119F" w:rsidP="0030119F" w:rsidRDefault="0030119F" w14:paraId="50927053" w14:textId="07527F08">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mochten er in Nederland asielzoekers worden aangetroffen die zijn aangekomen in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:kern w:val="2"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ceuta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:kern w:val="2"/>
-[...46 lines deleted...]
-          <w:bCs/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, worden deze personen overgedragen aan Spanje conform de afspraken in de Asiel en Migratiebeheer Verordening (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AMbV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), zodat Nederland geen extra druk op </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asielstelsel krijgt door de situatie in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ceuta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De ervaring van de afgelopen jaren is dat Spanje dergelijke overdrachten altijd in lijn met de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AMbV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uitvoert. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="0030119F" w:rsidP="0030119F" w:rsidRDefault="0030119F" w14:paraId="1CEC1258" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="0030119F" w:rsidP="0030119F" w:rsidRDefault="00851AFE" w14:paraId="27888CEB" w14:textId="5F17FAA0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00851AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Binnen het solidariteitsmechanisme wordt vastgesteld welke lidstaten solidariteit ontvangen op basis van diverse factoren, waaronder de bevolkingsomvang, het BBP en het aantal irreguliere aankomsten van asielzoekers en asielprocedures in de afgelopen vijf jaar.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gezien de omvangrijke berekening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F" w:rsidR="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en doordat het overgrote deel van de irreguliere migranten is teruggekeerd naar Marokko, is het niet de verwachting dat dit een grote rol zal spelen in het solidariteitsmechanisme. Daarnaast is de verdeling van de solidariteitsbijdrage vervolgens aan de Europese Commissie. Het kabinet kan daar geen berekening van maken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="0030119F" w:rsidP="0030119F" w:rsidRDefault="0030119F" w14:paraId="278203FE" w14:textId="7A3CE361">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Is de minister bereid om, in lijn met de heldere positie van Italië en andere lidstaten, te pleiten voor maximale nationale soevereiniteit en afwijzing van verplichte opname, en tegelijkertijd met alle macht in te zetten op een versnelde uitvoering van return hubs, uitzetcentra en asielprocedures in veilige derde landen buiten de EU – precies de onderdelen die BBB in het Europees Parlement actief heeft ondersteund en aangescherpt? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="0030119F" w:rsidP="0030119F" w:rsidRDefault="0030119F" w14:paraId="53AECE3F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="0030119F" w:rsidP="0030119F" w:rsidRDefault="0030119F" w14:paraId="7CB8ED02" w14:textId="0CEBF8A7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0030119F" w:rsidR="0030119F" w:rsidP="0030119F" w:rsidRDefault="0030119F" w14:paraId="4AC5C30C" w14:textId="7C0A52A2">
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Het overgrote deel van de irreguliere migranten is weer teruggekeerd naar Marokko. Het kabinet heeft duidelijk gemaakt, onder andere tijdens de </w:t>
+    <w:p w:rsidRPr="0030119F" w:rsidR="0030119F" w:rsidP="0030119F" w:rsidRDefault="0030119F" w14:paraId="5D696B2C" w14:textId="2D166275">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet heeft er tijdens de </w:t>
       </w:r>
       <w:r w:rsidR="00C533A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>informele JBZ-Raad</w:t>
       </w:r>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...104 lines deleted...]
-        <w:t xml:space="preserve">), zodat Nederland geen extra druk op </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op ingezet dat buitengrenzen versterkt worden en terugkeer bevorderd</w:t>
       </w:r>
       <w:r w:rsidR="00F43D08">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...159 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, o.a. met het oog op het tegengaan van secundaire migratie. Daarnaast heeft Nederland aandacht gevraagd voor de verdere ontwikkeling van innovatieve oplossingen, waaronder terugkeerhubs en veilig derde land concept als een essentieel onderdeel van het Europees asiel- en migratiebeleid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="008F5D72" w:rsidP="000F2576" w:rsidRDefault="008F5D72" w14:paraId="29922B9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="008F5D72" w:rsidP="000F2576" w:rsidRDefault="008F5D72" w14:paraId="70CBB6F6" w14:textId="310D85E3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>De leden van de BBB-fractie vragen of Nederland bereid is de oprichting van fysieke barrières langs de Europese buitengrenzen van de EU actief te bepleiten en de lidstaten aan de buitengrenzen hiertoe te bewegen en hierbij te ondersteunen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="0030119F" w:rsidP="000F2576" w:rsidRDefault="0030119F" w14:paraId="3F11E297" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0030119F" w:rsidR="0030119F" w:rsidP="0030119F" w:rsidRDefault="0030119F" w14:paraId="71128CCE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030119F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0030119F" w:rsidR="0030119F" w:rsidP="0030119F" w:rsidRDefault="0030119F" w14:paraId="5D696B2C" w14:textId="2D166275">
-[...122 lines deleted...]
-    </w:p>
     <w:p w:rsidRPr="0030119F" w:rsidR="0030119F" w:rsidP="0030119F" w:rsidRDefault="0030119F" w14:paraId="6FB0BB1C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Het kabinet zet zich in voor de verdere versterking van het buitengrensbeheer onder andere door het aanpakken van tekortkomingen ten aanzien van de toepassing en naleving van het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Schengen</w:t>
       </w:r>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>acquis</w:t>
       </w:r>
@@ -9115,71 +8742,51 @@
       <w:r w:rsidR="003645D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EU</w:t>
       </w:r>
       <w:r w:rsidR="00A32895">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">aanpak van mensensmokkelnetwerken, waaronder door het recent gepubliceerde sanctieregime en het nieuwe mensensmokkelcentrum bij Europol. Daarnaast is het de ambitie van het kabinet om het wrede verdienmodel van mensensmokkelaars te doorbreken en migratiebewegingen naar Europa terug te brengen. Het </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> is dat uiteindelijk asielaanvragen buiten de EU aangevraagd en behandeld kunnen worden. In dit kader heeft het kabinet op de </w:t>
+        <w:t xml:space="preserve">aanpak van mensensmokkelnetwerken, waaronder door het recent gepubliceerde sanctieregime en het nieuwe mensensmokkelcentrum bij Europol. Daarnaast is het de ambitie van het kabinet om het wrede verdienmodel van mensensmokkelaars te doorbreken en migratiebewegingen naar Europa terug te brengen. Het langetermijndoel is dat uiteindelijk asielaanvragen buiten de EU aangevraagd en behandeld kunnen worden. In dit kader heeft het kabinet op de </w:t>
       </w:r>
       <w:r w:rsidR="00C533A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>informele JBZ-Raad</w:t>
       </w:r>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ook opgeroepen tot het versterken van de Europese inzet ten aanzien van de doorontwikkeling van innovatieve oplossingen. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0030119F" w:rsidR="0030119F" w:rsidP="00914666" w:rsidRDefault="0030119F" w14:paraId="778D4126" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9226,51 +8833,50 @@
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>⁠Europese verantwoordelijkheid en evaluatie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0030119F" w:rsidR="00914666" w:rsidP="00914666" w:rsidRDefault="00914666" w14:paraId="7F86F70D" w14:textId="38CC18D3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">De leden van de ChristenUnie-fractie vragen </w:t>
       </w:r>
       <w:r w:rsidRPr="0030119F" w:rsidR="00931B2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>de minister</w:t>
       </w:r>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> in de JBZ-Raad te pleiten voor een grondige Europese evaluatie van de gebeurtenissen in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0030119F">
         <w:rPr>
@@ -9428,61 +9034,61 @@
     </w:p>
     <w:p w:rsidRPr="0030119F" w:rsidR="00436257" w:rsidP="00D24D19" w:rsidRDefault="00436257" w14:paraId="7971770F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="0030119F" w:rsidR="00436257">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77BD3B50" w14:textId="77777777" w:rsidR="009C569D" w:rsidRDefault="009C569D" w:rsidP="00436257">
+    <w:p w14:paraId="38555112" w14:textId="77777777" w:rsidR="009B7D77" w:rsidRDefault="009B7D77" w:rsidP="00436257">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6220E962" w14:textId="77777777" w:rsidR="009C569D" w:rsidRDefault="009C569D" w:rsidP="00436257">
+    <w:p w14:paraId="61DA97DF" w14:textId="77777777" w:rsidR="009B7D77" w:rsidRDefault="009B7D77" w:rsidP="00436257">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -9514,61 +9120,61 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BFMGN L+ Univers">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="199431E4" w14:textId="77777777" w:rsidR="009C569D" w:rsidRDefault="009C569D" w:rsidP="00436257">
+    <w:p w14:paraId="026D10BB" w14:textId="77777777" w:rsidR="009B7D77" w:rsidRDefault="009B7D77" w:rsidP="00436257">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DE25243" w14:textId="77777777" w:rsidR="009C569D" w:rsidRDefault="009C569D" w:rsidP="00436257">
+    <w:p w14:paraId="62EBBA81" w14:textId="77777777" w:rsidR="009B7D77" w:rsidRDefault="009B7D77" w:rsidP="00436257">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0CF8D4A1" w14:textId="7F0F5BB0" w:rsidR="00F066F4" w:rsidRPr="00F066F4" w:rsidRDefault="00F066F4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F066F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10509,194 +10115,201 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1585600877">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1230068860">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="690303673">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1335493579">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="133525512">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1600285532">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000778D0"/>
     <w:rsid w:val="000256C6"/>
+    <w:rsid w:val="000411A8"/>
     <w:rsid w:val="00063652"/>
     <w:rsid w:val="000644A6"/>
     <w:rsid w:val="00074B19"/>
     <w:rsid w:val="000778D0"/>
     <w:rsid w:val="00082AF1"/>
     <w:rsid w:val="00082BCD"/>
     <w:rsid w:val="00096855"/>
     <w:rsid w:val="000F2576"/>
     <w:rsid w:val="000F6D94"/>
     <w:rsid w:val="00110A4F"/>
     <w:rsid w:val="00114EB0"/>
     <w:rsid w:val="001244AA"/>
     <w:rsid w:val="001256C4"/>
     <w:rsid w:val="00140D58"/>
     <w:rsid w:val="00145E9D"/>
     <w:rsid w:val="00156C0D"/>
     <w:rsid w:val="00157B34"/>
     <w:rsid w:val="00172CC7"/>
     <w:rsid w:val="00176A73"/>
     <w:rsid w:val="00184D09"/>
     <w:rsid w:val="00191522"/>
     <w:rsid w:val="001A04BC"/>
     <w:rsid w:val="001A680F"/>
     <w:rsid w:val="001B6DF7"/>
     <w:rsid w:val="001B702B"/>
     <w:rsid w:val="001D1072"/>
     <w:rsid w:val="001D2377"/>
     <w:rsid w:val="00203E7F"/>
     <w:rsid w:val="00205964"/>
     <w:rsid w:val="00206609"/>
     <w:rsid w:val="00211D8A"/>
     <w:rsid w:val="002846E3"/>
     <w:rsid w:val="00294CED"/>
+    <w:rsid w:val="002B21E3"/>
     <w:rsid w:val="002D091F"/>
     <w:rsid w:val="002D440F"/>
     <w:rsid w:val="002E59FB"/>
     <w:rsid w:val="002E6B37"/>
     <w:rsid w:val="002F1B7E"/>
     <w:rsid w:val="002F5AAA"/>
     <w:rsid w:val="002F7883"/>
     <w:rsid w:val="0030119F"/>
     <w:rsid w:val="00302900"/>
     <w:rsid w:val="00306DC0"/>
     <w:rsid w:val="00310566"/>
     <w:rsid w:val="00327AE0"/>
     <w:rsid w:val="00341C9A"/>
     <w:rsid w:val="003645D2"/>
     <w:rsid w:val="00396F9D"/>
     <w:rsid w:val="003A56C7"/>
     <w:rsid w:val="003B52FD"/>
     <w:rsid w:val="003C2E11"/>
     <w:rsid w:val="003C6D76"/>
     <w:rsid w:val="003D5FE2"/>
     <w:rsid w:val="00415017"/>
     <w:rsid w:val="00431761"/>
     <w:rsid w:val="00431ED2"/>
     <w:rsid w:val="00436257"/>
     <w:rsid w:val="00437A2A"/>
     <w:rsid w:val="004455E7"/>
     <w:rsid w:val="00453BC1"/>
     <w:rsid w:val="004845C2"/>
     <w:rsid w:val="004A0FB9"/>
+    <w:rsid w:val="004A45ED"/>
     <w:rsid w:val="004A6C04"/>
     <w:rsid w:val="004B081A"/>
     <w:rsid w:val="004B2494"/>
     <w:rsid w:val="004B4631"/>
     <w:rsid w:val="004C5333"/>
     <w:rsid w:val="004D718D"/>
     <w:rsid w:val="00507DD4"/>
     <w:rsid w:val="00511416"/>
     <w:rsid w:val="00517BB5"/>
     <w:rsid w:val="00553526"/>
     <w:rsid w:val="00575298"/>
     <w:rsid w:val="005774B6"/>
     <w:rsid w:val="005822CC"/>
     <w:rsid w:val="00586340"/>
     <w:rsid w:val="005A016E"/>
+    <w:rsid w:val="005B5ACA"/>
     <w:rsid w:val="005D05CB"/>
     <w:rsid w:val="005E639D"/>
     <w:rsid w:val="0060130B"/>
     <w:rsid w:val="00603FA6"/>
     <w:rsid w:val="006103CD"/>
     <w:rsid w:val="00616FF3"/>
     <w:rsid w:val="00655F9B"/>
     <w:rsid w:val="006752AA"/>
     <w:rsid w:val="006753D2"/>
     <w:rsid w:val="006922DE"/>
+    <w:rsid w:val="006A3DE2"/>
     <w:rsid w:val="006B5CE9"/>
     <w:rsid w:val="006D0044"/>
     <w:rsid w:val="006E6009"/>
     <w:rsid w:val="006F1EFB"/>
     <w:rsid w:val="006F531D"/>
     <w:rsid w:val="00720F3A"/>
     <w:rsid w:val="00727EF2"/>
     <w:rsid w:val="007314B7"/>
     <w:rsid w:val="00740EC3"/>
     <w:rsid w:val="00750C7B"/>
     <w:rsid w:val="00757FBE"/>
     <w:rsid w:val="007618B9"/>
     <w:rsid w:val="007C0DFA"/>
     <w:rsid w:val="007C52D5"/>
     <w:rsid w:val="007E793A"/>
     <w:rsid w:val="008366FC"/>
     <w:rsid w:val="008501A4"/>
     <w:rsid w:val="008512F7"/>
     <w:rsid w:val="00851AFE"/>
     <w:rsid w:val="00852323"/>
     <w:rsid w:val="00854050"/>
     <w:rsid w:val="00884AAE"/>
     <w:rsid w:val="008C7F26"/>
     <w:rsid w:val="008D0567"/>
     <w:rsid w:val="008D7237"/>
     <w:rsid w:val="008F5D72"/>
     <w:rsid w:val="00914666"/>
     <w:rsid w:val="009200B4"/>
     <w:rsid w:val="00926F88"/>
     <w:rsid w:val="00931B2C"/>
     <w:rsid w:val="0094353F"/>
     <w:rsid w:val="009649E9"/>
     <w:rsid w:val="00984DB1"/>
+    <w:rsid w:val="009B7D77"/>
     <w:rsid w:val="009C569D"/>
     <w:rsid w:val="009D7290"/>
     <w:rsid w:val="009F3EDA"/>
     <w:rsid w:val="009F4DA1"/>
     <w:rsid w:val="00A06C0A"/>
     <w:rsid w:val="00A32895"/>
     <w:rsid w:val="00A32C2C"/>
     <w:rsid w:val="00A36728"/>
     <w:rsid w:val="00A36B7B"/>
     <w:rsid w:val="00A57371"/>
     <w:rsid w:val="00A71ADF"/>
     <w:rsid w:val="00A834FA"/>
     <w:rsid w:val="00A8391D"/>
     <w:rsid w:val="00A83AB1"/>
     <w:rsid w:val="00A94446"/>
     <w:rsid w:val="00AE032E"/>
     <w:rsid w:val="00AE3821"/>
     <w:rsid w:val="00AE6804"/>
     <w:rsid w:val="00AF4A79"/>
     <w:rsid w:val="00AF778E"/>
     <w:rsid w:val="00B0322C"/>
     <w:rsid w:val="00B206AB"/>
     <w:rsid w:val="00B36A06"/>
     <w:rsid w:val="00B53296"/>
     <w:rsid w:val="00B55BFD"/>
@@ -10705,70 +10318,73 @@
     <w:rsid w:val="00BB1EC1"/>
     <w:rsid w:val="00BB3E79"/>
     <w:rsid w:val="00BB442D"/>
     <w:rsid w:val="00BB6130"/>
     <w:rsid w:val="00BE21E4"/>
     <w:rsid w:val="00BF2327"/>
     <w:rsid w:val="00BF5A3F"/>
     <w:rsid w:val="00C030AD"/>
     <w:rsid w:val="00C433F6"/>
     <w:rsid w:val="00C4653C"/>
     <w:rsid w:val="00C4713C"/>
     <w:rsid w:val="00C533A7"/>
     <w:rsid w:val="00C70D08"/>
     <w:rsid w:val="00CC6347"/>
     <w:rsid w:val="00CD3FFA"/>
     <w:rsid w:val="00CE2ED4"/>
     <w:rsid w:val="00CF0C06"/>
     <w:rsid w:val="00CF2CFD"/>
     <w:rsid w:val="00D03F29"/>
     <w:rsid w:val="00D06C3A"/>
     <w:rsid w:val="00D133A8"/>
     <w:rsid w:val="00D24D19"/>
     <w:rsid w:val="00D2590D"/>
     <w:rsid w:val="00D276C3"/>
     <w:rsid w:val="00D547BC"/>
+    <w:rsid w:val="00D61206"/>
     <w:rsid w:val="00D93A84"/>
     <w:rsid w:val="00DA5DB4"/>
     <w:rsid w:val="00DD5F2D"/>
     <w:rsid w:val="00DD6C43"/>
     <w:rsid w:val="00DF214B"/>
     <w:rsid w:val="00DF4F82"/>
+    <w:rsid w:val="00E24DB8"/>
     <w:rsid w:val="00E47E05"/>
     <w:rsid w:val="00E5072B"/>
     <w:rsid w:val="00E75F7A"/>
     <w:rsid w:val="00E77CD7"/>
     <w:rsid w:val="00EA35E8"/>
     <w:rsid w:val="00EE5289"/>
     <w:rsid w:val="00F066F4"/>
     <w:rsid w:val="00F13DF8"/>
     <w:rsid w:val="00F303B0"/>
     <w:rsid w:val="00F43D08"/>
     <w:rsid w:val="00F674E3"/>
     <w:rsid w:val="00FB3E55"/>
     <w:rsid w:val="00FB4DAD"/>
     <w:rsid w:val="00FC3383"/>
+    <w:rsid w:val="00FD4600"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5B05B2B4"/>
@@ -12001,51 +11617,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2026320156">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -12308,87 +11924,90 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>14</ap:Pages>
-  <ap:Words>5970</ap:Words>
-  <ap:Characters>32839</ap:Characters>
+  <ap:Words>5979</ap:Words>
+  <ap:Characters>32889</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>273</ap:Lines>
+  <ap:Lines>274</ap:Lines>
   <ap:Paragraphs>77</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>38732</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>38791</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100652B67EEE1A68642A5D50A61AFC1437500F65789B85476814D9E2FDBDC0E789920</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Selectielijstproces">
     <vt:lpwstr>1;#48. Het doen van (archief)onderzoek in de parlementaire archieven en informatiebronnen en het verzamelen van informatie in de breedste zin van het woord ten behoeve van het politieke proces|92166783-effb-49b3-9c73-77925a64cd88</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Beperking">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>746f776a-7064-4421-acf8-6d0bf174918f</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>